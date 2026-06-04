--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1152,4214 +1133,4350 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>34884000.0</v>
+      </c>
+      <c r="C2">
         <v>11721000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6504000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5919000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7385000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4811000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4192000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6663000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016000.0</v>
       </c>
       <c r="J2">
         <v>1016000.0</v>
       </c>
       <c r="K2">
+        <v>1016000.0</v>
+      </c>
+      <c r="L2">
         <v>1363000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>744000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>464000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>671000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>394000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>328000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>387000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>374000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2634000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8623826.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1494285.0</v>
       </c>
       <c r="V2">
         <v>1494285.0</v>
       </c>
       <c r="W2">
+        <v>1494285.0</v>
+      </c>
+      <c r="X2">
         <v>1532333.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>807669.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>961000.0</v>
+      </c>
+      <c r="C5">
         <v>1028000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>864000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>841000.0</v>
       </c>
       <c r="F5">
         <v>841000.0</v>
       </c>
       <c r="G5">
+        <v>841000.0</v>
+      </c>
+      <c r="H5">
         <v>840000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>838000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>833000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>852000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>945000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1044000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>920000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>942000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1429000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>521000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2071000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-285000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10910000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6628791.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15766.0</v>
       </c>
       <c r="V5">
         <v>15766.0</v>
       </c>
       <c r="W5">
+        <v>15766.0</v>
+      </c>
+      <c r="X5">
         <v>54355.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>158.0</v>
       </c>
-      <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>20772000.0</v>
+      </c>
+      <c r="C7">
         <v>21858000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4906000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6563000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2642000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2330000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3379000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
+        <v>83000.0</v>
+      </c>
+      <c r="C8">
         <v>68000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="E8">
         <v>34000.0</v>
       </c>
       <c r="F8">
+        <v>34000.0</v>
+      </c>
+      <c r="G8">
         <v>18000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>109000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>766899000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>752602000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>528362000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>472667000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>445192000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>374766000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>323284000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>312208000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>293060000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>290864000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>270415000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>264431000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>101821000.0</v>
+      </c>
+      <c r="C10">
         <v>99704000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>281263000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>95633000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>178593000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>44909000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22214000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>38776000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16898000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15313000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19121000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15334000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6899000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4625000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12912000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15514000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6899000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9849000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2668000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4249124.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9790231.0</v>
       </c>
       <c r="V10">
         <v>9790231.0</v>
       </c>
       <c r="W10">
+        <v>9790231.0</v>
+      </c>
+      <c r="X10">
         <v>21785571.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>792814.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>1643214.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>306086000.0</v>
+      </c>
+      <c r="C12">
         <v>370913000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>331050000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>144561000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>211558000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>44909000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22214000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>38776000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16898000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>28992000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>28535000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18278000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10273000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14571000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24128000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17565000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6899000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9849000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2668000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4249124.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9790231.0</v>
       </c>
       <c r="V12">
         <v>9790231.0</v>
       </c>
       <c r="W12">
+        <v>9790231.0</v>
+      </c>
+      <c r="X12">
         <v>21785571.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>792814.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>1643214.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
+        <v>1410130000.0</v>
+      </c>
+      <c r="C13">
         <v>68000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="E13">
         <v>34000.0</v>
       </c>
       <c r="F13">
+        <v>34000.0</v>
+      </c>
+      <c r="G13">
         <v>528380000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>374840000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>323323000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>312242000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>293089000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>29000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>270438000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>264452000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>262927000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>250815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="R13">
         <v>18000.0</v>
       </c>
       <c r="S13">
         <v>18000.0</v>
       </c>
       <c r="T13">
+        <v>18000.0</v>
+      </c>
+      <c r="U13">
         <v>207214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81926984.0</v>
       </c>
       <c r="V13">
         <v>81926984.0</v>
       </c>
       <c r="W13">
+        <v>81926984.0</v>
+      </c>
+      <c r="X13">
         <v>34715802.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10481547.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>6178640.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>73251000.0</v>
+      </c>
+      <c r="C14">
         <v>56298000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>38904000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37317000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>28758000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12836000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10430700.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4622600.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3534400.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3162300.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3058400.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2744400.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2304400.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2079100.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1948900.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1889500.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1826300.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1816600.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1103800.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>752100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>519500.0</v>
       </c>
       <c r="V14">
         <v>519500.0</v>
       </c>
       <c r="W14">
+        <v>519500.0</v>
+      </c>
+      <c r="X14">
         <v>1227806.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1374465.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>41092200.0</v>
       </c>
-      <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>34000.0</v>
       </c>
       <c r="F15">
+        <v>34000.0</v>
+      </c>
+      <c r="G15">
         <v>18000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>109000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>74000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>39000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="L15">
         <v>29000.0</v>
       </c>
       <c r="M15">
+        <v>29000.0</v>
+      </c>
+      <c r="N15">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="O15">
         <v>21000.0</v>
       </c>
       <c r="P15">
+        <v>21000.0</v>
+      </c>
+      <c r="Q15">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="R15">
         <v>18000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>18000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>81926984.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>34715802.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10481547.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>6178640.36</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>17784000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>38592000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1205000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1069000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>945000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>30000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>50000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>147000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>138000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>738000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2176000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3212000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>79000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5912000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11034000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1700000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1731242.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2668574000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>13557000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>14560000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>15616000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>19780000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>51000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5645000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5651000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5621000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5246000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3783000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>40498000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>40142375.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>973923000.0</v>
       </c>
       <c r="V20">
         <v>973923000.0</v>
       </c>
       <c r="W20">
+        <v>973923000.0</v>
+      </c>
+      <c r="X20">
         <v>17698347.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>22749000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25209000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27669000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>31358000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>364000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1102000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1925000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2765000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3430000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4226000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>21564000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>23877000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>28802000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>27899000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>39420000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>49900354.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49237399.0</v>
       </c>
       <c r="V21">
         <v>49237399.0</v>
       </c>
       <c r="W21">
+        <v>49237399.0</v>
+      </c>
+      <c r="X21">
         <v>39004553.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3626241.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>2607598.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>1813000.0</v>
+      </c>
+      <c r="C22">
         <v>2305000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3906000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2886000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3616000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5337000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2138000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-353000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-251000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-488000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-622000.0</v>
       </c>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
       <c r="M22">
+        <v>0.0</v>
+      </c>
+      <c r="N22">
         <v>-597000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-967000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-843000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1111000.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>469374.0</v>
       </c>
       <c r="U22">
         <v>469374.0</v>
       </c>
-      <c r="V22"/>
+      <c r="V22">
+        <v>469374.0</v>
+      </c>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>0.64</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>363996000.0</v>
+      </c>
+      <c r="C23">
         <v>418465000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>355184000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>180356000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>263372000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>91717000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>72971000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>71670000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>18677000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>31619000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>32367000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22671000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>16249000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20597000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>47113000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>43014000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>37104000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>39231000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>86118000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>97600325.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62297617.0</v>
       </c>
       <c r="V23">
         <v>62297617.0</v>
       </c>
       <c r="W23">
+        <v>62297617.0</v>
+      </c>
+      <c r="X23">
         <v>28051069.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4820395.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>4719119.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>29310000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>36562000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>37977000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>47223000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>17621000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>17309000.0</v>
       </c>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>2925000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>29310000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>36562000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>37977000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>47223000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17621000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17309000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-81049000.0</v>
+      </c>
+      <c r="C28">
         <v>-77846000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-276357000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-49285000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-139389000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4602000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28388000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-21467000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>411000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-15313000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-19121000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15334000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6899000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4625000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-12912000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-15514000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-6899000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-9849000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2668000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4819360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9790231.0</v>
       </c>
       <c r="V28">
         <v>-9790231.0</v>
       </c>
       <c r="W28">
+        <v>-9790231.0</v>
+      </c>
+      <c r="X28">
         <v>-21785571.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-792814.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>-1497473.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>306113000.0</v>
+      </c>
+      <c r="C29">
         <v>336501000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>266323000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>136153000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>220942000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>56518000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>55553000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>28996000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13336000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>651000.0</v>
+      </c>
+      <c r="C30">
         <v>607000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>805000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15503000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18354000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9453000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11368000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251000.0</v>
       </c>
       <c r="J30">
         <v>251000.0</v>
       </c>
       <c r="K30">
+        <v>251000.0</v>
+      </c>
+      <c r="L30">
         <v>488000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>622000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>517000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>597000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>967000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>843000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1111000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>885000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1467000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1621459.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>538732.0</v>
       </c>
       <c r="V30">
         <v>538732.0</v>
       </c>
       <c r="W30">
+        <v>538732.0</v>
+      </c>
+      <c r="X30">
         <v>236601.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>68793.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>82064.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>96368000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>161631000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6668000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-19339000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7504000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-19671000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>12972000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>19779000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>21443000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>12159000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4270000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9410000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>291631000.0</v>
+      </c>
+      <c r="C32">
         <v>334258000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>281537000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>138271000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>214087000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>48230000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>30197000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>18246000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>12450000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>35341000.0</v>
+      </c>
+      <c r="C33">
         <v>35159000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>10384000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7548000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>25627000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>28599000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>31254000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>31761000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>937000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1656000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2529000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3329000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3785000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4638000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>21747000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>23980000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>28977000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>28325000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>80430000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>91435936.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51723419.0</v>
       </c>
       <c r="V33">
         <v>51723419.0</v>
       </c>
       <c r="W33">
+        <v>51723419.0</v>
+      </c>
+      <c r="X33">
         <v>6001825.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3940719.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>2987382.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>87000.0</v>
+      </c>
+      <c r="C34">
         <v>205000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>6584000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4212000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4695000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5898000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>1231000.0</v>
       </c>
-      <c r="J34">
-[...1 lines deleted...]
-      </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34"/>
+      <c r="L34">
+        <v>0.0</v>
+      </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>20859000.0</v>
+      </c>
+      <c r="C35">
         <v>32916000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>25598000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>49451000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>55334000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>58288000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>53121000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>38320000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>51000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5645000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5651000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5621000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5246000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3783000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4648000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7039000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4844000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4332000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2125000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>7510208.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1494285.0</v>
       </c>
       <c r="V35">
         <v>1494285.0</v>
       </c>
       <c r="W35">
+        <v>1494285.0</v>
+      </c>
+      <c r="X35">
         <v>807669.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>362970.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>-0.29</v>
       </c>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>15118000.0</v>
+      </c>
+      <c r="C36">
         <v>5982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="D36">
         <v>150000.0</v>
       </c>
       <c r="E36">
         <v>150000.0</v>
       </c>
       <c r="F36">
         <v>150000.0</v>
       </c>
       <c r="G36">
         <v>150000.0</v>
       </c>
       <c r="H36">
         <v>150000.0</v>
       </c>
       <c r="I36">
+        <v>150000.0</v>
+      </c>
+      <c r="J36">
         <v>260000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>264000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>266000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>267000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>176000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="P36">
         <v>60000.0</v>
       </c>
       <c r="Q36">
+        <v>60000.0</v>
+      </c>
+      <c r="R36">
         <v>109000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="T36">
         <v>1000.0</v>
       </c>
-      <c r="U36"/>
+      <c r="U36">
+        <v>1000.0</v>
+      </c>
       <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>22682.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>42879.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>1.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>150000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="G38">
         <v>150000.0</v>
       </c>
       <c r="H38">
         <v>150000.0</v>
       </c>
       <c r="I38">
         <v>150000.0</v>
       </c>
       <c r="J38">
+        <v>150000.0</v>
+      </c>
+      <c r="K38">
         <v>260000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>264000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>266000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>267000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>176000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="Q38">
         <v>60000.0</v>
       </c>
       <c r="R38">
+        <v>60000.0</v>
+      </c>
+      <c r="S38">
         <v>109000.0</v>
       </c>
-      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>23000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>43000.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
+      <c r="AA38"/>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>20105000.0</v>
+      </c>
+      <c r="C39">
         <v>9481000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9039000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9858000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4217000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3419000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5997000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1133000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>842000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>591000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>483000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>681000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>547000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1594000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>421000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>395000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>358000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>172000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>614000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>293806.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245235.0</v>
       </c>
       <c r="V39">
         <v>245235.0</v>
       </c>
       <c r="W39">
         <v>245235.0</v>
       </c>
       <c r="X39">
+        <v>245235.0</v>
+      </c>
+      <c r="Y39">
         <v>27072.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>6458.36</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>2140000.0</v>
+      </c>
+      <c r="C40">
         <v>19543000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>18167000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16359000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>14422000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>687000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6832000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4224000.0</v>
       </c>
       <c r="J40">
         <v>4224000.0</v>
       </c>
       <c r="K40">
+        <v>4224000.0</v>
+      </c>
+      <c r="L40">
         <v>3583000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2571000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1524000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1894000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>608000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1492000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2468000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1700000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4166000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>8786525.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-2668513262.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>60738.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>22690.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-219291.0</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>145741.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>14157000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>16912000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>17981000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1455000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>21011000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>51000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>5645000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>5651000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>5621000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>5246000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3783000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4635000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>6817000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4622000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>8114000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>67</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>1208421000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1007556000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>766899000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>752602000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>528362000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>472765000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>374766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323284000.0</v>
       </c>
       <c r="J42">
         <v>323284000.0</v>
       </c>
       <c r="K42">
+        <v>323284000.0</v>
+      </c>
+      <c r="L42">
         <v>312208000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>293060000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>290864000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>270415000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>264431000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>262906000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>241296000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>247936000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>247628000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>184100011.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>171054948.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42">
+      <c r="W42"/>
+      <c r="X42">
         <v>81926984.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>702511.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>35263000.0</v>
+      </c>
+      <c r="C45">
         <v>33234000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>12805000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6038000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2252000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3240000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3435000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>253000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>313000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>290000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>338000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>297000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>179000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>335000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>123000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>43000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>66000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>473000.0</v>
       </c>
       <c r="S45">
         <v>473000.0</v>
       </c>
       <c r="T45">
+        <v>473000.0</v>
+      </c>
+      <c r="U45">
         <v>511000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2331115.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2486020.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>465374.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>271599.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>379783.43</v>
       </c>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>20223000.0</v>
+      </c>
+      <c r="C46">
         <v>29177000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>10234000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7398000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2728000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3240000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3435000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>253000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>313000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>290000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>338000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>297000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>179000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>335000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>123000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>43000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>66000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>366000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>511000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1393207.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2486020.0</v>
       </c>
       <c r="V46">
         <v>2486020.0</v>
       </c>
       <c r="W46">
+        <v>2486020.0</v>
+      </c>
+      <c r="X46">
         <v>465374.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>271599.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>379783.0</v>
       </c>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1360000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2252000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>630000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>357000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>288000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>253000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>313000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>290000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>338000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>297000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>179000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>335000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>123000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>43000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>66000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>473000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>512000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2331000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2494000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>466000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>271000.0</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
+      <c r="AA47"/>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-1104978000.0</v>
+      </c>
+      <c r="C48">
         <v>-873016000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-742146000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-671351000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-569097000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-510680000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-465286000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-363991000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-310820000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-292213000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-270666000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-277013000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-263658000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-251758000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-226923000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-218295000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-227048000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-225878000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-151950000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-124527766.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21200156.0</v>
       </c>
       <c r="V48">
         <v>-21200156.0</v>
       </c>
       <c r="W48">
+        <v>-21200156.0</v>
+      </c>
+      <c r="X48">
         <v>-9166050.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-6386973.0</v>
       </c>
-      <c r="Y48"/>
-      <c r="Z48">
+      <c r="Z48"/>
+      <c r="AA48">
         <v>-2307773.41</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-671351000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-569097000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-510680000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-465286000.0</v>
       </c>
-      <c r="H49"/>
-      <c r="I49">
+      <c r="I49"/>
+      <c r="J49">
         <v>-363991000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-310820000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-292213000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-270666000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-277013000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-263658000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-251758000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>10475000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>17309000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>20772000.0</v>
+      </c>
+      <c r="C51">
         <v>21858000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4906000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>46348000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>39204000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>46422000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>50602000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>17651000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>17309000.0</v>
       </c>
-      <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>9068484.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11256143.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>145741.0</v>
       </c>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>77</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>1247000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>563000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11054000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>782000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8445000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>481000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>30000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>17309000.0</v>
       </c>
-      <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>1322000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1158000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1552000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2236000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1784000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4747488.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2668574000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>204265000.0</v>
+      </c>
+      <c r="C53">
         <v>271209000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>49787000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>48928000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>32965000.0</v>
       </c>
-      <c r="F53">
-[...2 lines deleted...]
-      <c r="G53"/>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
       <c r="H53"/>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
+      <c r="I53"/>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
         <v>13679000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>9414000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2944000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3374000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>9946000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>11216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2051000.0</v>
       </c>
       <c r="Q53">
         <v>2051000.0</v>
       </c>
-      <c r="R53"/>
+      <c r="R53">
+        <v>2051000.0</v>
+      </c>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
+      <c r="AA53"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>363996000.0</v>
+      </c>
+      <c r="C55">
         <v>418465000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>355184000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>180356000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>263372000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>91717000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>72971000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>71670000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>18677000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>31619000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>32367000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>22671000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>16249000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>20597000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>47113000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>43014000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>37104000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>39231000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>86118000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>97600325.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62297617.0</v>
       </c>
       <c r="V55">
         <v>62297617.0</v>
       </c>
       <c r="W55">
+        <v>62297617.0</v>
+      </c>
+      <c r="X55">
         <v>28051069.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4820395.0</v>
       </c>
-      <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>4719119.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>328655000.0</v>
+      </c>
+      <c r="C56">
         <v>383306000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>344800000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>172808000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>237745000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>63118000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>41717000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>39909000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>17740000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>29963000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>29838000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>19342000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>12464000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>15959000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>25366000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>19034000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>8127000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>10906000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5688000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>6164389.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10574198.0</v>
       </c>
       <c r="V56">
         <v>10574198.0</v>
       </c>
       <c r="W56">
+        <v>10574198.0</v>
+      </c>
+      <c r="X56">
         <v>22049244.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>879676.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>1731737.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>37024000.0</v>
+      </c>
+      <c r="C57">
         <v>49048000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>63263000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>34537000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>23658000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>14888000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11520000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>21663000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5290000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5093000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3348000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2126000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3303000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3178000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5032000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2934000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>8719000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>13108000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>18086000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>23889081.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1555023.0</v>
       </c>
       <c r="V57">
         <v>1555023.0</v>
       </c>
       <c r="W57">
+        <v>1555023.0</v>
+      </c>
+      <c r="X57">
         <v>1346796.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>588378.0</v>
       </c>
-      <c r="Y57"/>
-      <c r="Z57">
+      <c r="Z57"/>
+      <c r="AA57">
         <v>145741.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>57883000.0</v>
+      </c>
+      <c r="C58">
         <v>81964000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>88861000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>83988000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>78992000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>73176000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>64641000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>59983000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5341000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10738000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>8999000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7747000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>8549000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6961000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9680000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9973000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>13563000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>17440000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>20211000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>31399289.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1555023.0</v>
       </c>
       <c r="V58">
         <v>1555023.0</v>
       </c>
       <c r="W58">
+        <v>1555023.0</v>
+      </c>
+      <c r="X58">
         <v>1346796.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>588378.0</v>
       </c>
-      <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>145741.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>306113000.0</v>
+      </c>
+      <c r="C60">
         <v>336501000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>266323000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>96368000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>184380000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>18541000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8330000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11687000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>13336000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>20881000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>23368000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>14924000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>7700000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>13636000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>37433000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>33041000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>23541000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>21791000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>65907000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>66201036.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60742594.0</v>
       </c>
       <c r="V60">
         <v>60742594.0</v>
       </c>
       <c r="W60">
+        <v>60742594.0</v>
+      </c>
+      <c r="X60">
         <v>25604107.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4094732.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>4573378.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>35254000.0</v>
+      </c>
+      <c r="C2">
+        <v>34884000.0</v>
+      </c>
+      <c r="D2">
         <v>28019000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>31163000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>16419000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11721000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7343000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14296000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7082000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6504000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9580000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10717000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>9453000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5919000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6112000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7058000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7302000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>7385000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6639000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5421000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5855000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4811000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5185000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3882000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5158000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4192000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5461000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6066000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6318000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2640000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4075000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6663000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2760000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1483000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1756000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1016000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>741000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1110000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1015000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1363000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>571000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>303000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>893000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>744000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>812000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>384000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1105000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>464000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>761000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>176000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1082000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>671000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>355000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>215000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>266000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>394000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>346000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>262000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>511000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>328000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>320000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>219000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>356000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>387000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>472000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>309000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>407000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>284000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>419000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>374000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>737000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>2634000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>3385000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>7406000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>7304000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1316000.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2">
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>8623826.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>5506000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>5506390.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1532333.0</v>
       </c>
       <c r="CD2"/>
       <c r="CE2">
-        <v>1494285.0</v>
+        <v>1532333.0</v>
       </c>
       <c r="CF2"/>
       <c r="CG2">
-        <v>1117000.0</v>
+        <v>1494285.0</v>
       </c>
       <c r="CH2"/>
       <c r="CI2">
+        <v>1117000.0</v>
+      </c>
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>807669.0</v>
       </c>
-      <c r="CJ2"/>
-      <c r="CK2"/>
       <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2">
         <v>362970.0</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5410,54 +5527,56 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5508,349 +5627,353 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>802000.0</v>
+      </c>
+      <c r="C5">
+        <v>961000.0</v>
+      </c>
+      <c r="D5">
         <v>919000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>832000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>923000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>1028000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1171000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>792000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>836000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>864000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>841000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>842000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>843000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>786000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>653000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>602000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>788000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>841000.0</v>
       </c>
       <c r="S5">
         <v>841000.0</v>
       </c>
       <c r="T5">
         <v>841000.0</v>
       </c>
       <c r="U5">
         <v>841000.0</v>
       </c>
       <c r="V5">
-        <v>840000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="W5">
-        <v>840000.0</v>
+        <v>841000.0</v>
       </c>
       <c r="X5">
         <v>840000.0</v>
       </c>
       <c r="Y5">
         <v>840000.0</v>
       </c>
       <c r="Z5">
         <v>840000.0</v>
       </c>
       <c r="AA5">
         <v>840000.0</v>
       </c>
       <c r="AB5">
+        <v>840000.0</v>
+      </c>
+      <c r="AC5">
+        <v>840000.0</v>
+      </c>
+      <c r="AD5">
         <v>839000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>839000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>838000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>838000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>836000.0</v>
       </c>
       <c r="AH5">
         <v>837000.0</v>
       </c>
       <c r="AI5">
+        <v>836000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>837000.0</v>
+      </c>
+      <c r="AK5">
         <v>833000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>824000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>823000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>838000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>852000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>882000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>894000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>919000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>945000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>899000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>943000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>991000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1044000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>1019000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1015000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>985000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>920000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>914000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1001000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1009000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>942000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>989000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>920000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>1064000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>1429000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>1445000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>928000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>1243000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>521000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>525000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>1425000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>1400000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>2071000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-617000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-285000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>4592000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>6969000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>6964000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>7038000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>8197000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>10910000.0</v>
       </c>
-      <c r="BX5"/>
-      <c r="BY5">
+      <c r="BZ5"/>
+      <c r="CA5">
         <v>6628791.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>1176041.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>1176041.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>15766.0</v>
       </c>
       <c r="CD5"/>
       <c r="CE5">
         <v>15766.0</v>
       </c>
       <c r="CF5"/>
-      <c r="CG5"/>
+      <c r="CG5">
+        <v>15766.0</v>
+      </c>
       <c r="CH5"/>
-      <c r="CI5">
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5">
         <v>54355.0</v>
       </c>
-      <c r="CJ5"/>
-      <c r="CK5"/>
       <c r="CL5"/>
-      <c r="CM5">
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5">
         <v>158.0</v>
       </c>
-      <c r="CN5"/>
-      <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5885,175 +6008,185 @@
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6"/>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>20230000.0</v>
+      </c>
+      <c r="C7">
+        <v>20772000.0</v>
+      </c>
+      <c r="D7">
         <v>21301000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>21815000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>24082000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>21858000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>21922000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>23294000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4624000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4906000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>5185000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5455000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>5721000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6563000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>6235000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4826000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1697000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2642000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2019000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2013000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2172000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2330000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2483000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2626000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>2764000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>3379000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>3489000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>3590000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>3683000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6074,111 +6207,117 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
+        <v>83000.0</v>
+      </c>
+      <c r="C8">
+        <v>83000.0</v>
+      </c>
+      <c r="D8">
         <v>70000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>69000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>69000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>68000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>53000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>52000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>50000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>49000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>785827000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>771855000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>770062000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>34000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>763596000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>760243000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>34000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>34000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>29000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>29000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6208,508 +6347,518 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>771821000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>770028000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>766899000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>763562000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>760209000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>756070000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>752602000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>641543000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>638965000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>637797000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>528362000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>501834000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>494633000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>493969000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>472667000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>469866000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>466493000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>446673000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>445192000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>443671000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>374766000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>336870000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>331609000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>324927000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>323284000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>316233000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>313347000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>312951000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>312208000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>311463000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>294286000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>293474000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>293060000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>292439000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>291825000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>291229000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>290864000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>290344000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>282416000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>280570000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>270415000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>270015000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>269703000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>269440000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>264431000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>264041000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>263662000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>263497000.0</v>
       </c>
-      <c r="BG9"/>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>77712000.0</v>
+      </c>
+      <c r="C10">
+        <v>101821000.0</v>
+      </c>
+      <c r="D10">
         <v>74577000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>71143000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>85158000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>99704000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>79830000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>90769000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>271013000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>281263000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>133035000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>139597000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>105765000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>95633000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>75362000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>82134000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>101545000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>178593000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>119710000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>127630000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>138579000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>44909000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>28726000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>22814000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>26299000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>22214000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>31760000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>44161000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>43379000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>45261000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>55764000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>38776000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>16346000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>12876000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>11833000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>16898000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>12871000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>11685000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>14308000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>15313000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>24867000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>11210000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>14088000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>19121000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>23007000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>29751000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>11384000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>15334000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>18555000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>15219000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>14546000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>6899000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>7998000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>9409000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>17646000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>4625000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>6375000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>8408000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>9811000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>12912000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>13296000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>7377000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>10126000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>15514000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>3971000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>5129000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>5963000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>6899000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>8019000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>9849000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>10982000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>15609000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>18175000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>9783000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>16454000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2668000.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>4249124.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>11469065.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>11469065.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>9790231.0</v>
       </c>
       <c r="CD10"/>
       <c r="CE10">
         <v>9790231.0</v>
       </c>
       <c r="CF10"/>
-      <c r="CG10"/>
+      <c r="CG10">
+        <v>9790231.0</v>
+      </c>
       <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>21785571.0</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10"/>
       <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10">
         <v>792814.0</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6760,1318 +6909,1342 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>222545000.0</v>
+      </c>
+      <c r="C12">
+        <v>306086000.0</v>
+      </c>
+      <c r="D12">
         <v>204022000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>255733000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>318194000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>370913000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>253793000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>280248000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>299348000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>331050000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>136012000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>142535000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>122483000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>144561000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>157259000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>171167000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>190784000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>211558000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>119710000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>127630000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>138579000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>44909000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>28726000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>22814000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>26299000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>22214000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>31760000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>44161000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>43379000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>45261000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>55764000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>38776000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>16346000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>12876000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>11833000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>16898000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>15370000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>17532000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>22546000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>28992000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>33274000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>21091000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>24005000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>28535000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>31658000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>35686000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>14308000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>18278000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>21267000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>15721000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>16454000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>10273000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>13697000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>15720000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>17646000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>14571000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>16462000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>18680000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>21271000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>24128000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>23066000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>7377000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>15319000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>17565000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>3971000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>5129000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>5963000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>6899000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>8019000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>9849000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>10982000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>15609000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>18175000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>9783000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>16454000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>2668000.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>4249124.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>11469065.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>11469065.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>9790231.0</v>
       </c>
       <c r="CD12"/>
       <c r="CE12">
         <v>9790231.0</v>
       </c>
       <c r="CF12"/>
-      <c r="CG12"/>
+      <c r="CG12">
+        <v>9790231.0</v>
+      </c>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>21785571.0</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12"/>
       <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12">
         <v>792814.0</v>
       </c>
-      <c r="CN12"/>
-      <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
+        <v>1419480000.0</v>
+      </c>
+      <c r="C13">
+        <v>1410130000.0</v>
+      </c>
+      <c r="D13">
         <v>70000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>69000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>69000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>68000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>53000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>52000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>50000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>49000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>35000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="M13">
         <v>34000.0</v>
       </c>
       <c r="N13">
         <v>34000.0</v>
       </c>
       <c r="O13">
         <v>34000.0</v>
       </c>
       <c r="P13">
         <v>34000.0</v>
       </c>
       <c r="Q13">
         <v>34000.0</v>
       </c>
       <c r="R13">
+        <v>34000.0</v>
+      </c>
+      <c r="S13">
+        <v>34000.0</v>
+      </c>
+      <c r="T13">
         <v>641572000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>29000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>29000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>528380000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>501965000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>125000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>494094000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>11000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>108000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>106000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>96000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>445287000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>443766000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>374840000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>54000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>331654000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>40000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>323323000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>316268000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>313381000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>312985000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>312242000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>34000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>294315000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>293089000.0</v>
       </c>
       <c r="AR13">
         <v>29000.0</v>
       </c>
       <c r="AS13">
-        <v>291854000.0</v>
+        <v>293089000.0</v>
       </c>
       <c r="AT13">
         <v>29000.0</v>
       </c>
       <c r="AU13">
-        <v>29000.0</v>
+        <v>291854000.0</v>
       </c>
       <c r="AV13">
         <v>29000.0</v>
       </c>
       <c r="AW13">
+        <v>29000.0</v>
+      </c>
+      <c r="AX13">
+        <v>29000.0</v>
+      </c>
+      <c r="AY13">
         <v>282443000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>280597000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>270438000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>23000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>269726000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>269463000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>264452000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>21000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>263683000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>263518000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>262927000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>21000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>251714000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>19000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>19000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>250422000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>249715000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>248811000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="BQ13">
         <v>18000.0</v>
       </c>
       <c r="BR13">
         <v>18000.0</v>
       </c>
       <c r="BS13">
         <v>18000.0</v>
       </c>
       <c r="BT13">
+        <v>18000.0</v>
+      </c>
+      <c r="BU13">
+        <v>18000.0</v>
+      </c>
+      <c r="BV13">
         <v>247872000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>247810000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>247462000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>207214000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>183774000.0</v>
       </c>
       <c r="BZ13"/>
       <c r="CA13">
-        <v>171009000.0</v>
+        <v>183774000.0</v>
       </c>
       <c r="CB13"/>
       <c r="CC13">
-        <v>81926984.0</v>
+        <v>171009000.0</v>
       </c>
       <c r="CD13"/>
       <c r="CE13">
         <v>81926984.0</v>
       </c>
       <c r="CF13"/>
       <c r="CG13">
-        <v>84203000.0</v>
+        <v>81926984.0</v>
       </c>
       <c r="CH13"/>
       <c r="CI13">
+        <v>84203000.0</v>
+      </c>
+      <c r="CJ13"/>
+      <c r="CK13">
         <v>34715802.0</v>
       </c>
-      <c r="CJ13"/>
-      <c r="CK13"/>
       <c r="CL13"/>
-      <c r="CM13">
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13">
         <v>10481547.0</v>
       </c>
-      <c r="CN13"/>
-      <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>85999000.0</v>
+      </c>
+      <c r="C14">
+        <v>83031000.0</v>
+      </c>
+      <c r="D14">
         <v>70168000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>69926000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>69767000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>64556000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>54449000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>53206000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>52913000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>42168000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>38341000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>37576000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>37486000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>37352000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>37338000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>37322000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>37253000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>32700000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>28766000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>28744000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>24735000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>14501000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>12794000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>12477000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>11553000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>10668000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>10693800.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>10623800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>9545200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>9494400.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>7517000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>5538700.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>4564400.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>4453000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>3943000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3867300.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3436600.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3417700.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3417500.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3415200.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3353800.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2943700.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2941600.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2941200.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2941200.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2936700.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3076500.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2925000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2767200.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2695300.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2591800.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2329700.0</v>
       </c>
       <c r="BA14">
         <v>2329700.0</v>
       </c>
       <c r="BB14">
+        <v>2329700.0</v>
+      </c>
+      <c r="BC14">
+        <v>2329700.0</v>
+      </c>
+      <c r="BD14">
         <v>2229400.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2080300.0</v>
       </c>
       <c r="BE14">
         <v>2080300.0</v>
       </c>
       <c r="BF14">
+        <v>2080300.0</v>
+      </c>
+      <c r="BG14">
+        <v>2080300.0</v>
+      </c>
+      <c r="BH14">
         <v>2075700.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>2074500.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>2017700.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1853100.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>1853100.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1871300.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>1848000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>1831700.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>1829400.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>1816600.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1826200.0</v>
       </c>
       <c r="BR14">
         <v>1826200.0</v>
       </c>
       <c r="BS14">
+        <v>1826200.0</v>
+      </c>
+      <c r="BT14">
+        <v>1826200.0</v>
+      </c>
+      <c r="BU14">
         <v>1816600.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>1826297.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1826297.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1789845.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>17898450.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1050786.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>997772.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>999200.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>967524.0</v>
       </c>
       <c r="CC14">
         <v>967524.0</v>
       </c>
       <c r="CD14">
         <v>967524.0</v>
       </c>
       <c r="CE14">
         <v>967524.0</v>
       </c>
       <c r="CF14">
+        <v>967524.0</v>
+      </c>
+      <c r="CG14">
+        <v>967524.0</v>
+      </c>
+      <c r="CH14">
         <v>2076418.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>2077035.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>2077593.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>1826297.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>1227092.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>1226214.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>1227915.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>1826297.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>922633.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>921171.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>922282.0</v>
       </c>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>34000.0</v>
       </c>
       <c r="N15">
         <v>34000.0</v>
       </c>
       <c r="O15">
         <v>34000.0</v>
       </c>
       <c r="P15">
         <v>34000.0</v>
       </c>
       <c r="Q15">
         <v>34000.0</v>
       </c>
       <c r="R15">
-        <v>29000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="S15">
-        <v>29000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="T15">
         <v>29000.0</v>
       </c>
       <c r="U15">
+        <v>29000.0</v>
+      </c>
+      <c r="V15">
+        <v>29000.0</v>
+      </c>
+      <c r="W15">
         <v>18000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>131000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>125000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>125000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>109000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>108000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>106000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>96000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>445287000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>95000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>74000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>54000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>45000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>40000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>39000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>35000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="AM15">
         <v>34000.0</v>
       </c>
       <c r="AN15">
         <v>34000.0</v>
       </c>
       <c r="AO15">
-        <v>29000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AP15">
-        <v>29000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AQ15">
         <v>29000.0</v>
       </c>
       <c r="AR15">
         <v>29000.0</v>
       </c>
       <c r="AS15">
         <v>29000.0</v>
       </c>
       <c r="AT15">
         <v>29000.0</v>
       </c>
       <c r="AU15">
         <v>29000.0</v>
       </c>
       <c r="AV15">
         <v>29000.0</v>
       </c>
       <c r="AW15">
+        <v>29000.0</v>
+      </c>
+      <c r="AX15">
+        <v>29000.0</v>
+      </c>
+      <c r="AY15">
         <v>27000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="BA15">
         <v>23000.0</v>
       </c>
       <c r="BB15">
         <v>23000.0</v>
       </c>
       <c r="BC15">
-        <v>21000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="BD15">
-        <v>21000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="BE15">
         <v>21000.0</v>
       </c>
       <c r="BF15">
         <v>21000.0</v>
       </c>
       <c r="BG15">
         <v>21000.0</v>
       </c>
       <c r="BH15">
         <v>21000.0</v>
       </c>
       <c r="BI15">
+        <v>21000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>21000.0</v>
+      </c>
+      <c r="BK15">
         <v>251714000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="BL15">
         <v>19000.0</v>
       </c>
       <c r="BM15">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="BN15">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="BO15">
         <v>18000.0</v>
       </c>
       <c r="BP15">
         <v>18000.0</v>
       </c>
       <c r="BQ15">
         <v>18000.0</v>
       </c>
-      <c r="BR15"/>
-      <c r="BS15"/>
+      <c r="BR15">
+        <v>18000.0</v>
+      </c>
+      <c r="BS15">
+        <v>18000.0</v>
+      </c>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15">
         <v>81926984.0</v>
       </c>
-      <c r="CF15"/>
-      <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15">
         <v>34715802.0</v>
       </c>
-      <c r="CJ15"/>
-      <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15">
         <v>10481547.0</v>
       </c>
-      <c r="CN15"/>
-      <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
         <v>5115000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>17784000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>25996000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>33335000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>38377000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>38592000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>39841000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>42084000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1237000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1205000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1169000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1137000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1102000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1069000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1035000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1008000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>973000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>945000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>300000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>30000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>15000.0</v>
       </c>
-      <c r="Z16"/>
-[...1 lines deleted...]
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16">
         <v>14583000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>30000.0</v>
       </c>
-      <c r="AD16"/>
-[...1 lines deleted...]
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16">
         <v>240000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>505000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>10000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>50000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>256000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>136000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>139000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>147000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>19000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>28000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>33000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>33000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>35000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>69000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>104000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>138000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>312000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>771000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>688000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>738000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>893000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>784000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2395000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2176000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1465000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1722000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>2509000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>3212000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>84000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>81000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>83000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>79000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>79000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>121000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>3073000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>5912000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>8654000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>11034000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>10747000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>10476000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>10250000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>350000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>338000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>1700000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>1731242.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>1981416.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>1981416.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8122,232 +8295,236 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>44021000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>13270000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>13557000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>13798000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>14070000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>14302000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>14560000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>14792000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>15132000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>15349000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>15616000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...2 lines deleted...]
-      <c r="AE18">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18">
         <v>19780000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>6957000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>42000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>47000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>51000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>55000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>57000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>5643000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>5645000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5643000.0</v>
       </c>
       <c r="AP18">
         <v>5644000.0</v>
       </c>
       <c r="AQ18">
+        <v>5643000.0</v>
+      </c>
+      <c r="AR18">
+        <v>5644000.0</v>
+      </c>
+      <c r="AS18">
         <v>5651000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>5637000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>5632000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>5626000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>5621000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>5399000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>6069000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>5641000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>5246000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>5194000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>5149000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>3714000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>3783000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>4689000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>4521000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>3915000.0</v>
       </c>
-      <c r="BG18"/>
-      <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8398,92 +8575,90 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
         <v>1000.0</v>
       </c>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -8515,917 +8690,933 @@
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20"/>
-      <c r="BG20"/>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20">
         <v>56042000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>55386000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>55413000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>56042000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>40498000.0</v>
       </c>
-      <c r="BX20"/>
-      <c r="BY20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>40142375.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>39470728.0</v>
       </c>
-      <c r="CA20">
+      <c r="CC20">
         <v>39470728.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>17698347.0</v>
       </c>
       <c r="CD20"/>
       <c r="CE20">
+        <v>17698347.0</v>
+      </c>
+      <c r="CF20"/>
+      <c r="CG20">
         <v>973923000.0</v>
       </c>
-      <c r="CF20"/>
-      <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>20904000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>21519000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>22134000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>22749000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>23364000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>23979000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>24594000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>25209000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>25824000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>26439000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>27054000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>27669000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>28284000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>28899000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>29514000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>30129000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>30743000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>31358000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>31973000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>184000.0</v>
       </c>
       <c r="AI21">
         <v>364000.0</v>
       </c>
       <c r="AJ21">
+        <v>184000.0</v>
+      </c>
+      <c r="AK21">
+        <v>364000.0</v>
+      </c>
+      <c r="AL21">
         <v>540000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>718000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>910000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1102000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1311000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1512000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1713000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1925000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2080000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2301000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>2528000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>2765000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>2940000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>3127000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>3300000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>3430000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>3619000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>3883000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>4078000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>4226000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>4451000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>4596000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>20387000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>21564000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>22406000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>22681000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>23838000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>23877000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>24674000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>26438000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>27257000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>28802000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>26796000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>27899000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>33507000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>36802000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>37766000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>38766000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>40465000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>39420000.0</v>
       </c>
-      <c r="BX21"/>
-      <c r="BY21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>49900354.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>120364526.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>120364526.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>39004553.0</v>
       </c>
       <c r="CD21"/>
       <c r="CE21">
-        <v>49237399.0</v>
+        <v>39004553.0</v>
       </c>
       <c r="CF21"/>
       <c r="CG21">
-        <v>51328000.0</v>
+        <v>49237399.0</v>
       </c>
       <c r="CH21"/>
       <c r="CI21">
+        <v>51328000.0</v>
+      </c>
+      <c r="CJ21"/>
+      <c r="CK21">
         <v>5513769.0</v>
       </c>
-      <c r="CJ21"/>
-      <c r="CK21"/>
       <c r="CL21"/>
-      <c r="CM21">
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21">
         <v>3626241.0</v>
       </c>
-      <c r="CN21"/>
-      <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>1250000.0</v>
+      </c>
+      <c r="C22">
+        <v>1813000.0</v>
+      </c>
+      <c r="D22">
         <v>2110000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2678000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2129000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2305000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2807000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>3672000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4257000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>3906000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4577000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4261000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4071000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2886000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3531000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3254000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3336000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3616000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4571000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>5381000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5586000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>5337000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3642000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3773000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3358000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2138000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2559000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1670000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>886000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-288000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-489000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-353000.0</v>
       </c>
-      <c r="AF22">
-[...2 lines deleted...]
-      <c r="AG22">
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>-288000.0</v>
       </c>
-      <c r="AH22">
-[...2 lines deleted...]
-      <c r="AI22">
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
         <v>-251000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-300000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-457000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-462000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-488000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-573000.0</v>
       </c>
-      <c r="AP22">
-[...2 lines deleted...]
-      <c r="AQ22">
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
         <v>-622000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-727000.0</v>
       </c>
-      <c r="AT22">
-[...2 lines deleted...]
-      <c r="AU22">
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
         <v>1.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-636000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-1112000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-597000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-948000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-938000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1.0</v>
       </c>
-      <c r="BD22">
-[...6 lines deleted...]
-      <c r="BG22"/>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
-      <c r="BL22">
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22">
         <v>-713000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-788000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-833000.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22">
         <v>-4231000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-3362000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-2899000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>513000.0</v>
       </c>
-      <c r="BX22"/>
-[...1 lines deleted...]
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22">
         <v>469374.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>469374.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>288217000.0</v>
+      </c>
+      <c r="C23">
+        <v>363996000.0</v>
+      </c>
+      <c r="D23">
         <v>251695000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>301147000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>362564000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>418465000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>300917000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>324249000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>329247000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>355184000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>160043000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>175655000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>154593000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>180356000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>220490000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>233433000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>244555000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>263372000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>168251000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>178823000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>187140000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>91717000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>76791000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>69685000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>80290000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>72971000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>79067000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>91330000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>81854000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>78168000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>88855000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>71670000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>50158000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>14197000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>13327000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>18677000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>17505000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>19746000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>24933000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>31619000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>36165000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>23950000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>27460000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>32367000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>35702000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>40180000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>43740000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>22671000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>26021000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>20819000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>22735000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>16249000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>19120000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>21042000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>23339000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>20597000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>22833000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>24948000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>43140000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>47113000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>46940000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>38644000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>41000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>43014000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>29918000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>32630000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>34492000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>37104000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>36371000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>39231000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>47161000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>55784000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>115866000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>107670000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>116327000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>86118000.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>97600325.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>174848412.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>174848412.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>62297617.0</v>
       </c>
       <c r="CD23"/>
       <c r="CE23">
         <v>62297617.0</v>
       </c>
       <c r="CF23"/>
-      <c r="CG23"/>
+      <c r="CG23">
+        <v>62297617.0</v>
+      </c>
       <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>28051069.0</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23"/>
       <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23">
         <v>4820395.0</v>
       </c>
-      <c r="CN23"/>
-      <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>29370000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>29310000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>29251000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>29181000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>29108000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>36562000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>36396000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>36235000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>38124000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>37977000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>50775000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>50259000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>47716000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>47223000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>46733000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>46250000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>31952000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>17621000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>17463000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>17309000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>12850000.0</v>
       </c>
-      <c r="AG24">
-[...4 lines deleted...]
-      </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
@@ -9451,173 +9642,179 @@
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
-[...1 lines deleted...]
-      </c>
+      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24">
-        <v>2925000.0</v>
+        <v>4312000.0</v>
       </c>
       <c r="CB24"/>
       <c r="CC24">
+        <v>2925000.0</v>
+      </c>
+      <c r="CD24"/>
+      <c r="CE24">
         <v>8402000.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>29370000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>29310000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>29251000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>29181000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>29108000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>36562000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>36396000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>36235000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>38124000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>37977000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>50775000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>50259000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>47716000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>47223000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>46733000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>46250000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>31952000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>17621000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>17463000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>17309000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>12850000.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -9634,54 +9831,56 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -9732,54 +9931,56 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9830,386 +10031,398 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-57482000.0</v>
+      </c>
+      <c r="C28">
+        <v>-81049000.0</v>
+      </c>
+      <c r="D28">
         <v>-53276000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-49328000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-61076000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-77846000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-57908000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-67475000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-265291000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-275794000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-126792000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-133172000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-65379000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-49285000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-28905000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-37652000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-60265000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-139389000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-81295000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-89382000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-98283000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-4602000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>24532000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>30071000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>24181000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>28388000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>18462000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5679000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-7744000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-27640000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-38301000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-21467000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-3496000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-12876000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-11833000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-16898000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-12871000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-11685000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-14308000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-15313000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-24867000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-11210000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-14088000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-19121000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-23007000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-29751000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-11384000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-15334000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-18555000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-15219000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-14546000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-6899000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-7998000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-9409000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-17646000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-4625000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-6375000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-8408000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-9811000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-12912000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-13296000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-7377000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-10126000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-15514000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-3971000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-5129000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-5963000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-6899000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-8019000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-9849000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-10982000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-15609000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-18175000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-9783000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-16454000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-2668000.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>4819360.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-212922.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-212922.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-9790231.0</v>
       </c>
       <c r="CD28"/>
       <c r="CE28">
         <v>-9790231.0</v>
       </c>
       <c r="CF28"/>
-      <c r="CG28"/>
+      <c r="CG28">
+        <v>-9790231.0</v>
+      </c>
       <c r="CH28"/>
-      <c r="CI28">
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>-21785571.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28"/>
       <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28">
         <v>-792814.0</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>230472000.0</v>
+      </c>
+      <c r="C29">
+        <v>306113000.0</v>
+      </c>
+      <c r="D29">
         <v>200182000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>246009000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>298396000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>336501000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>218734000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>228305000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>249934000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>266323000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>58621000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>57262000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>113055000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>136153000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>176076000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>191022000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>206402000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>220942000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>129144000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>143100000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>153831000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>56518000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>58369000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>54447000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>64190000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10234,580 +10447,594 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>1157000.0</v>
+      </c>
+      <c r="C30">
+        <v>651000.0</v>
+      </c>
+      <c r="D30">
         <v>1045000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>625000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>442000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>607000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>378000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1375000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3015000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>805000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>483000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10952000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10422000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>15503000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>20876000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>22594000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>19589000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>18354000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>13602000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>15111000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>12332000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9453000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>9392000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7350000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>14390000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>11368000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8855000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>9598000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2258000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>288000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>489000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>353000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>478000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>288000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>287000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>251000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>457000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>462000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>488000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>472000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>573000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>569000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>622000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>430000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>727000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>25462000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>517000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>613000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>636000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1112000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>597000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1035000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>948000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>938000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>967000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>985000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1016000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>723000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>843000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>832000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1094000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>1487000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1111000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>713000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>788000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>833000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>815000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>879000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>885000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>667000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>1467000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>4231000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>3362000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>1966000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>2508000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>1621459.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>743000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>743603.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>538732.0</v>
       </c>
       <c r="CD30"/>
       <c r="CE30">
         <v>538732.0</v>
       </c>
       <c r="CF30"/>
-      <c r="CG30"/>
+      <c r="CG30">
+        <v>538732.0</v>
+      </c>
       <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>236601.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30"/>
       <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30">
         <v>68793.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>57262000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>78390000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>96368000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>115446000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>129847000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>144685000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>161631000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>69384000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>82886000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>91113000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6668000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-18230000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-22251000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-10580000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-19339000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-12346000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-689000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>19877000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>7504000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>16962000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-19671000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-23775000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>9905000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>8817000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>12972000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>11970000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>14044000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>13538000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>19779000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>25242000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>12912000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>17110000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>21443000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>25767000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>29974000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>33274000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>12159000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>15406000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>9472000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>10937000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>4270000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>7622000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>9927000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>12085000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>9410000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>11104000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>13197000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>14845000.0</v>
       </c>
-      <c r="BG31"/>
-      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>212044000.0</v>
+      </c>
+      <c r="C32">
+        <v>291631000.0</v>
+      </c>
+      <c r="D32">
         <v>186012000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>232076000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>285306000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>334258000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>219755000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>232829000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>255129000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>281537000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>86267000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>98201000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>118815000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>138271000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>157846000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>172476000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>187658000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>214087000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>121842000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>135576000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>145912000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>48230000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>34665000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>30246000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>39396000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10832,400 +11059,412 @@
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:94">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>38712999.0</v>
+      </c>
+      <c r="C33">
+        <v>35341000.0</v>
+      </c>
+      <c r="D33">
         <v>35589000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>35896000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>35581000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>35159000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>32368000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>29318000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>11538000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>10384000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>9880000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>8537000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>8536000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>7548000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>28388000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>27567000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>24926000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>25627000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>26476000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>26997000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>27787000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>28599000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>29199000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>29853000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>30596000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>31254000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>32006000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>32757000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>33482000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>30567000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>31213000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>31761000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>32483000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>552000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>780000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>937000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1035000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1211000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1430000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1656000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1887000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>2088000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>2297000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>2529000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>2625000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>2832000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>3055000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>3329000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>3559000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>3587000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>3623000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>3785000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>3915000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>4232000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>4439000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>4638000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>4938000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>5095000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>20860000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>21747000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>22602000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>22830000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>23948000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>23980000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>24786000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>26570000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>27396000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>28977000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>27004000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>28325000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>33980000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>38094000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>93460000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>94525000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>96974000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>80430000.0</v>
       </c>
-      <c r="BX33"/>
-      <c r="BY33">
+      <c r="BZ33"/>
+      <c r="CA33">
         <v>91435936.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>162166369.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>162166369.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>51723419.0</v>
       </c>
       <c r="CD33"/>
       <c r="CE33">
         <v>51723419.0</v>
       </c>
       <c r="CF33"/>
-      <c r="CG33"/>
+      <c r="CG33">
+        <v>51723419.0</v>
+      </c>
       <c r="CH33"/>
-      <c r="CI33">
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33">
         <v>6001825.0</v>
       </c>
-      <c r="CJ33"/>
-      <c r="CK33"/>
       <c r="CL33"/>
-      <c r="CM33">
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33">
         <v>3940719.0</v>
       </c>
-      <c r="CN33"/>
-      <c r="CO33"/>
       <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
     </row>
-    <row r="34" spans="1:94">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>55000.0</v>
+      </c>
+      <c r="C34">
+        <v>87000.0</v>
+      </c>
+      <c r="D34">
         <v>118000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>148000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>177000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>205000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>233000.0</v>
       </c>
-      <c r="G34"/>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>5455000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>6321000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>6584000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>6835000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>5426000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>2355000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>4212000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>4382000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>2328000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>4519000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>4695000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>5495000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>5652000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>5802000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>5898000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>6028000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>6149000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>2100000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34">
+      <c r="AE34"/>
+      <c r="AF34">
         <v>1269000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>1231000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>938000.0</v>
       </c>
-      <c r="AG34"/>
-      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -11242,595 +11481,605 @@
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:94">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>20284999.0</v>
+      </c>
+      <c r="C35">
+        <v>20859000.0</v>
+      </c>
+      <c r="D35">
         <v>21419000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>21963000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>22491000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>32916000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>33389000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>33842000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>16733000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>25598000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>37526000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>49476000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>48961000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>49451000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>49884000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>48677000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>45765000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>55334000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>55570000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>55708000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>57992000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>58288000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>56270000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>55911000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>53518000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>53121000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>52761000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>52399000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>37318000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>19076000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>18732000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>38320000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>20745000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>42000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>47000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>51000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>55000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>57000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>5643000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>5645000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5643000.0</v>
       </c>
       <c r="AP35">
         <v>5644000.0</v>
       </c>
       <c r="AQ35">
+        <v>5643000.0</v>
+      </c>
+      <c r="AR35">
+        <v>5644000.0</v>
+      </c>
+      <c r="AS35">
         <v>5651000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>5637000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>5632000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>5626000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>5621000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>5399000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>6069000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>5641000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>5246000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>5194000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>5149000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>3714000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>3783000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>4689000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>4521000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>3915000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>4648000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>8454000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>8527000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>7571000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>7039000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>6559000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>6142000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>5661000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>4844000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>4266000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>4332000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>6287000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>8430000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>10807000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>1805000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>1923000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>2125000.0</v>
       </c>
-      <c r="BX35"/>
-      <c r="BY35">
+      <c r="BZ35"/>
+      <c r="CA35">
         <v>7510208.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>27094473.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>27094473.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1494285.0</v>
       </c>
       <c r="CD35"/>
       <c r="CE35">
         <v>1494285.0</v>
       </c>
       <c r="CF35"/>
-      <c r="CG35"/>
+      <c r="CG35">
+        <v>1494285.0</v>
+      </c>
       <c r="CH35"/>
-      <c r="CI35">
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35">
         <v>807669.0</v>
       </c>
-      <c r="CJ35"/>
-      <c r="CK35"/>
       <c r="CL35"/>
-      <c r="CM35">
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35">
         <v>362970.0</v>
       </c>
-      <c r="CN35"/>
-      <c r="CO35"/>
       <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
     </row>
-    <row r="36" spans="1:94">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>18935999.0</v>
+      </c>
+      <c r="C36">
+        <v>15118000.0</v>
+      </c>
+      <c r="D36">
         <v>6068000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>14807000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>6027000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>5982000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2572000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="I36">
         <v>150000.0</v>
       </c>
       <c r="J36">
         <v>150000.0</v>
       </c>
       <c r="K36">
         <v>150000.0</v>
       </c>
       <c r="L36">
         <v>150000.0</v>
       </c>
       <c r="M36">
         <v>150000.0</v>
       </c>
       <c r="N36">
         <v>150000.0</v>
       </c>
       <c r="O36">
         <v>150000.0</v>
       </c>
       <c r="P36">
         <v>150000.0</v>
       </c>
       <c r="Q36">
         <v>150000.0</v>
       </c>
       <c r="R36">
-        <v>560000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="S36">
         <v>150000.0</v>
       </c>
       <c r="T36">
-        <v>150000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="U36">
         <v>150000.0</v>
       </c>
       <c r="V36">
-        <v>642000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="W36">
         <v>150000.0</v>
       </c>
       <c r="X36">
-        <v>575000.0</v>
+        <v>642000.0</v>
       </c>
       <c r="Y36">
         <v>150000.0</v>
       </c>
       <c r="Z36">
-        <v>150000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="AA36">
         <v>150000.0</v>
       </c>
       <c r="AB36">
-        <v>575000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="AC36">
         <v>150000.0</v>
       </c>
       <c r="AD36">
-        <v>149000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="AE36">
         <v>150000.0</v>
       </c>
       <c r="AF36">
+        <v>149000.0</v>
+      </c>
+      <c r="AG36">
+        <v>150000.0</v>
+      </c>
+      <c r="AH36">
         <v>260000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-105000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>259000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>260000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>254000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>262000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>263000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>264000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>265000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>265000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>266000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>265000.0</v>
       </c>
       <c r="AS36">
         <v>266000.0</v>
       </c>
       <c r="AT36">
+        <v>265000.0</v>
+      </c>
+      <c r="AU36">
         <v>266000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
+        <v>266000.0</v>
+      </c>
+      <c r="AW36">
         <v>267000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>327000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>327000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>177000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>176000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>73000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>72000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>72000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>77000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>77000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>76000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>76000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>60000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>61000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>61000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="BL36">
         <v>60000.0</v>
       </c>
       <c r="BM36">
+        <v>60000.0</v>
+      </c>
+      <c r="BN36">
+        <v>60000.0</v>
+      </c>
+      <c r="BO36">
         <v>85000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>84000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>109000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>133000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>60000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>59000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>819000.0</v>
       </c>
-      <c r="BT36"/>
-[...1 lines deleted...]
-      <c r="BV36">
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36">
         <v>1000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>1000.0</v>
       </c>
-      <c r="BX36"/>
-      <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
-      <c r="CI36">
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36">
         <v>22682.0</v>
       </c>
-      <c r="CJ36"/>
-      <c r="CK36"/>
       <c r="CL36"/>
-      <c r="CM36">
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36">
         <v>42879.0</v>
       </c>
-      <c r="CN36"/>
-      <c r="CO36"/>
       <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
     </row>
-    <row r="37" spans="1:94">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -11865,1335 +12114,1361 @@
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
-      <c r="BF37"/>
-      <c r="BG37"/>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:94">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>3023000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>2759000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>150000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1165000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1261000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>150000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>626000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>710000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="U38">
         <v>150000.0</v>
       </c>
       <c r="V38">
         <v>150000.0</v>
       </c>
       <c r="W38">
         <v>150000.0</v>
       </c>
       <c r="X38">
         <v>150000.0</v>
       </c>
       <c r="Y38">
         <v>150000.0</v>
       </c>
       <c r="Z38">
         <v>150000.0</v>
       </c>
       <c r="AA38">
         <v>150000.0</v>
       </c>
       <c r="AB38">
         <v>150000.0</v>
       </c>
       <c r="AC38">
-        <v>438000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="AD38">
         <v>150000.0</v>
       </c>
       <c r="AE38">
+        <v>438000.0</v>
+      </c>
+      <c r="AF38">
         <v>150000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
+        <v>150000.0</v>
+      </c>
+      <c r="AH38">
         <v>260000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>259000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>443000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>624000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>794000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>980000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>1173000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>1366000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>1576000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>1777000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1979000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>2191000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>2345000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>2567000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>2794000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>3032000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>3267000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>3454000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>3477000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>3606000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>3692000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>3955000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>4150000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>4303000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>4528000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>4672000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>20463000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>21624000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>22467000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>22742000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>23898000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>23937000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>24734000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>26523000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>27341000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>28911000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>26929000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>27959000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>33566000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>37621000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>97868000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>98895000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>101223000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>80022000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>89883000.0</v>
       </c>
       <c r="BZ38"/>
       <c r="CA38">
-        <v>159792000.0</v>
+        <v>89883000.0</v>
       </c>
       <c r="CB38"/>
       <c r="CC38">
-        <v>162255000.0</v>
+        <v>159792000.0</v>
       </c>
       <c r="CD38"/>
       <c r="CE38">
-        <v>49393000.0</v>
+        <v>162255000.0</v>
       </c>
       <c r="CF38"/>
       <c r="CG38">
-        <v>51340000.0</v>
+        <v>49393000.0</v>
       </c>
       <c r="CH38"/>
       <c r="CI38">
+        <v>51340000.0</v>
+      </c>
+      <c r="CJ38"/>
+      <c r="CK38">
         <v>5538000.0</v>
       </c>
-      <c r="CJ38"/>
-      <c r="CK38"/>
       <c r="CL38"/>
-      <c r="CM38">
+      <c r="CM38"/>
+      <c r="CN38"/>
+      <c r="CO38">
         <v>3667000.0</v>
       </c>
-      <c r="CN38"/>
-      <c r="CO38"/>
       <c r="CP38"/>
+      <c r="CQ38"/>
+      <c r="CR38"/>
     </row>
-    <row r="39" spans="1:94">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>24552000.0</v>
+      </c>
+      <c r="C39">
+        <v>20105000.0</v>
+      </c>
+      <c r="D39">
         <v>8929000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>6215000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>6218000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>9481000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>11571000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>9636000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>11089000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>9039000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>9091000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>9370000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>9081000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>9858000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>10436000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>8851000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>5920000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>4217000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3892000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3704000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2856000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3419000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5832000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>5895000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>5647000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>5997000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>7774000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>6288000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>1849000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>3486000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1389000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1133000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>851000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>481000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>427000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>591000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>800000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>546000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>495000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>483000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1064000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>198000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>589000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>681000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>989000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>935000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>915000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>547000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>582000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>875000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>1546000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1594000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>473000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>142000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>316000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>421000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>448000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>157000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>286000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>395000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>440000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>7387000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>246000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>358000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>448000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>143000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>300000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>413000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>469000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>172000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>370000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>614000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>4231000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>3362000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>2109000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>-1000.0</v>
       </c>
-      <c r="BX39"/>
-      <c r="BY39">
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>293806.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>470000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>1.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>245235.0</v>
       </c>
       <c r="CD39"/>
       <c r="CE39">
         <v>245235.0</v>
       </c>
       <c r="CF39"/>
       <c r="CG39">
-        <v>73000.0</v>
+        <v>245235.0</v>
       </c>
       <c r="CH39"/>
       <c r="CI39">
+        <v>73000.0</v>
+      </c>
+      <c r="CJ39"/>
+      <c r="CK39">
         <v>27072.0</v>
       </c>
-      <c r="CJ39"/>
-      <c r="CK39"/>
       <c r="CL39"/>
-      <c r="CM39">
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39">
         <v>18069.0</v>
       </c>
-      <c r="CN39"/>
-      <c r="CO39"/>
       <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
     </row>
-    <row r="40" spans="1:94">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>2206000.0</v>
+      </c>
+      <c r="C40">
+        <v>2140000.0</v>
+      </c>
+      <c r="D40">
         <v>2075000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>2012000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>18375000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>19543000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>15455000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>13341000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>16023000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>17604000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>13417000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>15146000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>11257000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>16359000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>16004000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>14720000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>13092000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>14422000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>796000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>707000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>698000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>687000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>597000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>5704000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>551000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>6832000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>3985000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>3773000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>17924000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>18789000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>18343000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>15000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>18215000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>2262000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>2513000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>4224000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>3943000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>3681000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>3688000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>3583000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>3378000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>3552000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>2067000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2604000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1371000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1820000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>843000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1662000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1203000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1204000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1087000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>2632000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1437000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>1084000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>801000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>608000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>778000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>650000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>973000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>1492000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>1088000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>1536000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>1884000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>2468000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>3229000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>3581000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>3779000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>2523000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>1945000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>1700000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>2066000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>4166000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>2262000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>3434000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>5262000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>13286000.0</v>
       </c>
-      <c r="BX40"/>
-      <c r="BY40">
+      <c r="BZ40"/>
+      <c r="CA40">
         <v>8786525.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>1974245.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>1973814.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>22690.0</v>
       </c>
       <c r="CD40"/>
       <c r="CE40">
-        <v>60738.0</v>
+        <v>22690.0</v>
       </c>
       <c r="CF40"/>
       <c r="CG40">
-        <v>6000.0</v>
+        <v>60738.0</v>
       </c>
       <c r="CH40"/>
       <c r="CI40">
+        <v>6000.0</v>
+      </c>
+      <c r="CJ40"/>
+      <c r="CK40">
         <v>539127.0</v>
       </c>
-      <c r="CJ40"/>
-      <c r="CK40"/>
       <c r="CL40"/>
-      <c r="CM40">
+      <c r="CM40"/>
+      <c r="CN40"/>
+      <c r="CO40">
         <v>225408.0</v>
       </c>
-      <c r="CN40"/>
-      <c r="CO40"/>
       <c r="CP40"/>
+      <c r="CQ40"/>
+      <c r="CR40"/>
     </row>
-    <row r="41" spans="1:94">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>44021000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>13870000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>14157000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>14398000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>14670000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>14942000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>16912000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>17155000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>17425000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>17643000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>17981000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="X41">
         <v>3000000.0</v>
       </c>
       <c r="Y41">
         <v>3000000.0</v>
       </c>
       <c r="Z41">
         <v>3000000.0</v>
       </c>
       <c r="AA41">
         <v>3000000.0</v>
       </c>
       <c r="AB41">
+        <v>3000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>3000000.0</v>
+      </c>
+      <c r="AD41">
         <v>2100000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1455000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>1269000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>21011000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>7895000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>42000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>47000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>51000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>55000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>57000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>5643000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>5645000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5643000.0</v>
       </c>
       <c r="AP41">
         <v>5644000.0</v>
       </c>
       <c r="AQ41">
+        <v>5643000.0</v>
+      </c>
+      <c r="AR41">
+        <v>5644000.0</v>
+      </c>
+      <c r="AS41">
         <v>5651000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>5637000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>5632000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>5626000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>5621000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>5399000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>6069000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>5641000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>5246000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>5194000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>5149000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>3714000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>3783000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>4689000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>4521000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>3915000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>4635000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>8322000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>8305000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>7349000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>6817000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>6337000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>5920000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>5439000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>4622000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>4013000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>4016000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>5971000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>8114000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>10191000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>1173000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>1275000.0</v>
       </c>
-      <c r="BW41"/>
-      <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
     </row>
-    <row r="42" spans="1:94">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>1419480000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>1236562000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1222745000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1215615000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1208421000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1049127000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1029717000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1020478000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1007556000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>785792000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>771821000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>770028000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>766899000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>763562000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>760209000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>756070000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>752602000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>641543000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>638965000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>637797000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>528362000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>501834000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>494633000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>493969000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>472765000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>469866000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>466493000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>446673000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>445192000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>443671000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>374766000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>336870000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>331609000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>324927000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>323284000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>316233000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>313347000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>312951000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>312208000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>311463000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>294286000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>293474000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>293060000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>292439000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>291825000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>291229000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>290864000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>290344000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>282416000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>280570000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>270415000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>270015000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>269703000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>269440000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>264431000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>264041000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>263662000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>263497000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>262906000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>262311000.0</v>
       </c>
-      <c r="BI42"/>
-      <c r="BJ42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>251247000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>250796000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>250403000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>249697000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>248793000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>248500000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>248200000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>247936000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>247740000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>247628000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>243156000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>243094000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>242746000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>206947000.0</v>
       </c>
-      <c r="BX42"/>
-      <c r="BY42">
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>184100011.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>171054694.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>171054948.0</v>
       </c>
-      <c r="CB42"/>
-      <c r="CC42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>81926984.0</v>
       </c>
-      <c r="CD42"/>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
     </row>
-    <row r="43" spans="1:94">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -13244,89 +13519,87 @@
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:94">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13361,1341 +13634,1369 @@
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
-      <c r="BF44"/>
-      <c r="BG44"/>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
     </row>
-    <row r="45" spans="1:94">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>29259000.0</v>
+      </c>
+      <c r="C45">
+        <v>35263000.0</v>
+      </c>
+      <c r="D45">
         <v>29521000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>29851000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>29554000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>33234000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>29796000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>29168000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>11388000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>12805000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>5250000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>5514000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5777000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>6038000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>6319000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>2868000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>3043000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>3240000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>3225000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>3264000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>3392000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>3435000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>3572000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>3708000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>3818000.0</v>
       </c>
-      <c r="AC45"/>
-      <c r="AD45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>320000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>253000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>250000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>293000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>337000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>313000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>241000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>231000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>257000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>290000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>311000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>311000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>318000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>338000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>280000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>265000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>261000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>297000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>292000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>133000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>146000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>179000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>223000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>277000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>289000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>335000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>410000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>423000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>397000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>123000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>135000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>88000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>50000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>43000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>52000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>47000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>55000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>66000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>75000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>366000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>414000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>473000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>346000.0</v>
       </c>
       <c r="BV45">
         <v>467000.0</v>
       </c>
       <c r="BW45">
+        <v>346000.0</v>
+      </c>
+      <c r="BX45">
+        <v>467000.0</v>
+      </c>
+      <c r="BY45">
         <v>511000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1393207.0</v>
       </c>
       <c r="BZ45"/>
       <c r="CA45">
+        <v>1393207.0</v>
+      </c>
+      <c r="CB45"/>
+      <c r="CC45">
         <v>2331115.0</v>
       </c>
-      <c r="CB45"/>
-      <c r="CC45"/>
       <c r="CD45"/>
-      <c r="CE45">
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45">
         <v>2486020.0</v>
       </c>
-      <c r="CF45"/>
-      <c r="CG45"/>
       <c r="CH45"/>
-      <c r="CI45">
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45">
         <v>465374.0</v>
       </c>
-      <c r="CJ45"/>
-      <c r="CK45"/>
       <c r="CL45"/>
-      <c r="CM45">
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45">
         <v>271599.0</v>
       </c>
-      <c r="CN45"/>
-      <c r="CO45"/>
       <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
     </row>
-    <row r="46" spans="1:94">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>19777000.0</v>
+      </c>
+      <c r="C46">
+        <v>20223000.0</v>
+      </c>
+      <c r="D46">
         <v>29521000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>21089000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>29554000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>29177000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>29796000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>29168000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>11388000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>10234000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>9730000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>8387000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>8386000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>7398000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>7334000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>5898000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2642000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2728000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2402000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2868000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>3043000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>3240000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2733000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>3264000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2967000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3435000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>3572000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>3708000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>3393000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>288000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>320000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>253000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>250000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>293000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>337000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>313000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>241000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>231000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>257000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>290000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>311000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>311000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>318000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>338000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>280000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>265000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>261000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>297000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>292000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>133000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>146000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>179000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>223000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>277000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>289000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>335000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>410000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>423000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>397000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>123000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>135000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>88000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>50000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>43000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>52000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>47000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>55000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>66000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>75000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>366000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>414000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>473000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>308000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>346000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>467000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>511000.0</v>
       </c>
-      <c r="BX46"/>
-      <c r="BY46">
+      <c r="BZ46"/>
+      <c r="CA46">
         <v>1393207.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>2331115.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>2331115.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2486020.0</v>
       </c>
       <c r="CD46"/>
       <c r="CE46">
         <v>2486020.0</v>
       </c>
       <c r="CF46"/>
-      <c r="CG46"/>
+      <c r="CG46">
+        <v>2486020.0</v>
+      </c>
       <c r="CH46"/>
-      <c r="CI46">
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46">
         <v>465374.0</v>
       </c>
-      <c r="CJ46"/>
-      <c r="CK46"/>
       <c r="CL46"/>
-      <c r="CM46">
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46">
         <v>271599.0</v>
       </c>
-      <c r="CN46"/>
-      <c r="CO46"/>
       <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
     </row>
-    <row r="47" spans="1:94">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>2873000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>2609000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1360000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1015000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>4787000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>545000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2252000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2402000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2868000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>559000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>630000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>492000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>412000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>425000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>357000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>386000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>417000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>425000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>288000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>320000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>253000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>250000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>293000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>337000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>313000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>241000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>231000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>257000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>290000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>311000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>311000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>318000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>338000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>280000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>265000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>261000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>297000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>292000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>133000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>146000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>179000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>223000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>277000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>289000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>335000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>410000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>423000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>397000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>123000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>135000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>88000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>50000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>43000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>52000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>47000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>55000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>66000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>75000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>366000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>414000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>473000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>308000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>346000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>467000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>512000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1391000.0</v>
       </c>
       <c r="BZ47"/>
       <c r="CA47">
-        <v>2331000.0</v>
+        <v>1391000.0</v>
       </c>
       <c r="CB47"/>
       <c r="CC47">
-        <v>2830000.0</v>
+        <v>2331000.0</v>
       </c>
       <c r="CD47"/>
       <c r="CE47">
-        <v>2494000.0</v>
+        <v>2830000.0</v>
       </c>
       <c r="CF47"/>
       <c r="CG47">
-        <v>1371000.0</v>
+        <v>2494000.0</v>
       </c>
       <c r="CH47"/>
       <c r="CI47">
+        <v>1371000.0</v>
+      </c>
+      <c r="CJ47"/>
+      <c r="CK47">
         <v>466000.0</v>
       </c>
-      <c r="CJ47"/>
-      <c r="CK47"/>
       <c r="CL47"/>
-      <c r="CM47">
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47">
         <v>271000.0</v>
       </c>
-      <c r="CN47"/>
-      <c r="CO47"/>
       <c r="CP47"/>
+      <c r="CQ47"/>
+      <c r="CR47"/>
     </row>
-    <row r="48" spans="1:94">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-1189810000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1104978000.0</v>
+      </c>
+      <c r="D48">
         <v>-1037369000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-977637000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-918211000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-873016000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-831617000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-802256000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-771430000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-742146000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-728047000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-715435000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-692515000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-671351000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-627899000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-609479000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-590073000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-569097000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-549665000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-532970000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-522960000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-510680000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-495211000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-491410000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-478460000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-465286000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-454876000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-439229000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-427731000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-408493000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-396899000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-363991000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-329563000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-322585000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-316803000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-310820000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-304582000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-299442000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-299375000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-292213000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-285826000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-280785000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-275599000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-270666000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-265520000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-260522000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-256447000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-277013000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-273046000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-270859000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-267345000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-263658000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-259711000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-256917000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-254309000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-251758000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-249496000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-246810000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-229350000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-226923000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-226783000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-224098000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-221403000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-218295000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-231368000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-228663000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-228639000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-227048000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-226514000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-225878000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-225008000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-224537000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-160958000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-155457000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-149443000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-151950000.0</v>
       </c>
-      <c r="BX48"/>
-      <c r="BY48">
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>-124527766.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-42269295.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-42269295.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-21200156.0</v>
       </c>
       <c r="CD48"/>
       <c r="CE48">
         <v>-21200156.0</v>
       </c>
       <c r="CF48"/>
-      <c r="CG48"/>
+      <c r="CG48">
+        <v>-21200156.0</v>
+      </c>
       <c r="CH48"/>
-      <c r="CI48">
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48">
         <v>-9166050.0</v>
       </c>
-      <c r="CJ48"/>
-      <c r="CK48"/>
       <c r="CL48"/>
-      <c r="CM48">
+      <c r="CM48"/>
+      <c r="CN48"/>
+      <c r="CO48">
         <v>-6386973.0</v>
       </c>
-      <c r="CN48"/>
-      <c r="CO48"/>
       <c r="CP48"/>
+      <c r="CQ48"/>
+      <c r="CR48"/>
     </row>
-    <row r="49" spans="1:94">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-715435000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-692515000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-671351000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-627899000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-609479000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-590073000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-569097000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-549665000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-532970000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-522960000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-510680000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-495211000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-491410000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-478460000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-465286000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-454876000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-439229000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-427731000.0</v>
       </c>
-      <c r="AC49"/>
-      <c r="AD49">
+      <c r="AE49"/>
+      <c r="AF49">
         <v>-396899000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-363991000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-329563000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-322585000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-316803000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-310820000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-304582000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-299442000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-299375000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-292213000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-285826000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-280785000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-275599000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-270666000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-265520000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-260522000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-256447000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-277013000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-273046000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-270859000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-267345000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-263658000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-259711000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-256917000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-254309000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-251758000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-249496000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-246810000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-229350000.0</v>
       </c>
-      <c r="BG49"/>
-      <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:94">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50">
         <v>5295000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10475000.0</v>
       </c>
       <c r="O50">
         <v>10475000.0</v>
       </c>
       <c r="P50">
         <v>10475000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
+      <c r="Q50">
+        <v>10475000.0</v>
+      </c>
+      <c r="R50">
+        <v>10475000.0</v>
+      </c>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>417000.0</v>
       </c>
-      <c r="AC50"/>
-[...1 lines deleted...]
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
         <v>17309000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>12850000.0</v>
       </c>
-      <c r="AG50"/>
-      <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
@@ -14712,639 +15013,651 @@
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:94">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>20230000.0</v>
+      </c>
+      <c r="C51">
+        <v>20772000.0</v>
+      </c>
+      <c r="D51">
         <v>21301000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>21815000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>24082000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>21858000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>21922000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>23294000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>5722000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>5469000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>6243000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>6425000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>40386000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>46348000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>46457000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>44482000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>41280000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>39204000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>47859000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>45349000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>44039000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>46422000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>57620000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>52885000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>52275000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>50602000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>50222000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>49840000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>35635000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>17621000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>17463000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>17309000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>12850000.0</v>
       </c>
-      <c r="AG51"/>
-      <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
-      <c r="BY51">
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51">
         <v>9068484.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>11256143.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>11256143.0</v>
       </c>
-      <c r="CB51"/>
-      <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
     </row>
-    <row r="52" spans="1:94">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52">
         <v>1768000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1247000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1289000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1130000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1098000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>563000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1058000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>970000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>5295000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>11054000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>10971000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>10475000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>10475000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>782000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>11463000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>9114000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>5915000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>8445000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>6845000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>573000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>4559000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>481000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>922000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>882000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>417000.0</v>
       </c>
-      <c r="AC52"/>
-[...1 lines deleted...]
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52">
         <v>17309000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>12850000.0</v>
       </c>
-      <c r="AG52"/>
-      <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52">
         <v>845000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>1322000.0</v>
       </c>
-      <c r="BH52"/>
-[...1 lines deleted...]
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52">
         <v>912000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>1158000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>1048000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>1174000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>1289000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>1552000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>1593000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>1326000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>1466000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>2236000.0</v>
       </c>
-      <c r="BT52"/>
-[...1 lines deleted...]
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52">
         <v>1784000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>1784000.0</v>
       </c>
-      <c r="BX52"/>
-      <c r="BY52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>4747488.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>8331000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>8330625.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
     </row>
-    <row r="53" spans="1:94">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>144833000.0</v>
+      </c>
+      <c r="C53">
+        <v>204265000.0</v>
+      </c>
+      <c r="D53">
         <v>129445000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>184590000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>233036000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>271209000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>173963000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>189479000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>28335000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>49787000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>2977000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>2938000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>16718000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>48928000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>81897000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>89033000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>89239000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>32965000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
-[...4 lines deleted...]
-      </c>
+      <c r="AD53"/>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
+        <v>0.0</v>
+      </c>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
         <v>2499000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>5847000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>8238000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>13679000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>8407000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>9881000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>9917000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>9414000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>8651000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>5935000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>2924000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>2944000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>2712000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>502000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>1908000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>3374000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>5699000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>6311000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>9258000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>9946000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>10087000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>10272000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>11460000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>11216000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>9770000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>7266000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>5193000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>2051000.0</v>
       </c>
-      <c r="BL53"/>
-      <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
     </row>
-    <row r="54" spans="1:94">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15379,1172 +15692,1198 @@
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
-      <c r="BF54"/>
-      <c r="BG54"/>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:94">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>288217000.0</v>
+      </c>
+      <c r="C55">
+        <v>363996000.0</v>
+      </c>
+      <c r="D55">
         <v>251695000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>301147000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>362564000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>418465000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>300917000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>324249000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>329247000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>355184000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>160043000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>175655000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>154593000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>180356000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>220490000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>233433000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>244555000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>263372000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>168251000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>178823000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>187140000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>91717000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>76791000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>69685000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>80290000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>72971000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>79067000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>91330000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>81854000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>78168000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>88855000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>71670000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>50158000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>14197000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>13327000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>18677000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>17505000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>19746000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>24933000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>31619000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>36165000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>23950000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>27460000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>32367000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>35702000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>40180000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>43740000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>22671000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>26021000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>20819000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>22735000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>16249000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>19120000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>21042000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>23339000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>20597000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>22833000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>24948000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>43140000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>47113000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>46940000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>38688000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>41000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>43014000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>29918000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>32630000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>34492000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>37104000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>36371000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>39231000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>47161000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>55784000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>115866000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>107670000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>116327000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>86118000.0</v>
       </c>
-      <c r="BX55"/>
-      <c r="BY55">
+      <c r="BZ55"/>
+      <c r="CA55">
         <v>97600325.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>174848412.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>174848412.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>62297617.0</v>
       </c>
       <c r="CD55"/>
       <c r="CE55">
         <v>62297617.0</v>
       </c>
       <c r="CF55"/>
       <c r="CG55">
-        <v>70147000.0</v>
+        <v>62297617.0</v>
       </c>
       <c r="CH55"/>
       <c r="CI55">
+        <v>70147000.0</v>
+      </c>
+      <c r="CJ55"/>
+      <c r="CK55">
         <v>28051069.0</v>
       </c>
-      <c r="CJ55"/>
-      <c r="CK55"/>
       <c r="CL55"/>
-      <c r="CM55">
+      <c r="CM55"/>
+      <c r="CN55"/>
+      <c r="CO55">
         <v>4820395.0</v>
       </c>
-      <c r="CN55"/>
-      <c r="CO55"/>
       <c r="CP55"/>
+      <c r="CQ55"/>
+      <c r="CR55"/>
     </row>
-    <row r="56" spans="1:94">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>249504000.0</v>
+      </c>
+      <c r="C56">
+        <v>328655000.0</v>
+      </c>
+      <c r="D56">
         <v>216106000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>265251000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>326983000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>383306000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>268549000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>294931000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>317709000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>344800000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>150163000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>167118000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>146057000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>172808000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>192102000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>205866000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>219629000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>237745000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>141775000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>151826000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>159353000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>63118000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>47592000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>39832000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>49694000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>41717000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>47061000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>58573000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>48372000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>47601000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>57642000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>39909000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>17675000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>13645000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>12547000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>17740000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>16470000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>18535000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>23503000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>29963000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>34278000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>21862000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>25163000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>29838000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>33077000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>37348000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>40685000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>19342000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>22462000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>17232000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>19112000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>12464000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>15205000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>16810000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>18900000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>15959000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>17895000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>19853000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>22280000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>25366000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>24338000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>15858000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>17052000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>19034000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>5132000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>6060000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>7096000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>8127000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>9367000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>10906000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>13181000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>17690000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>22406000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>13145000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>19353000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>5688000.0</v>
       </c>
-      <c r="BX56"/>
-      <c r="BY56">
+      <c r="BZ56"/>
+      <c r="CA56">
         <v>6164389.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>12682043.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>12682043.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>10574198.0</v>
       </c>
       <c r="CD56"/>
       <c r="CE56">
         <v>10574198.0</v>
       </c>
       <c r="CF56"/>
-      <c r="CG56"/>
+      <c r="CG56">
+        <v>10574198.0</v>
+      </c>
       <c r="CH56"/>
-      <c r="CI56">
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56">
         <v>22049244.0</v>
       </c>
-      <c r="CJ56"/>
-      <c r="CK56"/>
       <c r="CL56"/>
-      <c r="CM56">
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56">
         <v>879676.0</v>
       </c>
-      <c r="CN56"/>
-      <c r="CO56"/>
       <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
     </row>
-    <row r="57" spans="1:94">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>37460000.0</v>
+      </c>
+      <c r="C57">
+        <v>37024000.0</v>
+      </c>
+      <c r="D57">
         <v>30094000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>33175000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>41677000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>49048000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>48794000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>62102000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>62580000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>63263000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>63896000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>68917000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>27242000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>34537000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>34256000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>33390000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>31971000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>23658000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>19933000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>16250000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>13441000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>14888000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>12927000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>9586000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>10298000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>11520000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>10368000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>10721000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>24659000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>21459000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>22418000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>21663000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>21215000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>4250000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>4279000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>5290000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>4940000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>4927000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>4842000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>5093000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>3968000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>3883000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>2993000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>3348000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>2218000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>2273000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>2312000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>2126000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>2276000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>2151000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>2857000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>3303000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>2685000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>2083000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>3462000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>3178000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>2589000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>2634000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>3993000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>5032000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>1492000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>1617000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>2323000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>2934000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>3780000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>4011000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>7259000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>8719000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>11018000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>13108000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>13550000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>17276000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>15897000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>11190000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>12904000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>18086000.0</v>
       </c>
-      <c r="BX57"/>
-      <c r="BY57">
+      <c r="BZ57"/>
+      <c r="CA57">
         <v>23889081.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>17792245.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>17792245.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1555023.0</v>
       </c>
       <c r="CD57"/>
       <c r="CE57">
         <v>1555023.0</v>
       </c>
       <c r="CF57"/>
       <c r="CG57">
-        <v>1123000.0</v>
+        <v>1555023.0</v>
       </c>
       <c r="CH57"/>
       <c r="CI57">
+        <v>1123000.0</v>
+      </c>
+      <c r="CJ57"/>
+      <c r="CK57">
         <v>1346796.0</v>
       </c>
-      <c r="CJ57"/>
-      <c r="CK57"/>
       <c r="CL57"/>
-      <c r="CM57">
+      <c r="CM57"/>
+      <c r="CN57"/>
+      <c r="CO57">
         <v>588378.0</v>
       </c>
-      <c r="CN57"/>
-      <c r="CO57"/>
       <c r="CP57"/>
+      <c r="CQ57"/>
+      <c r="CR57"/>
     </row>
-    <row r="58" spans="1:94">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>57745000.0</v>
+      </c>
+      <c r="C58">
+        <v>57883000.0</v>
+      </c>
+      <c r="D58">
         <v>51513000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>55138000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>64168000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>81964000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>82183000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>95944000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>79313000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>88861000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>101422000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>118393000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>76203000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>83988000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>84140000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>82067000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>77736000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>78992000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>75503000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>71958000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>71433000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>73176000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>69197000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>65497000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>63816000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>64641000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>63129000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>63120000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>61977000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>40535000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>41150000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>59983000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>41960000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>4292000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>4326000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>5341000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>4995000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>4984000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>10485000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>10738000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>9612000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>9526000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>8637000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>8999000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>7855000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>7905000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>7938000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>7747000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>7675000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>8220000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>8498000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>8549000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>7879000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>7232000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>7176000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>6961000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>7278000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>7155000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>7908000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>9680000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>9946000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>10100000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>9894000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>9973000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>10339000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>10153000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>12920000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>13563000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>15284000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>17440000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>19837000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>25706000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>26704000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>12995000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>14827000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>20211000.0</v>
       </c>
-      <c r="BX58"/>
-      <c r="BY58">
+      <c r="BZ58"/>
+      <c r="CA58">
         <v>31399289.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>44886718.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>44886718.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1555023.0</v>
       </c>
       <c r="CD58"/>
       <c r="CE58">
         <v>1555023.0</v>
       </c>
       <c r="CF58"/>
       <c r="CG58">
-        <v>1123000.0</v>
+        <v>1555023.0</v>
       </c>
       <c r="CH58"/>
       <c r="CI58">
+        <v>1123000.0</v>
+      </c>
+      <c r="CJ58"/>
+      <c r="CK58">
         <v>1346796.0</v>
       </c>
-      <c r="CJ58"/>
-      <c r="CK58"/>
       <c r="CL58"/>
-      <c r="CM58">
+      <c r="CM58"/>
+      <c r="CN58"/>
+      <c r="CO58">
         <v>588378.0</v>
       </c>
-      <c r="CN58"/>
-      <c r="CO58"/>
       <c r="CP58"/>
+      <c r="CQ58"/>
+      <c r="CR58"/>
     </row>
-    <row r="59" spans="1:94">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16579,388 +16918,396 @@
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
-      <c r="BF59"/>
-      <c r="BG59"/>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:94">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>230472000.0</v>
+      </c>
+      <c r="C60">
+        <v>306113000.0</v>
+      </c>
+      <c r="D60">
         <v>200182000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>246009000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>298396000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>336501000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>218734000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>228305000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>249934000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>266323000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>58621000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>57262000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>78390000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>96368000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>136350000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>151366000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>166819000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>184380000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>92748000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>106865000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>115707000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>18541000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>7594000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>4188000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>16474000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>8330000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>15938000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>28210000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>19877000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>37633000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>47705000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>11687000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>8198000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>9905000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>9001000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>13336000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>12510000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>14762000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>14448000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>20881000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>26553000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>14424000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>18823000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>23368000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>27847000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>32275000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>35802000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>14924000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>18346000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>12599000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>14237000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>7700000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>11241000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>13810000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>16163000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>13636000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>15555000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>17793000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>35232000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>37433000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>36994000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>28544000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>31106000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>33041000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>19579000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>22477000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>21572000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>23541000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>21087000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>21791000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>27324000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>30078000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>89162000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>94675000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>101500000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>65907000.0</v>
       </c>
-      <c r="BX60"/>
-      <c r="BY60">
+      <c r="BZ60"/>
+      <c r="CA60">
         <v>66201036.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>129961694.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>129961694.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>60742594.0</v>
       </c>
       <c r="CD60"/>
       <c r="CE60">
         <v>60742594.0</v>
       </c>
       <c r="CF60"/>
       <c r="CG60">
-        <v>69024000.0</v>
+        <v>60742594.0</v>
       </c>
       <c r="CH60"/>
       <c r="CI60">
+        <v>69024000.0</v>
+      </c>
+      <c r="CJ60"/>
+      <c r="CK60">
         <v>25604107.0</v>
       </c>
-      <c r="CJ60"/>
-      <c r="CK60"/>
       <c r="CL60"/>
-      <c r="CM60">
+      <c r="CM60"/>
+      <c r="CN60"/>
+      <c r="CO60">
         <v>4094732.0</v>
       </c>
-      <c r="CN60"/>
-      <c r="CO60"/>
       <c r="CP60"/>
+      <c r="CQ60"/>
+      <c r="CR60"/>
     </row>
-    <row r="61" spans="1:94">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -16995,91 +17342,97 @@
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
-      <c r="BF61"/>
-      <c r="BG61"/>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:94">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -17130,108 +17483,111 @@
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17263,2747 +17619,2831 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>2066000.0</v>
+      </c>
+      <c r="C2">
         <v>3712000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4632000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8326000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8177000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5824000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2687000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18502000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16178000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14880000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14381000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>78000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9573000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7005000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7039000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11613000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10636000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13360000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24094000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24325000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20436000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>160</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1540000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>464000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2446000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2771000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2649000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2604000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2652000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>815000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>908000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>882000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>917000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>994000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2227000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3355000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3326000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3438000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>397000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8718000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8699333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241846.0</v>
       </c>
       <c r="V3">
         <v>1241846.0</v>
       </c>
       <c r="W3">
+        <v>1241846.0</v>
+      </c>
+      <c r="X3">
         <v>240941.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>212087.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>516321.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>162</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-130766000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-69465000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-99065000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-52919000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-38137000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-50617000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-39646000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-18576000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-21774000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6421000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6386000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13645000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13264000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-26132000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8817000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5653000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-421000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-84364000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-30744921.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-20218846.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9020724.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9678205.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6207671.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3901808.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-243434000.0</v>
+      </c>
+      <c r="C6">
         <v>-129226000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-69001000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-96619000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-50148000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-35488000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-48013000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-36994000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-17761000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-20866000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7303000.0</v>
       </c>
       <c r="L6">
         <v>7303000.0</v>
       </c>
       <c r="M6">
+        <v>7303000.0</v>
+      </c>
+      <c r="N6">
         <v>-12651000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-11037000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-22777000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5491000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>9091000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-24000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-75646000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-22045588.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-18977000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-7778878.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-9437264.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5995584.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3385487.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>29305000.0</v>
+      </c>
+      <c r="C9">
         <v>39561000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>41386000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>33078000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>28762000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>28613000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>17678000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-15541000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7539000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1620000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>26565000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3395000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-7430000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3479000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2074000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23053000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>12162000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3476000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2235000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1465423.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629524.0</v>
       </c>
       <c r="V9">
         <v>629524.0</v>
       </c>
       <c r="W9">
+        <v>629524.0</v>
+      </c>
+      <c r="X9">
         <v>265229.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>74351.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>516321.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-231683000.0</v>
+      </c>
+      <c r="C10">
         <v>-130780000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-70712000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-102254000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-58417000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-45394000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-56793000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-53171000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-18485000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-21702000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6443000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13485000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-12017000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-25004000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-8846000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8776000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3462000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-76153000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-127203000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-27981806.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11486471.0</v>
       </c>
       <c r="V10">
         <v>-11486471.0</v>
       </c>
       <c r="W10">
+        <v>-11486471.0</v>
+      </c>
+      <c r="X10">
         <v>-5224936.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3598381.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2251524.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>279000.0</v>
+      </c>
+      <c r="C11">
         <v>90000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>83000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>22258000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5498000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7257000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6176000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-25558000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-815000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-155000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>96000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-130000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-117000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-169000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-218000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>23000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-951000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-483000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-23529000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-7068455.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-303149.0</v>
       </c>
       <c r="V11">
         <v>-303149.0</v>
       </c>
       <c r="W11">
+        <v>-303149.0</v>
+      </c>
+      <c r="X11">
         <v>-2665477.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1740751.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1795160.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>-33000.0</v>
+      </c>
+      <c r="C12">
         <v>14000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1247000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3189000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5498000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7257000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>720000.0</v>
       </c>
       <c r="I12">
         <v>720000.0</v>
       </c>
       <c r="J12">
-        <v>0.0</v>
+        <v>720000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
         <v>1000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2000.0</v>
       </c>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
       <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
         <v>1000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13000.0</v>
       </c>
-      <c r="Q12">
-[...1 lines deleted...]
-      </c>
       <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
         <v>507000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3373982.0</v>
       </c>
       <c r="U12">
         <v>3373982.0</v>
       </c>
       <c r="V12">
-        <v>0.0</v>
+        <v>3373982.0</v>
       </c>
       <c r="W12">
-        <v>3916.0</v>
+        <v>0.0</v>
       </c>
       <c r="X12">
         <v>3916.0</v>
       </c>
       <c r="Y12">
+        <v>3916.0</v>
+      </c>
+      <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>11784000.0</v>
+      </c>
+      <c r="C13">
         <v>15088000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6949000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2131000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>292000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>58000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1054000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>20161000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>101000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>91000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>72000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-231962000.0</v>
+      </c>
+      <c r="C15">
         <v>-130870000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-70795000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-102254000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-58417000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-45394000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-56793000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-53171000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-18485000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-21547000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6347000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-13355000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-11900000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-24835000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-8628000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8753000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2511000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-75670000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-103675000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-20913351.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11183322.0</v>
       </c>
       <c r="V15">
         <v>-11183322.0</v>
       </c>
       <c r="W15">
+        <v>-11183322.0</v>
+      </c>
+      <c r="X15">
         <v>-2559459.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1857630.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2251524.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-102254000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-58417000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-45394000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-56793000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-86126000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-53171000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-18485000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-21547000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6347000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-13355000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-11900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-24835000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>8753000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-231962000.0</v>
+      </c>
+      <c r="C17">
         <v>-130870000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-70795000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-102254000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-58417000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-45394000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-56793000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-86126000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-53171000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-18485000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-21547000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>6347000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-13355000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-11900000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-24835000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>11751000.0</v>
+      </c>
+      <c r="C18">
         <v>15074000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5702000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1058000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5206000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7199000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5122000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>-619000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>91000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>72000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>572000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2357000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-847000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2756000.0</v>
       </c>
-      <c r="H19"/>
-      <c r="I19">
+      <c r="I19"/>
+      <c r="J19">
         <v>-26177000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>91000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>75000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>18000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>21000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>207000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>20699000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>-78000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>14830000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-243434000.0</v>
+      </c>
+      <c r="C21">
         <v>-145854000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-75067000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-99637000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-55276000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-37290000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-47861000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-26274000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-18576000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-21774000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6421000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-13490000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-12031000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-25211000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-10003000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9091000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4636000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-24901000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-35542000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-27676372.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10253598.0</v>
       </c>
       <c r="V21">
         <v>-10253598.0</v>
       </c>
       <c r="W21">
+        <v>-10253598.0</v>
+      </c>
+      <c r="X21">
         <v>-6236525.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3597574.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1795160.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>274805000.0</v>
+      </c>
+      <c r="C23">
         <v>189127000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>121085000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>141041000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>92215000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>71727000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>68226000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>29235000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26115000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>23394000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20144000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17041000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14174000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13907000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>14968000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13962000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16798000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>28377000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>37777000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>29141795.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10883122.0</v>
       </c>
       <c r="V23">
         <v>10883122.0</v>
       </c>
       <c r="W23">
+        <v>10883122.0</v>
+      </c>
+      <c r="X23">
         <v>6501754.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3671925.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1795160.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>2309000.0</v>
+      </c>
+      <c r="C25">
         <v>1540000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>464000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2446000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2771000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2649000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2604000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>1148000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>815000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26">
+        <v>221039000.0</v>
+      </c>
+      <c r="C26">
         <v>132926000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>64662000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>49642000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>28500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>17424000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>15368000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>16178000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>14880000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>14381000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>12088000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>9573000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7005000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7039000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6864000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6994000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8007000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>14426000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>20030000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>11702095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6293854.0</v>
       </c>
       <c r="V26">
         <v>6293854.0</v>
       </c>
       <c r="W26">
+        <v>6293854.0</v>
+      </c>
+      <c r="X26">
         <v>4872407.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3080997.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1795160.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>90000.0</v>
+      </c>
+      <c r="C27">
         <v>131000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11689000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>25507000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>27503000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>25293000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>29772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1512000.0</v>
       </c>
       <c r="I27">
         <v>1512000.0</v>
       </c>
-      <c r="J27"/>
+      <c r="J27">
+        <v>1512000.0</v>
+      </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>969000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>51610000.0</v>
+      </c>
+      <c r="C28">
         <v>52358000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>40102000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34817000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>25575000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20726000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17939000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11545000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11235000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9013000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8056000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7468000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7169000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6868000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8104000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6968000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13951000.0</v>
       </c>
       <c r="S28">
         <v>13951000.0</v>
       </c>
-      <c r="T28"/>
+      <c r="T28">
+        <v>13951000.0</v>
+      </c>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>10127000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6477000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3643000.0</v>
       </c>
-      <c r="Y28"/>
+      <c r="Z28"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>279000.0</v>
+      </c>
+      <c r="C29">
         <v>90000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>83000.0</v>
       </c>
-      <c r="D29">
-[...2 lines deleted...]
-      <c r="E29"/>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
+      <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>-155000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>272739000.0</v>
+      </c>
+      <c r="C30">
         <v>185415000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>116453000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>132715000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>84038000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>65903000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>65539000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>29235000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26115000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23394000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20144000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17041000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14174000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13907000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14968000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13962000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16798000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28377000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37777000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29141795.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10883122.0</v>
       </c>
       <c r="V30">
         <v>10883122.0</v>
       </c>
       <c r="W30">
+        <v>10883122.0</v>
+      </c>
+      <c r="X30">
         <v>6501754.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3671925.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1795160.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>11751000.0</v>
+      </c>
+      <c r="C31">
         <v>15074000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4355000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2617000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3141000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-8104000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8932000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-63166000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>91000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>72000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>22000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>14000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>207000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1157000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-315000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1174000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>8854000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-61208000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-17728402.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1232874.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9324310.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-807.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1803221.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>31371000.0</v>
+      </c>
+      <c r="C32">
         <v>43273000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>46018000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>41404000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>36939000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>34437000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>20365000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2961000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7539000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1620000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>26565000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3473000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2143000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3526000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4965000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>23053000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>12162000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3476000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2235000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1465423.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629524.0</v>
       </c>
       <c r="V32">
         <v>629524.0</v>
       </c>
       <c r="W32">
+        <v>629524.0</v>
+      </c>
+      <c r="X32">
         <v>265229.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>74351.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>516321.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP32"/>
+  <dimension ref="A1:CR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>528000.0</v>
+      </c>
+      <c r="C2">
+        <v>375000.0</v>
+      </c>
+      <c r="D2">
         <v>721000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>165000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>805000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>816000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>736000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1401000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>759000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>998000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1202000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1792000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>640000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3410000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1405000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1734000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1777000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3033000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1825000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1929000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1390000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2461000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1882000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>502000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>980000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1324000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>327000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>706000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>330000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4179000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6233000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4765000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3325000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4269000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6170000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>6623000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3324000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3165000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3742000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>4104000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3074000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>3721000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>3482000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3198000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3339000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2767000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2784000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>78000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2494000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2504000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>2320000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1587000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1575000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1523000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1410000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1508000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2580000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>3333000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>3168000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2655000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2700000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>3090000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>2748000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>2555000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>2697000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>2636000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>2228000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>3149000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>3541000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>2228000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7056000.0</v>
       </c>
       <c r="BV2">
         <v>3471000.0</v>
       </c>
       <c r="BW2">
+        <v>7056000.0</v>
+      </c>
+      <c r="BX2">
+        <v>3471000.0</v>
+      </c>
+      <c r="BY2">
         <v>7906000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>7217000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>9008000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>8924000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>13064000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>-7372000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>7372000.0</v>
       </c>
-      <c r="CD2"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CF2"/>
       <c r="CG2">
         <v>0.0</v>
       </c>
-      <c r="CH2"/>
+      <c r="CH2">
+        <v>0.0</v>
+      </c>
       <c r="CI2">
         <v>0.0</v>
       </c>
       <c r="CJ2"/>
-      <c r="CK2"/>
+      <c r="CK2">
+        <v>0.0</v>
+      </c>
       <c r="CL2"/>
-      <c r="CM2">
-[...1 lines deleted...]
-      </c>
+      <c r="CM2"/>
       <c r="CN2"/>
-      <c r="CO2"/>
+      <c r="CO2">
+        <v>0.0</v>
+      </c>
       <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>160</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3">
         <v>576000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>538000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>497000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>467000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>408000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>362000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>303000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>112000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>115000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>132000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>105000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>335000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>711000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>704000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>696000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>698000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>615000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>685000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>687000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>669000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>662000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>670000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>648000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>650000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>646000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>649000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>659000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>238000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>658000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>656000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>43000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>228000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>221000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>214000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>206000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>206000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>189000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>251000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>216000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>220000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>221000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>224000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>212000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>215000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>232000.0</v>
       </c>
       <c r="AV3">
         <v>231000.0</v>
       </c>
       <c r="AW3">
-        <v>223000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="AX3">
         <v>231000.0</v>
       </c>
       <c r="AY3">
+        <v>223000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>231000.0</v>
+      </c>
+      <c r="BA3">
         <v>248000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>249000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>249000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>248000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>-14559000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>236000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>15693000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>857000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>855000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>844000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>835000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>821000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>800000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>823000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>849000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>854000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>824000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>795000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>850000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>969000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>-2849000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>1027000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>1108000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>1111000.0</v>
       </c>
-      <c r="BW3"/>
-[...1 lines deleted...]
-      <c r="BY3">
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3">
         <v>38058093.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>-39275543350.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>-39275543350.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1029382000.0</v>
       </c>
       <c r="CD3"/>
       <c r="CE3">
         <v>-1029382000.0</v>
       </c>
       <c r="CF3"/>
-      <c r="CG3"/>
+      <c r="CG3">
+        <v>-1029382000.0</v>
+      </c>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -20113,663 +20553,673 @@
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
-      <c r="CD4"/>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
-      <c r="CF4">
-[...1 lines deleted...]
-      </c>
+      <c r="CF4"/>
       <c r="CG4">
         <v>0.0</v>
       </c>
-      <c r="CH4"/>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4"/>
-      <c r="CK4"/>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
       <c r="CL4"/>
-      <c r="CM4">
-[...1 lines deleted...]
-      </c>
+      <c r="CM4"/>
       <c r="CN4"/>
-      <c r="CO4"/>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
       <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>162</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
         <v>-59732000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-62227000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-48837000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-41295000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-29361000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-30826000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-29284000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-14016000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-12612000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-22485000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-20352000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-42671000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-17758000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-18854000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-19782000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-18044000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-15307000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-8634000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-10934000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-13642000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1957000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-11144000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-11444000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-8623000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-13877000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-9899000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-18218000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-11005000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-32969000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-34364000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-4678000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-5808000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-5983000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-6116000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-5160000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-94000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-7162000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-6456000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-5096000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-5238000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-4984000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-5200000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-5052000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-4116000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>20789000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-4014000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2223000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-3613000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-3718000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-3981000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-2812000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-2644000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-2583000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-4529000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2727000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-32334000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-2531000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-308000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-3473000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-3121000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-3765000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>11859000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-2863000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-113000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-107000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-621000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-781000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-1643000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-2379000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-64220000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-6609000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-8036000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-5213000.0</v>
       </c>
-      <c r="BW5">
-[...4 lines deleted...]
-      </c>
       <c r="BY5">
+        <v>0.0</v>
+      </c>
+      <c r="BZ5">
+        <v>0.0</v>
+      </c>
+      <c r="CA5">
         <v>-8908154.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>39246811272.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>39246811272.0</v>
       </c>
-      <c r="CB5">
-[...5 lines deleted...]
-      <c r="CD5"/>
+      <c r="CD5">
+        <v>0.0</v>
+      </c>
       <c r="CE5">
         <v>1018647307.0</v>
       </c>
-      <c r="CF5">
-[...1 lines deleted...]
-      </c>
+      <c r="CF5"/>
       <c r="CG5">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="CH5"/>
+        <v>1018647307.0</v>
+      </c>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5"/>
-      <c r="CK5"/>
+      <c r="CK5">
+        <v>0.0</v>
+      </c>
       <c r="CL5"/>
-      <c r="CM5">
-[...1 lines deleted...]
-      </c>
+      <c r="CM5"/>
       <c r="CN5"/>
-      <c r="CO5"/>
+      <c r="CO5">
+        <v>0.0</v>
+      </c>
       <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-87226000.0</v>
+      </c>
+      <c r="C6">
+        <v>-70345000.0</v>
+      </c>
+      <c r="D6">
         <v>-59156000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-61689000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-48340000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-40828000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-28953000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-30464000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-28981000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-13904000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-12497000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-22353000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-20247000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-42336000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-17047000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-18150000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-19086000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-17346000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-14692000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-7949000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-10247000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-12973000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1295000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-10474000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-10796000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-7973000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-13231000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-9250000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-17559000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-10767000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-32311000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-33708000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-4635000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-5580000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-5762000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-5902000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4954000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>112000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-6973000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-6205000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-4880000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-5018000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-4763000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-4976000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-4840000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-3901000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>21020000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-3782000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1992000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-3390000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-3487000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-3733000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-2563000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-2395000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-2335000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-19088000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-2491000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-16641000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-1674000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>547000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-2629000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-2286000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-2944000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>12659000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-2040000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>736000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>747000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>203000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>14000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-793000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-1410000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-67069000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-5582000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-6928000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-4102000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-37322000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>65000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>29149939.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>790442.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>351902.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>351902.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>670706.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>670706.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-10734693.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>160365.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>161816.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>150749.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-6455113.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>72863.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>71794.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>64895.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-3647760.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>16729.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>15522.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>15024.0</v>
       </c>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -20879,111 +21329,113 @@
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
-      <c r="CD7"/>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
-      <c r="CF7">
-[...1 lines deleted...]
-      </c>
+      <c r="CF7"/>
       <c r="CG7">
         <v>0.0</v>
       </c>
-      <c r="CH7"/>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7"/>
-      <c r="CK7"/>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
       <c r="CL7"/>
-      <c r="CM7">
-[...1 lines deleted...]
-      </c>
+      <c r="CM7"/>
       <c r="CN7"/>
-      <c r="CO7"/>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
       <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -21093,1261 +21545,1291 @@
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
-      <c r="CD8"/>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
-      <c r="CF8">
-[...1 lines deleted...]
-      </c>
+      <c r="CF8"/>
       <c r="CG8">
         <v>0.0</v>
       </c>
-      <c r="CH8"/>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8"/>
-      <c r="CK8"/>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
       <c r="CL8"/>
-      <c r="CM8">
-[...1 lines deleted...]
-      </c>
+      <c r="CM8"/>
       <c r="CN8"/>
-      <c r="CO8"/>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
       <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>168000.0</v>
+      </c>
+      <c r="C9">
         <v>245000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
+        <v>245000.0</v>
+      </c>
+      <c r="E9">
         <v>5168000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>23648000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>10772000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>9788000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>8076000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>10925000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>13030000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>14000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>7313000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>7043000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>7123000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>8607000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>9831000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>7517000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>8511000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>7234000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>7084000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>5933000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4670000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>13813000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3620000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>6509000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>7309000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2182000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>6504000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1682000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1737000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-5747000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-4050000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-2397000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-3336000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>385000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>701000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-2734000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2806000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-3465000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-3800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-2750000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-3195000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-3016000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-2789000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-3011000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-2246000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>22523000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>214000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>1988000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-1902000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-1907000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-1828000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-1074000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-990000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-711000.0</v>
       </c>
       <c r="BD9">
         <v>-970000.0</v>
       </c>
       <c r="BE9">
+        <v>-711000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-970000.0</v>
+      </c>
+      <c r="BG9">
         <v>630000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>1659000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>3715000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>360000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>414000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>476000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>15722000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>515000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>3433000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>3383000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>995000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>3163000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>2970000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>578000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>2698000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>542000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>128000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-3368000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>455000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>65000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>837188.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>790442.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>351902.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>351902.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>670706.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>670706.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>148429.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>160365.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>161816.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>150749.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>46641.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>72863.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>71794.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>64895.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>24165.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>16729.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>15522.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>15024.0</v>
       </c>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-84882000.0</v>
+      </c>
+      <c r="C10">
+        <v>-67423000.0</v>
+      </c>
+      <c r="D10">
         <v>-59732000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-59333000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-45195000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-41309000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-29361000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-30826000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-29284000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-14016000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-12612000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-22920000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-21164000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-43452000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-18420000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-19406000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-20976000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-19432000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-16695000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-10010000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-12280000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-15469000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3801000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-12950000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-13174000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-10410000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-15647000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-11498000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-19238000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-11594000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-33126000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-34428000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-6978000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-5782000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-5983000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-6116000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-5140000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-67000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-7162000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-6425000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-5075000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-5228000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-4974000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-5194000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-5042000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-4113000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>20792000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-4010000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-2218000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-3540000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-3717000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-3979000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-2809000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-2645000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-2584000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-2302000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-2716000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-17504000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-2482000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-289000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-2798000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-2660000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-3099000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>13058000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-2633000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-34000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-1615000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-621000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-741000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-1144000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-956000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-63823000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-5516000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-5811000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-1003000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-13439000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-8706000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-50208376.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>37561655.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-5623271.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-5623271.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-5764757.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-5764757.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-2636784.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-2848846.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-2874617.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-2678018.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-450088.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-703124.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-692811.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-626237.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-603772.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-417953.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-387813.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-375369.0</v>
       </c>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>50000.0</v>
+      </c>
       <c r="C11">
-        <v>93000.0</v>
+        <v>-186000.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
+        <v>93000.0</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11">
         <v>90000.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-1.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>83000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1825586.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1188000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>422000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>20699000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>22000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>362000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1559000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1388000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>6000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1376000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="V11"/>
+      <c r="W11">
         <v>1827000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-47000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>8000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>54000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>362000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>183000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>266000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1020000.0</v>
       </c>
-      <c r="AC11">
-[...2 lines deleted...]
-      <c r="AD11">
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>157000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>64000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2300000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-228000.0</v>
       </c>
-      <c r="AH11">
-[...2 lines deleted...]
-      <c r="AI11">
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
         <v>-214000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-206000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-206000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-189000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-38000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-34000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-42000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-41000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-48000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-44000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-38000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>226000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-43000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-31000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-26000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-30000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-32000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-15000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-37000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-33000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-40000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-30000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-44000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-55000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-149000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-113000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>35000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>9000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-15000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>72000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-10000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-24000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-87000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-105000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-274000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-485000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-244000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-15000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>-16000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-208000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>13439000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>8706000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-10425360.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>4043539.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>5623271.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>5623271.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5764757.0</v>
       </c>
       <c r="CE11">
         <v>2636784.0</v>
       </c>
       <c r="CF11">
+        <v>5764757.0</v>
+      </c>
+      <c r="CG11">
+        <v>2636784.0</v>
+      </c>
+      <c r="CH11">
         <v>2848846.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>2874617.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>2678018.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>450088.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>703124.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>692811.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>626237.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>603772.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>417953.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>387813.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>375369.0</v>
       </c>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12">
         <v>14000.0</v>
       </c>
-      <c r="F12">
-[...4 lines deleted...]
-      </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
         <v>435000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>812000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>781000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>662000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>552000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1194000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1388000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1388000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1376000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1346000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1827000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1844000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1806000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1784000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1787000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1770000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1599000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1020000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>827000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>815000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>720000.0</v>
       </c>
       <c r="AG12">
         <v>720000.0</v>
       </c>
       <c r="AH12">
-        <v>0.0</v>
+        <v>720000.0</v>
       </c>
       <c r="AI12">
         <v>720000.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
-        <v>0.0</v>
+        <v>720000.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
+        <v>0.0</v>
+      </c>
+      <c r="AO12">
         <v>720000.0</v>
       </c>
-      <c r="AN12">
-[...4 lines deleted...]
-      </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
+        <v>0.0</v>
+      </c>
+      <c r="AS12">
         <v>720000.0</v>
       </c>
-      <c r="AR12">
-[...4 lines deleted...]
-      </c>
       <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>1000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1000.0</v>
       </c>
-      <c r="AV12">
-[...4 lines deleted...]
-      </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>1000.0</v>
       </c>
       <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
         <v>1000.0</v>
       </c>
-      <c r="BC12">
-[...1 lines deleted...]
-      </c>
       <c r="BD12">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
         <v>0.0</v>
       </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
+        <v>0.0</v>
+      </c>
+      <c r="BT12">
+        <v>0.0</v>
+      </c>
+      <c r="BU12">
         <v>150000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>151000.0</v>
       </c>
       <c r="BV12">
         <v>150000.0</v>
       </c>
       <c r="BW12">
+        <v>151000.0</v>
+      </c>
+      <c r="BX12">
+        <v>150000.0</v>
+      </c>
+      <c r="BY12">
         <v>349000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>1962000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>3242129.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>3788000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>3162000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>211000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>211000.0</v>
       </c>
-      <c r="CD12"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CF12"/>
       <c r="CG12">
         <v>0.0</v>
       </c>
-      <c r="CH12"/>
+      <c r="CH12">
+        <v>0.0</v>
+      </c>
       <c r="CI12">
+        <v>0.0</v>
+      </c>
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>4000.0</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12"/>
       <c r="CL12"/>
-      <c r="CM12">
-[...1 lines deleted...]
-      </c>
+      <c r="CM12"/>
       <c r="CN12"/>
-      <c r="CO12"/>
+      <c r="CO12">
+        <v>0.0</v>
+      </c>
       <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>2344000.0</v>
+      </c>
+      <c r="C13">
+        <v>2955000.0</v>
+      </c>
+      <c r="D13">
         <v>2293000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2894000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3642000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3944000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3387000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3720000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4037000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2338000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1786000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1623000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1202000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1064000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>640000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>362000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>61000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>6000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>280000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V13"/>
       <c r="W13">
+        <v>0.0</v>
+      </c>
+      <c r="X13"/>
+      <c r="Y13">
         <v>8000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>54000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>362000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>183000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>266000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>777000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22368,88 +22850,86 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -22559,789 +23039,803 @@
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
-      <c r="CD14"/>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
       <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14"/>
+      <c r="CG14">
         <v>8000.0</v>
       </c>
-      <c r="CF14">
-[...5 lines deleted...]
-      <c r="CH14"/>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14"/>
-      <c r="CK14"/>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
       <c r="CL14"/>
-      <c r="CM14">
-[...1 lines deleted...]
-      </c>
+      <c r="CM14"/>
       <c r="CN14"/>
-      <c r="CO14"/>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
       <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-84832000.0</v>
+      </c>
+      <c r="C15">
+        <v>-67609000.0</v>
+      </c>
+      <c r="D15">
         <v>-59732000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-59426000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-45195000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-41399000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-29361000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-30826000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-29284000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-14099000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-12612000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-22920000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-21164000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-43452000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-18420000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-19406000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-20976000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-19432000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-16695000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-10010000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-12280000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-15469000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3801000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-12950000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-13174000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-10410000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-15647000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-11498000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-19238000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-11594000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-33126000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-34428000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-6978000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-5782000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-5983000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-6116000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-5140000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-67000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-7162000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-6387000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-5041000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-5186000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-4933000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-5146000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-4998000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-4075000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>20566000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-3967000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-2187000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-3514000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-3687000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-3947000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-2794000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-2608000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-2551000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-2262000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-2686000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-17460000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-2427000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-140000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-2685000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-2695000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-3108000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>13073000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-2705000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-24000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-1591000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-534000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-636000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-870000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-471000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-63579000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-5501000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-5795000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-795000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-13439000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-8706000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-39783016.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>37561655.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-5623271.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-5623271.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-5764757.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-5764757.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-2636784.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-2848846.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-2874617.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-2678018.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-450088.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-703124.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-692811.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-626237.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-603772.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-417953.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>-387813.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-375369.0</v>
       </c>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-22920000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-21164000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-43452000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-18420000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-19406000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-20976000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-19432000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-16695000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-10010000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-12280000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-15469000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3801000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-12950000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-13174000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-10410000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-15647000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-11498000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-19238000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-11594000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-33126000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-34428000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-6978000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-5782000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-5983000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-6116000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-5140000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-67000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-7162000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-6387000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-5041000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-5186000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-4933000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-5146000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-4998000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-4075000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>20566000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-3967000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-2187000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-3514000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-3687000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-3947000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-2794000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-2608000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-2551000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-2262000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-2686000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>-17460000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>-2427000.0</v>
       </c>
-      <c r="BG16">
-[...4 lines deleted...]
-      </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
         <v>13073000.0</v>
       </c>
-      <c r="BL16">
-[...4 lines deleted...]
-      </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
-      <c r="CD16"/>
+      <c r="CD16">
+        <v>0.0</v>
+      </c>
       <c r="CE16">
         <v>0.0</v>
       </c>
-      <c r="CF16">
-[...1 lines deleted...]
-      </c>
+      <c r="CF16"/>
       <c r="CG16">
         <v>0.0</v>
       </c>
-      <c r="CH16"/>
+      <c r="CH16">
+        <v>0.0</v>
+      </c>
       <c r="CI16">
         <v>0.0</v>
       </c>
       <c r="CJ16"/>
-      <c r="CK16"/>
+      <c r="CK16">
+        <v>0.0</v>
+      </c>
       <c r="CL16"/>
-      <c r="CM16">
-[...1 lines deleted...]
-      </c>
+      <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16"/>
+      <c r="CO16">
+        <v>0.0</v>
+      </c>
       <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-84832000.0</v>
+      </c>
+      <c r="C17">
+        <v>-67609000.0</v>
+      </c>
+      <c r="D17">
         <v>-59732000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-59426000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-45195000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-41399000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-29361000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-30826000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-29284000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-14099000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-12612000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-22920000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-21164000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-43452000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-18420000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-19406000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-20976000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-19432000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-16695000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-10010000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-12280000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-15469000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-3801000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-12950000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-13174000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-10410000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-15647000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-11498000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-19238000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-11594000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-33126000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-34428000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-6978000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-5782000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-5983000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-6116000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-5140000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-67000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-7162000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-6387000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-5041000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-5186000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-4933000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-5146000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-4998000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-4075000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>20566000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-3967000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-2187000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-3514000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-3687000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-3881000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-2794000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-2608000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-2617000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-2262000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-2686000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>-17460000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>-2427000.0</v>
       </c>
-      <c r="BG17">
-[...4 lines deleted...]
-      </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
@@ -23361,161 +23855,171 @@
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
-      <c r="CD17"/>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
-      <c r="CF17">
-[...1 lines deleted...]
-      </c>
+      <c r="CF17"/>
       <c r="CG17">
         <v>0.0</v>
       </c>
-      <c r="CH17"/>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17"/>
-      <c r="CK17"/>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
       <c r="CL17"/>
-      <c r="CM17">
-[...1 lines deleted...]
-      </c>
+      <c r="CM17"/>
       <c r="CN17"/>
-      <c r="CO17"/>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
       <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>2344000.0</v>
+      </c>
+      <c r="C18">
+        <v>2922000.0</v>
+      </c>
+      <c r="D18">
         <v>2293000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2894000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3642000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3930000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3387000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3720000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4037000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2338000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1786000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1188000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>390000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>283000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-22000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-190000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1133000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1382000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1382000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1096000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1345000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1827000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1844000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1798000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1730000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1425000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1587000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1333000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-777000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23536,365 +24040,365 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>276000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1202000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1068000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>640000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>362000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1498000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>5000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>6000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2345000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>1000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-905000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-4000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>8000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>54000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>362000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>183000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>266000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-3567000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>-18757000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-23926000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-2300000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>26000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>23000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>18000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>21000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>27000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>25000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>29000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>30000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>4000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>12000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>6000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>11000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>1000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AV19"/>
       <c r="AW19">
+        <v>3000.0</v>
+      </c>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>1000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>1000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>6000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>3000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-2000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>14000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>8000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>11000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>139000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>49000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>20699000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>-2000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>-4000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>-72000.0</v>
       </c>
-      <c r="AX20">
-[...4 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>14830000.0</v>
       </c>
-      <c r="BF20">
-[...4 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
@@ -23917,395 +24421,403 @@
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
-      <c r="CD20"/>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
-      <c r="CF20">
-[...1 lines deleted...]
-      </c>
+      <c r="CF20"/>
       <c r="CG20">
         <v>0.0</v>
       </c>
-      <c r="CH20"/>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20"/>
-      <c r="CK20"/>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
       <c r="CL20"/>
-      <c r="CM20">
-[...1 lines deleted...]
-      </c>
+      <c r="CM20"/>
       <c r="CN20"/>
-      <c r="CO20"/>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
       <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-87226000.0</v>
+      </c>
+      <c r="C21">
+        <v>-70345000.0</v>
+      </c>
+      <c r="D21">
         <v>-62025000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-62227000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-48837000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-45239000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-32748000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-34546000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-33321000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-16354000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-14398000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-22761000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-21554000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-43735000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-18398000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-19216000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-18284000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-18050000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-15313000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-10979000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-10935000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-12737000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1957000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-11152000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-11444000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-8985000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-14060000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-10165000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-14651000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-11005000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-13554000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-9782000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-4678000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-5808000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-6006000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-6136000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-5160000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-94000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-7186000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-6456000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-5096000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-5238000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-4984000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-5200000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-5052000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-4116000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>20789000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-4012000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-2219000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-3541000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-3718000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-3981000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-2812000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-2648000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-2590000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-2310000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-2727000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-17643000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-2531000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-308000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-3139000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-3121000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-3435000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>12174000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-2863000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-113000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-107000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-55000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-781000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-1421000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-2379000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-5043000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-6609000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-8036000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-5213000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-37322000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>65000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-8908154.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>790442.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>351902.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>351902.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>670706.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>670706.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>8287457070.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>160365.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>161816.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>150749.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-6455113.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>72863.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>71794.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>64895.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-3647760.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>16729.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>15522.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>15024.0</v>
       </c>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24415,345 +24927,357 @@
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
-      <c r="CD22"/>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
-      <c r="CF22">
-[...1 lines deleted...]
-      </c>
+      <c r="CF22"/>
       <c r="CG22">
         <v>0.0</v>
       </c>
-      <c r="CH22"/>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22"/>
-      <c r="CK22"/>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
       <c r="CL22"/>
-      <c r="CM22">
-[...1 lines deleted...]
-      </c>
+      <c r="CM22"/>
       <c r="CN22"/>
-      <c r="CO22"/>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
       <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>87922000.0</v>
+      </c>
+      <c r="C23">
+        <v>70965000.0</v>
+      </c>
+      <c r="D23">
         <v>62991000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>67560000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>73290000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>56827000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>43272000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>44023000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>45005000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>30382000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>29600000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>31866000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>29237000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>54268000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>28410000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>30781000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>27578000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>29594000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>24372000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>19992000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>18258000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>19868000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>17652000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>15274000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>18933000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>17618000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>16569000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>17375000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>16663000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>13447000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>14040000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>10497000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>5606000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>6741000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6391000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6837000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5750000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>6065000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>7463000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>6760000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5420000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>5764000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>5450000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>5609000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>5380000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4637000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>4518000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4306000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>4215000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4205000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>4315000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>4473000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3325000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3233000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3143000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>3009000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>3265000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>3443000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>4190000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>4023000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>3499000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>3535000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>3911000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>3548000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>3378000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>3546000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>3490000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>3278000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>3944000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>4391000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>5185000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>7746000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>7151000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>8164000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>5316000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>37777000.0</v>
       </c>
-      <c r="BX23">
-[...2 lines deleted...]
-      <c r="BY23">
+      <c r="BZ23">
+        <v>0.0</v>
+      </c>
+      <c r="CA23">
         <v>9745342.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>39248209000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>39248209000.0</v>
       </c>
-      <c r="CB23">
-[...5 lines deleted...]
-      <c r="CD23"/>
+      <c r="CD23">
+        <v>0.0</v>
+      </c>
       <c r="CE23">
         <v>8287930000.0</v>
       </c>
-      <c r="CF23">
-[...1 lines deleted...]
-      </c>
+      <c r="CF23"/>
       <c r="CG23">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="CH23"/>
+        <v>8287930000.0</v>
+      </c>
+      <c r="CH23">
+        <v>0.0</v>
+      </c>
       <c r="CI23">
+        <v>0.0</v>
+      </c>
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>6501754.0</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23"/>
       <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23">
         <v>3671925.0</v>
       </c>
-      <c r="CN23"/>
-      <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24804,1009 +25328,1039 @@
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>636000.0</v>
+      </c>
+      <c r="C25">
+        <v>698000.0</v>
+      </c>
+      <c r="D25">
         <v>576000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>538000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>497000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>467000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>408000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>362000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>303000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>112000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>115000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>132000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>105000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>335000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>615000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>615000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>696000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>698000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>701000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>685000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>687000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>669000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>662000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>670000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>648000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>650000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>646000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>649000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>659000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>668000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>658000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>656000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>43000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>228000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>221000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>214000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>206000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>206000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>189000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>251000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>216000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>220000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>221000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>224000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>212000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>215000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>232000.0</v>
       </c>
       <c r="AV25">
         <v>231000.0</v>
       </c>
       <c r="AW25">
-        <v>223000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="AX25">
         <v>231000.0</v>
       </c>
       <c r="AY25">
+        <v>223000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>231000.0</v>
+      </c>
+      <c r="BA25">
         <v>248000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>249000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>249000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>248000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-14559000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>236000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>15693000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>857000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>855000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>844000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>835000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>821000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>800000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>823000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>849000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>854000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>824000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>795000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>850000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>969000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-2849000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1108000.0</v>
       </c>
       <c r="BV25">
         <v>1111000.0</v>
       </c>
-      <c r="BW25"/>
-      <c r="BX25"/>
+      <c r="BW25">
+        <v>1108000.0</v>
+      </c>
+      <c r="BX25">
+        <v>1111000.0</v>
+      </c>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26">
+        <v>72148000.0</v>
+      </c>
+      <c r="C26">
+        <v>59214000.0</v>
+      </c>
+      <c r="D26">
         <v>47754000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>55498000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>58574000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>43372000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>29542000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>29822000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>30139000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>17951000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>17363000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>15730000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>13618000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>15543000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>11162000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>12992000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>9945000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>8918000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>8498000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5605000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>5479000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>5205000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4090000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>3276000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>4853000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4131000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3484000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>3955000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>3797000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>4179000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>6233000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>4765000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>3325000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>4269000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>3819000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>4213000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>3324000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>3165000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>4178000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>4104000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>3074000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>3721000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>3482000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>3198000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>3339000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>2767000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>2784000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>2306000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>2269000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>2494000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>2504000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>2320000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>1587000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>1575000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>1523000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>1410000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>1508000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>1992000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>2129000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>1851000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1737000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>1534000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>1742000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>1786000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>1680000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>1728000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>1800000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>1830000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>1892000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>2057000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>2765000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>2404000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>3605000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>4946000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>89000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>83370000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>5153000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>5720521.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>17855265000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>17855265000.0</v>
       </c>
-      <c r="CB26">
-[...5 lines deleted...]
-      <c r="CD26"/>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
       <c r="CE26">
         <v>8287930000.0</v>
       </c>
-      <c r="CF26">
-[...1 lines deleted...]
-      </c>
+      <c r="CF26"/>
       <c r="CG26">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="CH26"/>
+        <v>8287930000.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
       <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>4875000.0</v>
       </c>
-      <c r="CJ26"/>
-      <c r="CK26"/>
       <c r="CL26"/>
-      <c r="CM26">
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26">
         <v>3079000.0</v>
       </c>
-      <c r="CN26"/>
-      <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>184</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>-6000.0</v>
+      </c>
+      <c r="D27">
         <v>26000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>35000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>35000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>51000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>24000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>50000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>185000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>479000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5288000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5737000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5915000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6016000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6883000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>6693000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>7811000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>7374000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>6659000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>5659000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>5810000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>5269000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>6089000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>8125000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>7399000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>7778000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>7284000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>7311000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4528000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>3646000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1512000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27">
         <v>8609000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>15246000.0</v>
+      </c>
+      <c r="C28">
+        <v>11382000.0</v>
+      </c>
+      <c r="D28">
         <v>14490000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>11862000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>13876000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12588000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>12970000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>12750000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>14101000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11248000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10556000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9056000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9242000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8496000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>9212000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8557000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8548000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9217000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6060000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5184000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5115000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5777000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5796000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4792000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4360000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4149000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>4365000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4815000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4610000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4740000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4161000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4220000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2281000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2472000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2572000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2624000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2426000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3285000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2656000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2346000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2043000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1968000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2411000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2041000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1870000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1734000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1946000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1711000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1811000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2153000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1738000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1658000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1620000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1599000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1757000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1451000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2061000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>2172000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1762000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2001000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2169000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1762000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1698000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1818000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1690000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1448000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>2052000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>2334000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>2957000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>13951000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>3546000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>3218000.0</v>
       </c>
-      <c r="BV28">
-[...4 lines deleted...]
-      </c>
       <c r="BX28">
         <v>0.0</v>
       </c>
       <c r="BY28">
         <v>0.0</v>
       </c>
       <c r="BZ28">
         <v>0.0</v>
       </c>
       <c r="CA28">
         <v>0.0</v>
       </c>
       <c r="CB28">
         <v>0.0</v>
       </c>
       <c r="CC28">
         <v>0.0</v>
       </c>
-      <c r="CD28"/>
+      <c r="CD28">
+        <v>0.0</v>
+      </c>
       <c r="CE28">
+        <v>0.0</v>
+      </c>
+      <c r="CF28"/>
+      <c r="CG28">
         <v>4984000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>5927000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>5927000.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>6477000.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28"/>
       <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28">
         <v>3643000.0</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
-        <v>0.0</v>
+        <v>-50000.0</v>
       </c>
       <c r="C29">
+        <v>186000.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>93000.0</v>
       </c>
-      <c r="D29"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29"/>
       <c r="H29"/>
-      <c r="I29"/>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
@@ -25848,943 +26402,964 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>87394000.0</v>
+      </c>
+      <c r="C30">
+        <v>70590000.0</v>
+      </c>
+      <c r="D30">
         <v>62270000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>67395000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>72485000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>56011000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>42536000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>42622000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>44246000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>29384000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>28398000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>30074000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>28597000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>50858000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>27005000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>29047000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>25801000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>26561000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>22547000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>18063000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>16868000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>17407000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>15770000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>14772000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>17953000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>16294000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>16242000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>16669000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>16333000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13447000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>14040000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>10497000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>5606000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6741000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6391000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6837000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5750000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>6065000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>7463000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6760000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>5420000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5764000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>5450000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>5609000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>5380000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4637000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4518000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>4306000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4215000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4205000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4315000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>4473000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3325000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>3233000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3143000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>3009000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>3265000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>3443000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>4190000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>4023000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>3499000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>3535000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>3911000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>3548000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>3378000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>3546000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>3490000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3278000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>3944000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>4391000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>2957000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>7746000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>7151000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>8164000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>1845000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-37777000.0</v>
       </c>
-      <c r="BX30">
-[...2 lines deleted...]
-      <c r="BY30">
+      <c r="BZ30">
+        <v>0.0</v>
+      </c>
+      <c r="CA30">
         <v>9745342.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-39248209000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-39248209000.0</v>
       </c>
-      <c r="CB30">
-[...5 lines deleted...]
-      <c r="CD30"/>
+      <c r="CD30">
+        <v>0.0</v>
+      </c>
       <c r="CE30">
         <v>-8287930000.0</v>
       </c>
-      <c r="CF30">
-[...1 lines deleted...]
-      </c>
+      <c r="CF30"/>
       <c r="CG30">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="CH30"/>
+        <v>-8287930000.0</v>
+      </c>
+      <c r="CH30">
+        <v>0.0</v>
+      </c>
       <c r="CI30">
+        <v>0.0</v>
+      </c>
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>-6501754.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30"/>
       <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30">
         <v>-3671925.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>2344000.0</v>
+      </c>
+      <c r="C31">
+        <v>2922000.0</v>
+      </c>
+      <c r="D31">
         <v>2293000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>2894000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>3642000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>3930000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>3387000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>3720000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>4037000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>2338000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>1786000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-159000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>390000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>283000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-22000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-190000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-2692000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1382000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1382000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>969000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1345000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2732000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1844000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1798000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1730000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1425000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-1587000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1333000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-4587000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-589000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-19572000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-24646000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-2300000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>26000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>23000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>20000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>20000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>27000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>24000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>31000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>21000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="AR31">
         <v>10000.0</v>
       </c>
       <c r="AS31">
+        <v>6000.0</v>
+      </c>
+      <c r="AT31">
+        <v>10000.0</v>
+      </c>
+      <c r="AU31">
         <v>3000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>3000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AX31">
         <v>1000.0</v>
       </c>
       <c r="AY31">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>1000.0</v>
+      </c>
+      <c r="BA31">
         <v>2000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>3000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>3000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>6000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>8000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>11000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>139000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>49000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>19000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>341000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>461000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>336000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>884000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>230000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>79000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-1508000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-566000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>40000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>277000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>1423000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-58780000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>1093000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>2225000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>4210000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>23883000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-8771000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-2211000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>36771213.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-5975173.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-5975173.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-6435463.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-6435463.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-23404774589.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-3009211.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-3036433.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-2828767.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>6005025.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-775987.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-764605.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-691132.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>3043988.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-434682.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-403335.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-390393.0</v>
       </c>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>696000.0</v>
+      </c>
+      <c r="C32">
+        <v>620000.0</v>
+      </c>
+      <c r="D32">
         <v>966000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>5333000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>24453000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>11588000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>10524000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>9477000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>11684000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>14028000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>15202000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>9105000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>7683000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>10533000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>10012000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>11565000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>9294000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>11544000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>9059000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>9013000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>7323000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>7131000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>15695000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>4122000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>7489000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>8633000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>2509000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>7210000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>2012000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>2442000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>486000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>715000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>928000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>933000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>385000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>701000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>590000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>5971000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>277000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>304000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>324000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>526000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>466000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>409000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>328000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>521000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>25307000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>292000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>1992000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>592000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>597000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>492000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>513000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>585000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>553000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>699000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>538000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>630000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>1659000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>3715000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>360000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>414000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>476000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>15722000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>515000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>3433000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>3383000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>3223000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>3163000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>2970000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>2806000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>2703000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>542000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>128000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>103000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>455000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>65000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>837188.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>790442.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>351902.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>351902.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>670706.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>670706.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>148429.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>160365.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>161816.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>150749.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>46641.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>72863.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>71794.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>64895.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>24165.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>16729.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>15522.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>15024.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -26813,4817 +27388,4945 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>99854000.0</v>
+      </c>
+      <c r="C2">
         <v>281413000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>95633000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>178743000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45059000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22364000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45411000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17048000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15313000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19121000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15334000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6899000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4625000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12912000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15514000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6899000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15609000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2670000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13099000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9572355.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23807688.0</v>
       </c>
       <c r="V2">
         <v>23807688.0</v>
       </c>
       <c r="W2">
+        <v>23807688.0</v>
+      </c>
+      <c r="X2">
         <v>820075.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3393604.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>3280000</v>
+      </c>
+      <c r="C3">
         <v>4052000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3483000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2150000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>156000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>362000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>213000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>108000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>147000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>113000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>161000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>248000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>68000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>405000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>133000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>195000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>272000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>82000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1154351</v>
-      </c>
-[...1 lines deleted...]
-        <v>2589720</v>
       </c>
       <c r="V3">
         <v>2589720</v>
       </c>
       <c r="W3">
+        <v>2589720</v>
+      </c>
+      <c r="X3">
         <v>366329</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>35576</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-82960000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>133684000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>22695000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-23048000.0</v>
       </c>
-      <c r="H4"/>
-      <c r="I4">
+      <c r="I4"/>
+      <c r="J4">
         <v>21876000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>1585000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-3808000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>3787000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>8435000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>2274000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-8287000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-1357000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-331000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>17363000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>627000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>15000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-108000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>192000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-118000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1147000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1272000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-756000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>2117000.0</v>
+      </c>
+      <c r="C6">
         <v>-181559000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>185630000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-82960000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>133684000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>22695000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-23047000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>21878000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1585000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3808000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3787000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8435000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2274000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8287000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2602000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8615000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8710000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12939000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-10431000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1896710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14017457.0</v>
       </c>
       <c r="V6">
         <v>-14017457.0</v>
       </c>
       <c r="W6">
+        <v>-14017457.0</v>
+      </c>
+      <c r="X6">
         <v>20965496.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2600790.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B7">
+        <v>-33781000.0</v>
+      </c>
+      <c r="C7">
         <v>-27773000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>58882000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3023000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1739000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>20136000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-12536000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>925000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>318000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2073000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1009000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>389000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>692000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2715000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1211000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4015000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-10452000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13455000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>147000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2189265.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-339067.0</v>
       </c>
       <c r="V7">
         <v>-339067.0</v>
       </c>
       <c r="W7">
+        <v>-339067.0</v>
+      </c>
+      <c r="X7">
         <v>564364.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>259155.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-2662000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-10603000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>4846000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-15304000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>7000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>219000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>116000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-124000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>103000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>364000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-128000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9">
+        <v>-10667000.0</v>
+      </c>
+      <c r="C9">
         <v>-244000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>14432000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2662000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-10603000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4846000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-15304000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>219000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>116000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-124000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>103000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>364000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-128000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-290000.0</v>
       </c>
       <c r="Q9">
         <v>-290000.0</v>
       </c>
       <c r="R9">
+        <v>-290000.0</v>
+      </c>
+      <c r="S9">
         <v>124000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>207000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10">
+        <v>492000.0</v>
+      </c>
+      <c r="C10">
         <v>1600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1553000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-760000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1347000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1859000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-759000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>551000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1223000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>917000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>729000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-756000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>110000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-308000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
+      <c r="Y10"/>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1198000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7545000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1872000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4596000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1980000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1112000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>207000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1765000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1251000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-861000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1831000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>82000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>170000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>738000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>271000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>38384000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6660000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7429000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9430000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>49131000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>28982000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2456000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2163000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1961000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1333000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1317000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16058000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
+      <c r="Y12"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>69000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-28000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>72000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>46000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>213000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-20000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-9000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1228000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>935000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>766000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>2309000.0</v>
+      </c>
+      <c r="C14">
         <v>1540000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>464000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2446000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2771000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2649000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2604000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1148000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>815000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>908000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>882000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>917000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>994000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2227000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3355000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3326000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3438000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>397000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8718000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8699333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241846.0</v>
       </c>
       <c r="V14">
         <v>1241846.0</v>
       </c>
       <c r="W14">
+        <v>1241846.0</v>
+      </c>
+      <c r="X14">
         <v>240941.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>212087.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>101971000.0</v>
+      </c>
+      <c r="C16">
         <v>99854000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>281263000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>95783000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>178743000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>45059000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22364000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>38926000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16898000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15313000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19121000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>15334000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6899000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4625000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12912000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15514000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6899000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15609000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2668000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11469065.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9790231.0</v>
       </c>
       <c r="V16">
         <v>9790231.0</v>
       </c>
       <c r="W16">
+        <v>9790231.0</v>
+      </c>
+      <c r="X16">
         <v>21785571.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>792814.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-      <c r="J17">
+      <c r="J17"/>
+      <c r="K17">
         <v>-5000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-20000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-12000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-8000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-6000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-243390000.0</v>
+      </c>
+      <c r="C18">
         <v>-130278000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1608000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-67155000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-50253000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14797000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-56912000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-22015000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-20637000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-16429000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10136000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10919000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8813000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9406000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3303000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>9884000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8631000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5415000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-21297000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-17293103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11933832.0</v>
       </c>
       <c r="V18">
         <v>-11933832.0</v>
       </c>
       <c r="W18">
+        <v>-11933832.0</v>
+      </c>
+      <c r="X18">
         <v>-5801466.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3095536.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B19">
+        <v>71705000.0</v>
+      </c>
+      <c r="C19">
         <v>-219355000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-3315000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-15115000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-32965000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-362000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-213000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-32965000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-16888000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>13691000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4349000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6572000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>386000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>6426000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1011000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20">
+        <v>173445000.0</v>
+      </c>
+      <c r="C20">
         <v>163314000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>226174000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>108476000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>216825000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>49918000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>22627000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21">
         <v>-105000.0</v>
       </c>
       <c r="C21">
+        <v>-105000.0</v>
+      </c>
+      <c r="D21">
         <v>-40511000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-653000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-146000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-14622000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25943000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>18653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="K21">
         <v>20000000.0</v>
       </c>
       <c r="L21">
         <v>20000000.0</v>
       </c>
-      <c r="M21"/>
+      <c r="M21">
+        <v>20000000.0</v>
+      </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-231962000.0</v>
+      </c>
+      <c r="C22">
         <v>-130870000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-70795000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-102254000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-58417000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-45394000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-56793000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-53171000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-18485000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-21547000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6347000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-13355000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-11900000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-24835000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-8628000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8753000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2511000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-75670000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-103675000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-20913351.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11486471.0</v>
       </c>
       <c r="V22">
         <v>-11486471.0</v>
       </c>
       <c r="W22">
+        <v>-11486471.0</v>
+      </c>
+      <c r="X22">
         <v>-5224936.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3598381.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-1388000.0</v>
+      </c>
+      <c r="C23">
         <v>813000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1407000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2498000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>223000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-624000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-18763000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-20195000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-844000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>99000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>490000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>235000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114000.0</v>
       </c>
       <c r="O23">
         <v>114000.0</v>
       </c>
       <c r="P23">
+        <v>114000.0</v>
+      </c>
+      <c r="Q23">
         <v>17000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>802000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18385000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-17353000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7508573.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20824.0</v>
       </c>
       <c r="W23">
         <v>-20824.0</v>
       </c>
       <c r="X23">
+        <v>-20824.0</v>
+      </c>
+      <c r="Y23">
         <v>310502.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>4828000.0</v>
+      </c>
+      <c r="C24">
         <v>5953000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>168000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>558000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-32965000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>33000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>13724000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-4349000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-150000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>314000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6426000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1011000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>13000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>19236.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3527385.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>418977.0</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>-4828000.0</v>
+      </c>
+      <c r="C25">
         <v>-5953000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1184000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23649000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>628000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1722000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1648000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>209000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-5594000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>87000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>98000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>45000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>152000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14924000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-951000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>339000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>311000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>57223000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>92287000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1450143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239580.0</v>
       </c>
       <c r="V25">
         <v>1239580.0</v>
       </c>
       <c r="W25">
+        <v>1239580.0</v>
+      </c>
+      <c r="X25">
         <v>-1015506.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>67179.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-169000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-295000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-150000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-90000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-120000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-195000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>42018000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8503000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16990000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>235000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>987000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4669000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>114000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-2237000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27">
+        <v>27873000.0</v>
+      </c>
+      <c r="C27">
         <v>36740000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12057000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>14177000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7447000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5547000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4568000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3967000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2704000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2456000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2163000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1961000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1411000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1317000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1411000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2052000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1495000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-13000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-495687.0</v>
       </c>
       <c r="U27">
         <v>-495687.0</v>
       </c>
-      <c r="V27"/>
+      <c r="V27">
+        <v>-495687.0</v>
+      </c>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>173647000.0</v>
+      </c>
+      <c r="C28">
         <v>164022000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>187070000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-690000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>216902000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>37492000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>33864000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>60671000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8503000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16990000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>235000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>19044000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4669000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>114000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10060000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>802000.0</v>
       </c>
       <c r="Q28">
         <v>802000.0</v>
       </c>
       <c r="R28">
+        <v>802000.0</v>
+      </c>
+      <c r="S28">
         <v>18385000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10128000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21652573.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2763516.0</v>
       </c>
       <c r="V28">
         <v>2763516.0</v>
       </c>
       <c r="W28">
+        <v>2763516.0</v>
+      </c>
+      <c r="X28">
         <v>25678950.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>572755.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>-240110000.0</v>
+      </c>
+      <c r="C29">
         <v>-126226000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1875000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-65005000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-50097000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-14435000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-56699000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-21907000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-20490000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-16316000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10297000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-10671000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-8745000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-9001000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3170000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9899000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8436000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-5143000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-21215000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-16138752.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9344112.0</v>
       </c>
       <c r="V29">
         <v>-9344112.0</v>
       </c>
       <c r="W29">
+        <v>-9344112.0</v>
+      </c>
+      <c r="X29">
         <v>-5435137.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3059960.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>68580000.0</v>
+      </c>
+      <c r="C30">
         <v>-219355000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3315000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-17265000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-33121000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-362000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-213000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-16888000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13577000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4462000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6733000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>66000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6358000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>606000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9498000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2069000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-195000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-259000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1773000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4129661.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6117105.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>-366329.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-34899.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD30"/>
+  <dimension ref="A1:CF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>20</v>
       </c>
       <c r="CA1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>21</v>
       </c>
       <c r="CC1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="CD1" t="s">
-        <v>154</v>
+        <v>22</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:82">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>101821000.0</v>
+      </c>
+      <c r="C2">
+        <v>74727000.0</v>
+      </c>
+      <c r="D2">
         <v>71293000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>85308000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>99704000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>79980000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>90769000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>271013000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>281263000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>133035000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>139597000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>105915000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>95783000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>75512000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>82284000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>101695000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>178743000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>119860000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>127780000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>138729000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>45059000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>28876000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>22964000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>26449000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>22364000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>31910000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>44311000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>43529000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>45411000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>55914000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>38926000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>16346000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>12876000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>11833000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>16898000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>12871000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>11685000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>14308000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>15313000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>24867000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>11210000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>14088000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>19121000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>23007000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>29751000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>11384000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>15334000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>18555000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>15219000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>14546000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>6899000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>7998000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>9409000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>8388000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>4625000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>6375000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>8408000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>9811000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>12912000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>13296000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>7377000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>10126000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>15514000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>3971000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>5129000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>5963000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>6899000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>8019000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>9849000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>10982000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>15609000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>18175000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>9783000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>16454000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>2670000.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:82">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>997000</v>
+      </c>
+      <c r="C3">
+        <v>986000</v>
+      </c>
+      <c r="D3">
         <v>798000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1220000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>276000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>384000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1574000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>900000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1194000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>883000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1720000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>396000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>484000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>585000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1198000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>218000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>149000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1608000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>131000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>25000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>192000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>192000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>128000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>26000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>16000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>6000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>207000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>25000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>182000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>23000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>109000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>45000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1000</v>
-      </c>
-[...4 lines deleted...]
-        <v>64000</v>
       </c>
       <c r="AI3">
         <v>126000</v>
       </c>
       <c r="AJ3">
+        <v>64000</v>
+      </c>
+      <c r="AK3">
+        <v>126000</v>
+      </c>
+      <c r="AL3">
         <v>16000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>5000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>46000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>46000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>31000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>25000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>11000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>90000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>43000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>22000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>6000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>173000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>54000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>13000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>8000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>19000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>13000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>32000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>4000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>6000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>19000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>159000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>221000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>65000</v>
-      </c>
-[...4 lines deleted...]
-        <v>50000</v>
       </c>
       <c r="BJ3">
         <v>9000</v>
       </c>
       <c r="BK3">
+        <v>50000</v>
+      </c>
+      <c r="BL3">
+        <v>9000</v>
+      </c>
+      <c r="BM3">
         <v>15000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>21000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>21000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>18000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>49000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>107000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>139000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>44000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>7000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>82000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>82000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>54000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>1154000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>620000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>2598000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>1140000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>366000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>36000</v>
       </c>
     </row>
-    <row r="4" spans="1:82">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>33832000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>10132000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>20271000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-6772000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-19411000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-77048000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>58883000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-7920000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-10949000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>93670000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>16183000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>5912000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-3485000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>4085000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-9547000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-12401000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>782000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-1882000.0</v>
       </c>
-      <c r="AC4"/>
-      <c r="AD4">
+      <c r="AE4"/>
+      <c r="AF4">
         <v>16988000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>22428000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>3470000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>1043000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-5065000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>4027000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>1186000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-2623000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-1005000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-9554000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>13657000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-2878000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-5033000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-3886000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-6744000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>18367000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-3950000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-3221000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>3336000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>673000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>7647000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-1099000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-1411000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>1021000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>3763000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-1750000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-2033000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-1403000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-3101000.0</v>
       </c>
-      <c r="BG4"/>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:82">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>71739000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-306000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-432000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-488000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-287000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-150000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-65000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-71000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-64000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-131000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>16589000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>471000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>120000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>183000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>180000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>163000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>139000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>145000.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>192000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>28000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5000.0</v>
       </c>
       <c r="AH5">
         <v>-4000.0</v>
       </c>
       <c r="AI5">
+        <v>-5000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-4000.0</v>
+      </c>
+      <c r="AK5">
         <v>-103000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AL5">
         <v>-2000.0</v>
       </c>
       <c r="AM5">
+        <v>-1000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-2000.0</v>
+      </c>
+      <c r="AO5">
         <v>187000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>1000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>2000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>2000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-134000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>6000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>5000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>5000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1136000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>11000.0</v>
       </c>
-      <c r="AW5"/>
-[...1 lines deleted...]
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-1272000.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5"/>
       <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-544000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-250000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-168000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>206000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:82">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-24109000.0</v>
+      </c>
+      <c r="C6">
+        <v>27244000.0</v>
+      </c>
+      <c r="D6">
         <v>3434000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-14015000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-14546000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>19874000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-10939000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-180244000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-10250000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>148228000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6562000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>33832000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>10132000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>20271000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-6772000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-19411000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-77048000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>58883000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-7920000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-10949000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>93670000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>16183000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>5912000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3485000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>4085000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-9546000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-12401000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>782000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1882000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-16988000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>16988000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>22580000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3470000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1043000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-5065000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>4027000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1186000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2623000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1005000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-9554000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>13657000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2878000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-5033000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-3886000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-6744000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>18367000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3950000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-3221000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>3336000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>673000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>7647000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1099000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-1411000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>1021000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>3763000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1750000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-2033000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-1403000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-3101000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-384000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>5919000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-2749000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-5388000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>11543000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-1158000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-834000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-936000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-1120000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-1830000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-1133000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-4627000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-2566000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>8392000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-6671000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>13784000.0</v>
       </c>
-      <c r="BW6"/>
-      <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:82">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B7">
+        <v>-7213000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4311000.0</v>
+      </c>
+      <c r="D7">
         <v>-5675000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-9286000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-14509000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-1097000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>11031000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3283000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-14314000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-12273000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-6297000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>76034000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1418000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4860000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1588000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-4447000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-5024000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2186000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>5574000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-486000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4641000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>18316000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1370000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>5923000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-5473000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3073000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1230000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-8178000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-55000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-275000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>265000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>2555000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-653000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-90000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-887000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>769000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-252000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>43000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-242000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>1174000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-156000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>1275000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-220000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>1263000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>193000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>24671000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-25118000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>485000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-335000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>794000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-555000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-109000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>233000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>273000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>295000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-278000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-134000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-706000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-1597000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-5000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>40000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>1250000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-74000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>212000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>258000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-2485000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-2000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-2249000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-2230000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-1592000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-4381000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>536000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>13864000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-585000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-360000.0</v>
       </c>
-      <c r="BW7"/>
-      <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:82">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-979000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>4932000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>6280000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>368000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-6373000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-2937000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-5981000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>1321000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-3626000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-2317000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>2352000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-1978000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>6792000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-2320000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-4623000.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-8635000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-2046000.0</v>
       </c>
-      <c r="AC8"/>
-      <c r="AD8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-529000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>182000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-249000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-55000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>129000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>350000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-87000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-52000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>8000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-168000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-236000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>384000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>136000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>264000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>230000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>24705000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-25323000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-913000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>319000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>1154000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-457000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>486000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-432000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>163000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>147000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-128000.0</v>
       </c>
-      <c r="BD8"/>
-      <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:82">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9">
+        <v>-4954000.0</v>
+      </c>
+      <c r="C9">
+        <v>-10781000.0</v>
+      </c>
+      <c r="D9">
         <v>-3134000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-180000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3428000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1863000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-939000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3092000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-4260000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-269000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>10748000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-979000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4932000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>6280000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>368000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-6373000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2937000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-5981000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1321000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-3626000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-2317000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2352000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1978000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>6792000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-2320000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-4623000.0</v>
       </c>
-      <c r="Z9">
-[...2 lines deleted...]
-      <c r="AA9">
+      <c r="AB9">
+        <v>0.0</v>
+      </c>
+      <c r="AC9">
         <v>-8635000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-2046000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-182000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-529000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>182000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-249000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-55000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>129000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>350000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-87000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-52000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>8000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-168000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-236000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>384000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>136000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>264000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>230000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>24705000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-25323000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-913000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>319000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1154000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-457000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>486000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-432000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>163000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>147000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>84000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-250000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-168000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>206000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>70000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-48000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>514000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-251000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-360000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-231000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>201000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>100000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>124000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-255000.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>-55000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>-105000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>207000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:82">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10">
+        <v>563000.0</v>
+      </c>
+      <c r="C10">
+        <v>297000.0</v>
+      </c>
+      <c r="D10">
         <v>568000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-549000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>176000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>502000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>865000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>584000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-351000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>671000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-315000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-724000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1185000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-845000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-277000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>82000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>280000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>580000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>810000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>205000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-248000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1697000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>132000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-414000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1221000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>421000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-888000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-785000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-279000.0</v>
       </c>
       <c r="AD10">
         <v>-607000.0</v>
       </c>
       <c r="AE10">
+        <v>-279000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-607000.0</v>
+      </c>
+      <c r="AG10">
         <v>873000.0</v>
       </c>
-      <c r="AF10">
-[...4 lines deleted...]
-      </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
         <v>3000.0</v>
       </c>
-      <c r="AJ10">
-[...4 lines deleted...]
-      </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
         <v>588000.0</v>
       </c>
-      <c r="AN10">
-[...4 lines deleted...]
-      </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
+        <v>0.0</v>
+      </c>
+      <c r="AS10">
         <v>696000.0</v>
       </c>
-      <c r="AR10">
-[...4 lines deleted...]
-      </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
         <v>1562000.0</v>
       </c>
-      <c r="AV10">
-[...4 lines deleted...]
-      </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
         <v>-769000.0</v>
       </c>
-      <c r="AZ10">
-[...4 lines deleted...]
-      </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
         <v>-961000.0</v>
       </c>
-      <c r="BD10">
-[...5 lines deleted...]
-      <c r="BF10"/>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10">
         <v>110000.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10"/>
       <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10">
         <v>-308000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>2047000.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
     </row>
-    <row r="11" spans="1:82">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>5947000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2267000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-483000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1771000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2017000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2107000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3249000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3676000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2971000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1798000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1283000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2931000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-398000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1944000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1115000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-345000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1233000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2593000.0</v>
       </c>
-      <c r="AC11">
-[...2 lines deleted...]
-      <c r="AD11">
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>756000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2554000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-400000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-30000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1012000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>522000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-163000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>96000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-248000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1155000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>79000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>889000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-358000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1133000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-43000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-39000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>200000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>262000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-665000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-360000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-98000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>677000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>665000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>110000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>148000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>394000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>116000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-538000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-1803000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>82000.0</v>
       </c>
-      <c r="BH11"/>
-      <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
-[...1 lines deleted...]
-      </c>
+      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11">
+        <v>170000.0</v>
+      </c>
+      <c r="CD11"/>
+      <c r="CE11">
         <v>738000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>271000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:82">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>3828000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3050000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>26009000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3199000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4140000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5036000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4086000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2471000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-885000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>988000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2168000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2719000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1059000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1483000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1181000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1299000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1790000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5160000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5160000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>20283000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>24927000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2768000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>606000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>681000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>682000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>644000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>396000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>734000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>614000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>661000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>483000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>405000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>621000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>614000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>417000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>309000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>446000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>437000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>233000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>217000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>399000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>312000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>263000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>343000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>390000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>379000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>14867000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>422000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:82">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>113000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-34000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>25000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-35000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-34000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>80000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-36000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-38000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>117000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-15000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-27000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-3000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>9000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>35000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>35000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>38000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-766000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5000.0</v>
       </c>
       <c r="AH13">
         <v>-4000.0</v>
       </c>
       <c r="AI13">
+        <v>-5000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-4000.0</v>
+      </c>
+      <c r="AK13">
         <v>542000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-2000.0</v>
       </c>
-      <c r="AK13"/>
-[...1 lines deleted...]
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13">
         <v>1228000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13">
         <v>935000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
         <v>766000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:82">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>636000.0</v>
+      </c>
+      <c r="C14">
+        <v>698000.0</v>
+      </c>
+      <c r="D14">
         <v>576000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>538000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>497000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>467000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>408000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>362000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>303000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>112000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>115000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>132000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>105000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>335000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>711000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>704000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>696000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>698000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>701000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>685000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>687000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>669000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>662000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>670000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>648000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>650000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>646000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>649000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>659000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>668000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>658000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>656000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>43000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>228000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>221000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>214000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>206000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>206000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>189000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>251000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>216000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>220000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>221000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>224000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>212000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>215000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>232000.0</v>
       </c>
       <c r="AV14">
         <v>231000.0</v>
       </c>
       <c r="AW14">
-        <v>223000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="AX14">
         <v>231000.0</v>
       </c>
       <c r="AY14">
+        <v>223000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>231000.0</v>
+      </c>
+      <c r="BA14">
         <v>248000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>249000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>249000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>248000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>-14559000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>236000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>15693000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>857000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>855000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>844000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>835000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>821000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>800000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>823000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>849000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>854000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>824000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>795000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>850000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>969000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>-2849000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>1027000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1108000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1111000.0</v>
       </c>
-      <c r="BW14"/>
-      <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
     </row>
-    <row r="15" spans="1:82">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -31658,906 +32361,934 @@
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15"/>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:82">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>77712000.0</v>
+      </c>
+      <c r="C16">
+        <v>101971000.0</v>
+      </c>
+      <c r="D16">
         <v>74727000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>71293000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>85158000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>99854000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>79980000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>90769000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>271013000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>281263000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>133035000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>139747000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>105915000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>95783000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>75512000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>82284000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>101695000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>178743000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>119860000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>127780000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>138729000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>45059000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>28876000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>22964000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>26449000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>22364000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>31910000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>44311000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>43529000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>55914000.0</v>
       </c>
       <c r="AE16">
         <v>38926000.0</v>
       </c>
       <c r="AF16">
+        <v>55914000.0</v>
+      </c>
+      <c r="AG16">
+        <v>38926000.0</v>
+      </c>
+      <c r="AH16">
         <v>16346000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>12876000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>11833000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>16898000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>12871000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>11685000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>14308000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>15313000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>24867000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>11210000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>14088000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>19121000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>23007000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>29751000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>11384000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>15334000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>18555000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>15219000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>14546000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>6899000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>7998000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>9409000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>8388000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>4625000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>6375000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>8408000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>9811000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>12912000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>13296000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>7377000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>10126000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>15514000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>3971000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>5129000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>5963000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>6899000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>8019000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>9849000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>10982000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>15609000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>18175000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>9783000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>16454000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>2670000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:82">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>4000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>6000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-1000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-2000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-8000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-8000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-4000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-5000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-3000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>5000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-7000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AV17">
         <v>-5000.0</v>
       </c>
       <c r="AW17">
+        <v>-1000.0</v>
+      </c>
+      <c r="AX17">
+        <v>-5000.0</v>
+      </c>
+      <c r="AY17">
         <v>1000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>1000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="BA17"/>
+      <c r="BB17">
         <v>-9000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="BD17">
         <v>2000.0</v>
       </c>
       <c r="BE17">
+        <v>-3000.0</v>
+      </c>
+      <c r="BF17">
+        <v>2000.0</v>
+      </c>
+      <c r="BG17">
         <v>-2000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>-3000.0</v>
       </c>
-      <c r="BG17"/>
-      <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:82">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-81546000.0</v>
+      </c>
+      <c r="C18">
+        <v>-66033000.0</v>
+      </c>
+      <c r="D18">
         <v>-60152000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-63809000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-53396000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-36233000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-40602000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-21078000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-32365000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-23992000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-16924000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>56627000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-17319000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-13173000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-14334000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-19341000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-20307000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-16668000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-7918000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10568000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-15099000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>5703000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1008000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5147000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-16361000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-11492000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-14772000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-17132000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-13516000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-10843000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-11875000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-6126000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-4819000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-5164000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-6032000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-4578000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-4559000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-5014000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-6486000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-4393000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-4333000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-3199000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-4504000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-3096000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-3997000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>21229000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-4000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-2958000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-1906000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-2270000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-3785000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-3399000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-1975000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-1814000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-1625000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-1844000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-2162000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-2519000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-2881000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>1180000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-1622000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-633000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-2228000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>13593000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-1461000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-1323000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-925000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-1161000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-1871000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-1006000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-4593000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-2579000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>8427000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-6917000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-4346000.0</v>
       </c>
-      <c r="BW18"/>
-      <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:82">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B19">
+        <v>60051000.0</v>
+      </c>
+      <c r="C19">
+        <v>-73835000.0</v>
+      </c>
+      <c r="D19">
         <v>55385000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>48336000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>39525000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-95962000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>16196000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-160395000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>20806000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-47148000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1720000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>13863000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>32570000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>33502000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>7470000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>206000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-56293000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-32965000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-131000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-25000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-32965000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-192000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-128000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-26000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-16000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-6000.0</v>
       </c>
-      <c r="Z19">
-[...2 lines deleted...]
-      <c r="AA19">
+      <c r="AB19">
+        <v>0.0</v>
+      </c>
+      <c r="AC19">
         <v>-25000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-182000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>2500000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>3351000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>2393000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>5447000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-5275000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>1464000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-3000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-535000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-795000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-2740000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-3036000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-1000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-250000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-2214000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>1400000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>1450000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>2300000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>573000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>2902000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>651000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>97000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>127000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>1118000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>-331000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:82">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>166787000.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>151521000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>216200000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>108476000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>54000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>329000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -32575,2176 +33306,2234 @@
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:82">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>-29000.0</v>
+      </c>
+      <c r="C21">
         <v>-27000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
+        <v>-27000.0</v>
+      </c>
+      <c r="E21">
         <v>-16000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-35000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-32000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-73000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-36645000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-5180000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-34000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-26000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-221000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-406000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-44000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-44000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-40000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-18000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-16663000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-15000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2041000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="Z21">
         <v>-7000.0</v>
       </c>
       <c r="AA21">
+        <v>-7000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-7000.0</v>
+      </c>
+      <c r="AC21">
         <v>14553000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>11390000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>15000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>15000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>4558000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>14095000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>15000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>15000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>20000000.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21">
         <v>20000000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21">
         <v>20000000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
     </row>
-    <row r="22" spans="1:82">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-84832000.0</v>
+      </c>
+      <c r="C22">
+        <v>-67609000.0</v>
+      </c>
+      <c r="D22">
         <v>-59732000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-59426000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-45195000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-41399000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-29361000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-30826000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-29284000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-14099000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-12612000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-22920000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-21164000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-43452000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-18420000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-19406000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-20976000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-19432000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-16695000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-10010000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-12280000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-15469000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3801000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-12950000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-13174000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-10410000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-15647000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-11498000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-19238000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-11594000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-33126000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-34428000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-6978000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-5782000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-5983000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-6116000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-5140000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-67000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-7162000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-6387000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-5041000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-5186000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-4933000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-5146000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-4998000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-4075000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>20566000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-3967000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-2187000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-3514000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-3687000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-3947000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-2794000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-2608000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-2551000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-2262000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-2686000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-17460000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-2427000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-140000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-2685000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-2695000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-3108000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>13073000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-2705000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-24000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-1591000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-534000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-636000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-870000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-471000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-63579000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-5501000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-5795000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-795000.0</v>
       </c>
-      <c r="BW22"/>
-      <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
     </row>
-    <row r="23" spans="1:82">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-3713000.0</v>
+      </c>
+      <c r="C23">
+        <v>273000.0</v>
+      </c>
+      <c r="D23">
         <v>-133000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-19000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1509000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-365000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>12044000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-296000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-4445000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>971000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>10362000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1363000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>61000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-24000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>128000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-242000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-111000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>84000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7359000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-340000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-6880000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-828000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>107000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-71000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>168000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>73000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-41000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-15429000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-3346000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>536000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>28863000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>61000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>14095000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>6099000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-64000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-1914000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>90000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2388000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>9000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>122000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>16530000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>329000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>9000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-235000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-2783000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>179000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>56000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>78000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>452000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>457000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>9981000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2281000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>560000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2870000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>4735000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-114000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>108000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>959000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>114000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>15000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>10081000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-2162000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-3175000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-318000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>318000.0</v>
       </c>
-      <c r="BM23"/>
-      <c r="BN23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>-21000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-21000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-18000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-49000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-107000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-2000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-44000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>259000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-2494000.0</v>
       </c>
-      <c r="BW23"/>
-      <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>311000.0</v>
       </c>
-      <c r="CD23"/>
+      <c r="CF23"/>
     </row>
-    <row r="24" spans="1:82">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>778000.0</v>
+      </c>
+      <c r="C24">
+        <v>-3569000.0</v>
+      </c>
+      <c r="D24">
         <v>3885000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>4143000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-159495000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>22000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-46265000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="L24"/>
+      <c r="M24">
         <v>13863000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>244000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>558000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>7470000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>206000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-110000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-32965000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
-[...2 lines deleted...]
-      <c r="AE24">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
         <v>15072000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-15072000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>2500000.0</v>
       </c>
-      <c r="AH24">
-[...2 lines deleted...]
-      <c r="AI24">
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
         <v>-33000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>3351000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2393000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>33000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-5275000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1464000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-3000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-535000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-795000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-2740000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-3036000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-1000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>2000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>4000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-78000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1450000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>2300000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>573000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>2902000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>651000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>97000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>127000.0</v>
       </c>
-      <c r="BE24">
-[...3 lines deleted...]
-      <c r="BG24"/>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24">
         <v>-2054000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24">
         <v>13000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24">
         <v>1856000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:82">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>10860000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1033000.0</v>
+      </c>
+      <c r="D25">
         <v>-861000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1291000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1733000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1720000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-28552000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1692000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-575000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-522000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-3724000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-51000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-244000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>22308000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-214000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-114000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1669000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>166000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>162000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>153000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>147000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>211000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>516000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>501000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>494000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>490000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>482000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>424000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>252000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-772000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>154000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>25254000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2325000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>606000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>681000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-1000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-5587000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-5000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>18000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>34000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>34000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>32000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>25000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>23000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>18000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>19000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>2000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>7000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>17000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>29000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>38000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>41000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>44000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>34655000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>19887000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-17588000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>43000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>165000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-424000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-458000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-338000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-871000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-331000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-83000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>1519000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>550000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>218000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>655000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-603000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>62992000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-904000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-1622000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-4012000.0</v>
       </c>
-      <c r="BW25"/>
-      <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:82">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>-78000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-78000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-4356000.0</v>
       </c>
-      <c r="I26"/>
-[...1 lines deleted...]
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>5000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-169000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-24000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>154000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-21000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-250000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-5000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-7221000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-13000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-128000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>25116000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4919000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-366000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-19000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-33000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-41000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-26000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-20000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-195000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>28863000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>25708000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>9266000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>6081000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>963000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>6099000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>2395000.0</v>
       </c>
-      <c r="AK26">
-[...2 lines deleted...]
-      <c r="AL26">
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>9000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>122000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>16530000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>329000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>9000.0</v>
       </c>
-      <c r="AQ26">
-[...4 lines deleted...]
-      </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>179000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>56000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-14000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>452000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>418000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>39000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>4669000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>4669000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-66000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>4735000.0</v>
       </c>
-      <c r="BC26">
-[...4 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>114000.0</v>
       </c>
-      <c r="BG26"/>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:82">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27">
+        <v>11638000.0</v>
+      </c>
+      <c r="C27">
+        <v>6749000.0</v>
+      </c>
+      <c r="D27">
         <v>6428000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>6876000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>7820000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>7900000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>7446000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>8695000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>12699000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3590000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3629000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1788000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3050000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3361000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3199000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4140000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3477000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2808000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2471000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1180000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>988000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1263000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2389000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>735000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1160000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>857000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>977000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1496000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1238000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1153000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1397000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>974000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>443000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>606000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>681000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>682000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>644000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>396000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>734000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>614000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>661000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>483000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>405000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>621000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>614000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>417000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>309000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>448000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>441000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>305000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>217000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>399000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>312000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>263000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>343000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>390000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>379000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>165000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>477000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>579000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>574000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>448000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>451000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>393000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>389000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>420000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>293000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>300000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>264000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>94000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>756000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:82">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-2614000.0</v>
+      </c>
+      <c r="C28">
+        <v>166957000.0</v>
+      </c>
+      <c r="D28">
         <v>7403000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>238000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-951000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>151685000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>11893000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>329000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>115000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>218485000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10362000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-36658000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-5119000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-58000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>92000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-276000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-448000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>108516000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-381000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>108769000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10480000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4904000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1662000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>20446000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1945000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2371000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>17914000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>11634000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>341000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>28863000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>30266000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>23361000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>6081000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>963000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>6099000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2395000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>9000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>9000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>122000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>16530000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>329000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>9000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>235000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>235000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>179000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>56000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-14000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>7457000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1620000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>9981000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-8000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>4669000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-66000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>4735000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>114000.0</v>
       </c>
       <c r="BE28">
         <v>114000.0</v>
       </c>
       <c r="BF28">
         <v>114000.0</v>
       </c>
       <c r="BG28">
+        <v>114000.0</v>
+      </c>
+      <c r="BH28">
+        <v>114000.0</v>
+      </c>
+      <c r="BI28">
         <v>-21000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>10081000.0</v>
       </c>
-      <c r="BI28"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BK28"/>
+      <c r="BL28"/>
       <c r="BM28">
         <v>484000.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28"/>
+      <c r="BN28">
+        <v>318000.0</v>
+      </c>
+      <c r="BO28">
+        <v>484000.0</v>
+      </c>
       <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28">
         <v>-2000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>259000.0</v>
       </c>
       <c r="BV28">
         <v>18128000.0</v>
       </c>
       <c r="BW28">
+        <v>259000.0</v>
+      </c>
+      <c r="BX28">
+        <v>18128000.0</v>
+      </c>
+      <c r="BY28">
         <v>10141000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>3339000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>21648000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>18400000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2772000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2840000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>25689000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>573000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:82">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>-80549000.0</v>
+      </c>
+      <c r="C29">
+        <v>-65047000.0</v>
+      </c>
+      <c r="D29">
         <v>-59354000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-62589000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-53120000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-35849000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-39028000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-20178000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-31171000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-23109000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-15204000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>57023000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-16835000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-12588000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-13136000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-19123000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-20158000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-16668000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-7787000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-10543000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-15099000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5895000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1136000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-5121000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-16345000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-11486000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-14772000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-17107000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-13334000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-10820000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-11766000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-6081000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-4820000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-5038000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-5968000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-4452000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-4543000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-5009000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-6486000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-4347000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-4302000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-3174000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-4493000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-3006000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-3954000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>21251000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-3994000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-2785000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-1852000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-2257000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-3777000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-3380000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-1962000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-1782000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-1621000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-1838000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-2143000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-2360000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-2660000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>1245000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-1613000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-583000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-2219000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>13608000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-1461000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-1323000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-925000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-1140000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-1853000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-957000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-4486000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-2440000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>8471000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-6910000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-4264000.0</v>
       </c>
-      <c r="BW29"/>
-      <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:82">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>59054000.0</v>
+      </c>
+      <c r="C30">
+        <v>-74666000.0</v>
+      </c>
+      <c r="D30">
         <v>55385000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>48336000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>39525000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-95962000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>16196000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-160395000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>20806000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-47148000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1720000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>13467000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>32086000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>32917000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6272000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-12000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-56442000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-32965000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-131000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-25000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-25000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-192000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-128000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-26000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-16000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-6000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-6000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-25000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-182000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-23000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-109000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-1753000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-15071000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-64000.0</v>
       </c>
       <c r="AI30">
         <v>2374000.0</v>
       </c>
       <c r="AJ30">
+        <v>-64000.0</v>
+      </c>
+      <c r="AK30">
+        <v>2374000.0</v>
+      </c>
+      <c r="AL30">
         <v>3335000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2388000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5480000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-5321000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1433000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-28000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-546000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-885000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-2783000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-3058000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-7000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-421000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-2264000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1309000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1442000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2281000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>560000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2870000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>647000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>91000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>108000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>959000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-552000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-1606000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-2555000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-2162000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-3175000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-2069000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30"/>
       <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>-21000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-18000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-49000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-107000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-126000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-44000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-7000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-82000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>1775000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>