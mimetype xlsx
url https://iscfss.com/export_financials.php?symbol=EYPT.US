--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1142,51 +1142,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
-        <v>34884000.0</v>
+        <v>10490000.0</v>
       </c>
       <c r="C2">
         <v>11721000.0</v>
       </c>
       <c r="D2">
         <v>6504000.0</v>
       </c>
       <c r="E2">
         <v>5919000.0</v>
       </c>
       <c r="F2">
         <v>7385000.0</v>
       </c>
       <c r="G2">
         <v>4811000.0</v>
       </c>
       <c r="H2">
         <v>4192000.0</v>
       </c>
       <c r="I2">
         <v>6663000.0</v>
       </c>
       <c r="J2">
         <v>1016000.0</v>
       </c>
@@ -1745,51 +1745,51 @@
       <c r="U12">
         <v>4249124.0</v>
       </c>
       <c r="V12">
         <v>9790231.0</v>
       </c>
       <c r="W12">
         <v>9790231.0</v>
       </c>
       <c r="X12">
         <v>21785571.0</v>
       </c>
       <c r="Y12">
         <v>792814.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12">
         <v>1643214.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>1410130000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="C13">
         <v>68000.0</v>
       </c>
       <c r="D13">
         <v>49000.0</v>
       </c>
       <c r="E13">
         <v>34000.0</v>
       </c>
       <c r="F13">
         <v>34000.0</v>
       </c>
       <c r="G13">
         <v>528380000.0</v>
       </c>
       <c r="H13">
         <v>11000.0</v>
       </c>
       <c r="I13">
         <v>374840000.0</v>
       </c>
       <c r="J13">
         <v>323323000.0</v>
       </c>
@@ -2602,51 +2602,51 @@
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>-81049000.0</v>
+        <v>-79027001.0</v>
       </c>
       <c r="C28">
         <v>-77846000.0</v>
       </c>
       <c r="D28">
         <v>-276357000.0</v>
       </c>
       <c r="E28">
         <v>-49285000.0</v>
       </c>
       <c r="F28">
         <v>-139389000.0</v>
       </c>
       <c r="G28">
         <v>-4602000.0</v>
       </c>
       <c r="H28">
         <v>28388000.0</v>
       </c>
       <c r="I28">
         <v>-21467000.0</v>
       </c>
       <c r="J28">
         <v>411000.0</v>
       </c>
@@ -3396,51 +3396,51 @@
       <c r="U39">
         <v>293806.0</v>
       </c>
       <c r="V39">
         <v>245235.0</v>
       </c>
       <c r="W39">
         <v>245235.0</v>
       </c>
       <c r="X39">
         <v>245235.0</v>
       </c>
       <c r="Y39">
         <v>27072.0</v>
       </c>
       <c r="Z39"/>
       <c r="AA39">
         <v>6458.36</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>2140000.0</v>
+        <v>24512001.0</v>
       </c>
       <c r="C40">
         <v>19543000.0</v>
       </c>
       <c r="D40">
         <v>18167000.0</v>
       </c>
       <c r="E40">
         <v>16359000.0</v>
       </c>
       <c r="F40">
         <v>14422000.0</v>
       </c>
       <c r="G40">
         <v>687000.0</v>
       </c>
       <c r="H40">
         <v>6832000.0</v>
       </c>
       <c r="I40">
         <v>15000000.0</v>
       </c>
       <c r="J40">
         <v>4224000.0</v>
       </c>
@@ -3539,51 +3539,53 @@
       </c>
       <c r="Q41">
         <v>4635000.0</v>
       </c>
       <c r="R41">
         <v>6817000.0</v>
       </c>
       <c r="S41">
         <v>4622000.0</v>
       </c>
       <c r="T41">
         <v>8114000.0</v>
       </c>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>67</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>1410047000.0</v>
+      </c>
       <c r="C42">
         <v>1208421000.0</v>
       </c>
       <c r="D42">
         <v>1007556000.0</v>
       </c>
       <c r="E42">
         <v>766899000.0</v>
       </c>
       <c r="F42">
         <v>752602000.0</v>
       </c>
       <c r="G42">
         <v>528362000.0</v>
       </c>
       <c r="H42">
         <v>472765000.0</v>
       </c>
       <c r="I42">
         <v>374766000.0</v>
       </c>
       <c r="J42">
         <v>323284000.0</v>
       </c>
       <c r="K42">
@@ -4095,51 +4097,51 @@
         <v>17309000.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>20772000.0</v>
+        <v>22793999.0</v>
       </c>
       <c r="C51">
         <v>21858000.0</v>
       </c>
       <c r="D51">
         <v>4906000.0</v>
       </c>
       <c r="E51">
         <v>46348000.0</v>
       </c>
       <c r="F51">
         <v>39204000.0</v>
       </c>
       <c r="G51">
         <v>46422000.0</v>
       </c>
       <c r="H51">
         <v>50602000.0</v>
       </c>
       <c r="I51">
         <v>17651000.0</v>
       </c>
       <c r="J51">
         <v>17309000.0</v>
       </c>
@@ -4149,51 +4151,53 @@
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51">
         <v>9068484.0</v>
       </c>
       <c r="V51">
         <v>11256143.0</v>
       </c>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51">
         <v>145741.0</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>2021999.0</v>
+      </c>
       <c r="C52">
         <v>1247000.0</v>
       </c>
       <c r="D52">
         <v>563000.0</v>
       </c>
       <c r="E52">
         <v>11054000.0</v>
       </c>
       <c r="F52">
         <v>782000.0</v>
       </c>
       <c r="G52">
         <v>8445000.0</v>
       </c>
       <c r="H52">
         <v>481000.0</v>
       </c>
       <c r="I52">
         <v>30000.0</v>
       </c>
       <c r="J52">
         <v>17309000.0</v>
       </c>
       <c r="K52"/>
@@ -5167,60 +5171,60 @@
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
         <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
-        <v>35254000.0</v>
+        <v>18813000.0</v>
       </c>
       <c r="C2">
-        <v>34884000.0</v>
+        <v>10490000.0</v>
       </c>
       <c r="D2">
-        <v>28019000.0</v>
+        <v>10076000.0</v>
       </c>
       <c r="E2">
-        <v>31163000.0</v>
+        <v>19685000.0</v>
       </c>
       <c r="F2">
         <v>16419000.0</v>
       </c>
       <c r="G2">
         <v>11721000.0</v>
       </c>
       <c r="H2">
         <v>7343000.0</v>
       </c>
       <c r="I2">
         <v>14296000.0</v>
       </c>
       <c r="J2">
         <v>7082000.0</v>
       </c>
       <c r="K2">
         <v>6504000.0</v>
       </c>
       <c r="L2">
         <v>9580000.0</v>
       </c>
       <c r="M2">
         <v>10717000.0</v>
       </c>
@@ -7183,54 +7187,54 @@
       <c r="CF12"/>
       <c r="CG12">
         <v>9790231.0</v>
       </c>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12">
         <v>21785571.0</v>
       </c>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12">
         <v>792814.0</v>
       </c>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
     </row>
     <row r="13" spans="1:96">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>1419480000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="C13">
-        <v>1410130000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="D13">
         <v>70000.0</v>
       </c>
       <c r="E13">
         <v>69000.0</v>
       </c>
       <c r="F13">
         <v>69000.0</v>
       </c>
       <c r="G13">
         <v>68000.0</v>
       </c>
       <c r="H13">
         <v>53000.0</v>
       </c>
       <c r="I13">
         <v>52000.0</v>
       </c>
       <c r="J13">
         <v>50000.0</v>
       </c>
       <c r="K13">
         <v>49000.0</v>
       </c>
@@ -10039,57 +10043,57 @@
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
     </row>
     <row r="28" spans="1:96">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>-57482000.0</v>
+        <v>-55398000.0</v>
       </c>
       <c r="C28">
-        <v>-81049000.0</v>
+        <v>-79027001.0</v>
       </c>
       <c r="D28">
-        <v>-53276000.0</v>
+        <v>-51315000.0</v>
       </c>
       <c r="E28">
         <v>-49328000.0</v>
       </c>
       <c r="F28">
         <v>-61076000.0</v>
       </c>
       <c r="G28">
         <v>-77846000.0</v>
       </c>
       <c r="H28">
         <v>-57908000.0</v>
       </c>
       <c r="I28">
         <v>-67475000.0</v>
       </c>
       <c r="J28">
         <v>-265291000.0</v>
       </c>
       <c r="K28">
         <v>-275794000.0</v>
       </c>
       <c r="L28">
         <v>-126792000.0</v>
       </c>
@@ -12675,60 +12679,60 @@
         <v>245235.0</v>
       </c>
       <c r="CH39"/>
       <c r="CI39">
         <v>73000.0</v>
       </c>
       <c r="CJ39"/>
       <c r="CK39">
         <v>27072.0</v>
       </c>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39">
         <v>18069.0</v>
       </c>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
     </row>
     <row r="40" spans="1:96">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>2206000.0</v>
+        <v>16563000.0</v>
       </c>
       <c r="C40">
-        <v>2140000.0</v>
+        <v>24512001.0</v>
       </c>
       <c r="D40">
-        <v>2075000.0</v>
+        <v>18057000.0</v>
       </c>
       <c r="E40">
-        <v>2012000.0</v>
+        <v>13490000.0</v>
       </c>
       <c r="F40">
         <v>18375000.0</v>
       </c>
       <c r="G40">
         <v>19543000.0</v>
       </c>
       <c r="H40">
         <v>15455000.0</v>
       </c>
       <c r="I40">
         <v>13341000.0</v>
       </c>
       <c r="J40">
         <v>16023000.0</v>
       </c>
       <c r="K40">
         <v>17604000.0</v>
       </c>
       <c r="L40">
         <v>13417000.0</v>
       </c>
       <c r="M40">
         <v>15146000.0</v>
       </c>
@@ -13171,53 +13175,55 @@
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
     </row>
     <row r="42" spans="1:96">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>1419480000.0</v>
-[...1 lines deleted...]
-      <c r="C42"/>
+        <v>1419397000.0</v>
+      </c>
+      <c r="C42">
+        <v>1410047000.0</v>
+      </c>
       <c r="D42">
         <v>1236562000.0</v>
       </c>
       <c r="E42">
         <v>1222745000.0</v>
       </c>
       <c r="F42">
         <v>1215615000.0</v>
       </c>
       <c r="G42">
         <v>1208421000.0</v>
       </c>
       <c r="H42">
         <v>1049127000.0</v>
       </c>
       <c r="I42">
         <v>1029717000.0</v>
       </c>
       <c r="J42">
         <v>1020478000.0</v>
       </c>
       <c r="K42">
         <v>1007556000.0</v>
       </c>
       <c r="L42">
@@ -15021,57 +15027,57 @@
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
     </row>
     <row r="51" spans="1:96">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>20230000.0</v>
+        <v>22314000.0</v>
       </c>
       <c r="C51">
-        <v>20772000.0</v>
+        <v>22793999.0</v>
       </c>
       <c r="D51">
-        <v>21301000.0</v>
+        <v>23262000.0</v>
       </c>
       <c r="E51">
         <v>21815000.0</v>
       </c>
       <c r="F51">
         <v>24082000.0</v>
       </c>
       <c r="G51">
         <v>21858000.0</v>
       </c>
       <c r="H51">
         <v>21922000.0</v>
       </c>
       <c r="I51">
         <v>23294000.0</v>
       </c>
       <c r="J51">
         <v>5722000.0</v>
       </c>
       <c r="K51">
         <v>5469000.0</v>
       </c>
       <c r="L51">
         <v>6243000.0</v>
       </c>
@@ -15192,53 +15198,59 @@
         <v>11256143.0</v>
       </c>
       <c r="CC51">
         <v>11256143.0</v>
       </c>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
     </row>
     <row r="52" spans="1:96">
       <c r="A52" t="s">
         <v>77</v>
       </c>
-      <c r="B52"/>
-[...1 lines deleted...]
-      <c r="D52"/>
+      <c r="B52">
+        <v>2084000.0</v>
+      </c>
+      <c r="C52">
+        <v>2021999.0</v>
+      </c>
+      <c r="D52">
+        <v>1961000.0</v>
+      </c>
       <c r="E52"/>
       <c r="F52">
         <v>1768000.0</v>
       </c>
       <c r="G52">
         <v>1247000.0</v>
       </c>
       <c r="H52">
         <v>1289000.0</v>
       </c>
       <c r="I52">
         <v>1130000.0</v>
       </c>
       <c r="J52">
         <v>1098000.0</v>
       </c>
       <c r="K52">
         <v>563000.0</v>
       </c>
       <c r="L52">
         <v>1058000.0</v>
       </c>
       <c r="M52">
         <v>970000.0</v>
       </c>
@@ -17699,51 +17711,53 @@
       </c>
       <c r="R2">
         <v>10636000.0</v>
       </c>
       <c r="S2">
         <v>13360000.0</v>
       </c>
       <c r="T2">
         <v>24094000.0</v>
       </c>
       <c r="U2">
         <v>24325000.0</v>
       </c>
       <c r="V2">
         <v>20436000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>160</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>2309000.0</v>
+      </c>
       <c r="C3">
         <v>1540000.0</v>
       </c>
       <c r="D3">
         <v>464000.0</v>
       </c>
       <c r="E3">
         <v>2446000.0</v>
       </c>
       <c r="F3">
         <v>2771000.0</v>
       </c>
       <c r="G3">
         <v>2649000.0</v>
       </c>
       <c r="H3">
         <v>2604000.0</v>
       </c>
       <c r="I3">
         <v>2652000.0</v>
       </c>
       <c r="J3">
         <v>815000.0</v>
       </c>
       <c r="K3">
@@ -17807,51 +17821,53 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>162</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-231650000.0</v>
+      </c>
       <c r="C5">
         <v>-130766000.0</v>
       </c>
       <c r="D5">
         <v>-69465000.0</v>
       </c>
       <c r="E5">
         <v>-99065000.0</v>
       </c>
       <c r="F5">
         <v>-52919000.0</v>
       </c>
       <c r="G5">
         <v>-38137000.0</v>
       </c>
       <c r="H5">
         <v>-50617000.0</v>
       </c>
       <c r="I5">
         <v>-39646000.0</v>
       </c>
       <c r="J5">
         <v>-18576000.0</v>
       </c>
       <c r="K5">
@@ -17886,51 +17902,51 @@
       </c>
       <c r="U5">
         <v>-30744921.0</v>
       </c>
       <c r="V5">
         <v>-20218846.0</v>
       </c>
       <c r="W5">
         <v>-9020724.0</v>
       </c>
       <c r="X5">
         <v>-9678205.0</v>
       </c>
       <c r="Y5">
         <v>-6207671.0</v>
       </c>
       <c r="Z5">
         <v>-3901808.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
-        <v>-243434000.0</v>
+        <v>-229341000.0</v>
       </c>
       <c r="C6">
         <v>-129226000.0</v>
       </c>
       <c r="D6">
         <v>-69001000.0</v>
       </c>
       <c r="E6">
         <v>-96619000.0</v>
       </c>
       <c r="F6">
         <v>-50148000.0</v>
       </c>
       <c r="G6">
         <v>-35488000.0</v>
       </c>
       <c r="H6">
         <v>-48013000.0</v>
       </c>
       <c r="I6">
         <v>-36994000.0</v>
       </c>
       <c r="J6">
         <v>-17761000.0</v>
       </c>
@@ -18266,51 +18282,51 @@
       </c>
       <c r="U11">
         <v>-7068455.0</v>
       </c>
       <c r="V11">
         <v>-303149.0</v>
       </c>
       <c r="W11">
         <v>-303149.0</v>
       </c>
       <c r="X11">
         <v>-2665477.0</v>
       </c>
       <c r="Y11">
         <v>-1740751.0</v>
       </c>
       <c r="Z11">
         <v>-1795160.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>169</v>
       </c>
       <c r="B12">
-        <v>-33000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C12">
         <v>14000.0</v>
       </c>
       <c r="D12">
         <v>1247000.0</v>
       </c>
       <c r="E12">
         <v>3189000.0</v>
       </c>
       <c r="F12">
         <v>5498000.0</v>
       </c>
       <c r="G12">
         <v>7257000.0</v>
       </c>
       <c r="H12">
         <v>6176000.0</v>
       </c>
       <c r="I12">
         <v>720000.0</v>
       </c>
       <c r="J12">
         <v>720000.0</v>
       </c>
@@ -20115,52 +20131,56 @@
       </c>
       <c r="CH2">
         <v>0.0</v>
       </c>
       <c r="CI2">
         <v>0.0</v>
       </c>
       <c r="CJ2"/>
       <c r="CK2">
         <v>0.0</v>
       </c>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2">
         <v>0.0</v>
       </c>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
     </row>
     <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>160</v>
       </c>
-      <c r="B3"/>
-      <c r="C3"/>
+      <c r="B3">
+        <v>636000.0</v>
+      </c>
+      <c r="C3">
+        <v>698000.0</v>
+      </c>
       <c r="D3">
         <v>576000.0</v>
       </c>
       <c r="E3">
         <v>538000.0</v>
       </c>
       <c r="F3">
         <v>497000.0</v>
       </c>
       <c r="G3">
         <v>467000.0</v>
       </c>
       <c r="H3">
         <v>408000.0</v>
       </c>
       <c r="I3">
         <v>362000.0</v>
       </c>
       <c r="J3">
         <v>303000.0</v>
       </c>
       <c r="K3">
         <v>112000.0</v>
       </c>
       <c r="L3">
@@ -20587,60 +20607,64 @@
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4"/>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
     </row>
     <row r="5" spans="1:96">
       <c r="A5" t="s">
         <v>162</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>-84882000.0</v>
+      </c>
+      <c r="C5">
+        <v>-58561000.0</v>
+      </c>
       <c r="D5">
         <v>-59732000.0</v>
       </c>
       <c r="E5">
-        <v>-62227000.0</v>
+        <v>-59333000.0</v>
       </c>
       <c r="F5">
-        <v>-48837000.0</v>
+        <v>-45195000.0</v>
       </c>
       <c r="G5">
         <v>-41295000.0</v>
       </c>
       <c r="H5">
         <v>-29361000.0</v>
       </c>
       <c r="I5">
         <v>-30826000.0</v>
       </c>
       <c r="J5">
         <v>-29284000.0</v>
       </c>
       <c r="K5">
         <v>-14016000.0</v>
       </c>
       <c r="L5">
         <v>-12612000.0</v>
       </c>
       <c r="M5">
         <v>-22485000.0</v>
       </c>
       <c r="N5">
         <v>-20352000.0</v>
       </c>
@@ -20858,63 +20882,63 @@
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5"/>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
     </row>
     <row r="6" spans="1:96">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
-        <v>-87226000.0</v>
+        <v>-84246000.0</v>
       </c>
       <c r="C6">
-        <v>-70345000.0</v>
+        <v>-57863000.0</v>
       </c>
       <c r="D6">
         <v>-59156000.0</v>
       </c>
       <c r="E6">
-        <v>-61689000.0</v>
+        <v>-58795000.0</v>
       </c>
       <c r="F6">
-        <v>-48340000.0</v>
+        <v>-44698000.0</v>
       </c>
       <c r="G6">
         <v>-40828000.0</v>
       </c>
       <c r="H6">
         <v>-28953000.0</v>
       </c>
       <c r="I6">
         <v>-30464000.0</v>
       </c>
       <c r="J6">
         <v>-28981000.0</v>
       </c>
       <c r="K6">
         <v>-13904000.0</v>
       </c>
       <c r="L6">
         <v>-12497000.0</v>
       </c>
       <c r="M6">
         <v>-22353000.0</v>
       </c>
       <c r="N6">
         <v>-20247000.0</v>
       </c>
@@ -25859,53 +25883,55 @@
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26"/>
       <c r="CK26">
         <v>4875000.0</v>
       </c>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26">
         <v>3079000.0</v>
       </c>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
     </row>
     <row r="27" spans="1:96">
       <c r="A27" t="s">
         <v>184</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>3000.0</v>
+      </c>
       <c r="C27">
-        <v>-6000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D27">
         <v>26000.0</v>
       </c>
       <c r="E27">
         <v>35000.0</v>
       </c>
       <c r="F27">
         <v>35000.0</v>
       </c>
       <c r="G27">
         <v>51000.0</v>
       </c>
       <c r="H27">
         <v>24000.0</v>
       </c>
       <c r="I27">
         <v>50000.0</v>
       </c>
       <c r="J27">
         <v>6000.0</v>
       </c>
       <c r="K27">
         <v>185000.0</v>
       </c>
@@ -26024,51 +26050,51 @@
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
     </row>
     <row r="28" spans="1:96">
       <c r="A28" t="s">
         <v>185</v>
       </c>
       <c r="B28">
-        <v>15246000.0</v>
+        <v>15243000.0</v>
       </c>
       <c r="C28">
         <v>11382000.0</v>
       </c>
       <c r="D28">
         <v>14490000.0</v>
       </c>
       <c r="E28">
         <v>11862000.0</v>
       </c>
       <c r="F28">
         <v>13876000.0</v>
       </c>
       <c r="G28">
         <v>12588000.0</v>
       </c>
       <c r="H28">
         <v>12970000.0</v>
       </c>
       <c r="I28">
         <v>12750000.0</v>
       </c>
       <c r="J28">
         <v>14101000.0</v>
       </c>
@@ -34124,51 +34150,51 @@
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24">
         <v>13000.0</v>
       </c>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24">
         <v>1856000.0</v>
       </c>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
     </row>
     <row r="25" spans="1:84">
       <c r="A25" t="s">
         <v>212</v>
       </c>
       <c r="B25">
-        <v>10860000.0</v>
+        <v>-778000.0</v>
       </c>
       <c r="C25">
         <v>-1033000.0</v>
       </c>
       <c r="D25">
         <v>-861000.0</v>
       </c>
       <c r="E25">
         <v>-1291000.0</v>
       </c>
       <c r="F25">
         <v>-1733000.0</v>
       </c>
       <c r="G25">
         <v>-1720000.0</v>
       </c>
       <c r="H25">
         <v>-28552000.0</v>
       </c>
       <c r="I25">
         <v>-1692000.0</v>
       </c>
       <c r="J25">
         <v>-575000.0</v>
       </c>