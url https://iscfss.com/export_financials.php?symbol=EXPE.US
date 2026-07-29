--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22697,51 +22697,51 @@
       <c r="F5">
         <v>-159000000.0</v>
       </c>
       <c r="G5">
         <v>397000000.0</v>
       </c>
       <c r="H5">
         <v>935000000.0</v>
       </c>
       <c r="I5">
         <v>549000000.0</v>
       </c>
       <c r="J5">
         <v>-93000000.0</v>
       </c>
       <c r="K5">
         <v>232000000.0</v>
       </c>
       <c r="L5">
         <v>506000000.0</v>
       </c>
       <c r="M5">
         <v>525000000.0</v>
       </c>
       <c r="N5">
-        <v>0.0</v>
+        <v>-116000000.0</v>
       </c>
       <c r="O5">
         <v>243000000.0</v>
       </c>
       <c r="P5">
         <v>753000000.0</v>
       </c>
       <c r="Q5">
         <v>-54000000.0</v>
       </c>
       <c r="R5">
         <v>-127000000.0</v>
       </c>
       <c r="S5">
         <v>555000000.0</v>
       </c>
       <c r="T5">
         <v>551000000.0</v>
       </c>
       <c r="U5">
         <v>-141000000.0</v>
       </c>
       <c r="V5">
         <v>-652000000.0</v>
       </c>
@@ -23007,51 +23007,51 @@
       <c r="F6">
         <v>60000000.0</v>
       </c>
       <c r="G6">
         <v>609000000.0</v>
       </c>
       <c r="H6">
         <v>1146000000.0</v>
       </c>
       <c r="I6">
         <v>754000000.0</v>
       </c>
       <c r="J6">
         <v>117000000.0</v>
       </c>
       <c r="K6">
         <v>440000000.0</v>
       </c>
       <c r="L6">
         <v>714000000.0</v>
       </c>
       <c r="M6">
         <v>724000000.0</v>
       </c>
       <c r="N6">
-        <v>192000000.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="O6">
         <v>442000000.0</v>
       </c>
       <c r="P6">
         <v>952000000.0</v>
       </c>
       <c r="Q6">
         <v>143000000.0</v>
       </c>
       <c r="R6">
         <v>70000000.0</v>
       </c>
       <c r="S6">
         <v>754000000.0</v>
       </c>
       <c r="T6">
         <v>752000000.0</v>
       </c>
       <c r="U6">
         <v>64000000.0</v>
       </c>
       <c r="V6">
         <v>-443000000.0</v>
       </c>
@@ -37928,51 +37928,51 @@
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23">
         <v>10331000.0</v>
       </c>
       <c r="CX23">
         <v>10331000.0</v>
       </c>
     </row>
     <row r="24" spans="1:102">
       <c r="A24" t="s">
         <v>219</v>
       </c>
       <c r="B24">
         <v>-279000000.0</v>
       </c>
       <c r="C24">
         <v>-35000000.0</v>
       </c>
       <c r="D24">
         <v>-393000000.0</v>
       </c>
       <c r="E24">
-        <v>-60000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="F24">
         <v>23000000.0</v>
       </c>
       <c r="G24">
         <v>-61000000.0</v>
       </c>
       <c r="H24">
         <v>-487000000.0</v>
       </c>
       <c r="I24">
         <v>-15000000.0</v>
       </c>
       <c r="J24">
         <v>-37000000.0</v>
       </c>
       <c r="K24">
         <v>-137000000.0</v>
       </c>
       <c r="L24">
         <v>-61000000.0</v>
       </c>
       <c r="M24">
         <v>13000000.0</v>
       </c>