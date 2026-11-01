--- v0 (2026-07-29)
+++ v1 (2026-11-01)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3348,53 +3351,59 @@
         <v>-223959000.0</v>
       </c>
       <c r="S36">
         <v>-189541000.0</v>
       </c>
       <c r="T36">
         <v>-350986000.0</v>
       </c>
       <c r="U36">
         <v>59289000.0</v>
       </c>
       <c r="V36">
         <v>39431000.0</v>
       </c>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
     </row>
     <row r="37" spans="1:28">
       <c r="A37" t="s">
         <v>63</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>1263000000.0</v>
+      </c>
+      <c r="C37">
+        <v>1242000000.0</v>
+      </c>
+      <c r="D37">
+        <v>1252000000.0</v>
+      </c>
       <c r="E37">
         <v>1445000000.0</v>
       </c>
       <c r="F37">
         <v>1495000000.0</v>
       </c>
       <c r="G37">
         <v>1494000000.0</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>1547000000.0</v>
       </c>
       <c r="J37">
         <v>1606233000.0</v>
       </c>
       <c r="K37">
         <v>1560802000.0</v>
       </c>
       <c r="L37">
         <v>65373000.0</v>
       </c>
       <c r="M37">
         <v>109462000.0</v>
       </c>
@@ -5155,660 +5164,666 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU62"/>
+  <dimension ref="A1:CV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CL1" t="s">
+      <c r="CM1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
         <v>161</v>
       </c>
+      <c r="CV1" t="s">
+        <v>162</v>
+      </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>3793000000.0</v>
+      </c>
+      <c r="C2">
         <v>3315000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3291000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3215000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3346000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2938000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3070000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3158000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3567000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3155000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3118000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3017000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2841000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2541000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2656000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2667000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2726000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2226000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2021000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2033000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1935000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1292000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1098000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1102000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1049000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1695000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2827000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2778000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1970000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2769000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2487000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2752000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2720000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2551000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2536000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2605258000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2515826000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2110260000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2086325000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2141647000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2145482000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2005709000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1815427000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1992085000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1866076000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1255610000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1549865000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1698019000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1633983000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1421699000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1305547000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1544705000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1666870000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1469019000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1237100000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1408828000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1275192000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1044248000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>951457000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1106869000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1139644000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1005499000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>882495000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1035795000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1003184000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>897626000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>813364000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>953917000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>936408000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>812047000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>775593000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>966796000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1016205000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>962317000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>852277000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1009219000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>932436000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>812645000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>720737000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>785386000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>738669000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>669314000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>642821000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>778444000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>656011000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>614724000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>528405000.0</v>
       </c>
-      <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CK2"/>
+      <c r="CL2">
         <v>433753000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>39159000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>68900000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>59514000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>50723000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>31577000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>29063000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>33994000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>29221000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>20553000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>22041000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5866,52 +5881,53 @@
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
+      <c r="CV3"/>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5969,585 +5985,592 @@
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
+      <c r="CV4"/>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>-187000000.0</v>
+      </c>
+      <c r="C5">
         <v>-376000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-191000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-194000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-187000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-220000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-232000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-194000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-223000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-222000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-209000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-240000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-207000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-211000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-234000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-317000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-240000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-161000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-149000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-221000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-186000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-199000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-178000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-239000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-273000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-301000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-217000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-258000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-216000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-217000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-220000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-202000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-190000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-125000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-148933000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-123973000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-188340000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-251413000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-280399000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-307112000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-299566000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-287368000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-284894000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-284246000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-256692000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-239480000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-138774000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-31035000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>25805000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>28292000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>18197000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>9189000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-16614000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-18782000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>22000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-12584000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-26761000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3008000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-17350000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-13819000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>22608000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>15638000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-8803000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-3225000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-46013000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-19833000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>3379000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>6743000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-5760000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-41733000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-4662000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>28053000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>39172000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>38192000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>31765000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>26865000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>16290000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>13635000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>11979000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>6778000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-223000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-2204000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1598000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>192000.0</v>
       </c>
-      <c r="CG5"/>
       <c r="CH5"/>
-      <c r="CI5">
+      <c r="CI5"/>
+      <c r="CJ5">
         <v>33668000.0</v>
       </c>
-      <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
+      <c r="CV5"/>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>9162909000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>8794298000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
+        <v>0.0</v>
+      </c>
+      <c r="AQ6">
         <v>4697209000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4929767000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2506198000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2174909000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1828996000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1893729000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2001879000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1990875000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2105934000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2258985000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2305306000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2338213000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2270231000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2389388000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2472309000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2341978000.0</v>
       </c>
-      <c r="BF6">
-[...1 lines deleted...]
-      </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
+        <v>0.0</v>
+      </c>
+      <c r="BM6">
         <v>2771854000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2666554000.0</v>
       </c>
-      <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7">
+        <v>226000000.0</v>
+      </c>
+      <c r="C7">
         <v>236000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>254000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>262000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>269000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>256000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>265000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>291000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>292000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>301000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>314000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>288000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>302000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>305000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>312000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>315000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>334000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>350000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>360000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>386000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>408000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>439000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>513000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>522000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>543000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>547000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>532000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>443000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>466000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>472000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6572,52 +6595,53 @@
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
+      <c r="CV7"/>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -6632,56 +6656,58 @@
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
-        <v>511000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U8">
         <v>511000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>511000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6715,538 +6741,543 @@
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
+      <c r="CV8"/>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>15072000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>14938000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>14795000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>14674000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14549000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>14431000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>14229000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>14176000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>13995000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>13919000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>13566000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13361000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13300000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>13124000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12978000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12882000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9821000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9694000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9549000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9476000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9331000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9228000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>9162909000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>9070498000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9024459000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>8895825000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>8794298000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8614478000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>8877699000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>8787676000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>8696508000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6102152000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>5989725000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5946043000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5892862000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5818942000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5788685000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>5777911000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5802140000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>5788786000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>5796205000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5784597000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5675075000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>5727728000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>5714512000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>5510732000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5474653000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>6153688000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>6149609000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6118687000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>6116697000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6112162000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>6031652000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
+      <c r="CV9"/>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>6682000000.0</v>
+      </c>
+      <c r="C10">
         <v>7789000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6976000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7262000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6304000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5715000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4183000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4722000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6242000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5686000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4225000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5056000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6274000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5904000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4096000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4588000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5568000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5552000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4111000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5031000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5464000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4291000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3363000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4353000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5053000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3905000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3315000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3797000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4258000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3708000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2443000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2920000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3072000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3423000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2847000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3239886000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2874823000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2503230000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1796811000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1844475000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2296524000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2063329000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1676299000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1455339000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3187129000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1735283000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1402700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2252748000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1433820000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1484066000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1021033000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1394498000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1311817000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1082798000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1293161000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1314728000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1343346000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1272508000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>689134000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1453508000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1409008000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>953169000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>714332000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>950871000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>795854000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>997461000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>642544000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>838579000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>862294000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>475234000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>665412000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>659671000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1027553000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>697868000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>617386000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>836531000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1011404000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>637722000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>853274000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>945692000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>643341000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>509030000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>297416000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>227875000.0</v>
       </c>
-      <c r="CG10"/>
       <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>154957000.0</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>188639000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>218219000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>182161000.0</v>
       </c>
-      <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
+      <c r="CV10"/>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7304,1709 +7335,1725 @@
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
+      <c r="CV11"/>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
+        <v>7127000000.0</v>
+      </c>
+      <c r="C12">
         <v>8043000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7296000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7606000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6671000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6126000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4483000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4918000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6273000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5712000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4253000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5056000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6301000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5948000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4144000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4637000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5594000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5552000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4311000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5031000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5475000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4314000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3387000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4376000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5475000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4099000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3841000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4455000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4889000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4174000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2471000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3378000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4563000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4454000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3315000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3780467000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3781162000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3354645000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1869124000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1890156000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2335024000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2091916000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1710038000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1490817000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3383113000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2030225000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1758480000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2648789000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2371801000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2171465000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1346543000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1812419000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2270234000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2089136000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1938143000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2357052000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2393453000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1997687000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1337953000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2005919000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2290610000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1821832000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1229959000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1554332000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1127140000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1043964000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>688393000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>887412000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>910155000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>565208000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>758174000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>659671000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1027553000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>697868000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>617386000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>836531000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1011404000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>637722000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>853274000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>945692000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>643341000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>509030000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>297416000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>227900000.0</v>
       </c>
-      <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>155957000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
+      <c r="CV12"/>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
+        <v>-17839000000.0</v>
+      </c>
+      <c r="C13">
         <v>-17577000000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-16458000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-15924000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-15243000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-14856000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-14677000000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-11937000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-11341000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-10869000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-10503000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-10331000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-10309000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-10262000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-10205000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-10182000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-10152000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-10097000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-10092000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-10087000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-10083000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-9673000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-9290000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-5771000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5767000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-5742000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-5439000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5248000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-5025000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AJ13">
         <v>24000.0</v>
       </c>
       <c r="AK13">
         <v>24000.0</v>
       </c>
       <c r="AL13">
         <v>24000.0</v>
       </c>
       <c r="AM13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="AN13">
         <v>23000.0</v>
       </c>
       <c r="AO13">
         <v>23000.0</v>
       </c>
       <c r="AP13">
         <v>23000.0</v>
       </c>
       <c r="AQ13">
         <v>23000.0</v>
       </c>
       <c r="AR13">
-        <v>21000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AS13">
         <v>21000.0</v>
       </c>
       <c r="AT13">
         <v>21000.0</v>
       </c>
       <c r="AU13">
         <v>21000.0</v>
       </c>
       <c r="AV13">
         <v>21000.0</v>
       </c>
       <c r="AW13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="AX13">
         <v>20000.0</v>
       </c>
       <c r="AY13">
         <v>20000.0</v>
       </c>
       <c r="AZ13">
         <v>20000.0</v>
       </c>
       <c r="BA13">
         <v>20000.0</v>
       </c>
       <c r="BB13">
         <v>20000.0</v>
       </c>
       <c r="BC13">
         <v>20000.0</v>
       </c>
       <c r="BD13">
         <v>20000.0</v>
       </c>
       <c r="BE13">
         <v>20000.0</v>
       </c>
       <c r="BF13">
-        <v>19000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="BG13">
         <v>19000.0</v>
       </c>
       <c r="BH13">
-        <v>377000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="BI13">
         <v>377000.0</v>
       </c>
       <c r="BJ13">
+        <v>377000.0</v>
+      </c>
+      <c r="BK13">
         <v>376000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373000.0</v>
       </c>
       <c r="BM13">
         <v>373000.0</v>
       </c>
       <c r="BN13">
+        <v>373000.0</v>
+      </c>
+      <c r="BO13">
         <v>372000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368000.0</v>
       </c>
       <c r="BQ13">
         <v>368000.0</v>
       </c>
       <c r="BR13">
+        <v>368000.0</v>
+      </c>
+      <c r="BS13">
         <v>367000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365000.0</v>
       </c>
       <c r="BU13">
         <v>365000.0</v>
       </c>
       <c r="BV13">
         <v>365000.0</v>
       </c>
       <c r="BW13">
+        <v>365000.0</v>
+      </c>
+      <c r="BX13">
         <v>363000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>359000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>358000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>356000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353000.0</v>
       </c>
       <c r="CC13">
         <v>353000.0</v>
       </c>
       <c r="CD13">
+        <v>353000.0</v>
+      </c>
+      <c r="CE13">
         <v>351000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>349000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>344000.0</v>
       </c>
-      <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
-      <c r="CL13">
+      <c r="CL13"/>
+      <c r="CM13">
         <v>589000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>574000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>570000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>556000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>529000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>514000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>502000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>487000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>445000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>443000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>123763000.0</v>
+      </c>
+      <c r="C14">
         <v>121827000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>128239000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>131014000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>132809000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>128641000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>137919000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>135732000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>137832000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>135501000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>144470000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>147748000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>151844000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>152477000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>159532000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>161829000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>157290000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>156366000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>161920000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>160460000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>149093000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>145181000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>142446000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>141306000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>141072000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>140823000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>146828000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>150635000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>151561000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>147882000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>151358000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>153153000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>152617000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>151817000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>155974000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>157760000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>157033000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>150531000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>155071000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>154236000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>153532000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>151052000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>134128000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>133417000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>132960000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>131402000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>131639000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>132274000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>133668000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>130559000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>135571000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>140451000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>141112000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>135641000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>140756000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>141423000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>138192000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>139306000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>136176000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>139684000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>139053000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>139084000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>140607500.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>143142000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>144487500.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>147251000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>144213000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>146864000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>145444500.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>143937500.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>143337000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>145862000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>146999500.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>147015500.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>146085500.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>156378000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>160098000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>161874500.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>165179500.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>170568500.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>179545000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>182584000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>168204500.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>176675500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170274500.0</v>
       </c>
       <c r="CH14">
         <v>170274500.0</v>
       </c>
       <c r="CI14">
+        <v>170274500.0</v>
+      </c>
+      <c r="CJ14">
         <v>167770000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>170274500.0</v>
       </c>
-      <c r="CK14"/>
-      <c r="CL14">
+      <c r="CL14"/>
+      <c r="CM14">
         <v>46354200.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>46800000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>42435600.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>14447800.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>16845200.0</v>
       </c>
-      <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
+      <c r="CV14"/>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>-10152000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-10097000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-10092000000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
-        <v>24000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>24000.0</v>
       </c>
       <c r="AK15">
         <v>24000.0</v>
       </c>
       <c r="AL15">
         <v>24000.0</v>
       </c>
       <c r="AM15">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="AN15">
         <v>23000.0</v>
       </c>
       <c r="AO15">
         <v>23000.0</v>
       </c>
       <c r="AP15">
         <v>23000.0</v>
       </c>
       <c r="AQ15">
         <v>23000.0</v>
       </c>
       <c r="AR15">
-        <v>21000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AS15">
         <v>21000.0</v>
       </c>
       <c r="AT15">
         <v>21000.0</v>
       </c>
       <c r="AU15">
         <v>21000.0</v>
       </c>
       <c r="AV15">
         <v>21000.0</v>
       </c>
       <c r="AW15">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="AX15">
         <v>20000.0</v>
       </c>
       <c r="AY15">
         <v>20000.0</v>
       </c>
       <c r="AZ15">
         <v>20000.0</v>
       </c>
       <c r="BA15">
         <v>20000.0</v>
       </c>
       <c r="BB15">
         <v>20000.0</v>
       </c>
       <c r="BC15">
         <v>20000.0</v>
       </c>
       <c r="BD15">
         <v>20000.0</v>
       </c>
       <c r="BE15">
         <v>20000.0</v>
       </c>
       <c r="BF15">
-        <v>19000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="BG15">
         <v>19000.0</v>
       </c>
       <c r="BH15">
-        <v>377000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="BI15">
         <v>377000.0</v>
       </c>
       <c r="BJ15">
+        <v>377000.0</v>
+      </c>
+      <c r="BK15">
         <v>376000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373000.0</v>
       </c>
       <c r="BM15">
         <v>373000.0</v>
       </c>
       <c r="BN15">
+        <v>373000.0</v>
+      </c>
+      <c r="BO15">
         <v>372000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368000.0</v>
       </c>
       <c r="BQ15">
         <v>368000.0</v>
       </c>
       <c r="BR15">
+        <v>368000.0</v>
+      </c>
+      <c r="BS15">
         <v>367000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365000.0</v>
       </c>
       <c r="BU15">
         <v>365000.0</v>
       </c>
       <c r="BV15">
         <v>365000.0</v>
       </c>
       <c r="BW15">
+        <v>365000.0</v>
+      </c>
+      <c r="BX15">
         <v>363000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>359000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>358000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>356000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353000.0</v>
       </c>
       <c r="CC15">
         <v>353000.0</v>
       </c>
       <c r="CD15">
+        <v>353000.0</v>
+      </c>
+      <c r="CE15">
         <v>351000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>349000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>344000.0</v>
       </c>
-      <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
+      <c r="CV15"/>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16">
+        <v>15601000000.0</v>
+      </c>
+      <c r="C16">
         <v>15174000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10591000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11304000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13582000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13091000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8681000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9586000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>12259000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11569000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7887000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8561000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11708000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11222000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7314000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7617000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10214000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9381000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5854000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6005000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8412000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6221000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3279000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3424000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4829000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6126000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6000000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6023000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7575000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7145000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4691000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5141000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6566000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6335000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3545001000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3958781000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5049299000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4795110000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2900308000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3379512000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4201859000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3909614000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2572846000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2862662000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3272010000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2981185000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1823464000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2143120000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2605203000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2471742000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1390065000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1694700000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2093327000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1942225000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1154706000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>23062000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>22855000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1652989000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>848863000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1087703000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1501623000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1368213000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>684098000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>30794000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>26853000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>24634000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>17204000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>19826000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>20596000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>17530000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>15774000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>15689000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>19009000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>18372000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>11957000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>13765000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>12798000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>11602000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>10317000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>11083000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>12580000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>11084000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7068000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>566898000.0</v>
       </c>
-      <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
+      <c r="CV16"/>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>23908000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>23658000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>12721000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>19618000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>19292000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>15458000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>137358000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4858000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>645000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>10053000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>18196000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>16421000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>16241000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>14151000.0</v>
       </c>
-      <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
+      <c r="CV17"/>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
-[...1 lines deleted...]
-      </c>
+      <c r="M18"/>
       <c r="N18">
         <v>35000000.0</v>
       </c>
       <c r="O18">
+        <v>35000000.0</v>
+      </c>
+      <c r="P18">
         <v>52000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>50000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000000.0</v>
       </c>
       <c r="S18">
         <v>58000000.0</v>
       </c>
       <c r="T18">
+        <v>58000000.0</v>
+      </c>
+      <c r="U18">
         <v>55000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>22000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>23000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>67000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>105000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>74000000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>60000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>65000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>66000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>69000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>250000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>314000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>405000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>328602000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>393353000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>466237000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>496202000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>484970000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>417886000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>512088000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>526406000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>473841000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>628019000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>437959000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>446341000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>452958000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>446922000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>465283000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>440215000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>433532000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>435715000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>460853000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>439755000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>323766000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>353233000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>337450000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>287925000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>279962000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>258326000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>265717000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>258460000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>248461000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>237121000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>226962000.0</v>
       </c>
-      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9064,1813 +9111,1829 @@
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20">
+        <v>7024000000.0</v>
+      </c>
+      <c r="C20">
         <v>7016000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>6872000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6874000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>6855000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>6847000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6844000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>6851000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6847000000.0</v>
       </c>
       <c r="J20">
         <v>6847000000.0</v>
       </c>
       <c r="K20">
+        <v>6847000000.0</v>
+      </c>
+      <c r="L20">
         <v>6849000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>6845000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7150000000.0</v>
       </c>
       <c r="N20">
         <v>7150000000.0</v>
       </c>
       <c r="O20">
+        <v>7150000000.0</v>
+      </c>
+      <c r="P20">
         <v>7143000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>7109000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>7135000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>7166000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>7171000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>7318000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>7370000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>7363000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>7380000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>7343000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7330000000.0</v>
       </c>
       <c r="Z20">
         <v>7330000000.0</v>
       </c>
       <c r="AA20">
+        <v>7330000000.0</v>
+      </c>
+      <c r="AB20">
         <v>8127000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>8104000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>8118000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>8109000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>8120000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>8157000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>8139000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>8251000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>8228865000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>8226173000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>8156716000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>7979882000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>7942023000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>8027179000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>8019775000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>8026352000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>7992941000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>5400968000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3976617000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>4016188000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3955901000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3669745000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>3696861000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>3704456000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>3663674000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>3657994000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>3643196000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>3642098000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>3015670000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>3006962000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>3000754000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>2888930000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>2877301000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>3653161000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>3678538000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>3665001000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>3642360000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>3633508000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>3596764000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>3584183000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>3603994000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>3579211000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>3569225000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>3519825000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>3538569000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>6303867000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>6136371000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>6067395000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>6006338000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>5912934000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>5907286000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>5892415000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>5861292000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>5856663000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>5860166000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>5855453000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>5859730000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>5875132000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>5872589000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>5846107000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>5790111000.0</v>
       </c>
-      <c r="CJ20"/>
-      <c r="CK20">
+      <c r="CK20"/>
+      <c r="CL20">
         <v>5650322000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>124286000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>114201000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>111631000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>108401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78890000.0</v>
       </c>
       <c r="CQ20">
         <v>78890000.0</v>
       </c>
       <c r="CR20">
+        <v>78890000.0</v>
+      </c>
+      <c r="CS20">
         <v>74781000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>77002000.0</v>
       </c>
-      <c r="CT20"/>
       <c r="CU20"/>
+      <c r="CV20"/>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
+        <v>878000000.0</v>
+      </c>
+      <c r="C21">
         <v>887000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>819000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>797000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>801000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>808000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>817000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>947000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>991000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1006000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1023000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1149000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1180000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1196000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1209000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1223000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1306000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1368000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1393000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1425000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1457000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1479000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1515000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1537000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1600000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1642000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1804000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1843000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1887000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1936000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1992000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2101000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2157000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2243000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2308536000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2377597000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2390465000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2386504000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2446652000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2573640000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2646039000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2738961000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2793954000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2122770000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1476039000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1511543000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1290087000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1076780000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1087048000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1109264000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1111041000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1129531000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1145400000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1163828000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>821419000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>828318000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>836365000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>738858000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>743898000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>779248000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>793482000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>795882000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>797707000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>803996000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>801328000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>809190000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>823031000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>824686000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>829741000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>818210000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>833419000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1075373000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>980214000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>978683000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>970757000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>988525000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1006146000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1024010000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1028774000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1050764000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1117046000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1146707000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>7036233000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>7079889000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>7112519000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>7128855000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1279361000.0</v>
       </c>
-      <c r="CJ21"/>
-      <c r="CK21">
+      <c r="CK21"/>
+      <c r="CL21">
         <v>6973348000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>168954000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>158290000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>153617000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>156913000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>98270000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>108175000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>118079000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>133510000.0</v>
       </c>
-      <c r="CT21"/>
       <c r="CU21"/>
+      <c r="CV21"/>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>493000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436000000.0</v>
       </c>
       <c r="L22">
         <v>1436000000.0</v>
       </c>
       <c r="M22">
+        <v>1436000000.0</v>
+      </c>
+      <c r="N22">
         <v>2484000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2483000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1755000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>522000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2756000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2583000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1694000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1587000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2541000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1972000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>772000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>725000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1311000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>813000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>779000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>447000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>619000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>447000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>259000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>186000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>336000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>219000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>69055000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>46936000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>47079000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>34452000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>18733000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>18424000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>42166000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>42804000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>11324000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>190966000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>196710000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>213085000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>204157000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>129335000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>126706000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>93157000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>92172000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>18883000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>30236000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>29265000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>35099000.0</v>
       </c>
-      <c r="BD22">
-[...1 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22"/>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>114334000.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
-      <c r="CI22">
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>8696000.0</v>
       </c>
-      <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
+      <c r="CV22"/>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>29061000000.0</v>
+      </c>
+      <c r="C23">
         <v>26459000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>24452000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>25108000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26976000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>26114000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>22388000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23405000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>25893000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24761000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21642000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22522000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>25676000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>24986000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21561000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21879000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>24744000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>24577000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>21548000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>21944000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>24181000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>21866000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18690000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>19679000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21905000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>20417000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>21416000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>21381000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>22201000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>20963000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>18033000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>19141000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20554000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>20429000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>18515628000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>19035232000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>18623248000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>17668906000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>15777546000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>16131766000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>16728542000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>16390044000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>15503812000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>12403273000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11831926000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10135088000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>9020538000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9424988000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9234829000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8888377000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7739481000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8201610000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8744096000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8432420000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7085195000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7507565000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7505096000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6818183000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6505258000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7676683000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8045277000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7457588000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6650994000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7132741000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6622894000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>6420471000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>5937156000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6147193000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6206065000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5748771000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5894249000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>8989229000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9121482000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>8630773000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>8295422000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>8462126000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>8675587000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>8258753000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>8269184000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>8384232000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>8149980000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>8024044000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>7756892000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>7776176000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>9537187000.0</v>
       </c>
-      <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>9537187000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
+      <c r="CV23"/>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24">
+        <v>5459000000.0</v>
+      </c>
+      <c r="C24">
         <v>4470000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4469000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4468000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4466000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4465000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5223000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5221000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5218000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6256000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6253000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6250000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6247000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6243000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6240000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6237000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6727000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>7719000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7715000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7712000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8480000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8464000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8216000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>8826000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>8803000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6080000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4189000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4170000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3715000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3704000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3717000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3727000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3731000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3771000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3749054000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3735736000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3220946000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3170933000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3159336000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3204210000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3196847000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3209491000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3201277000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2475425000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2472536000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1746862000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1746787000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1746712000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1249448000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1249430000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1249412000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1249395000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1249378000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1249361000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1249345000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1249328000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1249312000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1249296000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1249281000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1645414000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1645237000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1645064000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1644894000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1644728000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>895374000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>895228000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>895086000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>894947000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>894811000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>894678000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1544548000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1144421000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>894296000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>740000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1085000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000000.0</v>
       </c>
       <c r="BZ24">
         <v>500000000.0</v>
       </c>
       <c r="CA24">
         <v>500000000.0</v>
       </c>
       <c r="CB24">
         <v>500000000.0</v>
       </c>
-      <c r="CC24"/>
+      <c r="CC24">
+        <v>500000000.0</v>
+      </c>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>272000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>1303000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>1310000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>1607000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>1690000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>6247000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6243000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6240000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6237000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6727000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7719000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7715000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7712000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8480000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8464000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8216000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8826000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8803000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6080000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4189000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4170000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3715000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3704000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3717000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3727000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3731000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3771000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3749054000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3735736000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3220946000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3170933000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3159336000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3204210000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3196847000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3209491000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3201277000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2475425000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2472536000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1746862000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1746787000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1746712000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1249448000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1249430000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1249412000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1249395000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1249378000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1249361000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1249345000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1249328000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1249312000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1249296000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1249281000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1645414000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1645237000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1645064000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1644894000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1644728000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>895374000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>1155000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1202000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1198000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1184000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1122000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1151000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1468000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1450000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>655000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>663000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>667000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>671000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>606000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>618000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>610000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>796000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>770000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>815000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>804000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>778000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>717000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>758000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>858000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>845450000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>888847000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>538435000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>528237000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>520058000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>558311000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>643851000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>634983000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>658439000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>602145000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>516883000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>539828000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>286882000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>298396000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>283748000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>252882000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>250626000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>243506000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>251063000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>226382000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>224231000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>187421000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>204938000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>262213000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>289348000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>305129000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>301270000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
+      <c r="CV26"/>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10928,402 +10991,408 @@
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
+        <v>-997000000.0</v>
+      </c>
+      <c r="C28">
         <v>-3083000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-307000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-784000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>178000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>752000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2348000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1832000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>309000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>871000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2342000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1482000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>275000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>644000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2456000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1964000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1493000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2517000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4699000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3820000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3424000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4612000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5366000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4995000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5043000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3472000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2155000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1565000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-77000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>468000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1274000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>807000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1159000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>848000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1402000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>995850000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>346123000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>667703000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1362525000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1359735000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>900323000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1146162000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1524978000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1020086000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-714593000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>11579000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>344087000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-506036000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-184372000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-234636000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>228379000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-145103000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-62439000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>166563000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-43816000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-65400000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-94034000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-23212000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>560147000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>191906000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>236229000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>691895000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>930562000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>693857000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>99520000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-102233000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>252542000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>56368000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>32517000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>419444000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>879136000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>484750000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-133257000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>42132000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>467614000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>163469000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-511404000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-137722000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-353274000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-445436000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-643248000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-508657000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-66661000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-227875000.0</v>
       </c>
-      <c r="CG28"/>
       <c r="CH28"/>
-      <c r="CI28">
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>-154957000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
+      <c r="CV28"/>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
         <v>55</v>
       </c>
       <c r="B29">
+        <v>6668000000.0</v>
+      </c>
+      <c r="C29">
         <v>5046000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7445000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7553000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7049000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7283000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7823000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7585000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7148000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7146000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7787000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7923000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8006000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8075000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8523000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8505000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8637000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9797000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10507000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10068000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9576000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9673000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9726000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10458000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11287000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9100000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11352,611 +11421,618 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>5830000000.0</v>
+      </c>
+      <c r="C30">
         <v>5204000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4204000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4522000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4982000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4512000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3252000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3832000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4198000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3806000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2833000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2837000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2973000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2576000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2118000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2056000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2278000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1829000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1349000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1587000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1839000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1399000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>821000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>949000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1109000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1497000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2594000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2746000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3021000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2763000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2175000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2330000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2534000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2429000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1886628000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1870551000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1954618000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1707361000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1362649000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1425815000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1590034000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1481277000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1096211000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1275267000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1197362000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1050319000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>795495000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>906981000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1003132000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>928828000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>679031000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>695137000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>684875000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>627792000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>461531000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>566339000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>512856000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>414555000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>339427000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>431064000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>469488000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>434045000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>328468000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>408089000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>390685000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>376669000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>307817000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>367935000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>371417000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>323671000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>267270000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>351255000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>398500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>367930000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>268008000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>317901000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>313335000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>289926000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>211430000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>216947000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>202913000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>199478000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>174019000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>180622000.0</v>
       </c>
-      <c r="CG30"/>
       <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>2018650000.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
+      <c r="CV30"/>
     </row>
-    <row r="31" spans="1:99">
+    <row r="31" spans="1:100">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-6269000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6209000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5757000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5749000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6197000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6106000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6147000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7140000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7731000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7194000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-6872000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6726000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6653000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6702000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-6857000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5287000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5168000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-5461000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5978000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5853000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-6309000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-6277000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-5992732000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5977881000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-6321104000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-6277114000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6256374000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5136099000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-5479678000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5463629000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5264023000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4515210000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2783801000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3337230000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2901648000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2341294000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2419574000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2327405000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2264380000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2234263000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2203077000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2291808000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1556830000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1470173000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1602550000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1578948000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1421335000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1534614000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1591945000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1757796000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1767523000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1727621000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1792158000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
+      <c r="CV31"/>
     </row>
-    <row r="32" spans="1:99">
+    <row r="32" spans="1:100">
       <c r="A32" t="s">
         <v>58</v>
       </c>
       <c r="B32">
+        <v>-4052000000.0</v>
+      </c>
+      <c r="C32">
         <v>-5209000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-4458000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-4412000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-4881000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-4986000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-3796000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-3955000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-4241000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-3217000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-2553000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-2466000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-2616000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-2486000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-1987000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-1849000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-2051000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-1322000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-1269000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-708000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-600000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>62000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>228000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1099000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1072000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-1956000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11985,2648 +12061,2683 @@
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
+      <c r="CV32"/>
     </row>
-    <row r="33" spans="1:99">
+    <row r="33" spans="1:100">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>12759000000.0</v>
+      </c>
+      <c r="C33">
         <v>12306000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>12253000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>12258000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12243000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>12527000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12573000000.0</v>
       </c>
       <c r="H33">
         <v>12573000000.0</v>
       </c>
       <c r="I33">
+        <v>12573000000.0</v>
+      </c>
+      <c r="J33">
         <v>12378000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>12413000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>12412000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>12428000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>12863000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>12860000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>12770000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>12609000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>12958000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>13430000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13367000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>12901000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>13068000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>13030000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>13056000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12944000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12961000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12765000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>13681000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>13412000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>13377000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>13261000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>12836000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>12969000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>12760000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>12998000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>12976039000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>13051430000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>12596687000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>12340493000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>12327295000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>12511472000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>12564565000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>12593912000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>12525051000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>9229801000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>6841534000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>6649160000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>6096049000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>5588170000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>5593864000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>5573423000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>5520194000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>5495804000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>5480386000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>5451549000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>4470693000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>4416155000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>4418585000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>4233541000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>4230829000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>5078510000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>5091277000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>5030138000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>4949367000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>4924419000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>4807203000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>4707093000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>4712107000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>4691212000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>4689099000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>4658268000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>4695535000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>7703439000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>7438123000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>7332233000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>7249767000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>7143406000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>7149203000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>7144096000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>7086499000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>7088277000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>7130818000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>7134372000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>7166648000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>7211472000.0</v>
       </c>
-      <c r="CG33"/>
       <c r="CH33"/>
-      <c r="CI33">
+      <c r="CI33"/>
+      <c r="CJ33">
         <v>7291330000.0</v>
       </c>
-      <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
       <c r="CU33"/>
+      <c r="CV33"/>
     </row>
-    <row r="34" spans="1:99">
+    <row r="34" spans="1:100">
       <c r="A34" t="s">
         <v>60</v>
       </c>
       <c r="B34">
+        <v>532000000.0</v>
+      </c>
+      <c r="C34">
         <v>524000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>505000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>502000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>520000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>479000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>471000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>506000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>470000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>472000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>473000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>464000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>447000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>501000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>451000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>445000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>420000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>414000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>413000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>438000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>465000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>456000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>462000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>456000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>388000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>383000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>374000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>354000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>343000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>332000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>506000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>455000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>440000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>432000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>408380000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>395808000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>369447000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>323142000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>312939000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>358640000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>322098000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>328994000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>314432000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>284905000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>220545000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>203280000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>180376000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>167325000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>182677000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>152389000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>138300000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>132109000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>127025000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>133742000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>140385000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>134116000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>126171000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>123274000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>117491000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>118654000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>122356000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>132085000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>131516000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>98815000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>246782000.0</v>
       </c>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
+      <c r="CV34"/>
     </row>
-    <row r="35" spans="1:99">
+    <row r="35" spans="1:100">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
+        <v>6236000000.0</v>
+      </c>
+      <c r="C35">
         <v>5261000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5248000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5253000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5276000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5220000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5978000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6052000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6011000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>7060000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>7073000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>7036000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>7031000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7084000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7055000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7047000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7526000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>8541000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8546000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>8591000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>9375000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>9382000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9258000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>9909000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9808000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>7068000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5166000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5027000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4589000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4574000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4292000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4432000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4485000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4608000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4486036000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>4524897000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4056630000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3990277000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3957245000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3980736000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4031033000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4064891000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3989550000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3388349000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3131040000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2396483000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2380121000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2360959000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1897408000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1842034000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1821244000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1817219000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1837256000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1822858000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1713496000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1736677000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1712933000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1660495000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1646734000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2022394000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2033310000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2035609000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>2024871000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1980664000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1369118000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1368969000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1352373000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1333406000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1323350000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1307647000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1946750000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1770891000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1472868000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1315968000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1641054000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1466450000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>960626000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>970407000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>903013000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>906705000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>449530000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>476654000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>513130000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>511320000.0</v>
       </c>
-      <c r="CG35"/>
       <c r="CH35"/>
-      <c r="CI35">
+      <c r="CI35"/>
+      <c r="CJ35">
         <v>383944000.0</v>
       </c>
-      <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
+      <c r="CV35"/>
     </row>
-    <row r="36" spans="1:99">
+    <row r="36" spans="1:100">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
+        <v>1804000000.0</v>
+      </c>
+      <c r="C36">
         <v>860000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1387000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1416000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1331000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1608000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1698000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1527000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1283000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1245000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1238000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1155000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>348000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>353000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1184000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1122000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>378000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>395000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1450000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>655000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>467000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>667000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>671000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>598000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>626000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>12765000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>13681000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>495000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>524000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>537000000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
-      <c r="AZ36">
+      <c r="AZ36"/>
+      <c r="BA36">
         <v>-435715000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-460853000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-439755000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>224231000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-353233000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-337450000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-287925000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>289348000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-258326000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-265717000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-258460000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>232239000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-237121000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-226962000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-230107000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>48262000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-212137000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-198005000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-199041000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>75593000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>81966000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>112674000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>101733000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>93182000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>89006000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>86723000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>85800000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>59289000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>56113000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>49262000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>39204000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>39431000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>45717000.0</v>
       </c>
-      <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
+      <c r="CV36"/>
     </row>
-    <row r="37" spans="1:99">
+    <row r="37" spans="1:100">
       <c r="A37" t="s">
         <v>63</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>1262000000.0</v>
+      </c>
+      <c r="C37">
+        <v>1260000000.0</v>
+      </c>
+      <c r="D37">
+        <v>1263000000.0</v>
+      </c>
+      <c r="E37">
+        <v>1256000000.0</v>
+      </c>
+      <c r="F37">
+        <v>1250000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>1457000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>1458000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445000000.0</v>
       </c>
       <c r="P37">
         <v>1445000000.0</v>
       </c>
       <c r="Q37">
+        <v>1445000000.0</v>
+      </c>
+      <c r="R37">
         <v>1471000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>1489000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>1495000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>1488000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>1486000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>1479000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>1494000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>1480000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>1469000000.0</v>
       </c>
-      <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37">
+      <c r="AB37"/>
+      <c r="AC37">
         <v>1555000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>1565000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>1551000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>1547000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>1541000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>1585000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>1613000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>1606233000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>1611890000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>1596039000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>1569786000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>1560802000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>66872000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>64618000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>65509000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>65373000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>65150000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>63803000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>165455000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>109462000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>117091000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>115209000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>110773000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>113521000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>109710000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>110409000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>111137000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>109129000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>107202000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>107409000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>106659000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>105303000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>140225000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>133773000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>66012000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BL37">
         <v>64159000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>61971000.0</v>
       </c>
-      <c r="BM37">
+      <c r="BN37">
         <v>60620000.0</v>
       </c>
-      <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
+      <c r="CV37"/>
     </row>
-    <row r="38" spans="1:99">
+    <row r="38" spans="1:100">
       <c r="A38" t="s">
         <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>665000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>661000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>626000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>825000000.0</v>
       </c>
-      <c r="R38"/>
-      <c r="S38">
+      <c r="S38"/>
+      <c r="T38">
         <v>766000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>798000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>850000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>784000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1904000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>560000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>484000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>261000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>148000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>113000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>83000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>47000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>72000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>228000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>21000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>23000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>11400781000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>11529821000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>11117628000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>10918531000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>10932391000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>11171851000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>11329283000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>11419588000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>11460792000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>8263241000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>5974397000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>6068204000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>5542923000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>5063117000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>5084078000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>5082843000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>5039492000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>5031031000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>5039659000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>5032308000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>4061320000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>4022701000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>4042057000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3890001000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>3910547000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>4737538000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>4773290000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>4728937000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>4672306000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>4662587000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>4550191000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>4471217000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>4475287000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>4459290000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>4453867000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>4418116000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>4447581000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>7461206000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>7229259000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>7147811000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>7070277000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>6990465000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>7000155000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>7002225000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>6949355000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>6963540000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>7026474000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>7041364000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>7075664000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>7125606000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>9537187000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>7163719000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>7209904000.0</v>
       </c>
-      <c r="CJ38"/>
-      <c r="CK38">
+      <c r="CK38"/>
+      <c r="CL38">
         <v>6999490000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>184693000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>197977000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>184357000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>183658000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>111167000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>110015000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>119377000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>136948000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>185485000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>201610000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:99">
+    <row r="39" spans="1:100">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
+        <v>3345000000.0</v>
+      </c>
+      <c r="C39">
         <v>906000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>699000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>722000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3080000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2949000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2080000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2082000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3044000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2830000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2144000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>765000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3539000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3602000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2529000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2577000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3914000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3766000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2521000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2425000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1258000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1151000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>654000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>685000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2360000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2056000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1300000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>768000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>914000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>318000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>292000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>278000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>697000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>548000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>338000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>332784000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>243702000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>231955000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>199745000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>285899000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>196753000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>180135000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>161188000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>216422000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>213207000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>192299000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>166357000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>151713000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>139326000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>121504000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>101541000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>179367000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>278365000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>234678000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>179729000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>168019000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>180202000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>172400000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>597049000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>161190000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>193902000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>171573000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>143200000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>245901000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>297866000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>292745000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>228839000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>200634000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>235394000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>201624000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>173270000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>274864000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>257306000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>232742000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>160261000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>164288000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>201645000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>187009000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>113114000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>133316000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>172908000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>181164000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>118809000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>156182000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>138824000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>113878000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>71250000.0</v>
       </c>
-      <c r="CJ39"/>
-      <c r="CK39">
+      <c r="CK39"/>
+      <c r="CL39">
         <v>54787000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>25102000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>26437000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>38333000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>34193000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>15918000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>27419000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>41812000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>16035000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>6452000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>4541000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:99">
+    <row r="40" spans="1:100">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
+        <v>905000000.0</v>
+      </c>
+      <c r="C40">
         <v>844000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1027000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>995000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>923000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>766000000.0</v>
       </c>
       <c r="G40">
         <v>766000000.0</v>
       </c>
       <c r="H40">
+        <v>766000000.0</v>
+      </c>
+      <c r="I40">
         <v>887000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>857000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>816000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>752000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>10398000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>819000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>745000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>787000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>789000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>861000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>843000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>824000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>915000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1816000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1511000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1475000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1597000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1166000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>978000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1050000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>932000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2103000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1820000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1596000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1570000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>692000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>597000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1264626000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1181265000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1962259000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1721830000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1667838000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1690594000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1754975000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1622983000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1955282000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1504823000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1260484000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1127576000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1115007000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1094841000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1040305000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>876297000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>798183000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>817077000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>865223000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>917793000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>873534000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1866689000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2152138000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>304952000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>419800000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>421697000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>356852000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>279168000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>322827000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>299681000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1557185000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>1522375000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>325184000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1203896000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1435645000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1210986000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>774801000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1068414000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>1502328000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1387708000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>910118000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>1015332000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1212985000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1104465000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>640632000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>749993000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>986908000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>935465000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>514176000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>88148000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>982179000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>810543000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>453353000.0</v>
       </c>
-      <c r="CJ40"/>
-      <c r="CK40">
+      <c r="CK40"/>
+      <c r="CL40">
         <v>384125000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>334748000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>308351000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>306833000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>273432000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>123877000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>105966000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>123503000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>82139000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>40144000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>38440000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:99">
+    <row r="41" spans="1:100">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>482000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>503000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>495000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>465000000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>471000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>493000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>487000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>479000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>529000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>561000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>462000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>441000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>430000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>414000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>408000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>398000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>575000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>705000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>754000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>837000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>408380000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>395808000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>369447000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>323142000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>312939000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>357640000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>321098000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>327994000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>314432000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>284905000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>220545000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>203280000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>180376000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>167325000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>182677000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>152389000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>138300000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>132109000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>127025000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>133742000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>140385000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>134116000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>126171000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>123274000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>117491000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>118654000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>122356000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>132085000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>131516000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>98815000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>246782000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>243634000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>233328000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>226322000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>230534000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>213928000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>212661000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>236880000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>216800000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>215010000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>204886000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>104052000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>90672000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>97175000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>33716000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>65272000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>73859000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>79278000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>144250000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>129857000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>38183000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>49501000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>50248000.0</v>
       </c>
-      <c r="CJ41"/>
-      <c r="CK41">
+      <c r="CK41"/>
+      <c r="CL41">
         <v>3321000.0</v>
       </c>
-      <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
-      <c r="CT41">
+      <c r="CT41"/>
+      <c r="CU41">
         <v>2950000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>3336000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:99">
+    <row r="42" spans="1:100">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
+        <v>-1056000000.0</v>
+      </c>
+      <c r="C42">
         <v>-680000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-221000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-9000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>393000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>941000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1187000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1213000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1493000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1879000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2375000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>15227000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3135000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3597000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3926000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4171000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4218000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>4122000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3967000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3971000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>13995000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>13919000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>13566000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>12339000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2191000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3041000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3290000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3559000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>4021000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>9665000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>9519000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>9457000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>4063000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>4181000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>4318166000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>4383324000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>4399477000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>4339995000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>4283643000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2920993000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3510646000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>3875761000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>3983121000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1491616000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1392600000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1615520000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1334669000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1363557000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1495321000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1699217000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1971594000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2132656000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2361477000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2369126000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2722263000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2826473000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2881589000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2777349000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2939434000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>3703804000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>3859191000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>3829567000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>3875506000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>3978561000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>4093950000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>4114913000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>4294966000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>4280925000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>4265256000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>4253602000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>4248249000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>4236741000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>4220892000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>4194369000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>4183749000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>4278177000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>4981667000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>4942266000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>5582045000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>5544550000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>5643632000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>5766290000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>5670034000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>5712300000.0</v>
       </c>
-      <c r="CG42"/>
       <c r="CH42"/>
-      <c r="CI42">
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>8118961000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
       <c r="CU42"/>
+      <c r="CV42"/>
     </row>
-    <row r="43" spans="1:99">
+    <row r="43" spans="1:100">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14684,1614 +14795,1627 @@
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
+      <c r="CV43"/>
     </row>
-    <row r="44" spans="1:99">
+    <row r="44" spans="1:100">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-      <c r="T44">
-[...1 lines deleted...]
-      </c>
+      <c r="T44"/>
       <c r="U44">
         <v>511000000.0</v>
       </c>
       <c r="V44">
-        <v>1022000000.0</v>
+        <v>511000000.0</v>
       </c>
       <c r="W44">
         <v>1022000000.0</v>
       </c>
       <c r="X44">
         <v>1022000000.0</v>
       </c>
       <c r="Y44">
         <v>1022000000.0</v>
       </c>
-      <c r="Z44"/>
+      <c r="Z44">
+        <v>1022000000.0</v>
+      </c>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
         <v>4697209000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>4929767000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>2506198000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>2174909000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>1828996000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>1893729000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>2001879000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>1990875000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>2105934000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>2258985000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>2305306000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>2338213000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>2270231000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>2389388000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>2472309000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>2341978000.0</v>
       </c>
-      <c r="BF44">
-[...1 lines deleted...]
-      </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
+        <v>0.0</v>
+      </c>
+      <c r="BM44">
         <v>2771854000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>2666554000.0</v>
       </c>
-      <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
+      <c r="CV44"/>
     </row>
-    <row r="45" spans="1:99">
+    <row r="45" spans="1:100">
       <c r="A45" t="s">
         <v>71</v>
       </c>
       <c r="B45">
+        <v>2707000000.0</v>
+      </c>
+      <c r="C45">
         <v>2709000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5812000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2774000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2760000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2723000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5532000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2734000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2713000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2694000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>5481000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2684000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2666000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2613000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2573000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2529000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2728000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2739000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2831000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2901000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2931000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2925000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2809000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2585000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2477000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2365000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1877000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1769000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1689000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1627000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1575258000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1521609000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1479059000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1421962000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1394904000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1339621000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1235282000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1174324000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1064259000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>966560000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>867137000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>580956000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>553126000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>525053000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>509786000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>490580000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>480702000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>464773000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>440727000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>419241000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>409373000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>393454000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>376528000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>343540000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>320282000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>340972000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>317987000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>301201000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>277061000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>261832000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>257012000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>235876000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>236820000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>231922000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>235232000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>240152000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>247954000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>242233000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>208864000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>184422000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>179490000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>152941000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>149048000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>141871000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>137144000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>124737000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>104344000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>93008000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>90984000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>85866000.0</v>
       </c>
-      <c r="CG45"/>
       <c r="CH45"/>
-      <c r="CI45">
+      <c r="CI45"/>
+      <c r="CJ45">
         <v>81426000.0</v>
       </c>
-      <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
+      <c r="CV45"/>
     </row>
-    <row r="46" spans="1:99">
+    <row r="46" spans="1:100">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
+        <v>2707000000.0</v>
+      </c>
+      <c r="C46">
         <v>2709000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2743000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2774000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2760000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2723000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2718000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2734000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2713000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2694000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2716000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2684000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2666000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2613000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2573000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2529000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2541000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2564000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2587000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2705000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2728000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2739000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2831000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2901000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2931000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2925000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2809000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2585000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2477000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2365000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1877000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1769000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1689000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1627000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1575258000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1521609000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1479059000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1421962000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1394904000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1339621000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1235282000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1174324000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1064259000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>966560000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>867137000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>580956000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>553126000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>525053000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>509786000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>490580000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>480702000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>464773000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>440727000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>419241000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>409373000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>393454000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>376528000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>343540000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>320282000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>340972000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>317987000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>301201000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>277061000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>261832000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>257012000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>235876000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>236820000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>231922000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>235232000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>240152000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>247954000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>242233000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>208864000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>184422000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>179490000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>152941000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>149048000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>141871000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>137144000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>124737000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>104344000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>93008000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>90984000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>85866000.0</v>
       </c>
-      <c r="CG46"/>
       <c r="CH46"/>
-      <c r="CI46">
+      <c r="CI46"/>
+      <c r="CJ46">
         <v>81426000.0</v>
       </c>
-      <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
       <c r="CU46"/>
+      <c r="CV46"/>
     </row>
-    <row r="47" spans="1:99">
+    <row r="47" spans="1:100">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2318000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2260000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2210000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2169000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2163000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2169000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2180000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2705000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2728000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2241000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2257000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2303000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2305000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2925000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1916000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2090000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1953000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1828000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1877000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1769000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1689000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1627000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1575258000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1521609000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1479059000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1421962000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1394904000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1339621000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1235282000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1174324000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1064259000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>966560000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>867137000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>580956000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>553126000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>525053000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>509786000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>490580000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>480702000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>464773000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>440727000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>419241000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>409373000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>393454000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>376528000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>343540000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>320282000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>340972000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>317987000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>301201000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>277061000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>261832000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>257012000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>235876000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>236820000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>231922000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>235232000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>240152000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>247954000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>242233000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>208864000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>184422000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>179490000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>152941000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>149048000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>141871000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>137144000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>124737000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>104344000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>93008000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>90984000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>85866000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>84497000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>84890000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>81426000.0</v>
       </c>
-      <c r="CJ47"/>
-      <c r="CK47">
+      <c r="CK47"/>
+      <c r="CL47">
         <v>75618000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>30368000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>27625000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>28244000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>25089000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>21447000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>16120000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>16778000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>15662000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>6446000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>7155000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:99">
+    <row r="48" spans="1:100">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
+        <v>2452000000.0</v>
+      </c>
+      <c r="C48">
         <v>1632000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1696000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1540000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>630000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>351000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>602000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>303000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-381000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-767000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-632000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-764000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1169000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1554000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1409000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1586000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2068000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1883000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1761000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-2147000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-2531000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-2359000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1781000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1398000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1206000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-470000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>879000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>850000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>508000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>373000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>517000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>551000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>74000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>117000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>331078000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>321576000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>14916000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>666000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>129034000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-307112000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>7369000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>373300000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>507666000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>666177000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>417428000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-239480000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>28278000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>31802000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-134149000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-223522000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-209218000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-303935000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-474794000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-546294000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-442068000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-448802000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-620279000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-725520000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-722239000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-792567000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-1002101000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-1142494000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-1194533000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-1265826000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-1442376000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-1556638000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-1616033000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-1718259000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-1835273000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-1876175000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-1915559000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>844423000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>749599000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>653510000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>602204000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>536847000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>437252000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>341116000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>309912000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>242772000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>183795000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>88313000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>64978000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>39744000.0</v>
       </c>
-      <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
       <c r="CR48"/>
       <c r="CS48"/>
       <c r="CT48"/>
       <c r="CU48"/>
+      <c r="CV48"/>
     </row>
-    <row r="49" spans="1:99">
+    <row r="49" spans="1:100">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-1169000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1554000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-1409000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1586000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-2068000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1883000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-1761000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-2147000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-2531000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-2359000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1781000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1398000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1206000000.0</v>
       </c>
-      <c r="Z49"/>
       <c r="AA49"/>
-      <c r="AB49">
+      <c r="AB49"/>
+      <c r="AC49">
         <v>850000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>508000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>373000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>517000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>551000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>74000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>117000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>331078000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>321576000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>14916000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>666000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>129034000.0</v>
       </c>
-      <c r="AN49">
-[...1 lines deleted...]
-      </c>
       <c r="AO49">
+        <v>0.0</v>
+      </c>
+      <c r="AP49">
         <v>7369000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>373300000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>507666000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>666177000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>417428000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>1828996000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>28278000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>31802000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-134149000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-223522000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-209218000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-303935000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-474794000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-546294000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-442068000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-448802000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-620279000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-725520000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-722239000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-792567000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-1002101000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>-1142494000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>-1194533000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>-1265826000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>-1442376000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
+      <c r="CV49"/>
     </row>
-    <row r="50" spans="1:99">
+    <row r="50" spans="1:100">
       <c r="A50" t="s">
         <v>76</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>1692000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1748000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1747000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1746000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1043000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1042000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1041000000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>735000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>753000000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
-[...1 lines deleted...]
-      </c>
+      <c r="Y50"/>
       <c r="Z50">
         <v>750000000.0</v>
       </c>
       <c r="AA50">
-        <v>749000000.0</v>
+        <v>750000000.0</v>
       </c>
       <c r="AB50">
         <v>749000000.0</v>
       </c>
       <c r="AC50">
+        <v>749000000.0</v>
+      </c>
+      <c r="AD50">
         <v>110000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>112000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
-[...1 lines deleted...]
-      </c>
+      <c r="AG50"/>
       <c r="AH50">
         <v>500000000.0</v>
       </c>
       <c r="AI50">
         <v>500000000.0</v>
       </c>
       <c r="AJ50">
         <v>500000000.0</v>
       </c>
       <c r="AK50">
+        <v>500000000.0</v>
+      </c>
+      <c r="AL50">
         <v>3220946000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>3159336000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>402000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1746787000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -16299,3002 +16423,3029 @@
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
+      <c r="CV50"/>
     </row>
-    <row r="51" spans="1:99">
+    <row r="51" spans="1:100">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
+        <v>5685000000.0</v>
+      </c>
+      <c r="C51">
         <v>4706000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6669000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6478000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6482000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6467000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6531000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6554000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6551000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6557000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6567000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6538000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6549000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>6548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6552000000.0</v>
       </c>
       <c r="P51">
         <v>6552000000.0</v>
       </c>
       <c r="Q51">
+        <v>6552000000.0</v>
+      </c>
+      <c r="R51">
         <v>7061000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>8069000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>8810000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>8851000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>8930000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>8903000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>8729000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>9348000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10096000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>7377000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>5470000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>5362000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4181000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4712000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4431000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4427000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4231000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4271000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4249000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4235736000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4003828000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3778562000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3686609000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3796525000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3852408000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3789837000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3618815000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2893749000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2902878000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1765140000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2048508000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2140985000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1671062000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1569913000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1448826000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1584458000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1663886000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1594091000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1532374000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1249328000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1249312000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1249296000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1582518000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1645414000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1645237000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1645064000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1644894000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>2658681000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>895374000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>895228000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>895086000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>894947000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>894811000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>894678000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1544548000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1144421000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>894296000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>740000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1085000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000000.0</v>
       </c>
       <c r="BZ51">
         <v>500000000.0</v>
       </c>
       <c r="CA51">
         <v>500000000.0</v>
       </c>
       <c r="CB51">
+        <v>500000000.0</v>
+      </c>
+      <c r="CC51">
         <v>500256000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>93000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>373000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>230755000.0</v>
       </c>
-      <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
+      <c r="CV51"/>
     </row>
-    <row r="52" spans="1:99">
+    <row r="52" spans="1:100">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>1692000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1748000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1747000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1746000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1043000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1042000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1041000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>25000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>66000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9416000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>61000000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>77000000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>3000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>735000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>753000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>450000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>250000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>446000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>487000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000000.0</v>
       </c>
       <c r="Z52">
         <v>750000000.0</v>
       </c>
       <c r="AA52">
-        <v>749000000.0</v>
+        <v>750000000.0</v>
       </c>
       <c r="AB52">
         <v>749000000.0</v>
       </c>
       <c r="AC52">
+        <v>749000000.0</v>
+      </c>
+      <c r="AD52">
         <v>28000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1008000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>714000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>700000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000000.0</v>
       </c>
       <c r="AH52">
         <v>500000000.0</v>
       </c>
       <c r="AI52">
+        <v>500000000.0</v>
+      </c>
+      <c r="AJ52">
         <v>2761941000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>500000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>782882000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>607629000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>527273000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>592315000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>655561000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>580346000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>417538000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>418324000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>430342000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>18278000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>301721000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>394273000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>421614000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>320483000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>199414000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>335063000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>414508000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>344730000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>283029000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52">
         <v>333237000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>1013953000.0</v>
       </c>
-      <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52">
         <v>224123000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>284861000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>260356000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>288712000.0</v>
       </c>
-      <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
-      <c r="CB52">
+      <c r="CB52"/>
+      <c r="CC52">
         <v>256000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>93000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>373000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>230755000.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
+      <c r="CV52"/>
     </row>
-    <row r="53" spans="1:99">
+    <row r="53" spans="1:100">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53">
+        <v>445000000.0</v>
+      </c>
+      <c r="C53">
         <v>254000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>320000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>344000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>367000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>411000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>300000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>196000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>31000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>26000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>28000000.0</v>
       </c>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
       <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
         <v>27000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>44000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>48000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>49000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>26000000.0</v>
       </c>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
       <c r="S53">
+        <v>0.0</v>
+      </c>
+      <c r="T53">
         <v>200000000.0</v>
       </c>
-      <c r="T53">
-[...1 lines deleted...]
-      </c>
       <c r="U53">
+        <v>0.0</v>
+      </c>
+      <c r="V53">
         <v>11000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>23000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>24000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>23000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>422000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>194000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>526000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>658000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>631000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>466000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>28000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>458000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1491000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1031000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>468508000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>540581000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>906339000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>851415000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>72313000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>45681000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>38500000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>28587000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>33739000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>35478000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>195984000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>294942000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>355780000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>396041000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>937981000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>687399000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>325510000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>417921000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>958417000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>1006338000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>644982000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>1042324000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>1050107000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>725179000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>648819000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>552411000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>881602000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>868663000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>515627000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>603461000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>331286000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>46503000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>45849000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>48833000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>47861000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>89974000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>92762000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>7056000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>26937000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>29854000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>16655000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>20748000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>21710000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>19582000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>11093000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>23585000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>25000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>1000000.0</v>
       </c>
-      <c r="CJ53"/>
-      <c r="CK53">
+      <c r="CK53"/>
+      <c r="CL53">
         <v>716265000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>365790000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
+      <c r="CV53"/>
     </row>
-    <row r="54" spans="1:99">
+    <row r="54" spans="1:100">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
         <v>4697209000.0</v>
       </c>
-      <c r="AQ54">
+      <c r="AR54">
         <v>4929767000.0</v>
       </c>
-      <c r="AR54">
+      <c r="AS54">
         <v>2506198000.0</v>
       </c>
-      <c r="AS54">
+      <c r="AT54">
         <v>2174909000.0</v>
       </c>
-      <c r="AT54">
+      <c r="AU54">
         <v>1828996000.0</v>
       </c>
-      <c r="AU54">
+      <c r="AV54">
         <v>1893729000.0</v>
       </c>
-      <c r="AV54">
+      <c r="AW54">
         <v>2001879000.0</v>
       </c>
-      <c r="AW54">
+      <c r="AX54">
         <v>1990875000.0</v>
       </c>
-      <c r="AX54">
+      <c r="AY54">
         <v>2105934000.0</v>
       </c>
-      <c r="AY54">
+      <c r="AZ54">
         <v>2258985000.0</v>
       </c>
-      <c r="AZ54">
+      <c r="BA54">
         <v>2305306000.0</v>
       </c>
-      <c r="BA54">
+      <c r="BB54">
         <v>2338213000.0</v>
       </c>
-      <c r="BB54">
+      <c r="BC54">
         <v>2270231000.0</v>
       </c>
-      <c r="BC54">
+      <c r="BD54">
         <v>2389388000.0</v>
       </c>
-      <c r="BD54">
+      <c r="BE54">
         <v>2472309000.0</v>
       </c>
-      <c r="BE54">
+      <c r="BF54">
         <v>2341978000.0</v>
       </c>
-      <c r="BF54">
-[...1 lines deleted...]
-      </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
+        <v>0.0</v>
+      </c>
+      <c r="BM54">
         <v>2771854000.0</v>
       </c>
-      <c r="BM54">
+      <c r="BN54">
         <v>2666554000.0</v>
       </c>
-      <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
+      <c r="CV54"/>
     </row>
-    <row r="55" spans="1:99">
+    <row r="55" spans="1:100">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>29061000000.0</v>
+      </c>
+      <c r="C55">
         <v>26459000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>24452000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>25108000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>26976000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>26114000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>22388000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>23405000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>25893000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>24761000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>21642000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>22522000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>25676000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>24986000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>21561000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>21879000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>24744000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>24577000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>21548000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>21944000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>24181000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>21866000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>18690000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>19679000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>21905000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>20417000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>21416000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>21381000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>22201000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>20963000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>18033000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>19141000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>20554000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>20429000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>18515628000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>19035232000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>18623248000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>17668906000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>15777546000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>16131766000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>16728542000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>16390044000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>15503812000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>12403273000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>11831926000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>10135088000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>9020538000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>9424988000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>9234829000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>8888377000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>7739481000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>8201610000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>8744096000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>8432420000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>7085195000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>7507565000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>7505096000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>6818183000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>6505258000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>7676683000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>8045277000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>7457588000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>6650994000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>7132741000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>6622894000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>6420471000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>5937156000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>6147193000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>6206065000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>5748771000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>5894249000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>8989229000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>9121482000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>8630773000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>8295422000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>8462126000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>8675587000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>8258753000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>8269184000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>8384232000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>8149980000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>8024044000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>7756892000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>7776176000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>9537187000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>10107441000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>9537187000.0</v>
       </c>
-      <c r="CJ55"/>
-      <c r="CK55">
+      <c r="CK55"/>
+      <c r="CL55">
         <v>8755270000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>859913000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>816957000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>739638000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>646558000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>404555000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>369780000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>389844000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>337297000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>273050000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>301182000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:99">
+    <row r="56" spans="1:100">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>16302000000.0</v>
+      </c>
+      <c r="C56">
         <v>14153000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>12199000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>12850000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>14733000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>13587000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>9815000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>10832000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>13515000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>12348000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9230000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>10094000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>12813000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>12126000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>8791000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>9270000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>11786000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>11147000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>8181000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>9043000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>11113000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>8836000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>5634000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>6735000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>8944000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>7652000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>7735000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>7969000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>8824000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>7702000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>5197000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>6172000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>7794000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7431000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5539589000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5983802000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>6026561000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>5328413000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3450251000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3620294000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4163977000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3796132000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2978761000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3173472000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4990392000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3485928000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2924489000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3836818000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3640965000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3314954000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2219287000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2705806000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3263710000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2980871000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2614502000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3091410000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3086511000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2584642000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2274429000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2598173000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2954000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2427450000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1701627000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2208322000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1815691000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1713378000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1225049000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1455981000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1516966000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1090503000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1198714000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1285790000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1683359000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1298540000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1045655000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1318720000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1526384000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1114657000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1182685000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1295955000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1019162000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>889672000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>590244000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>564704000.0</v>
       </c>
-      <c r="CG56"/>
       <c r="CH56"/>
-      <c r="CI56">
+      <c r="CI56"/>
+      <c r="CJ56">
         <v>2245857000.0</v>
       </c>
-      <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
       <c r="CU56"/>
+      <c r="CV56"/>
     </row>
-    <row r="57" spans="1:99">
+    <row r="57" spans="1:100">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
+        <v>20354000000.0</v>
+      </c>
+      <c r="C57">
         <v>19362000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>16657000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>17262000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>19614000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>18573000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>13611000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>14787000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>17756000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>15565000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>11783000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>12560000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>15429000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>14612000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>10778000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11119000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>13837000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>12469000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9450000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9751000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>11713000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>8774000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5406000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5636000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7872000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>9608000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>10714000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>10582000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>11676000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>10726000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>8060000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>8763000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>10497000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>9991000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>7878690000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>8272556000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>8744502000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>8019571000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>6127198000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>6619438000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>7446755000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>6957960000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>5926017000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>5941246000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>5968228000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>5382649000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>4186615000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>4541707000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4857877000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>4449255000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3294381000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>3721419000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4210912000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>3984307000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2982311000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>3298579000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>3450185000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>3002189000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2553357000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2616269000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2998119000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2652880000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1889420000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2380223000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2587222000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>2444635000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1835057000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2177639000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>2392649000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2040563000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1566168000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>2050899000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2579271000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>2368397000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1774352000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>2090838000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>2216739000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1928712000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1400125000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1627114000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1814046000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1623652000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1438225000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1441206000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>982179000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1425267000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>982179000.0</v>
       </c>
-      <c r="CJ57"/>
-      <c r="CK57">
+      <c r="CK57"/>
+      <c r="CL57">
         <v>825324000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>373907000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>377251000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>366347000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>324721000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>155454000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>135029000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>157542000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>111441000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>60997000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>60801000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:99">
+    <row r="58" spans="1:100">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>26590000000.0</v>
+      </c>
+      <c r="C58">
         <v>24623000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>21905000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>22515000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>24890000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>23793000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>19589000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>20839000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>23767000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>22625000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18856000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>19596000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>22460000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>21696000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>17833000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>18166000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>21363000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>21010000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>17996000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>18342000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>21088000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>18156000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>14664000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>15545000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>17680000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>16676000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15880000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>15609000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>16265000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>15300000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>12352000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>13195000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>14982000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>14599000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>12364726000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>12797453000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>12801132000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>12009848000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>10084443000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>10600174000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>11477788000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>11022851000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>9915567000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>9329595000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>9099268000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>7779132000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>6566736000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>6902666000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6755285000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6291289000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>5115625000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>5538638000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>6048168000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>5807165000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4695807000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>5035256000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>5163118000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>4662684000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4200091000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4638663000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>5031429000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>4688489000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3914291000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>4360887000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>3956340000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>3813604000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>3187430000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>3511045000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>3715999000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>3348210000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>3512918000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>3821790000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>4052139000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>3684365000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>3415406000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>3557288000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3177365000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>2899119000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2303138000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2533819000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2263576000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2100306000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1951355000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1952526000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>982179000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1818828000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1366123000.0</v>
       </c>
-      <c r="CJ58"/>
-      <c r="CK58">
+      <c r="CK58"/>
+      <c r="CL58">
         <v>1200969000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>373907000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>377251000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>366347000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>324993000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>155454000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>135029000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>158845000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>112751000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>65554000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>65827000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:99">
+    <row r="59" spans="1:100">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>5927000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>5552000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>5808000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>6128568000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>6215310000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>5822116000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>5659058000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>5693103000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>3952628000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>4266922000.0</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>4697209000.0</v>
       </c>
-      <c r="AQ59">
+      <c r="AR59">
         <v>4929767000.0</v>
       </c>
-      <c r="AR59">
+      <c r="AS59">
         <v>2506198000.0</v>
       </c>
-      <c r="AS59">
+      <c r="AT59">
         <v>2174909000.0</v>
       </c>
-      <c r="AT59">
+      <c r="AU59">
         <v>1828996000.0</v>
       </c>
-      <c r="AU59">
+      <c r="AV59">
         <v>1893729000.0</v>
       </c>
-      <c r="AV59">
+      <c r="AW59">
         <v>2001879000.0</v>
       </c>
-      <c r="AW59">
+      <c r="AX59">
         <v>1990875000.0</v>
       </c>
-      <c r="AX59">
+      <c r="AY59">
         <v>2105934000.0</v>
       </c>
-      <c r="AY59">
+      <c r="AZ59">
         <v>2258985000.0</v>
       </c>
-      <c r="AZ59">
+      <c r="BA59">
         <v>2305306000.0</v>
       </c>
-      <c r="BA59">
+      <c r="BB59">
         <v>2338213000.0</v>
       </c>
-      <c r="BB59">
+      <c r="BC59">
         <v>2270231000.0</v>
       </c>
-      <c r="BC59">
+      <c r="BD59">
         <v>2389388000.0</v>
       </c>
-      <c r="BD59">
+      <c r="BE59">
         <v>2472309000.0</v>
       </c>
-      <c r="BE59">
+      <c r="BF59">
         <v>2341978000.0</v>
       </c>
-      <c r="BF59">
-[...1 lines deleted...]
-      </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
+        <v>0.0</v>
+      </c>
+      <c r="BM59">
         <v>2771854000.0</v>
       </c>
-      <c r="BM59">
+      <c r="BN59">
         <v>2666554000.0</v>
       </c>
-      <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
+      <c r="CV59"/>
     </row>
-    <row r="60" spans="1:99">
+    <row r="60" spans="1:100">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>1209000000.0</v>
+      </c>
+      <c r="C60">
         <v>576000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1284000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1337000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>836000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1072000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1557000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1322000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>889000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>890000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1534000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1673000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1759000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1832000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2283000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2268000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1910000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2078000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2057000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2114000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1607000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2231000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2532000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1632000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1734000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2270000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3967000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>4184000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4342000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4083000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4104000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>4386000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3967000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4195000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>4522335000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>4603420000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>4226077000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>4089272000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>4132301000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3885756000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>4202304000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>4631700000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>4864394000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2441048000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2111106000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1663541000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1784267000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1884788000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1875666000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1995161000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2145464000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2195596000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2227804000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2159094000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2280259000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2365107000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2234569000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2048840000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2199864000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2897795000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2880075000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2703087000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2672544000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2709883000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2605934000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2538814000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2682681000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2569777000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2424591000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2336061000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2328394000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>5109582000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>5010028000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>4886436000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>4818081000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>4842248000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>5435567000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>5297373000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>5904290000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>5794453000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>5827557000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>5852750000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>5733763000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>5752580000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>8555008000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>8213914000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>8152629000.0</v>
       </c>
-      <c r="CJ60"/>
-      <c r="CK60">
+      <c r="CK60"/>
+      <c r="CL60">
         <v>7554301000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>486006000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>439706000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>373291000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>321565000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>249101000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>234751000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>230999000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>224546000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>207496000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>235355000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:99">
+    <row r="61" spans="1:100">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-10503000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-10331000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-10309000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-10262000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-10205000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-10182000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-10152000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-10097000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-10092000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-10087000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-10083000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-9673000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-9290000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-5771000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-5767000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-5742000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-5439000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-5248000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-5025000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-4822743000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-4664705000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-4624982000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-4555830000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-4510655000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-4421633000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-4383221000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-4241931000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-4054909000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-4043056000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-4039376000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-4043043000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-3998120000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-3934942000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-3804695000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-3587540000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-3465675000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-3298464000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-3077013000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-3060447000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-2952790000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-2901255000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-2832923000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-2733383000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-2535219000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-2449884000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-2290418000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-2289120000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-2241191000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-2133601000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-1937702000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-1936749000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-1739198000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-1718259000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-1736669000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-1735400000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-1731235000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-1730945000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-1730091000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-1728363000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-1718833000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-1717922000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-989173000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-987638000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-321155000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-320569000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-185779000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-31040000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-25464000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-25178000.0</v>
       </c>
-      <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
+      <c r="CV61"/>
     </row>
-    <row r="62" spans="1:99">
+    <row r="62" spans="1:100">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
-      <c r="AB62">
+      <c r="AB62"/>
+      <c r="AC62">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="AD62">
         <v>29000000.0</v>
       </c>
       <c r="AE62">
+        <v>29000000.0</v>
+      </c>
+      <c r="AF62">
         <v>30000000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>19000000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>20000000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>22000000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>22334000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>22469000.0</v>
       </c>
-      <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
-      <c r="AN62">
+      <c r="AN62"/>
+      <c r="AO62">
         <v>1578964000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>983832000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>669984000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>658478000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>567480000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AT62">
         <v>557749000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AU62">
         <v>526960000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>560073000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>520443000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>488669000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AY62">
         <v>491154000.0</v>
       </c>
-      <c r="AY62">
+      <c r="AZ62">
         <v>364871000.0</v>
       </c>
-      <c r="AZ62">
+      <c r="BA62">
         <v>357666000.0</v>
       </c>
-      <c r="BA62">
+      <c r="BB62">
         <v>357715000.0</v>
       </c>
-      <c r="BB62">
+      <c r="BC62">
         <v>355024000.0</v>
       </c>
-      <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
+      <c r="CV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19372,51 +19523,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
         <v>1456000000.0</v>
       </c>
       <c r="C2">
         <v>1443000000.0</v>
       </c>
       <c r="D2">
         <v>1573000000.0</v>
       </c>
       <c r="E2">
         <v>1657000000.0</v>
       </c>
       <c r="F2">
         <v>1522000000.0</v>
       </c>
       <c r="G2">
         <v>1649000000.0</v>
       </c>
       <c r="H2">
         <v>2066000000.0</v>
       </c>
       <c r="I2">
         <v>1965000000.0</v>
       </c>
@@ -19456,51 +19607,51 @@
       <c r="U2">
         <v>502638000.0</v>
       </c>
       <c r="V2">
         <v>470716000.0</v>
       </c>
       <c r="W2">
         <v>412701000.0</v>
       </c>
       <c r="X2">
         <v>1199414000.0</v>
       </c>
       <c r="Y2">
         <v>172648000.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2">
         <v>68792000.0</v>
       </c>
       <c r="AB2">
         <v>73509000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
         <v>887000000.0</v>
       </c>
       <c r="C3">
         <v>838000000.0</v>
       </c>
       <c r="D3">
         <v>807000000.0</v>
       </c>
       <c r="E3">
         <v>792000000.0</v>
       </c>
       <c r="F3">
         <v>814000000.0</v>
       </c>
       <c r="G3">
         <v>1068000000.0</v>
       </c>
       <c r="H3">
         <v>910000000.0</v>
       </c>
       <c r="I3">
         <v>959000000.0</v>
       </c>
@@ -19536,87 +19687,87 @@
       </c>
       <c r="T3">
         <v>199944000.0</v>
       </c>
       <c r="U3">
         <v>249468000.0</v>
       </c>
       <c r="V3">
         <v>280834000.0</v>
       </c>
       <c r="W3">
         <v>344782000.0</v>
       </c>
       <c r="X3">
         <v>241410000.0</v>
       </c>
       <c r="Y3">
         <v>1305305000.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4">
         <v>-22539000.0</v>
       </c>
       <c r="P4">
         <v>148262000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5">
         <v>1890000000.0</v>
       </c>
       <c r="C5">
         <v>1788000000.0</v>
       </c>
       <c r="D5">
         <v>1263000000.0</v>
       </c>
       <c r="E5">
         <v>815000000.0</v>
       </c>
       <c r="F5">
         <v>262000000.0</v>
       </c>
       <c r="G5">
         <v>-1496000000.0</v>
       </c>
       <c r="H5">
         <v>941000000.0</v>
       </c>
       <c r="I5">
         <v>675000000.0</v>
       </c>
@@ -19654,51 +19805,51 @@
         <v>487031000.0</v>
       </c>
       <c r="U5">
         <v>101861000.0</v>
       </c>
       <c r="V5">
         <v>116218000.0</v>
       </c>
       <c r="W5">
         <v>240473000.0</v>
       </c>
       <c r="X5">
         <v>255182000.0</v>
       </c>
       <c r="Y5">
         <v>193770000.0</v>
       </c>
       <c r="Z5">
         <v>15811000.0</v>
       </c>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
         <v>2777000000.0</v>
       </c>
       <c r="C6">
         <v>2626000000.0</v>
       </c>
       <c r="D6">
         <v>2070000000.0</v>
       </c>
       <c r="E6">
         <v>1607000000.0</v>
       </c>
       <c r="F6">
         <v>1076000000.0</v>
       </c>
       <c r="G6">
         <v>-428000000.0</v>
       </c>
       <c r="H6">
         <v>1851000000.0</v>
       </c>
       <c r="I6">
         <v>1634000000.0</v>
       </c>
@@ -19736,117 +19887,117 @@
         <v>686975000.0</v>
       </c>
       <c r="U6">
         <v>351329000.0</v>
       </c>
       <c r="V6">
         <v>397052000.0</v>
       </c>
       <c r="W6">
         <v>585255000.0</v>
       </c>
       <c r="X6">
         <v>496592000.0</v>
       </c>
       <c r="Y6">
         <v>1499075000.0</v>
       </c>
       <c r="Z6">
         <v>15811000.0</v>
       </c>
       <c r="AA6"/>
       <c r="AB6"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>14119000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
         <v>13277000000.0</v>
       </c>
       <c r="C9">
         <v>12248000000.0</v>
       </c>
       <c r="D9">
         <v>11266000000.0</v>
       </c>
       <c r="E9">
         <v>10010000000.0</v>
       </c>
       <c r="F9">
         <v>7054000000.0</v>
       </c>
       <c r="G9">
         <v>3519000000.0</v>
       </c>
       <c r="H9">
         <v>9904000000.0</v>
       </c>
       <c r="I9">
         <v>9258000000.0</v>
       </c>
@@ -19888,51 +20039,51 @@
       </c>
       <c r="V9">
         <v>1648739000.0</v>
       </c>
       <c r="W9">
         <v>1430312000.0</v>
       </c>
       <c r="X9">
         <v>1140399000.0</v>
       </c>
       <c r="Y9">
         <v>1499075000.0</v>
       </c>
       <c r="Z9">
         <v>536497000.0</v>
       </c>
       <c r="AA9">
         <v>153428000.0</v>
       </c>
       <c r="AB9">
         <v>61352000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10">
         <v>1591000000.0</v>
       </c>
       <c r="C10">
         <v>1542000000.0</v>
       </c>
       <c r="D10">
         <v>1018000000.0</v>
       </c>
       <c r="E10">
         <v>538000000.0</v>
       </c>
       <c r="F10">
         <v>-38000000.0</v>
       </c>
       <c r="G10">
         <v>-3151000000.0</v>
       </c>
       <c r="H10">
         <v>775000000.0</v>
       </c>
       <c r="I10">
         <v>485000000.0</v>
       </c>
@@ -19968,51 +20119,51 @@
       </c>
       <c r="T10">
         <v>496984000.0</v>
       </c>
       <c r="U10">
         <v>384898000.0</v>
       </c>
       <c r="V10">
         <v>413871000.0</v>
       </c>
       <c r="W10">
         <v>269543000.0</v>
       </c>
       <c r="X10">
         <v>255498000.0</v>
       </c>
       <c r="Y10">
         <v>119536000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11">
         <v>290000000.0</v>
       </c>
       <c r="C11">
         <v>318000000.0</v>
       </c>
       <c r="D11">
         <v>330000000.0</v>
       </c>
       <c r="E11">
         <v>195000000.0</v>
       </c>
       <c r="F11">
         <v>53000000.0</v>
       </c>
       <c r="G11">
         <v>-423000000.0</v>
       </c>
       <c r="H11">
         <v>203000000.0</v>
       </c>
       <c r="I11">
         <v>87000000.0</v>
       </c>
@@ -20050,51 +20201,51 @@
         <v>203114000.0</v>
       </c>
       <c r="U11">
         <v>139451000.0</v>
       </c>
       <c r="V11">
         <v>185977000.0</v>
       </c>
       <c r="W11">
         <v>106371000.0</v>
       </c>
       <c r="X11">
         <v>97202000.0</v>
       </c>
       <c r="Y11">
         <v>117057000.0</v>
       </c>
       <c r="Z11">
         <v>-8901000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12">
         <v>299000000.0</v>
       </c>
       <c r="C12">
         <v>246000000.0</v>
       </c>
       <c r="D12">
         <v>245000000.0</v>
       </c>
       <c r="E12">
         <v>277000000.0</v>
       </c>
       <c r="F12">
         <v>351000000.0</v>
       </c>
       <c r="G12">
         <v>360000000.0</v>
       </c>
       <c r="H12">
         <v>173000000.0</v>
       </c>
       <c r="I12">
         <v>190000000.0</v>
       </c>
@@ -20136,51 +20287,51 @@
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13">
         <v>255000000.0</v>
       </c>
       <c r="C13">
         <v>235000000.0</v>
       </c>
       <c r="D13">
         <v>189000000.0</v>
       </c>
       <c r="E13">
         <v>60000000.0</v>
       </c>
       <c r="F13">
         <v>9000000.0</v>
       </c>
       <c r="G13">
         <v>18000000.0</v>
       </c>
       <c r="H13">
         <v>59000000.0</v>
       </c>
       <c r="I13">
         <v>71000000.0</v>
       </c>
@@ -20190,51 +20341,51 @@
       <c r="K13">
         <v>19726000.0</v>
       </c>
       <c r="L13">
         <v>7326000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
         <v>-7000000.0</v>
       </c>
       <c r="C14">
         <v>10000000.0</v>
       </c>
       <c r="D14">
         <v>115000000.0</v>
       </c>
       <c r="E14">
         <v>-9000000.0</v>
       </c>
       <c r="F14">
         <v>3000000.0</v>
       </c>
       <c r="G14">
         <v>-116000000.0</v>
       </c>
       <c r="H14">
         <v>1569000000.0</v>
       </c>
       <c r="I14">
         <v>-8000000.0</v>
       </c>
@@ -20260,51 +20411,51 @@
         <v>2309000.0</v>
       </c>
       <c r="Q14">
         <v>4060000.0</v>
       </c>
       <c r="R14">
         <v>4097000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14">
         <v>513000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14">
         <v>46889000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15">
         <v>1294000000.0</v>
       </c>
       <c r="C15">
         <v>1234000000.0</v>
       </c>
       <c r="D15">
         <v>797000000.0</v>
       </c>
       <c r="E15">
         <v>352000000.0</v>
       </c>
       <c r="F15">
         <v>12000000.0</v>
       </c>
       <c r="G15">
         <v>-2612000000.0</v>
       </c>
       <c r="H15">
         <v>565000000.0</v>
       </c>
       <c r="I15">
         <v>406000000.0</v>
       </c>
@@ -20342,51 +20493,51 @@
         <v>295864000.0</v>
       </c>
       <c r="U15">
         <v>244934000.0</v>
       </c>
       <c r="V15">
         <v>228730000.0</v>
       </c>
       <c r="W15">
         <v>163473000.0</v>
       </c>
       <c r="X15">
         <v>111407000.0</v>
       </c>
       <c r="Y15">
         <v>76713000.0</v>
       </c>
       <c r="Z15">
         <v>8901000.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>352000000.0</v>
       </c>
       <c r="F16">
         <v>-269000000.0</v>
       </c>
       <c r="G16">
         <v>-2687000000.0</v>
       </c>
       <c r="H16">
         <v>565000000.0</v>
       </c>
       <c r="I16">
         <v>406000000.0</v>
       </c>
       <c r="J16">
         <v>377964000.0</v>
       </c>
       <c r="K16">
         <v>281848000.0</v>
       </c>
@@ -20414,51 +20565,51 @@
       <c r="S16"/>
       <c r="T16">
         <v>295864000.0</v>
       </c>
       <c r="U16">
         <v>244934000.0</v>
       </c>
       <c r="V16">
         <v>228730000.0</v>
       </c>
       <c r="W16">
         <v>163473000.0</v>
       </c>
       <c r="X16">
         <v>111407000.0</v>
       </c>
       <c r="Y16">
         <v>69993000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17">
         <v>1301000000.0</v>
       </c>
       <c r="C17">
         <v>1224000000.0</v>
       </c>
       <c r="D17">
         <v>727000000.0</v>
       </c>
       <c r="E17">
         <v>343000000.0</v>
       </c>
       <c r="F17">
         <v>15000000.0</v>
       </c>
       <c r="G17">
         <v>-2728000000.0</v>
       </c>
       <c r="H17">
         <v>572000000.0</v>
       </c>
       <c r="I17">
         <v>398000000.0</v>
       </c>
@@ -20478,51 +20629,51 @@
         <v>216358000.0</v>
       </c>
       <c r="O17">
         <v>302979000.0</v>
       </c>
       <c r="P17">
         <v>326341000.0</v>
       </c>
       <c r="Q17">
         <v>425560000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
         <v>-44000000.0</v>
       </c>
       <c r="C18">
         <v>-11000000.0</v>
       </c>
       <c r="D18">
         <v>-55000000.0</v>
       </c>
       <c r="E18">
         <v>-217000000.0</v>
       </c>
       <c r="F18">
         <v>-342000000.0</v>
       </c>
       <c r="G18">
         <v>-342000000.0</v>
       </c>
       <c r="H18">
         <v>-114000000.0</v>
       </c>
       <c r="I18">
         <v>-119000000.0</v>
       </c>
@@ -20530,51 +20681,51 @@
         <v>-147575000.0</v>
       </c>
       <c r="K18">
         <v>-153422000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-270000000.0</v>
       </c>
       <c r="F19">
         <v>127000000.0</v>
       </c>
       <c r="G19">
         <v>-72000000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-39000000.0</v>
       </c>
       <c r="J19">
         <v>-26662000.0</v>
       </c>
       <c r="K19">
         <v>-11954000.0</v>
       </c>
       <c r="L19">
         <v>638591000.0</v>
@@ -20586,51 +20737,51 @@
         <v>21991000.0</v>
       </c>
       <c r="O19">
         <v>6121000.0</v>
       </c>
       <c r="P19">
         <v>13181000.0</v>
       </c>
       <c r="Q19">
         <v>-10056000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>23000000.0</v>
       </c>
       <c r="F20">
         <v>70000000.0</v>
       </c>
       <c r="G20">
         <v>1192000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>-86000000.0</v>
       </c>
       <c r="J20">
         <v>-25412000.0</v>
       </c>
       <c r="K20">
         <v>-34890000.0</v>
       </c>
       <c r="L20">
         <v>284000.0</v>
@@ -20640,51 +20791,51 @@
       </c>
       <c r="N20">
         <v>77919000.0</v>
       </c>
       <c r="O20">
         <v>117025000.0</v>
       </c>
       <c r="P20">
         <v>-20855000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
         <v>2163000000.0</v>
       </c>
       <c r="C21">
         <v>1319000000.0</v>
       </c>
       <c r="D21">
         <v>1033000000.0</v>
       </c>
       <c r="E21">
         <v>1085000000.0</v>
       </c>
       <c r="F21">
         <v>186000000.0</v>
       </c>
       <c r="G21">
         <v>-2719000000.0</v>
       </c>
       <c r="H21">
         <v>903000000.0</v>
       </c>
       <c r="I21">
         <v>714000000.0</v>
       </c>
@@ -20722,83 +20873,83 @@
         <v>529069000.0</v>
       </c>
       <c r="U21">
         <v>351329000.0</v>
       </c>
       <c r="V21">
         <v>397052000.0</v>
       </c>
       <c r="W21">
         <v>240473000.0</v>
       </c>
       <c r="X21">
         <v>243518000.0</v>
       </c>
       <c r="Y21">
         <v>193770000.0</v>
       </c>
       <c r="Z21">
         <v>15811000.0</v>
       </c>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
         <v>12570000000.0</v>
       </c>
       <c r="C23">
         <v>12372000000.0</v>
       </c>
       <c r="D23">
         <v>11806000000.0</v>
       </c>
       <c r="E23">
         <v>10582000000.0</v>
       </c>
       <c r="F23">
         <v>6470000000.0</v>
       </c>
       <c r="G23">
         <v>6726000000.0</v>
       </c>
       <c r="H23">
         <v>11106000000.0</v>
       </c>
       <c r="I23">
         <v>10440000000.0</v>
       </c>
@@ -20836,137 +20987,137 @@
         <v>2136263000.0</v>
       </c>
       <c r="U23">
         <v>1886257000.0</v>
       </c>
       <c r="V23">
         <v>1722403000.0</v>
       </c>
       <c r="W23">
         <v>1602540000.0</v>
       </c>
       <c r="X23">
         <v>2084631000.0</v>
       </c>
       <c r="Y23">
         <v>1305305000.0</v>
       </c>
       <c r="Z23">
         <v>520686000.0</v>
       </c>
       <c r="AA23"/>
       <c r="AB23"/>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>67000000.0</v>
       </c>
       <c r="G24">
         <v>75000000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
         <v>887000000.0</v>
       </c>
       <c r="C25">
         <v>838000000.0</v>
       </c>
       <c r="D25">
         <v>798000000.0</v>
       </c>
       <c r="E25">
         <v>792000000.0</v>
       </c>
       <c r="F25">
         <v>814000000.0</v>
       </c>
       <c r="G25">
         <v>1068000000.0</v>
       </c>
       <c r="H25">
         <v>910000000.0</v>
       </c>
       <c r="I25">
         <v>1001000000.0</v>
       </c>
       <c r="J25">
         <v>889544000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26">
         <v>1277000000.0</v>
       </c>
       <c r="C26">
         <v>1314000000.0</v>
       </c>
       <c r="D26">
         <v>1358000000.0</v>
       </c>
       <c r="E26">
         <v>1181000000.0</v>
       </c>
       <c r="F26">
         <v>1074000000.0</v>
       </c>
       <c r="G26">
         <v>1010000000.0</v>
       </c>
       <c r="H26">
         <v>1763000000.0</v>
       </c>
       <c r="I26">
         <v>1617000000.0</v>
       </c>
@@ -21002,51 +21153,51 @@
       </c>
       <c r="T26">
         <v>182483000.0</v>
       </c>
       <c r="U26">
         <v>140371000.0</v>
       </c>
       <c r="V26">
         <v>112280000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>37898000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26">
         <v>45275000.0</v>
       </c>
       <c r="AB26">
         <v>61648000.0</v>
       </c>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27">
         <v>8185000000.0</v>
       </c>
       <c r="C27">
         <v>7627000000.0</v>
       </c>
       <c r="D27">
         <v>6863000000.0</v>
       </c>
       <c r="E27">
         <v>6100000000.0</v>
       </c>
       <c r="F27">
         <v>4221000000.0</v>
       </c>
       <c r="G27">
         <v>2546000000.0</v>
       </c>
       <c r="H27">
         <v>6135000000.0</v>
       </c>
       <c r="I27">
         <v>5767000000.0</v>
       </c>
@@ -21076,51 +21227,51 @@
       </c>
       <c r="R27">
         <v>1027062000.0</v>
       </c>
       <c r="S27">
         <v>1101403000.0</v>
       </c>
       <c r="T27">
         <v>992560000.0</v>
       </c>
       <c r="U27">
         <v>786195000.0</v>
       </c>
       <c r="V27">
         <v>697503000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
         <v>765000000.0</v>
       </c>
       <c r="C28">
         <v>805000000.0</v>
       </c>
       <c r="D28">
         <v>771000000.0</v>
       </c>
       <c r="E28">
         <v>748000000.0</v>
       </c>
       <c r="F28">
         <v>705000000.0</v>
       </c>
       <c r="G28">
         <v>597000000.0</v>
       </c>
       <c r="H28">
         <v>847000000.0</v>
       </c>
       <c r="I28">
         <v>808000000.0</v>
       </c>
@@ -21160,51 +21311,51 @@
       <c r="U28">
         <v>1075844000.0</v>
       </c>
       <c r="V28">
         <v>909018000.0</v>
       </c>
       <c r="W28">
         <v>1033185000.0</v>
       </c>
       <c r="X28">
         <v>781562000.0</v>
       </c>
       <c r="Y28">
         <v>258767000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28">
         <v>167360000.0</v>
       </c>
       <c r="AB28">
         <v>157288000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
         <v>290000000.0</v>
       </c>
       <c r="C29">
         <v>318000000.0</v>
       </c>
       <c r="D29">
         <v>303000000.0</v>
       </c>
       <c r="E29">
         <v>195000000.0</v>
       </c>
       <c r="F29">
         <v>-53000000.0</v>
       </c>
       <c r="G29">
         <v>-423000000.0</v>
       </c>
       <c r="H29">
         <v>203000000.0</v>
       </c>
       <c r="I29">
         <v>87000000.0</v>
       </c>
@@ -21214,51 +21365,51 @@
       <c r="K29">
         <v>15315000.0</v>
       </c>
       <c r="L29">
         <v>203214000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
         <v>11114000000.0</v>
       </c>
       <c r="C30">
         <v>10929000000.0</v>
       </c>
       <c r="D30">
         <v>10233000000.0</v>
       </c>
       <c r="E30">
         <v>8925000000.0</v>
       </c>
       <c r="F30">
         <v>6814000000.0</v>
       </c>
       <c r="G30">
         <v>5046000000.0</v>
       </c>
       <c r="H30">
         <v>8943000000.0</v>
       </c>
       <c r="I30">
         <v>8475000000.0</v>
       </c>
@@ -21296,51 +21447,51 @@
         <v>1573862000.0</v>
       </c>
       <c r="U30">
         <v>1383619000.0</v>
       </c>
       <c r="V30">
         <v>1251687000.0</v>
       </c>
       <c r="W30">
         <v>1189839000.0</v>
       </c>
       <c r="X30">
         <v>885217000.0</v>
       </c>
       <c r="Y30">
         <v>-1305305000.0</v>
       </c>
       <c r="Z30">
         <v>520686000.0</v>
       </c>
       <c r="AA30"/>
       <c r="AB30"/>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B31">
         <v>-572000000.0</v>
       </c>
       <c r="C31">
         <v>223000000.0</v>
       </c>
       <c r="D31">
         <v>-15000000.0</v>
       </c>
       <c r="E31">
         <v>-547000000.0</v>
       </c>
       <c r="F31">
         <v>-224000000.0</v>
       </c>
       <c r="G31">
         <v>-432000000.0</v>
       </c>
       <c r="H31">
         <v>-128000000.0</v>
       </c>
       <c r="I31">
         <v>-229000000.0</v>
       </c>
@@ -21376,51 +21527,51 @@
       </c>
       <c r="T31">
         <v>-32085000.0</v>
       </c>
       <c r="U31">
         <v>33569000.0</v>
       </c>
       <c r="V31">
         <v>16819000.0</v>
       </c>
       <c r="W31">
         <v>29070000.0</v>
       </c>
       <c r="X31">
         <v>11980000.0</v>
       </c>
       <c r="Y31"/>
       <c r="Z31">
         <v>-15811000.0</v>
       </c>
       <c r="AA31"/>
       <c r="AB31"/>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B32">
         <v>14733000000.0</v>
       </c>
       <c r="C32">
         <v>13691000000.0</v>
       </c>
       <c r="D32">
         <v>12839000000.0</v>
       </c>
       <c r="E32">
         <v>11667000000.0</v>
       </c>
       <c r="F32">
         <v>8598000000.0</v>
       </c>
       <c r="G32">
         <v>5199000000.0</v>
       </c>
       <c r="H32">
         <v>12067000000.0</v>
       </c>
       <c r="I32">
         <v>11223000000.0</v>
       </c>
@@ -21481,1009 +21632,1017 @@
       <c r="AB32">
         <v>134861000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ32"/>
+  <dimension ref="A1:DA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CK1" t="s">
-        <v>193</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>194</v>
       </c>
       <c r="CM1" t="s">
+        <v>195</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="CO1" t="s">
         <v>196</v>
       </c>
       <c r="CP1" t="s">
         <v>197</v>
       </c>
       <c r="CQ1" t="s">
+        <v>198</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CS1" t="s">
         <v>155</v>
       </c>
       <c r="CT1" t="s">
         <v>156</v>
       </c>
       <c r="CU1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CW1" t="s">
         <v>158</v>
       </c>
       <c r="CX1" t="s">
         <v>159</v>
       </c>
       <c r="CY1" t="s">
         <v>160</v>
       </c>
       <c r="CZ1" t="s">
         <v>161</v>
       </c>
+      <c r="DA1" t="s">
+        <v>162</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>403000000.0</v>
+      </c>
+      <c r="C2">
         <v>377000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>346000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>376000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>377000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>357000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>335000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>388000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>362000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>358000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>340000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>412000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>407000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>414000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>412000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>455000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>419000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>371000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>395000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>442000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>374000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>311000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>287000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>363000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>381000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>629000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>559000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>569000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>522000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>513000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>476000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>504000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>498000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>487000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>437278000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>458559000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>439007000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>421687000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>370841000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>416907000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>406380000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>402841000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>338493000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>328066000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>321082000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>321918000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>284253000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>299708000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>300501000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>294619000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>248528000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>276318000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>262607000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>250581000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>225132000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>243633000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>229741000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>200098000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>175209000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>209677000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>198544000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>177842000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>176198000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>190033000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>168571000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>158030000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>145540000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>169436000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>148762000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>143513000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>136926000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>177001000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>168874000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>151943000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>146404000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>151053000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>143646000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>121298000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>121781000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>133094000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>128449000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>119314000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>110242000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>128072000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>129484000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>114103000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>118749000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>104722000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>115282000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>134725000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>300074000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>344572000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>305046000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>249722000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>47967000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>50630000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>42857000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>31194000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>35785000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>23761000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>20338000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>16635000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>57390000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>21890000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
         <v>228000000.0</v>
       </c>
       <c r="C3">
+        <v>228000000.0</v>
+      </c>
+      <c r="D3">
         <v>220000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>225000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>223000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>219000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>212000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>211000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>205000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>210000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000000.0</v>
       </c>
       <c r="L3">
         <v>208000000.0</v>
       </c>
       <c r="M3">
+        <v>208000000.0</v>
+      </c>
+      <c r="N3">
         <v>199000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>192000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199000000.0</v>
       </c>
       <c r="P3">
         <v>199000000.0</v>
       </c>
       <c r="Q3">
-        <v>197000000.0</v>
+        <v>199000000.0</v>
       </c>
       <c r="R3">
         <v>197000000.0</v>
       </c>
       <c r="S3">
+        <v>197000000.0</v>
+      </c>
+      <c r="T3">
         <v>199000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>201000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>205000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>209000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>387000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>220000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>232000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>229000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>226000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228000000.0</v>
       </c>
       <c r="AD3">
         <v>228000000.0</v>
       </c>
       <c r="AE3">
+        <v>228000000.0</v>
+      </c>
+      <c r="AF3">
         <v>279000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>242000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>241000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>239000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>236834000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>227155000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>217331000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>208224000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>198109000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>200635000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>200204000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>195254000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>176145000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>118556000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>26880000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>99487000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>94996000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>85988000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>83822000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>80626000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>80584000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>71479000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>69976000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>61436000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>57571000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>19776000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>80869000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>37736000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>21105000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>49380000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>43211000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>41238000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>43422000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>8126000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>38659000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>34643000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>52158000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>50018000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>9302000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>52277000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>52027000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>50765000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>51810000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>52925000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>53002000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>48361000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>47137000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>51444000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>59649000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>56880000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>59593000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>73346000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>59807000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>197522000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>12077000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>11428000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>71979000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>79349000.0</v>
       </c>
-      <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -22510,67 +22669,67 @@
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
         <v>-193000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>1543000.0</v>
       </c>
-      <c r="BE4">
-[...1 lines deleted...]
-      </c>
       <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
         <v>-23889000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>148262000.0</v>
       </c>
-      <c r="BH4">
-[...1 lines deleted...]
-      </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
@@ -22641,693 +22800,700 @@
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
-      <c r="CU4"/>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
       <c r="CV4"/>
-      <c r="CW4">
-[...1 lines deleted...]
-      </c>
+      <c r="CW4"/>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5">
+        <v>1319000000.0</v>
+      </c>
+      <c r="C5">
         <v>136000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>375000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1193000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>481000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-159000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>397000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>935000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>549000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-93000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>232000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>506000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>525000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-116000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>243000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>753000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-54000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-127000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>555000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>551000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-141000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-652000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-393000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-111000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-858000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1429000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>173000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>601000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>274000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-100000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>97000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>659000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>37000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-118000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>127979000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>459432000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>99343000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-191428000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>158001000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>382929000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>30744000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-65521000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>30494000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>332575000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>88918000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>59645000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>116402000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>315083000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>128926000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2319000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>142476000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>240920000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>109052000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-97523000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6334000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>260011000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>123281000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>48219000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-143452000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>218648000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>138108000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>112767000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>147193000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>296276000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>195728000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>113337000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>137221000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>204859000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>121779000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>70099000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2902845000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>183771000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>174516000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>94440000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>128338000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>131411000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>106488000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>15890000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>99540000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>32412000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>76662000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-47104000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>85709000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-48883000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>84302000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>85960000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>102875000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>80261000.0</v>
       </c>
-      <c r="CK5">
-[...1 lines deleted...]
-      </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
-      <c r="CU5"/>
+      <c r="CU5">
+        <v>0.0</v>
+      </c>
       <c r="CV5"/>
-      <c r="CW5">
-[...1 lines deleted...]
-      </c>
+      <c r="CW5"/>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
+      <c r="DA5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>1547000000.0</v>
+      </c>
+      <c r="C6">
         <v>364000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>595000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1418000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>704000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>60000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>609000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1146000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>754000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>117000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>440000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>714000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>724000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>76000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>442000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>952000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>143000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>70000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>754000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>752000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>64000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-443000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>109000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-626000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1200000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>399000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>651000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>502000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>128000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>376000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>901000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>278000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>121000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>364813000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>686587000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>316674000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>16796000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>356110000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>583564000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>230948000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>129733000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>206639000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>451131000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>115798000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>159132000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>211398000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>401071000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>212748000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>82945000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>223060000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>312399000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>179028000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-36087000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>63905000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>279787000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>204150000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>85955000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-122347000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>268028000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>181319000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>154005000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>190615000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>304402000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>234387000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>147980000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>189379000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>254877000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>131081000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>122376000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2850818000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>234536000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>226326000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>147365000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>181340000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>179772000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>153625000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>67334000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>159189000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>89292000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>136255000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>26242000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>145516000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>148639000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>96379000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>97388000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>174854000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>159610000.0</v>
       </c>
-      <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -23485,101 +23651,102 @@
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
-      <c r="CU7"/>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
       <c r="CV7"/>
-      <c r="CW7">
-[...1 lines deleted...]
-      </c>
+      <c r="CW7"/>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -23737,1399 +23904,1416 @@
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
-      <c r="CU8"/>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
       <c r="CV8"/>
-      <c r="CW8">
-[...1 lines deleted...]
-      </c>
+      <c r="CW8"/>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
+        <v>3912000000.0</v>
+      </c>
+      <c r="C9">
         <v>3049000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3201000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4036000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3409000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2631000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2849000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3672000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3196000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2531000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2547000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3517000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2951000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2251000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2206000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3164000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2762000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1878000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1884000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2520000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1737000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>935000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>633000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1141000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>185000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1580000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2188000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2989000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2631000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2096000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2083000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2772000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2382000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2021000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1881930000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2507289000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2147045000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1767049000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1721988000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2163998000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1789489000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1501120000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1360074000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1609687000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1341518000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1051479000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1071725000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1412796000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1194131000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>905752000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>903487000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1125542000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>942410000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>761786000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>749727000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>955387000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>810239000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>616390000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>287154000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>931158000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>825090000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>644335000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>632172000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>797827000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>665389000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>559889000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>551978000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>682992000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>621006000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>492199000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>483885000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>656336000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>626174000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>535874000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>518898000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>608543000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>546277000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>429213000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>409507000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>480848000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>470009000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>374584000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>384507000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>456581000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>425523000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>370943000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>320250000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>399071000.0</v>
       </c>
-      <c r="CK9">
-[...1 lines deleted...]
-      </c>
       <c r="CL9">
         <v>0.0</v>
       </c>
       <c r="CM9">
+        <v>0.0</v>
+      </c>
+      <c r="CN9">
         <v>1140399000.0</v>
       </c>
-      <c r="CN9">
-[...1 lines deleted...]
-      </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
       <c r="CP9">
         <v>0.0</v>
       </c>
       <c r="CQ9">
+        <v>0.0</v>
+      </c>
+      <c r="CR9">
         <v>417950000.0</v>
       </c>
-      <c r="CR9">
-[...1 lines deleted...]
-      </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
       <c r="CT9">
         <v>0.0</v>
       </c>
-      <c r="CU9"/>
+      <c r="CU9">
+        <v>0.0</v>
+      </c>
       <c r="CV9"/>
-      <c r="CW9">
+      <c r="CW9"/>
+      <c r="CX9">
         <v>153428000.0</v>
       </c>
-      <c r="CX9">
-[...1 lines deleted...]
-      </c>
       <c r="CY9">
         <v>0.0</v>
       </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
+      <c r="DA9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10">
+        <v>1258000000.0</v>
+      </c>
+      <c r="C10">
         <v>25000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>254000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1131000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>423000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-217000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>335000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>874000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>488000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-155000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>171000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>444000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>464000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-61000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>183000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>690000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-127000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-208000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>471000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>465000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-224000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-750000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-495000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-224000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-953000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1479000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>120000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>561000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>235000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-141000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>56000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>612000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-14000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-169000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>75906000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>415431000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>56682000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-131255000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>115126000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>339555000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-12195000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-170943000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5933000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>342187000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>558057000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>31651000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>87996000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>289525000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>106605000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-19485000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>120461000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>212080000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>87423000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-119271000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-15972000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>204338000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>134864000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>26827000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-139638000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>271185000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>196340000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>74185000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>114307000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>238608000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>175519000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>92134000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>116618000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>198198000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>76181000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>67026000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-2918328000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>163710000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>161174000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>78740000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>114015000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>164826000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>160211000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>57932000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>102958000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>97058000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>153280000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>31602000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>66586000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>150560000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>119567000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>77158000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>72566000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>94962000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>80952000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>21063000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>255498000.0</v>
       </c>
-      <c r="CN10">
-[...1 lines deleted...]
-      </c>
       <c r="CO10">
         <v>0.0</v>
       </c>
       <c r="CP10">
         <v>0.0</v>
       </c>
       <c r="CQ10">
+        <v>0.0</v>
+      </c>
+      <c r="CR10">
         <v>37686000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>38366000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>33155000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>11260000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5222000.0</v>
       </c>
-      <c r="CV10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CW10"/>
       <c r="CX10">
         <v>0.0</v>
       </c>
       <c r="CY10">
         <v>0.0</v>
       </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
+      <c r="DA10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11">
+        <v>383000000.0</v>
+      </c>
+      <c r="C11">
         <v>37000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>42000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>167000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>101000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-20000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>34000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>190000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>113000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-19000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>35000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>139000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>77000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>79000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>214000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>58000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-85000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>76000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>87000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-47000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-169000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-104000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-24000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-213000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-82000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>42000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>154000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>48000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-41000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>31000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>81000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-20000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>23031000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>66078000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3012000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-46716000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>30244000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>60627000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-18202000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-49139000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6953000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>65950000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>131221000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-910000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>31717000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>38904000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>20751000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>319000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>26474000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>45356000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>24408000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-11903000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-23067000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>36150000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>28755000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>5240000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-62474000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>60779000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>55450000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>21976000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>42723000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>60584000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>60166000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>31535000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>12405000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>80385000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>34338000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>27272000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-158173000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>69223000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>65944000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>28972000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>49884000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>65542000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>64076000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>23612000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>35928000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>37707000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>56158000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>9658000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>42082000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>69026000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>45484000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>29385000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>28634000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>37455000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>31938000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>8344000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>97202000.0</v>
       </c>
-      <c r="CN11">
-[...1 lines deleted...]
-      </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
         <v>0.0</v>
       </c>
       <c r="CQ11">
+        <v>0.0</v>
+      </c>
+      <c r="CR11">
         <v>15436000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>15434000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>14059000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>4614000.0</v>
       </c>
-      <c r="CU11"/>
       <c r="CV11"/>
-      <c r="CW11">
-[...1 lines deleted...]
-      </c>
+      <c r="CW11"/>
       <c r="CX11">
         <v>0.0</v>
       </c>
       <c r="CY11">
         <v>0.0</v>
       </c>
       <c r="CZ11">
         <v>0.0</v>
       </c>
+      <c r="DA11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12">
+        <v>61000000.0</v>
+      </c>
+      <c r="C12">
         <v>111000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>121000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000000.0</v>
       </c>
       <c r="F12">
         <v>58000000.0</v>
       </c>
       <c r="G12">
+        <v>58000000.0</v>
+      </c>
+      <c r="H12">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000000.0</v>
       </c>
       <c r="I12">
         <v>61000000.0</v>
       </c>
       <c r="J12">
+        <v>61000000.0</v>
+      </c>
+      <c r="K12">
         <v>62000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>61000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000000.0</v>
       </c>
       <c r="N12">
         <v>61000000.0</v>
       </c>
       <c r="O12">
+        <v>61000000.0</v>
+      </c>
+      <c r="P12">
         <v>60000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>63000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>73000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>81000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>84000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>86000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>83000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>98000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>102000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>113000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>95000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>50000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>53000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>40000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="AE12">
         <v>41000000.0</v>
       </c>
       <c r="AF12">
+        <v>41000000.0</v>
+      </c>
+      <c r="AG12">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000000.0</v>
       </c>
       <c r="AH12">
         <v>51000000.0</v>
       </c>
       <c r="AI12">
+        <v>51000000.0</v>
+      </c>
+      <c r="AJ12">
         <v>52073000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>44001000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>43000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>42977000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>42875000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>43374000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>42939000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>43960000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>36427000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>33259000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>28515000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>27994000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>28406000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>25558000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>22321000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>21804000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22015000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>21966000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>21629000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>21748000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>22306000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>22101000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>21989000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>21392000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3814000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>32049000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>31218000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>31265000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>32886000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>26993000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>20209000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>21203000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>20603000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>21180000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>20805000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>21645000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>71984000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>20061000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>13342000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>15700000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>52896000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>13940000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>9902000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>11176000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>17266000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4857000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>475000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1898000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1416000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>310000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>74000.0</v>
       </c>
-      <c r="CH12">
-[...1 lines deleted...]
-      </c>
       <c r="CI12">
+        <v>0.0</v>
+      </c>
+      <c r="CJ12">
         <v>453000.0</v>
       </c>
-      <c r="CJ12">
-[...1 lines deleted...]
-      </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
+        <v>0.0</v>
+      </c>
+      <c r="CN12">
         <v>2905000.0</v>
       </c>
-      <c r="CN12">
-[...1 lines deleted...]
-      </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
-      <c r="CU12"/>
+      <c r="CU12">
+        <v>0.0</v>
+      </c>
       <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>64000.0</v>
       </c>
-      <c r="CX12">
-[...1 lines deleted...]
-      </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
+      <c r="DA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13">
+        <v>73000000.0</v>
+      </c>
+      <c r="C13">
         <v>60000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>58000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>69000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>74000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>54000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000000.0</v>
       </c>
       <c r="I13">
         <v>67000000.0</v>
       </c>
       <c r="J13">
+        <v>67000000.0</v>
+      </c>
+      <c r="K13">
         <v>51000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>45000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>56000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>63000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>43000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>27000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>20000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>10000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="W13">
         <v>2000000.0</v>
       </c>
       <c r="X13">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="Y13">
         <v>3000000.0</v>
       </c>
       <c r="Z13">
+        <v>3000000.0</v>
+      </c>
+      <c r="AA13">
         <v>10000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AC13">
         <v>17000000.0</v>
       </c>
       <c r="AD13">
+        <v>17000000.0</v>
+      </c>
+      <c r="AE13">
         <v>22000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -25159,1162 +25343,1170 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
+        <v>3000000.0</v>
+      </c>
+      <c r="C14">
         <v>6000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-7000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-5000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-3000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-2000000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
         <v>11000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-4000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>120000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-6000000.0</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14">
         <v>-1000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1486000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-3000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1494000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-8000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-4000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1471000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1584000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-2000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-10000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-12000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-2284000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-2885000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-3019000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1583000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5425000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-403000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-25642000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>57000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-348000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-6979000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-22808000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-11582000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-9690000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-6438000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-3519000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-5500000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-730000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-4135000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-8485000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-3142000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>168000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>-1746000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>868000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>979000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>770000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>872000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>497000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>170000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>291000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1474000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1091000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1204000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1987000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>799000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>941000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>370000.0</v>
       </c>
-      <c r="BS14">
-[...1 lines deleted...]
-      </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
         <v>139000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>374000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1640000.0</v>
       </c>
-      <c r="CD14">
-[...1 lines deleted...]
-      </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
         <v>-651000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>651000.0</v>
       </c>
-      <c r="CH14">
-[...1 lines deleted...]
-      </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
         <v>-472000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>472000.0</v>
       </c>
-      <c r="CL14">
-[...1 lines deleted...]
-      </c>
       <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
         <v>46889000.0</v>
       </c>
-      <c r="CN14">
-[...1 lines deleted...]
-      </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
-      <c r="CU14"/>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
       <c r="CV14"/>
-      <c r="CW14">
-[...1 lines deleted...]
-      </c>
+      <c r="CW14"/>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15">
+        <v>878000000.0</v>
+      </c>
+      <c r="C15">
         <v>-6000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>205000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>959000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>330000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-200000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>299000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>684000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>386000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-135000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>132000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>425000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>385000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-145000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>177000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>482000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-185000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-122000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>386000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>376000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-172000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-578000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-383000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-192000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-736000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1301000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>76000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>409000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>183000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-103000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>17000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>525000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-137000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>55159000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>352238000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>56689000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-86122000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>79457000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>279331000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>31649000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-121861000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-12538000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>283216000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>449644000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>44143000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>65969000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>257059000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>89373000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-14304000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>94717000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>170859000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>71500000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-104226000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>6734000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>171477000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>105241000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-3281000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>70328000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>209534000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>140393000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>52039000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>71293000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>176550000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>114262000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>59395000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>102226000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>117014000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>40902000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>39384000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-2759982000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>94824000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>96089000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>51306000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>65357000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>99595000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>96136000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>34776000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>67140000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>58977000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>95482000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>23335000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>25234000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>82035000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>73432000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>48029000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>44120000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>58092000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>48542000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>12719000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>32145000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>26764000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>28841000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>23657000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>22250000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>22932000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>19096000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>6646000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>5222000.0</v>
       </c>
-      <c r="CV15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CW15"/>
       <c r="CX15">
         <v>0.0</v>
       </c>
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
+      <c r="DA15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>385000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-145000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>177000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>482000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-185000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-122000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>276000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>362000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-301000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-606000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-412000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-221000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-753000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1301000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>76000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>409000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>183000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-103000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>17000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>525000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-137000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>55159000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>352238000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>56689000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-86122000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>92729000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>279331000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>31649000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-121861000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-12538000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>283216000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>449644000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>44143000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>65969000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>257059000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>89373000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-14304000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>94717000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>170859000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>71500000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-104226000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6734000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>171477000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>105241000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-3281000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>70328000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>209534000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>140393000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>52039000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>71293000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>176550000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>114262000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>59395000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>102226000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>117014000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>40902000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>39384000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-94824000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>94824000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>96089000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>51306000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>65357000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>99595000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>96136000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>34776000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>67140000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>58977000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>95482000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>23335000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>25234000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>82035000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>73432000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>48029000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>44120000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>58092000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>48542000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>12719000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>32145000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>26764000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>28841000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>23657000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>22250000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>22932000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>19096000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>6646000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>5222000.0</v>
       </c>
-      <c r="CV16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CW16"/>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
+      <c r="DA16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17">
+        <v>875000000.0</v>
+      </c>
+      <c r="C17">
         <v>-12000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>212000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>964000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>322000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-197000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>301000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>684000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>375000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-136000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>136000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>305000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>387000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-140000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>175000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>476000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-185000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-123000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>395000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>378000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-177000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-581000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-391000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-200000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-740000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1397000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>78000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>407000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>187000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-100000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>25000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>531000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-9000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-149000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>52875000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>349353000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>53670000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-84539000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>98154000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>278928000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>6007000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-121804000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-12886000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>276237000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>426836000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>32561000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>56279000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>250621000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>85854000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-19804000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>93987000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>166724000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>63015000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-107368000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>7095000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>168188000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>106109000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>21587000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-77164000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>210406000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>140890000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>52209000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>178024000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>115353000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -26367,157 +26559,162 @@
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
-      <c r="CU17"/>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
       <c r="CV17"/>
-      <c r="CW17">
-[...1 lines deleted...]
-      </c>
+      <c r="CW17"/>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
+        <v>12000000.0</v>
+      </c>
+      <c r="C18">
         <v>-51000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-63000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>16000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="I18">
         <v>6000000.0</v>
       </c>
       <c r="J18">
+        <v>6000000.0</v>
+      </c>
+      <c r="K18">
         <v>-11000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-18000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-33000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-43000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-63000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-78000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-80000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-84000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-82000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-96000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-100000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-110000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-92000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-40000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-39000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-23000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-22000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-30000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -26547,410 +26744,410 @@
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>82000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>121000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>115000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>6000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-399000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>8000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>392000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>27000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-283000000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>2000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-9000000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-8000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>9000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>31000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-13000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-74000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>47000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>14504000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-22296000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-3425000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-15445000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>10815000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-3223000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>5082000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-24628000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>1017000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>30448000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>496480000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>110646000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>21696000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>18247000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-294000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>5317000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>3765000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-4645000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>14766000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>8105000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>4824000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-651000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>2412000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-464000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>1502000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>13881000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>589000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-2791000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>-11203000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>2038000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>1000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>-81000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>52000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>31000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>21000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>15000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>22000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>28000000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>135000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>91000000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>-11000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>-4000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>-10000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>-100000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>78000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-61000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-3000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-2456000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1499000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-3401000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-21054000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-58512000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-22332000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>14177000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>31777000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>24794000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>-42871000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>11156000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>7205000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>28326000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3888000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>31416000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>3539000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>3241000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>6874000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>6246000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>61558000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>111641000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2310000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>3350000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>-276000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>-20855000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
@@ -27021,415 +27218,419 @@
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
-      <c r="CU20"/>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
       <c r="CV20"/>
-      <c r="CW20">
-[...1 lines deleted...]
-      </c>
+      <c r="CW20"/>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
+        <v>1031000000.0</v>
+      </c>
+      <c r="C21">
         <v>243000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>548000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1128000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>531000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-44000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>216000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>762000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>451000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-110000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>104000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>607000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>443000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-121000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>128000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>747000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>345000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-135000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>163000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>524000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-132000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-369000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-463000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-113000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-849000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1294000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>160000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>609000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>265000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-131000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>96000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>672000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>111000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-165000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>113475000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>481728000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>102768000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-72833000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>147186000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>386152000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>25662000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-102355000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>29477000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>344998000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>90092000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-51001000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>94706000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>296836000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>129220000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2998000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>138711000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>238691000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>94286000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-105628000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1510000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>227090000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>154441000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>48683000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-144954000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>289353000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>226969000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>108241000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>149247000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>276804000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>193690000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>112174000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>140851000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>222974000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>114642000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>92947000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-2889078000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>199586000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>170541000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>89998000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>128338000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>179772000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>153625000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>67334000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>99540000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>89292000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>136255000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>26242000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>85709000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>148639000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>96379000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>66325000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>70013000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>80261000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>73522000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>16677000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>255182000.0</v>
       </c>
-      <c r="CN21">
-[...1 lines deleted...]
-      </c>
       <c r="CO21">
         <v>0.0</v>
       </c>
       <c r="CP21">
         <v>0.0</v>
       </c>
       <c r="CQ21">
+        <v>0.0</v>
+      </c>
+      <c r="CR21">
         <v>34907000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>37056000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>30821000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>18684000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>6127000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>262000.0</v>
       </c>
-      <c r="CW21">
-[...1 lines deleted...]
-      </c>
       <c r="CX21">
         <v>0.0</v>
       </c>
       <c r="CY21">
         <v>0.0</v>
       </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
+      <c r="DA21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -27587,416 +27788,422 @@
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
-      <c r="CU22"/>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
       <c r="CV22"/>
-      <c r="CW22">
-[...1 lines deleted...]
-      </c>
+      <c r="CW22"/>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
+        <v>3287000000.0</v>
+      </c>
+      <c r="C23">
         <v>3183000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2999000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3284000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3255000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3032000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2968000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3298000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3107000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2999000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2783000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3322000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2915000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2786000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2490000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2872000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2836000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2384000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2116000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2438000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2243000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1615000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1383000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1617000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1415000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3503000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2587000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2936000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2880000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2720000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2381000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2682000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2707000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2670000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2202129000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2481636000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2470175000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2238616000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1905413000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2165783000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2156030000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1974539000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1644296000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1635626000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1561352000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1417193000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1232946000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1411780000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1333996000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1199830000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1010063000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1156295000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1104485000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>989965000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>861708000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>971930000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>885539000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>767805000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>609109000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>850790000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>796665000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>712836000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>653581000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>711056000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>640270000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>605745000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>551096000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>615673000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>649028000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>534047000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>513889000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>633751000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>624507000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>597819000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>536964000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>579824000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>536298000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>483177000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>431748000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>524650000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>462203000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>467656000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>409040000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>436014000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>458628000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>418721000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>368986000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>423532000.0</v>
       </c>
-      <c r="CK23">
-[...1 lines deleted...]
-      </c>
       <c r="CL23">
         <v>0.0</v>
       </c>
       <c r="CM23">
         <v>0.0</v>
       </c>
       <c r="CN23">
         <v>0.0</v>
       </c>
       <c r="CO23">
         <v>0.0</v>
       </c>
       <c r="CP23">
         <v>0.0</v>
       </c>
       <c r="CQ23">
         <v>0.0</v>
       </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
-      <c r="CU23"/>
+      <c r="CU23">
+        <v>0.0</v>
+      </c>
       <c r="CV23"/>
-      <c r="CW23">
-[...1 lines deleted...]
-      </c>
+      <c r="CW23"/>
       <c r="CX23">
         <v>0.0</v>
       </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
+      <c r="DA23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>3000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>28000000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>29000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>17000000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
@@ -28031,1334 +28238,1349 @@
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
         <v>228000000.0</v>
       </c>
       <c r="C25">
+        <v>228000000.0</v>
+      </c>
+      <c r="D25">
         <v>220000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>225000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>223000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>219000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>212000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>211000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>205000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>210000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000000.0</v>
       </c>
       <c r="L25">
         <v>208000000.0</v>
       </c>
       <c r="M25">
+        <v>208000000.0</v>
+      </c>
+      <c r="N25">
         <v>199000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>192000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199000000.0</v>
       </c>
       <c r="P25">
         <v>199000000.0</v>
       </c>
       <c r="Q25">
-        <v>197000000.0</v>
+        <v>199000000.0</v>
       </c>
       <c r="R25">
         <v>197000000.0</v>
       </c>
       <c r="S25">
+        <v>197000000.0</v>
+      </c>
+      <c r="T25">
         <v>199000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>201000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>205000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>209000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>387000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>220000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>232000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>229000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>226000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228000000.0</v>
       </c>
       <c r="AC25">
         <v>228000000.0</v>
       </c>
       <c r="AD25">
         <v>228000000.0</v>
       </c>
       <c r="AE25">
+        <v>228000000.0</v>
+      </c>
+      <c r="AF25">
         <v>279000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>242000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>241000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>239000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>236834000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>227155000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>217331000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>208224000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>198109000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>200635000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>200204000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>195254000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>176145000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>118556000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>106157000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>99487000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>94996000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>85988000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>83822000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>80626000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>80584000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>71479000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>69976000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>61436000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>57571000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>53348000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>47297000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>37736000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>21105000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>49380000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>43211000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>41238000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>43422000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>38801000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>38659000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>34643000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>52158000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>50018000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>47671000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>52277000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>52027000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>50765000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>51810000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>52925000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>53002000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>48361000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>47137000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>51444000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>59649000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>56880000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>59593000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>73346000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>59807000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>197522000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>12077000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>11428000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>71979000.0</v>
       </c>
-      <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26">
+        <v>325000000.0</v>
+      </c>
+      <c r="C26">
         <v>324000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>322000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>310000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>325000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>320000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>322000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>320000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>331000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>341000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>357000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>340000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>344000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000000.0</v>
       </c>
       <c r="O26">
         <v>317000000.0</v>
       </c>
       <c r="P26">
+        <v>317000000.0</v>
+      </c>
+      <c r="Q26">
         <v>310000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>284000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>270000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>274000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>277000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>276000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>247000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>223000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>242000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>271000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>315000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>459000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>440000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>435000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>429000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>417000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>404000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>400000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>396000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>372156000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>350061000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>342530000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>322040000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>324098000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>301446000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>317921000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>293283000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>250570000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>202703000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>186516000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>190455000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>181350000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>172754000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>169075000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>162975000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>155039000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>143816000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>140682000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>138283000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>134344000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>125617000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>116026000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>108911000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>50777000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>116877000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>110161000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>103184000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>94939000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>93297000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>87420000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>86791000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>85518000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>78637000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>77881000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>77672000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>52426000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>51480000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>52744000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>52302000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>51268000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>47452000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>41511000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>42252000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>35505000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>36034000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>33288000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>35544000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>112280000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>28741000.0</v>
       </c>
-      <c r="CG26">
-[...1 lines deleted...]
-      </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
         <v>8718000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>9945000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>8946000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>9698000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>7991000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>9472000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>9876000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>10401000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>5781000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>4765000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27">
+        <v>2336000000.0</v>
+      </c>
+      <c r="C27">
         <v>2058000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1909000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2187000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2133000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1956000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1749000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2052000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1990000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1836000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1563000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1856000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1770000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1674000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1376000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1669000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1716000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1339000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1044000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1314000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1199000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>664000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>511000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>525000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>291000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1205000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1283000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1660000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1657000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1535000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1209000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1501000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1541000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1516000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1123658000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1460707000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1443407000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1270060000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>968555000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1204521000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1154993000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1040607000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>788936000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>943289000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>885480000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>763381000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>624214000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>815800000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>743616000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>624699000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>484226000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>625296000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>590468000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>496155000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>393636000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>505756000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>444573000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>377072000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>331412000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>408102000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>393969000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>341158000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>282454000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>344019000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>296830000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>280838000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>234839000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>284847000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>271492000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>235884000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1101403000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>298858000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>299550000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>287122000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>992560000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>279341000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>255905000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>222268000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>786195000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>215086000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>198666000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>201026000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>325300000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>185421000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>192613000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>179590000.0</v>
       </c>
-      <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>177863000.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
+        <v>204000000.0</v>
+      </c>
+      <c r="C28">
         <v>196000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>202000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>186000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>197000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>180000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>210000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>229000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>180000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>186000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>199000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194000000.0</v>
       </c>
       <c r="M28">
         <v>194000000.0</v>
       </c>
       <c r="N28">
+        <v>194000000.0</v>
+      </c>
+      <c r="O28">
         <v>184000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>186000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>187000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>189000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>186000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>183000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>182000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>184000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>156000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>124000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>132000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>149000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>185000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>225000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>217000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>214000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>191000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>211000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>202000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>196000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>199000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>197558000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>141298000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>178952000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>158153000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>173897000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>165829000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>192555000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>147809000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>185954000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>130168000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>141394000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>116397000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>118789000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>104999000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>102540000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>99045000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>100460000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>92351000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>91891000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>92376000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>98418000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>87450000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>86568000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>78578000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1527383000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>108175000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>86945000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>82701000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>88365000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>75581000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>79105000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>71058000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>82030000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>73165000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>67380000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>67909000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>307639000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>389443000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>384229000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>375523000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>321035000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>362706000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>331638000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>340683000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>250496000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>281242000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>269719000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>309931000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>139287000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>273057000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>101263000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>92931000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>240049000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>61598000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>298155000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>261860000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>781562000.0</v>
       </c>
-      <c r="CN28">
-[...1 lines deleted...]
-      </c>
       <c r="CO28">
         <v>0.0</v>
       </c>
       <c r="CP28">
         <v>0.0</v>
       </c>
       <c r="CQ28">
+        <v>0.0</v>
+      </c>
+      <c r="CR28">
         <v>72524000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>69519000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>62436000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>53357000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>39850000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>42907000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>44329000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>42526000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>50203000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>57997000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
+        <v>152000000.0</v>
+      </c>
+      <c r="C29">
         <v>37000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>42000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>167000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>101000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>34000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>190000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>113000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-19000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>35000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>139000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>77000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>79000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>214000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>58000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-85000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>76000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>87000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-47000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-169000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-104000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-24000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-213000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-82000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>42000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>154000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>48000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-41000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>31000000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -29387,982 +29609,992 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
+        <v>2884000000.0</v>
+      </c>
+      <c r="C30">
         <v>2806000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2653000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2908000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2878000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2675000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2633000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2910000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2745000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2641000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2443000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2910000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2508000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2372000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2078000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2417000000.0</v>
       </c>
       <c r="Q30">
         <v>2417000000.0</v>
       </c>
       <c r="R30">
+        <v>2417000000.0</v>
+      </c>
+      <c r="S30">
         <v>2013000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1721000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1996000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1869000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1304000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1096000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1254000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1034000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2874000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2028000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2367000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2358000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2207000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1905000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2178000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2209000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2183000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1764851000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2023077000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2031168000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1816929000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1534572000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1748876000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1749650000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1571698000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1305803000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1307560000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1240270000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1095275000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>948693000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1112072000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1033495000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>905211000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>761535000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>879977000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>841878000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>739384000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>636576000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>728297000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>655798000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>567707000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>433900000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>641113000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>598121000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>534994000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>477383000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>521023000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>471699000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>447715000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>405556000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>446237000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>500266000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>390534000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>376963000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>456750000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>455633000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>445876000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>390560000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>428771000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>392652000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>361879000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>309967000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>391556000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>333754000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>348342000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>298798000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>307942000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>329144000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>304618000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>250237000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>318810000.0</v>
       </c>
-      <c r="CK30">
-[...1 lines deleted...]
-      </c>
       <c r="CL30">
         <v>0.0</v>
       </c>
       <c r="CM30">
         <v>0.0</v>
       </c>
       <c r="CN30">
         <v>0.0</v>
       </c>
       <c r="CO30">
         <v>0.0</v>
       </c>
       <c r="CP30">
         <v>0.0</v>
       </c>
       <c r="CQ30">
         <v>0.0</v>
       </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
-      <c r="CU30"/>
+      <c r="CU30">
+        <v>0.0</v>
+      </c>
       <c r="CV30"/>
-      <c r="CW30">
-[...1 lines deleted...]
-      </c>
+      <c r="CW30"/>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
+      <c r="DA30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B31">
+        <v>227000000.0</v>
+      </c>
+      <c r="C31">
         <v>-218000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-294000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-108000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-173000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>119000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>112000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>37000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-45000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>67000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-163000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>21000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>60000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>55000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-57000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-472000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-73000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>308000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-59000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-92000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-381000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-32000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-111000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-104000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-185000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-40000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30000000.0</v>
       </c>
       <c r="AD31">
         <v>-30000000.0</v>
       </c>
       <c r="AE31">
+        <v>-30000000.0</v>
+      </c>
+      <c r="AF31">
         <v>-40000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-60000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-125000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-37569000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-68569000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-46086000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-81255000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-37117000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-46597000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-37857000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-100365000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-35410000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2811000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>467965000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>82652000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-6710000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-7311000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-22615000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-20026000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-18250000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-26611000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-6863000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-13643000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-17482000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-22752000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-19577000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-21856000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>5316000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>62086000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>52633000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>39027000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-34940000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-38196000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-18171000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-20040000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-24233000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-24776000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-38461000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-25921000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-29250000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-35876000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-9367000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-11258000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-14323000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-14946000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>6586000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-9402000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>3418000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>7766000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>17025000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>5360000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-19123000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>1921000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>23188000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>10833000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>2553000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>14701000.0</v>
       </c>
-      <c r="CK31">
-[...1 lines deleted...]
-      </c>
       <c r="CL31">
         <v>0.0</v>
       </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
         <v>0.0</v>
       </c>
       <c r="CP31">
         <v>0.0</v>
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
-      <c r="CU31"/>
+      <c r="CU31">
+        <v>0.0</v>
+      </c>
       <c r="CV31"/>
-      <c r="CW31">
-[...1 lines deleted...]
-      </c>
+      <c r="CW31"/>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
+      <c r="DA31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B32">
+        <v>4315000000.0</v>
+      </c>
+      <c r="C32">
         <v>3426000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3547000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4412000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3786000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2988000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3184000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4060000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3558000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2889000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2887000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3929000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3358000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2665000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2618000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3619000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3181000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2249000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2279000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2962000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2111000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1246000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>920000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1504000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>566000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2209000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2747000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3558000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3153000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2609000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2559000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3276000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2880000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2508000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2319208000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2965848000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2586052000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2188736000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2092829000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2580905000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2195869000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1903961000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1698567000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1937753000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1662600000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1373397000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1355978000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1712504000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1494632000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1200371000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1152015000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1401860000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1205017000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1012367000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>974859000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1199020000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1039980000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>816488000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>462363000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1140835000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1023634000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>822177000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>808370000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>987860000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>833960000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>717919000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>697518000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>852428000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>769768000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>635712000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>620811000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>833337000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>795048000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>687817000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>665302000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>759596000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>689923000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>550511000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>531288000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>613942000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>598458000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>493898000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>494749000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>584653000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>555007000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>485046000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>438999000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>503793000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>486959000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>413262000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>614974000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>663500000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>585152000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>476187000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>163912000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>165802000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>144878000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>116006000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>81762000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>79478000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>78474000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>57222000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>69905000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>31867000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -30439,51 +30671,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>26</v>
       </c>
       <c r="AA1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
         <v>5574000000.0</v>
       </c>
       <c r="C2">
         <v>5661000000.0</v>
       </c>
       <c r="D2">
         <v>5851000000.0</v>
       </c>
       <c r="E2">
         <v>5805000000.0</v>
       </c>
       <c r="F2">
         <v>4138000000.0</v>
       </c>
       <c r="G2">
         <v>4097000000.0</v>
       </c>
       <c r="H2">
         <v>2705000000.0</v>
       </c>
       <c r="I2">
         <v>2917000000.0</v>
       </c>
@@ -30516,51 +30748,51 @@
       </c>
       <c r="S2">
         <v>617386000.0</v>
       </c>
       <c r="T2">
         <v>853274000.0</v>
       </c>
       <c r="U2">
         <v>297416000.0</v>
       </c>
       <c r="V2">
         <v>141668000.0</v>
       </c>
       <c r="W2">
         <v>188639000.0</v>
       </c>
       <c r="X2">
         <v>213054000.0</v>
       </c>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
         <v>770000000</v>
       </c>
       <c r="C3">
         <v>756000000</v>
       </c>
       <c r="D3">
         <v>846000000</v>
       </c>
       <c r="E3">
         <v>662000000</v>
       </c>
       <c r="F3">
         <v>673000000</v>
       </c>
       <c r="G3">
         <v>797000000</v>
       </c>
       <c r="H3">
         <v>1160000000</v>
       </c>
       <c r="I3">
         <v>878000000</v>
       </c>
@@ -30599,51 +30831,51 @@
       </c>
       <c r="U3">
         <v>92631000</v>
       </c>
       <c r="V3">
         <v>52315000</v>
       </c>
       <c r="W3">
         <v>53407000</v>
       </c>
       <c r="X3">
         <v>46183000</v>
       </c>
       <c r="Y3">
         <v>21963000</v>
       </c>
       <c r="Z3">
         <v>17018000</v>
       </c>
       <c r="AA3">
         <v>5184000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>236000000.0</v>
       </c>
       <c r="F4">
         <v>1844000000.0</v>
       </c>
       <c r="G4">
         <v>-20000000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>-212000000.0</v>
       </c>
       <c r="J4">
         <v>1049918000.0</v>
       </c>
       <c r="K4">
         <v>120512000.0</v>
       </c>
       <c r="L4">
         <v>273599000.0</v>
@@ -30654,51 +30886,51 @@
       <c r="N4">
         <v>-272128000.0</v>
       </c>
       <c r="O4">
         <v>604027000.0</v>
       </c>
       <c r="P4">
         <v>67935000.0</v>
       </c>
       <c r="Q4">
         <v>71788000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1621000000.0</v>
       </c>
       <c r="F5">
         <v>2567000000.0</v>
       </c>
       <c r="G5">
         <v>-2429000000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>825000000.0</v>
       </c>
       <c r="J5">
         <v>474466000.0</v>
       </c>
       <c r="K5">
         <v>231204000.0</v>
       </c>
       <c r="L5">
         <v>397235000.0</v>
@@ -30709,51 +30941,51 @@
       <c r="N5">
         <v>443863000.0</v>
       </c>
       <c r="O5">
         <v>611652000.0</v>
       </c>
       <c r="P5">
         <v>158772000.0</v>
       </c>
       <c r="Q5">
         <v>78672000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
         <v>1402000000.0</v>
       </c>
       <c r="C6">
         <v>-87000000.0</v>
       </c>
       <c r="D6">
         <v>-190000000.0</v>
       </c>
       <c r="E6">
         <v>46000000.0</v>
       </c>
       <c r="F6">
         <v>1667000000.0</v>
       </c>
       <c r="G6">
         <v>41000000.0</v>
       </c>
       <c r="H6">
         <v>1392000000.0</v>
       </c>
       <c r="I6">
         <v>-212000000.0</v>
       </c>
@@ -30786,51 +31018,51 @@
       </c>
       <c r="S6">
         <v>48026000.0</v>
       </c>
       <c r="T6">
         <v>-235888000.0</v>
       </c>
       <c r="U6">
         <v>555858000.0</v>
       </c>
       <c r="V6">
         <v>155748000.0</v>
       </c>
       <c r="W6">
         <v>-33682000.0</v>
       </c>
       <c r="X6">
         <v>-24415000.0</v>
       </c>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7">
         <v>1173000000.0</v>
       </c>
       <c r="C7">
         <v>419000000.0</v>
       </c>
       <c r="D7">
         <v>271000000.0</v>
       </c>
       <c r="E7">
         <v>1261000000.0</v>
       </c>
       <c r="F7">
         <v>2620000000.0</v>
       </c>
       <c r="G7">
         <v>-2902000000.0</v>
       </c>
       <c r="H7">
         <v>1191000000.0</v>
       </c>
       <c r="I7">
         <v>382000000.0</v>
       </c>
@@ -30863,51 +31095,51 @@
       </c>
       <c r="S7">
         <v>-85606000.0</v>
       </c>
       <c r="T7">
         <v>220199000.0</v>
       </c>
       <c r="U7">
         <v>132937000.0</v>
       </c>
       <c r="V7">
         <v>244008000.0</v>
       </c>
       <c r="W7">
         <v>300208000.0</v>
       </c>
       <c r="X7">
         <v>241160000.0</v>
       </c>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-838000000.0</v>
       </c>
       <c r="F8">
         <v>-721000000.0</v>
       </c>
       <c r="G8">
         <v>1781000000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>-282000000.0</v>
       </c>
       <c r="J8">
         <v>-455668000.0</v>
       </c>
       <c r="K8">
         <v>-276154000.0</v>
       </c>
       <c r="L8">
         <v>-198262000.0</v>
@@ -30918,51 +31150,51 @@
       <c r="N8">
         <v>-127327000.0</v>
       </c>
       <c r="O8">
         <v>-84017000.0</v>
       </c>
       <c r="P8">
         <v>-70012000.0</v>
       </c>
       <c r="Q8">
         <v>-35382000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9">
         <v>-983000000.0</v>
       </c>
       <c r="C9">
         <v>-467000000.0</v>
       </c>
       <c r="D9">
         <v>-741000000.0</v>
       </c>
       <c r="E9">
         <v>-838000000.0</v>
       </c>
       <c r="F9">
         <v>-721000000.0</v>
       </c>
       <c r="G9">
         <v>1781000000.0</v>
       </c>
       <c r="H9">
         <v>-368000000.0</v>
       </c>
       <c r="I9">
         <v>-282000000.0</v>
       </c>
@@ -30987,51 +31219,51 @@
       <c r="P9">
         <v>-70012000.0</v>
       </c>
       <c r="Q9">
         <v>-35382000.0</v>
       </c>
       <c r="R9">
         <v>-36360000.0</v>
       </c>
       <c r="S9">
         <v>32208000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>10904000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-224000000.0</v>
       </c>
       <c r="G10">
         <v>-188000000.0</v>
       </c>
       <c r="H10">
         <v>-193000000.0</v>
       </c>
       <c r="I10">
         <v>-29000000.0</v>
       </c>
       <c r="J10">
         <v>-116768000.0</v>
       </c>
       <c r="K10">
         <v>-30198000.0</v>
       </c>
       <c r="L10">
         <v>97701000.0</v>
@@ -31044,51 +31276,51 @@
       </c>
       <c r="O10">
         <v>-3386000.0</v>
       </c>
       <c r="P10">
         <v>-20035000.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10">
         <v>136188000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>582000000.0</v>
       </c>
       <c r="F11">
         <v>925000000.0</v>
       </c>
       <c r="G11">
         <v>-1777000000.0</v>
       </c>
       <c r="H11">
         <v>1521000000.0</v>
       </c>
       <c r="I11">
         <v>164000000.0</v>
       </c>
       <c r="J11">
         <v>572225000.0</v>
       </c>
       <c r="K11">
         <v>213681000.0</v>
       </c>
@@ -31111,51 +31343,51 @@
         <v>78659000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11">
         <v>225679000.0</v>
       </c>
       <c r="X11">
         <v>221550000.0</v>
       </c>
       <c r="Y11">
         <v>88153000.0</v>
       </c>
       <c r="Z11">
         <v>37238000.0</v>
       </c>
       <c r="AA11">
         <v>20604000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>940000000.0</v>
       </c>
       <c r="F12">
         <v>247000000.0</v>
       </c>
       <c r="G12">
         <v>580000000.0</v>
       </c>
       <c r="H12">
         <v>101000000.0</v>
       </c>
       <c r="I12">
         <v>194000000.0</v>
       </c>
       <c r="J12">
         <v>-52772000.0</v>
       </c>
       <c r="K12">
         <v>340116000.0</v>
       </c>
@@ -31168,100 +31400,100 @@
       <c r="N12">
         <v>155949000.0</v>
       </c>
       <c r="O12">
         <v>20047000.0</v>
       </c>
       <c r="P12">
         <v>316654000.0</v>
       </c>
       <c r="Q12">
         <v>74449000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>251000000.0</v>
       </c>
       <c r="F13">
         <v>-86000000.0</v>
       </c>
       <c r="G13">
         <v>-588000000.0</v>
       </c>
       <c r="H13">
         <v>61000000.0</v>
       </c>
       <c r="I13">
         <v>167000000.0</v>
       </c>
       <c r="J13">
         <v>186000000.0</v>
       </c>
       <c r="K13">
         <v>34000000.0</v>
       </c>
       <c r="L13">
         <v>292159000.0</v>
       </c>
       <c r="M13">
         <v>206251000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14">
         <v>887000000.0</v>
       </c>
       <c r="C14">
         <v>838000000.0</v>
       </c>
       <c r="D14">
         <v>807000000.0</v>
       </c>
       <c r="E14">
         <v>792000000.0</v>
       </c>
       <c r="F14">
         <v>814000000.0</v>
       </c>
       <c r="G14">
         <v>1068000000.0</v>
       </c>
       <c r="H14">
         <v>910000000.0</v>
       </c>
       <c r="I14">
         <v>1001000000.0</v>
       </c>
@@ -31294,51 +31526,51 @@
       </c>
       <c r="S14">
         <v>207527000.0</v>
       </c>
       <c r="T14">
         <v>199944000.0</v>
       </c>
       <c r="U14">
         <v>249468000.0</v>
       </c>
       <c r="V14">
         <v>280834000.0</v>
       </c>
       <c r="W14">
         <v>344782000.0</v>
       </c>
       <c r="X14">
         <v>241410000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
         <v>200000000.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>67000000.0</v>
       </c>
       <c r="F15">
         <v>67000000.0</v>
       </c>
       <c r="G15">
         <v>123000000.0</v>
       </c>
       <c r="H15">
         <v>195000000.0</v>
       </c>
       <c r="I15">
         <v>186000000.0</v>
       </c>
@@ -31357,51 +31589,51 @@
       <c r="N15">
         <v>75760000.0</v>
       </c>
       <c r="O15">
         <v>130423000.0</v>
       </c>
       <c r="P15">
         <v>76550000.0</v>
       </c>
       <c r="Q15">
         <v>79076000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16">
         <v>6976000000.0</v>
       </c>
       <c r="C16">
         <v>5574000000.0</v>
       </c>
       <c r="D16">
         <v>5661000000.0</v>
       </c>
       <c r="E16">
         <v>5851000000.0</v>
       </c>
       <c r="F16">
         <v>5805000000.0</v>
       </c>
       <c r="G16">
         <v>4138000000.0</v>
       </c>
       <c r="H16">
         <v>4097000000.0</v>
       </c>
       <c r="I16">
         <v>2705000000.0</v>
       </c>
@@ -31436,100 +31668,100 @@
         <v>665412000.0</v>
       </c>
       <c r="T16">
         <v>617386000.0</v>
       </c>
       <c r="U16">
         <v>853274000.0</v>
       </c>
       <c r="V16">
         <v>297416000.0</v>
       </c>
       <c r="W16">
         <v>154957000.0</v>
       </c>
       <c r="X16">
         <v>188639000.0</v>
       </c>
       <c r="Y16">
         <v>213054000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-139000000.0</v>
       </c>
       <c r="J17">
         <v>145640000.0</v>
       </c>
       <c r="K17">
         <v>-34882000.0</v>
       </c>
       <c r="L17">
         <v>-127385000.0</v>
       </c>
       <c r="M17">
         <v>-109184000.0</v>
       </c>
       <c r="N17">
         <v>-30936000.0</v>
       </c>
       <c r="O17">
         <v>15064000.0</v>
       </c>
       <c r="P17">
         <v>-17743000.0</v>
       </c>
       <c r="Q17">
         <v>-19880000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
         <v>3110000000.0</v>
       </c>
       <c r="C18">
         <v>2329000000.0</v>
       </c>
       <c r="D18">
         <v>1844000000.0</v>
       </c>
       <c r="E18">
         <v>2778000000.0</v>
       </c>
       <c r="F18">
         <v>3075000000.0</v>
       </c>
       <c r="G18">
         <v>-4631000000.0</v>
       </c>
       <c r="H18">
         <v>1607000000.0</v>
       </c>
       <c r="I18">
         <v>1097000000.0</v>
       </c>
@@ -31556,57 +31788,61 @@
       </c>
       <c r="Q18">
         <v>622294000.0</v>
       </c>
       <c r="R18">
         <v>583987000.0</v>
       </c>
       <c r="S18">
         <v>360861000.0</v>
       </c>
       <c r="T18">
         <v>625411000.0</v>
       </c>
       <c r="U18">
         <v>524809000.0</v>
       </c>
       <c r="V18">
         <v>797580000.0</v>
       </c>
       <c r="W18">
         <v>749446000.0</v>
       </c>
       <c r="X18">
         <v>597840000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
+      <c r="Y18">
+        <v>305360000.0</v>
+      </c>
+      <c r="Z18">
+        <v>46469000.0</v>
+      </c>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19">
         <v>119000000.0</v>
       </c>
       <c r="C19">
         <v>-1262000000.0</v>
       </c>
       <c r="D19">
         <v>-701000000.0</v>
       </c>
       <c r="E19">
         <v>145000000.0</v>
       </c>
       <c r="F19">
         <v>-178000000.0</v>
       </c>
       <c r="G19">
         <v>476000000.0</v>
       </c>
       <c r="H19">
         <v>-494000000.0</v>
       </c>
       <c r="I19">
         <v>1803000000.0</v>
       </c>
@@ -31625,92 +31861,92 @@
       <c r="N19">
         <v>326835000.0</v>
       </c>
       <c r="O19">
         <v>69482000.0</v>
       </c>
       <c r="P19">
         <v>-222300000.0</v>
       </c>
       <c r="Q19">
         <v>-624393000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>1132000000.0</v>
       </c>
       <c r="H20">
         <v>1132000000.0</v>
       </c>
       <c r="I20">
         <v>31000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
         <v>-59000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-2163000000.0</v>
       </c>
       <c r="F21">
         <v>258000000.0</v>
       </c>
       <c r="G21">
         <v>3195000000.0</v>
       </c>
       <c r="H21">
         <v>831000000.0</v>
       </c>
       <c r="I21">
         <v>500000000.0</v>
       </c>
@@ -31725,51 +31961,51 @@
       </c>
       <c r="M21">
         <v>492894000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21">
         <v>-4382000.0</v>
       </c>
       <c r="Q21">
         <v>742634000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22">
         <v>1294000000.0</v>
       </c>
       <c r="C22">
         <v>1224000000.0</v>
       </c>
       <c r="D22">
         <v>797000000.0</v>
       </c>
       <c r="E22">
         <v>343000000.0</v>
       </c>
       <c r="F22">
         <v>15000000.0</v>
       </c>
       <c r="G22">
         <v>-2728000000.0</v>
       </c>
       <c r="H22">
         <v>572000000.0</v>
       </c>
       <c r="I22">
         <v>398000000.0</v>
       </c>
@@ -31804,51 +32040,51 @@
         <v>-2517763000.0</v>
       </c>
       <c r="T22">
         <v>295864000.0</v>
       </c>
       <c r="U22">
         <v>244934000.0</v>
       </c>
       <c r="V22">
         <v>228730000.0</v>
       </c>
       <c r="W22">
         <v>163473000.0</v>
       </c>
       <c r="X22">
         <v>111407000.0</v>
       </c>
       <c r="Y22">
         <v>69993000.0</v>
       </c>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
         <v>2999999.0</v>
       </c>
       <c r="C23">
         <v>94000000.0</v>
       </c>
       <c r="D23">
         <v>41000000.0</v>
       </c>
       <c r="E23">
         <v>-312000000.0</v>
       </c>
       <c r="F23">
         <v>-266000000.0</v>
       </c>
       <c r="G23">
         <v>-21000000.0</v>
       </c>
       <c r="H23">
         <v>-19000000.0</v>
       </c>
       <c r="I23">
         <v>120000000.0</v>
       </c>
@@ -31885,51 +32121,51 @@
       <c r="T23">
         <v>22194000.0</v>
       </c>
       <c r="U23">
         <v>4859000.0</v>
       </c>
       <c r="V23">
         <v>-66732000.0</v>
       </c>
       <c r="W23">
         <v>-1160215000.0</v>
       </c>
       <c r="X23">
         <v>79109000.0</v>
       </c>
       <c r="Y23">
         <v>8581000.0</v>
       </c>
       <c r="Z23"/>
       <c r="AA23">
         <v>10331000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24">
         <v>120000000.0</v>
       </c>
       <c r="C24">
         <v>-35000000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-63000000.0</v>
       </c>
       <c r="F24">
         <v>-80000000.0</v>
       </c>
       <c r="G24">
         <v>58000000.0</v>
       </c>
       <c r="H24">
         <v>21000000.0</v>
       </c>
       <c r="I24">
         <v>38000000.0</v>
       </c>
       <c r="J24">
         <v>7195000.0</v>
@@ -31962,51 +32198,51 @@
         <v>9212000.0</v>
       </c>
       <c r="T24">
         <v>-179506000.0</v>
       </c>
       <c r="U24">
         <v>11649000.0</v>
       </c>
       <c r="V24">
         <v>-760143000.0</v>
       </c>
       <c r="W24">
         <v>-85000.0</v>
       </c>
       <c r="X24">
         <v>-32093000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
         <v>6383000.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
         <v>43000000.0</v>
       </c>
       <c r="C25">
         <v>72000000.0</v>
       </c>
       <c r="D25">
         <v>340000000.0</v>
       </c>
       <c r="E25">
         <v>600000000.0</v>
       </c>
       <c r="F25">
         <v>26000000.0</v>
       </c>
       <c r="G25">
         <v>1011000000.0</v>
       </c>
       <c r="H25">
         <v>-56000000.0</v>
       </c>
       <c r="I25">
         <v>299000000.0</v>
       </c>
@@ -32039,51 +32275,51 @@
       </c>
       <c r="S25">
         <v>2994845000.0</v>
       </c>
       <c r="T25">
         <v>5748000.0</v>
       </c>
       <c r="U25">
         <v>-199936000.0</v>
       </c>
       <c r="V25">
         <v>28125000.0</v>
       </c>
       <c r="W25">
         <v>-315000.0</v>
       </c>
       <c r="X25">
         <v>49272000.0</v>
       </c>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26">
         <v>-1930000000.0</v>
       </c>
       <c r="C26">
         <v>-1839000000.0</v>
       </c>
       <c r="D26">
         <v>-2137000000.0</v>
       </c>
       <c r="E26">
         <v>-607000000.0</v>
       </c>
       <c r="F26">
         <v>-1401000000.0</v>
       </c>
       <c r="G26">
         <v>-425000000.0</v>
       </c>
       <c r="H26">
         <v>-743000000.0</v>
       </c>
       <c r="I26">
         <v>-923000000.0</v>
       </c>
@@ -32114,51 +32350,51 @@
       <c r="R26">
         <v>-7963000.0</v>
       </c>
       <c r="S26">
         <v>-12865000.0</v>
       </c>
       <c r="T26">
         <v>-1397173000.0</v>
       </c>
       <c r="U26">
         <v>-295691000.0</v>
       </c>
       <c r="V26">
         <v>-86556000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26">
         <v>-98492000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27">
         <v>398000000.0</v>
       </c>
       <c r="C27">
         <v>458000000.0</v>
       </c>
       <c r="D27">
         <v>413000000.0</v>
       </c>
       <c r="E27">
         <v>374000000.0</v>
       </c>
       <c r="F27">
         <v>418000000.0</v>
       </c>
       <c r="G27">
         <v>205000000.0</v>
       </c>
       <c r="H27">
         <v>241000000.0</v>
       </c>
       <c r="I27">
         <v>203000000.0</v>
       </c>
@@ -32185,51 +32421,51 @@
       </c>
       <c r="Q27">
         <v>59690000.0</v>
       </c>
       <c r="R27">
         <v>99342000.0</v>
       </c>
       <c r="S27">
         <v>130727000.0</v>
       </c>
       <c r="T27">
         <v>-8103000.0</v>
       </c>
       <c r="U27">
         <v>200689000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
         <v>-2136000000.0</v>
       </c>
       <c r="C28">
         <v>-1745000000.0</v>
       </c>
       <c r="D28">
         <v>-2096000000.0</v>
       </c>
       <c r="E28">
         <v>-2624000000.0</v>
       </c>
       <c r="F28">
         <v>-973000000.0</v>
       </c>
       <c r="G28">
         <v>4077000000.0</v>
       </c>
       <c r="H28">
         <v>175000000.0</v>
       </c>
       <c r="I28">
         <v>-1489000000.0</v>
       </c>
@@ -32268,51 +32504,51 @@
       </c>
       <c r="U28">
         <v>9772000.0</v>
       </c>
       <c r="V28">
         <v>106507000.0</v>
       </c>
       <c r="W28">
         <v>-1163075000.0</v>
       </c>
       <c r="X28">
         <v>37975000.0</v>
       </c>
       <c r="Y28">
         <v>96729000.0</v>
       </c>
       <c r="Z28">
         <v>69861000.0</v>
       </c>
       <c r="AA28">
         <v>81441000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
         <v>3880000000.0</v>
       </c>
       <c r="C29">
         <v>3085000000.0</v>
       </c>
       <c r="D29">
         <v>2690000000.0</v>
       </c>
       <c r="E29">
         <v>3440000000.0</v>
       </c>
       <c r="F29">
         <v>3748000000.0</v>
       </c>
       <c r="G29">
         <v>-3834000000.0</v>
       </c>
       <c r="H29">
         <v>2767000000.0</v>
       </c>
       <c r="I29">
         <v>1975000000.0</v>
       </c>
@@ -32349,51 +32585,51 @@
       <c r="T29">
         <v>712069000.0</v>
       </c>
       <c r="U29">
         <v>617440000.0</v>
       </c>
       <c r="V29">
         <v>849895000.0</v>
       </c>
       <c r="W29">
         <v>802853000.0</v>
       </c>
       <c r="X29">
         <v>644023000.0</v>
       </c>
       <c r="Y29">
         <v>327323000.0</v>
       </c>
       <c r="Z29">
         <v>63487000.0</v>
       </c>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
         <v>-531000000.0</v>
       </c>
       <c r="C30">
         <v>-1262000000.0</v>
       </c>
       <c r="D30">
         <v>-800000000.0</v>
       </c>
       <c r="E30">
         <v>-580000000.0</v>
       </c>
       <c r="F30">
         <v>-931000000.0</v>
       </c>
       <c r="G30">
         <v>-263000000.0</v>
       </c>
       <c r="H30">
         <v>-1553000000.0</v>
       </c>
       <c r="I30">
         <v>-559000000.0</v>
       </c>
@@ -32447,3112 +32683,3136 @@
       <c r="AA30">
         <v>9932000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX30"/>
+  <dimension ref="A1:CY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CK1" t="s">
-        <v>193</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>194</v>
       </c>
       <c r="CM1" t="s">
+        <v>195</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="CO1" t="s">
         <v>196</v>
       </c>
       <c r="CP1" t="s">
         <v>197</v>
       </c>
       <c r="CQ1" t="s">
+        <v>198</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CS1" t="s">
         <v>155</v>
       </c>
       <c r="CT1" t="s">
         <v>156</v>
       </c>
       <c r="CU1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
-      <c r="CV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CW1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="CX1" t="s">
         <v>161</v>
       </c>
+      <c r="CY1" t="s">
+        <v>162</v>
+      </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
+        <v>7789000000.0</v>
+      </c>
+      <c r="C2">
         <v>6976000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7262000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8455000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7734000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5574000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6046000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8362000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7622000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5661000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6492000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8758000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8387000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5851000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6366000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8324000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8135000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5805000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6618000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8005000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6265000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4138000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5081000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6366000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4721000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4097000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4247000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4880000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4158000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2705000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3109000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3412000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3646000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2917000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3239886000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2874823000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2503230000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1796811000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1844475000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2296524000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2063329000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1676299000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1455339000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3187129000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1735283000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1402700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2252748000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1433820000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1484066000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1021033000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1394498000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1311817000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1082798000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1293161000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1314728000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1343346000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1272508000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>689134000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1453508000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1409008000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>953169000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>714332000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>950871000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>795854000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>997461000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>642544000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>838579000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>862294000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>475234000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>665412000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>659671000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1027553000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>697868000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>617386000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>836531000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1011404000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>637722000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>853274000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>945692000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>643341000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>509030000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>297416000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>227875000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>328869000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>281378000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>141668000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>162227000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
+      <c r="CY2"/>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
+        <v>199000000</v>
+      </c>
+      <c r="C3">
         <v>184000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>185000000</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>189000000</v>
+      </c>
+      <c r="F3">
         <v>200000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>196000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>191000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>371000000</v>
       </c>
       <c r="I3">
         <v>194000000</v>
       </c>
       <c r="J3">
-        <v>177000000</v>
+        <v>194000000</v>
       </c>
       <c r="K3">
         <v>177000000</v>
       </c>
       <c r="L3">
+        <v>177000000</v>
+      </c>
+      <c r="M3">
         <v>213000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>223000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>233000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>177000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>170000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>159000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>156000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>143000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>179000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>183000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>168000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>128000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>176000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>206000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>287000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>296000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>291000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>299000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>274000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>244000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>223000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>219000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>192000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>184734000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>168704000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>190023000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>166869000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>182304000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>187063000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>212403000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>167578000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>161602000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>156712000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>366077000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>102650000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>88709000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>82465000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>82464000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>74749000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>73165000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>77576000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>70684000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>87156000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>58717000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>59763000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>66403000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>50814000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>33942000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>64855000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>57961000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>51079000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>41865000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>40196000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>43453000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>29675000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>29085000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>20880000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>18666000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>23386000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>40843000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>48251000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>37545000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>33188000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>29038000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>18646000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>20642000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>18332000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>25051000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>33551000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>20991000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>13038000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>11456000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>14849000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>13389000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>12621000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>15908000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
+        <v>0</v>
+      </c>
+      <c r="CN3">
         <v>46183000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
+        <v>0</v>
+      </c>
+      <c r="CR3">
         <v>21963000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>15891000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>12735000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>5033000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>17018000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5184000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>4319000</v>
       </c>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>372000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>2525000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-627000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1821000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>343000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>2341000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-762000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-1287000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1693000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>2200000000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>-551000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>691000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>1464000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-404000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-303000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-234000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>729000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-393157000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>365063000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>371593000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>706419000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-47664000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-452049000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>233195000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>387030000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>220960000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1731790000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1451846000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>332583000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-850048000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>818928000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-50246000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>463033000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-373465000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>82681000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>229019000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-210363000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-21567000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-28618000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>70838000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>583374000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-671241000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>44500000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>455839000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>238837000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>632000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3592000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-175000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2236000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>860000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3172000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>11000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2020000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2153000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2423000000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-1555000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>445000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2431000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-141000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1206000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>202000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1970000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-434766000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1051609000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>205789000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1755052000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-439569000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-783753000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>235486000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1219040000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-402735000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-674131000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>332512000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1141589000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-140000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-491176000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>108228000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1021968000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-212270000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-191891000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>205210000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>642814000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-320249000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-140367000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>266613000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>805655000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-204339000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-386145000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>107833000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>641423000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
+        <v>1295000000.0</v>
+      </c>
+      <c r="C6">
         <v>813000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-286000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1193000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>721000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2160000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-472000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2316000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>740000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1961000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-831000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2266000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>371000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2536000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-515000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1958000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>189000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2330000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-813000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1387000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1740000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2127000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-943000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1285000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1645000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>624000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-150000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-633000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>722000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1453000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-404000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-303000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-234000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>729000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-393157000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>365063000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>371593000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>706419000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-47664000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-452049000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>233195000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>387030000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>220960000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1731790000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1451846000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>332583000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-850048000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>818928000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-50246000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>463033000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-373465000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>82681000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>229019000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-210363000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-21567000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-28618000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>70838000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>583374000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-764374000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>44500000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>455839000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>238837000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-236539000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>155017000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-201607000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>354917000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-196035000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-23715000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>387060000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-190178000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>5741000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-367882000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>329685000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>80482000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-219145000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-174873000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>373682000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-215552000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-92418000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>302351000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>134311000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>211614000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>69541000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-100994000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>47491000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>139710000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-7270000.0</v>
       </c>
-      <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7">
+        <v>368000000.0</v>
+      </c>
+      <c r="C7">
         <v>3299000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-372000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1753000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>528000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2770000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-528000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3379000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>730000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2649000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-657000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2600000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>462000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3066000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-422000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2180000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>954000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2909000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-96000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2036000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2447000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2305000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-66000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-836000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1179000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-821000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>93000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1600000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>719000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1979000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-522000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-959000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>362000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1501000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-435634000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-917532000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>445426000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1500441000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-459907000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-644330000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>287788000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>985180000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-401381000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-568889000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>556311000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>938521000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-349517000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-308424000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>315040000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>891641000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-408926000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-409048000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>116896000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>808496000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-228652000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-180048000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>350948000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>775956000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-365710000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-321737000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>294511000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>625079000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-305786000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-185649000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>110105000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>482333000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-293461000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-183005000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>285490000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>398246000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-393645000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-321567000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>172652000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>456954000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-377294000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-89037000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>243613000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>442917000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-243526000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-112049000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>139632000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>348880000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-234034000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>12107000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>102203000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>363732000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-47968000.0</v>
       </c>
-      <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-390000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-456000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-90000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>173000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-445000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-476000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>60000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-52000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-429000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-300000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>199000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-274000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-468000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>134000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>60000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-131000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-345000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-27477000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>6221000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-201937000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-232475000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>21104000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>69930000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-99321000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-267867000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>183356000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>31052000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-197634000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-215036000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>119099000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>29944000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-110130000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-196870000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>82791000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-2700000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-56584000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-150834000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>108088000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-49984000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-70285000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-71836000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>33390000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>30711000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-32875000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-101238000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9">
+        <v>-648000000.0</v>
+      </c>
+      <c r="C9">
         <v>-1006000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>306000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>470000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-518000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1241000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>540000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>354000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-387000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-974000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-37000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>142000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-390000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-456000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-90000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>173000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-445000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-476000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>60000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-52000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-429000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-300000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>145000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>157000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>393000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1086000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>175000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>199000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-274000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-468000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>134000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>60000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-131000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-345000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-27477000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6221000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-201937000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-232475000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>21104000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>69930000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-99321000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-267867000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>183356000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>31052000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-197634000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-215036000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>119099000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>29944000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-110130000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-196870000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>82791000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2700000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-56584000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-150834000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>108088000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-49984000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-70285000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-71836000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>33390000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>30711000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-32875000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-101238000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>78360000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-8510000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-20097000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-85135000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>58850000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>4643000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-39655000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-60198000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>32208000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-93285000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-44363000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>10904000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>55000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>190000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>146000000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-34000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>424000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-119000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-495000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>31000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>366000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>206000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-791000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-193000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-23000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-17000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>84000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-39000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-57000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-8476000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-39191000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-17355000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-51746000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>21797000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5057000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-19653000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-37399000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>70518000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>32345000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>18722000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-23884000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-9393000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-10884000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-21217000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-23709000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-4498000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>42146000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-28145000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-28227000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-843748000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-227964000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1086715000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-18389000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
+        <v>0.0</v>
+      </c>
+      <c r="BL10">
         <v>-237170000.0</v>
       </c>
-      <c r="BL10">
-[...1 lines deleted...]
-      </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
+        <v>0.0</v>
+      </c>
+      <c r="BO10">
         <v>514200000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
+      <c r="CY10"/>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>220000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-70000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-53000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-117000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>539000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>213000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>17000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2298000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2672000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>158000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-119000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1351000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1613000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-955000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>81000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-244000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>548000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>16000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-190000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>187000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>291000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-124000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>24931000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>127856000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>441574000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-22136000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-41442000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>69493000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>151623000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>34007000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-182002000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>74190000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>421433000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>11968000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-95526000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>152808000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>316942000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>66543000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-185460000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-47733000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>31285000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>209148000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-9396000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>178491000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>260729000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>63724000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-194761000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>33697000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>232444000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>72003000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>88014000.0</v>
       </c>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>345909000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>183776000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>115374000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>225679000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>221550000.0</v>
       </c>
-      <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>88153000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>71625000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>44141000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>41560000.0</v>
       </c>
-      <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>37238000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>20604000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>19659000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>98000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>39000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-238000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>508000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>662000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-298000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>238000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>42000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>213000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-148000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-11000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-163000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1109000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-54000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>104000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>42000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>73000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-185000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>221000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>85000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>24732000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-102591000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-24230000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>49317000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>197572000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-17652000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>119563000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>40633000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>64641000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>53591000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-478337000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-19505000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-1601000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>73675000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8788000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>18975000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22140000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-53348000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>68632000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>118525000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-52740000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11825000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>48425000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12537000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>226351000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>67650000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-802000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>23455000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>242000000.0</v>
       </c>
       <c r="O13">
+        <v>242000000.0</v>
+      </c>
+      <c r="P13">
         <v>-207000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>249000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>298000000.0</v>
       </c>
       <c r="R13">
         <v>298000000.0</v>
       </c>
       <c r="S13">
+        <v>298000000.0</v>
+      </c>
+      <c r="T13">
         <v>-134000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>309000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>200000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-461000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-97000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>338000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>91000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-920000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-146000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-222000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>306000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>123000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>8000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>39000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>139000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-19000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>186000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-19793000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>196413000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1755052000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>34000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-783753000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>235486000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>292159000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>206251000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -35563,1535 +35823,1564 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14">
         <v>228000000.0</v>
       </c>
       <c r="C14">
+        <v>228000000.0</v>
+      </c>
+      <c r="D14">
         <v>220000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>225000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>223000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>219000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>212000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>211000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>205000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>210000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208000000.0</v>
       </c>
       <c r="L14">
         <v>208000000.0</v>
       </c>
       <c r="M14">
+        <v>208000000.0</v>
+      </c>
+      <c r="N14">
         <v>199000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>192000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199000000.0</v>
       </c>
       <c r="P14">
         <v>199000000.0</v>
       </c>
       <c r="Q14">
-        <v>197000000.0</v>
+        <v>199000000.0</v>
       </c>
       <c r="R14">
         <v>197000000.0</v>
       </c>
       <c r="S14">
+        <v>197000000.0</v>
+      </c>
+      <c r="T14">
         <v>199000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>201000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>205000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>209000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>387000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>220000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>232000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>229000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>226000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228000000.0</v>
       </c>
       <c r="AC14">
         <v>228000000.0</v>
       </c>
       <c r="AD14">
         <v>228000000.0</v>
       </c>
       <c r="AE14">
+        <v>228000000.0</v>
+      </c>
+      <c r="AF14">
         <v>279000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>242000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>241000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>239000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>236834000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>227155000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>217331000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>208224000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>198109000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>200635000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>200204000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>195254000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>176145000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>118556000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>106157000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>99487000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>94996000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>85988000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>83822000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>80626000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>80584000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>71479000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>69976000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>61436000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>57571000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>19776000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>80869000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>37736000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>21105000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>49380000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>43211000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>41238000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>43422000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>38801000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>38659000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>34643000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>52158000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>50018000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>47671000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>52277000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>52027000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>50765000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>51810000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>52925000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>53002000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>48361000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>47137000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>51444000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>59649000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>56880000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>59593000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>73346000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>59807000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>197522000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>12077000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>11428000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>71979000.0</v>
       </c>
-      <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
+      <c r="CY14"/>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
         <v>58000000.0</v>
       </c>
       <c r="C15">
-        <v>49000000.0</v>
+        <v>58000000.0</v>
       </c>
       <c r="D15">
         <v>49000000.0</v>
       </c>
       <c r="E15">
-        <v>51000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="F15">
         <v>51000000.0</v>
       </c>
-      <c r="G15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G15">
+        <v>51000000.0</v>
+      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="K15"/>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>67000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11000000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>17000000.0</v>
       </c>
       <c r="U15">
-        <v>50000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="V15">
         <v>50000000.0</v>
       </c>
       <c r="W15">
+        <v>50000000.0</v>
+      </c>
+      <c r="X15">
         <v>58000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>48000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>17000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="AB15">
         <v>50000000.0</v>
       </c>
       <c r="AC15">
+        <v>50000000.0</v>
+      </c>
+      <c r="AD15">
         <v>48000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>47000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>48000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>47000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>45000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>46000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>45512000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>45578000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>42438000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>42247000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>39150000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>39062000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>35773000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>36174000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>31354000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>31182000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>23096000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>22895000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>22920000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>22944000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>19231000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>19602000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>19680000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>20459000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>17638000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>17983000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>87953000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>18061000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>12205000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>12204000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>18818000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>19148000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>19232000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>19352000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>19251000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>19703000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>19902000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>20220000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16">
+        <v>9084000000.0</v>
+      </c>
+      <c r="C16">
         <v>7789000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6976000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7262000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8455000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7734000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5574000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6046000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8362000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>7622000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5661000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6492000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8758000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8387000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5851000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6366000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8324000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8135000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5805000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6618000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8005000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6265000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4138000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5081000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6366000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4721000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4097000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4247000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4880000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4158000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2705000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3109000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3412000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3646000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2846729000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3239886000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2874823000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2503230000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1796811000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1844475000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2296524000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2063329000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1676299000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1455339000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3187129000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1735283000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1402700000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2252748000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1433820000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1484066000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1021033000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1394498000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1311817000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1082798000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1293161000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1314728000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1343346000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1272508000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>689134000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1453508000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1409008000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>953169000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>714332000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>950871000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>795854000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>997461000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>642544000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>838579000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>862294000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>475234000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>665412000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>659671000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1027553000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>697868000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>617386000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>836531000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1011404000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>637722000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>853274000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>945692000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>643341000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>509030000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>297416000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>227875000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>328869000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>281378000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>154957000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>162227000.0</v>
       </c>
-      <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
+      <c r="CY16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-20000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-13000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-123000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>17000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4924000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>43765000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>66271000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>30680000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-63600000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-8427000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-13748000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>50893000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-17486000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-55023000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>9893000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-64769000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-56512000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-61120000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>5046000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>3402000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-525000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>29354000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-21384000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-38381000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>9068000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>17430000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-27607000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>16173000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-4464000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-33879000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>11831000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>8769000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
+        <v>1279000000.0</v>
+      </c>
+      <c r="C18">
         <v>3747000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>119000000.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
+        <v>-686000000.0</v>
+      </c>
+      <c r="F18">
         <v>921000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2756000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7000000.0</v>
       </c>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
       <c r="I18">
+        <v>-1687000000.0</v>
+      </c>
+      <c r="J18">
         <v>1307000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2702000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-415000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1588000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>923000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2924000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-359000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1167000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1469000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2835000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>142000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1400000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2331000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2002000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-513000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-995000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2052000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1071000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>45000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1152000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>839000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1875000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-389000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-594000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>596000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1484000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-307605000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-612319000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>502174000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1506574000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-161648000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-369482000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>414431000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>931685000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-335083000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-277217000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>244890000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>948414000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-288552000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>19395000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>411040000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>896689000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-285380000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-301769000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>247835000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>793933000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-267836000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-6450000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>478769000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>797002000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-229360000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-59156000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>432740000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>678011000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-202099000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-35812000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>270353000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>589852000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-173413000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-45098000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>323880000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>478618000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-287684000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-151776000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>269730000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>530591000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-282325000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>24097000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>363915000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>519724000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-154453000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-9312000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>248058000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>440516000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-105214000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>145354000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>272372000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>485068000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>72405000.0</v>
       </c>
-      <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
-      <c r="CN18"/>
+      <c r="CN18">
+        <v>597840000.0</v>
+      </c>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
-      <c r="CR18"/>
-[...2 lines deleted...]
-      <c r="CU18"/>
+      <c r="CR18">
+        <v>305360000.0</v>
+      </c>
+      <c r="CS18">
+        <v>260018000.0</v>
+      </c>
+      <c r="CT18">
+        <v>192725000.0</v>
+      </c>
+      <c r="CU18">
+        <v>114813000.0</v>
+      </c>
       <c r="CV18"/>
-      <c r="CW18"/>
+      <c r="CW18">
+        <v>46469000.0</v>
+      </c>
       <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19">
+        <v>-448000000.0</v>
+      </c>
+      <c r="C19">
         <v>23000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>21000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-112000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>164000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-384000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-361000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-452000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-209000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-240000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-165000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-247000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="O19">
         <v>5000000.0</v>
       </c>
       <c r="P19">
+        <v>5000000.0</v>
+      </c>
+      <c r="Q19">
         <v>-266000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-60000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>200000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="U19">
         <v>11000000.0</v>
       </c>
       <c r="V19">
+        <v>11000000.0</v>
+      </c>
+      <c r="W19">
         <v>-180000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-156000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>234000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-373000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>32000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-124000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-39000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-171000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-438000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1825000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1007000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-487000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-542000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>2602839000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>17350000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-28119000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-780715000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>68676000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-6555000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-22882000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>6113000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>23903000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>170241000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-50207000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-200117000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>61451000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>511581000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-251816000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-358350000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>87702000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>571916000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>14292000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-347075000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>364677000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>27775000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-277058000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-45912000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-101379000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>303155000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-44803000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-379273000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -37129,2778 +37418,2809 @@
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
+        <v>986000000.0</v>
+      </c>
+      <c r="C21">
         <v>-1828000000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-59000000.0</v>
       </c>
-      <c r="G21"/>
-[...3 lines deleted...]
-      <c r="I21"/>
+      <c r="H21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>-419000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1020000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-724000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000000.0</v>
       </c>
       <c r="T21">
         <v>-1000000000.0</v>
       </c>
       <c r="U21">
+        <v>-1000000000.0</v>
+      </c>
+      <c r="V21">
         <v>-3000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-651000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-768000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2714000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1900000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-4000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1235000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>835000000.0</v>
       </c>
       <c r="AD21">
         <v>835000000.0</v>
       </c>
       <c r="AE21">
+        <v>835000000.0</v>
+      </c>
+      <c r="AF21">
         <v>1000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000000.0</v>
       </c>
       <c r="AG21">
         <v>-500000000.0</v>
       </c>
       <c r="AH21">
         <v>-500000000.0</v>
       </c>
       <c r="AI21">
+        <v>-500000000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-2870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>992470000.0</v>
       </c>
       <c r="AK21">
         <v>992470000.0</v>
       </c>
       <c r="AL21">
         <v>992470000.0</v>
       </c>
       <c r="AM21">
+        <v>992470000.0</v>
+      </c>
+      <c r="AN21">
         <v>-401000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-128000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1664000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>741406000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1894000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>702348000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-736000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>493630000.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>2746000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-1301000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-4197000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-371000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3362000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-1657000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-5716000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
+      <c r="CY21"/>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22">
+        <v>869000000.0</v>
+      </c>
+      <c r="C22">
         <v>-6000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>205000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>964000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>322000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-197000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>299000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>684000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>386000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-135000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>136000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>305000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>387000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-140000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>175000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>476000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-185000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-123000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>395000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>378000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-177000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-581000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-391000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-200000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-740000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1397000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>78000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>407000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>187000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-100000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>25000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>531000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-9000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-149000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>52875000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>349353000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>53670000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-84539000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>84882000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>278928000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>19279000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-121804000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-12886000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>276237000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>426836000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>32561000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>56279000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>250621000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>85854000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-19804000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>93987000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>166724000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>63015000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-107368000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>7095000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>168188000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>106109000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>21587000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-77164000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>210406000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>140393000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>52039000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>71584000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>178024000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>115353000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>60599000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>104213000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>117813000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>41843000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>39754000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-2759982000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>94824000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>96089000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>51306000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>65357000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>99595000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>96136000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>34776000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>67140000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>58977000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>95482000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>23335000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>25234000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>82035000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>73432000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>48029000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>44120000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>58092000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>48542000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>12719000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>32145000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>26764000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>28841000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>23657000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>22250000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>22932000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>19096000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>6646000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>5222000.0</v>
       </c>
-      <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
+      <c r="CY22"/>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B23">
+        <v>-65000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-13000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-12000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>28000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>25000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>43000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>28000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-29000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>26000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>32000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1692000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>31000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>108000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-548000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>50000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-505000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>221000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1123000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>75000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>111000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>65000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>93000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>16000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-488000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>49000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-127486000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>34258000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>79482000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>39127000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>253152000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>11775000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>41524000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>19748000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-18809000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>75525000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10967000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>41154000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>41158000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>34008000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>18980000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>63263000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>14730000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11587000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>22523000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>32031000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>20627000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>18356000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>201107000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>39314000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-107229000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>15989000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>84918000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7946000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>18254000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-45620000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-19417000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>17263000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>12877000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7294000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-8226000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-14314000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>9120000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>24124000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5180000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-11758000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-24046000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-10799000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1337000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-8276000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>7718000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1875000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4249000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-7947000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>255910000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-50396000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4621000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-25532000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-1563855000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23">
         <v>136467000.0</v>
       </c>
-      <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>8581000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>9310000.0</v>
       </c>
-      <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
-      <c r="CW23">
-[...1 lines deleted...]
-      </c>
+      <c r="CW23"/>
       <c r="CX23">
         <v>10331000.0</v>
       </c>
+      <c r="CY23">
+        <v>10331000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B24">
+        <v>279000000.0</v>
+      </c>
+      <c r="C24">
         <v>-279000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-35000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-393000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>140000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>23000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-61000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-487000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-15000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-37000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-137000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-61000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>33000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>106000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-96000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-42000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-31000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-82000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>75000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-244000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-12000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-28000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>10000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-149000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-268000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-278000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-224000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-289000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>35000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-219000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-186000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>82000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>7195000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-326238000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-168869000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>52906000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-6555000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-212411000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-165348000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>63000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1230000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8628000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1807000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-256000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-198000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-79574000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-75253000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-2343000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-77710000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-70727000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-347075000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>8464000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-19175000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-262815000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-45208000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-7155000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-4614000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-3738000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1274000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1723000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-30282000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-5854000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>6568000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1204000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-45585000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>20143000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-23155000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>18340000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-81213000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-40345000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-119884000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-28507000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-80982000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-419000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>20101000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-251097000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-226988000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-306461000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1485554000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>6383000.0</v>
       </c>
-      <c r="CW24"/>
       <c r="CX24"/>
+      <c r="CY24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B25">
+        <v>-286000000.0</v>
+      </c>
+      <c r="C25">
         <v>409000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>275000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-124000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-104000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>108000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>114000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>817000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-11000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>89000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-37000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>541000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-48000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-7000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-192000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>222000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>551000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-325000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>37000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-15000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>329000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-244000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>39000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-42000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1258000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-89000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>87000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-23000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-31000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>51000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>36000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>265000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-53000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-8673000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-17315000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-62930000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-11574000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>100795000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>24242000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>21968000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-35218000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-384000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>34584000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-518374000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-51869000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>33187000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>77933000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-5624000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-11639000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4805000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-49238000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>32275000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>38706000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-21439000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2723000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>10851000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-14737000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>205576000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>58527000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-7006000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-13565000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2814000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-15285000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-12135000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>16098000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-95134000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1681000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>6755000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-16279000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2923527000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>72918000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>400000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-41171000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-136484000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1394000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1274000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-32580000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-234404000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>46538000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-6739000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-67629000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>491382000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-138323000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>78810000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>70653000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-86000.0</v>
       </c>
-      <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B26">
+        <v>-270000000.0</v>
+      </c>
+      <c r="C26">
         <v>-788000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-327000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-531000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-688000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-384000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-198000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-469000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-529000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-643000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-468000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-607000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-593000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-469000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-366000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-172000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-22000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-47000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-57000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-23000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-30000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-55000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-6000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-5000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-410000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-391000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-323000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-4000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-25000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-303000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-194000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-224000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-202000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-158039000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-40000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-69000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-45176000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-89023000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-38412000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-141289000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-187022000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-11852000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-3769000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-2000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-44923000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-68594000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-130247000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-217155000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-121865000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-167211000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-221451000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-16566000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-117672000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-51534000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-68333000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-99540000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-198164000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-107819000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-159466000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-1299000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-47928000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-107590000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-195899000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-953000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-197551000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-1600000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-929000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-1270000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-4164000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-290000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-1360000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-1727000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-9488000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-1161000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-727994000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-1535000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-666483000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-586000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-167910000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-121619000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-5576000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B27">
+        <v>217000000.0</v>
+      </c>
+      <c r="C27">
         <v>103000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>105000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>90000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>105000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>98000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>93000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>147000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>114000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>104000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>99000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>105000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>106000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>103000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>94000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>97000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>93000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>90000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>99000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>116000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>120000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>83000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>49000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>47000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>54000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>55000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>66000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>60000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>59000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>56000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>49000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="AH27">
         <v>50000000.0</v>
       </c>
       <c r="AI27">
+        <v>50000000.0</v>
+      </c>
+      <c r="AJ27">
         <v>45758000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6279000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>50102000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>47211000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>44815000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>48263000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>95374000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>53965000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>44032000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>63656000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>41494000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>28886000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>16872000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>22304000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>21014000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>24821000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>20970000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>18039000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>16086000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>75078000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>15686000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>15338000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-1838000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>16951000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>18035000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>15059000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>13481000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>17272000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>13126000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-17138000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>65442000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>18892000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>99342000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>-16663000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>-31736000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>27641000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>130727000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>3314000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>35857000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>140418000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-13551000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>118000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>37056000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>200689000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>62298000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-474397000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B28">
+        <v>593000000.0</v>
+      </c>
+      <c r="C28">
         <v>-2650000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-389000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-567000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-711000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-469000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-155000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-441000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-518000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-631000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-497000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-581000000.0</v>
       </c>
       <c r="M28">
         <v>-581000000.0</v>
       </c>
       <c r="N28">
+        <v>-581000000.0</v>
+      </c>
+      <c r="O28">
         <v>-437000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-379000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-558000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1024000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-663000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-622000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>27000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-588000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>210000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-494000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-762000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3816000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1517000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-432000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>573000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>13000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>21000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-335000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-698000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-220000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-236000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-172998000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>941150000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-32518000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-48120000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>124678000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-66808000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-144598000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-603891000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>679391000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>38768000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>712704000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-26664000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-30688000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>374447000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-217406000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-78204000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-172161000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-230323000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-11681000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-78351000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-118860000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-68038000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>89362000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-175251000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-233866000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-162625000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>64387000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-65050000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-109111000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>481772000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-40272000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-200508000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>11277000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6365000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-9496000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-668478000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>402444000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>271332000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>157271000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-366246000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>69433000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-216666000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>23741000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-666487000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>12307000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>335088000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-108703000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-228920000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>177956000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-50538000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4621000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-25532000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-1563855000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>37975000.0</v>
       </c>
-      <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>96729000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>83532000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>61764000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>49821000.0</v>
       </c>
-      <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>69861000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>81441000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>80935000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B29">
+        <v>1478000000.0</v>
+      </c>
+      <c r="C29">
         <v>3931000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>304000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-497000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1121000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2952000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>198000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1493000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1501000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2879000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-238000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1375000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1146000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3157000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-182000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-997000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1628000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2991000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>285000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1221000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2514000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2170000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-385000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-819000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1846000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-784000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>341000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-861000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1138000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2149000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-145000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-371000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>815000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1676000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-122871000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-443615000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>692197000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1673443000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>20656000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-182419000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>626834000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1099263000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-173481000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-120505000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>610967000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1051064000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-199843000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>101860000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>493504000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>971438000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-212215000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-224193000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>318519000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>881089000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-209119000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>53313000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>545172000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>847816000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-195418000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>5699000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>490701000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>729090000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-160234000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>4384000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>313806000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>619527000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-144328000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-24218000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>342546000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>502004000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-246841000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-103525000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>307275000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>563779000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-253287000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>42743000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>384557000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>538056000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-129402000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>24239000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>269049000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>453554000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-93758000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>160203000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>285761000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>497689000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>88313000.0</v>
       </c>
-      <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
-      <c r="CM29">
+      <c r="CM29"/>
+      <c r="CN29">
         <v>644023000.0</v>
       </c>
-      <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
-      <c r="CQ29">
+      <c r="CQ29"/>
+      <c r="CR29">
         <v>327323000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>275909000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>205460000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>119846000.0</v>
       </c>
-      <c r="CU29"/>
-      <c r="CV29">
+      <c r="CV29"/>
+      <c r="CW29">
         <v>63487000.0</v>
       </c>
-      <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B30">
+        <v>-768000000.0</v>
+      </c>
+      <c r="C30">
         <v>-440000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-199000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-112000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>164000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-384000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-361000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-452000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-209000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-240000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-165000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-247000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-193000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-195000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-66000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-266000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-261000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>13000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-425000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-93000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-233000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-180000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-156000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>234000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-373000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>32000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-124000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-263000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-460000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-706000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>96000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>779000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-706000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-728000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-102212000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-176237000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-354357000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-949584000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-129398000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-194395000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-235293000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-159235000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-267464000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1595030000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>118282000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-627048000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-563005000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>403741000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-331390000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-433603000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>11436000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>494206000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-56435000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-974720000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>304951000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-31323000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-543696000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-97757000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-163654000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>235305000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-111080000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-433972000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>31516000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-357874000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-442510000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-48828000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-61837000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-21220000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>54727000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-19489000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-120465000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-480565000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-135728000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-122800000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-32587000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-18729000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-41500000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-86690000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-14270000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-58678000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-26832000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-13720000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-893000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-226019000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-242482000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-331949000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1479615000.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>9932000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>9881000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>