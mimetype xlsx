--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -19343,51 +19343,51 @@
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>-2186024.75</v>
       </c>
       <c r="X5">
         <v>-2186024.75</v>
       </c>
       <c r="Y5">
         <v>-580420.45</v>
       </c>
       <c r="Z5">
         <v>-25475.92</v>
       </c>
       <c r="AA5">
         <v>-59415.45</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>170</v>
       </c>
       <c r="B6">
-        <v>28286653.0</v>
+        <v>-93203507.0</v>
       </c>
       <c r="C6">
         <v>10030000.0</v>
       </c>
       <c r="D6">
         <v>47864000.0</v>
       </c>
       <c r="E6">
         <v>51827000.0</v>
       </c>
       <c r="F6">
         <v>54938000.0</v>
       </c>
       <c r="G6">
         <v>28727000.0</v>
       </c>
       <c r="H6">
         <v>-10602051.0</v>
       </c>
       <c r="I6">
         <v>21066000.0</v>
       </c>
       <c r="J6">
         <v>24890000.0</v>
       </c>
@@ -21661,51 +21661,53 @@
         <v>0.0</v>
       </c>
       <c r="CP2">
         <v>0.0</v>
       </c>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
     </row>
     <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>167</v>
       </c>
       <c r="B3">
         <v>21300000.0</v>
       </c>
-      <c r="C3"/>
+      <c r="C3">
+        <v>25832060.0</v>
+      </c>
       <c r="D3">
         <v>24127521.0</v>
       </c>
       <c r="E3">
         <v>15177000.0</v>
       </c>
       <c r="F3">
         <v>9561000.0</v>
       </c>
       <c r="G3">
         <v>5706000.0</v>
       </c>
       <c r="H3">
         <v>7352000.0</v>
       </c>
       <c r="I3">
         <v>8933000.0</v>
       </c>
       <c r="J3">
         <v>9135000.0</v>
       </c>
       <c r="K3">
         <v>6130000.0</v>
       </c>
       <c r="L3">
@@ -22207,51 +22209,53 @@
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>169</v>
       </c>
       <c r="B5">
         <v>91700000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>-13659790.0</v>
+      </c>
       <c r="D5">
         <v>-36367309.0</v>
       </c>
       <c r="E5">
         <v>-13424000.0</v>
       </c>
       <c r="F5">
         <v>-27425000.0</v>
       </c>
       <c r="G5">
         <v>-1855000.0</v>
       </c>
       <c r="H5">
         <v>-12780000.0</v>
       </c>
       <c r="I5">
         <v>-11015000.0</v>
       </c>
       <c r="J5">
         <v>4554000.0</v>
       </c>
       <c r="K5">
         <v>444000.0</v>
       </c>
       <c r="L5">
@@ -22526,51 +22530,51 @@
       </c>
       <c r="CX5">
         <v>-7685.75</v>
       </c>
       <c r="CY5">
         <v>-6390.01</v>
       </c>
       <c r="CZ5">
         <v>-3431.69</v>
       </c>
       <c r="DA5">
         <v>-7433.16</v>
       </c>
       <c r="DB5">
         <v>-7536.96</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>170</v>
       </c>
       <c r="B6">
         <v>113000000.0</v>
       </c>
       <c r="C6">
-        <v>-13659790.0</v>
+        <v>12172270.0</v>
       </c>
       <c r="D6">
         <v>-12239788.0</v>
       </c>
       <c r="E6">
         <v>1753000.0</v>
       </c>
       <c r="F6">
         <v>-17864000.0</v>
       </c>
       <c r="G6">
         <v>3851000.0</v>
       </c>
       <c r="H6">
         <v>-5428000.0</v>
       </c>
       <c r="I6">
         <v>-2082000.0</v>
       </c>
       <c r="J6">
         <v>13689000.0</v>
       </c>
       <c r="K6">
         <v>6574000.0</v>
       </c>
@@ -22774,51 +22778,51 @@
       </c>
       <c r="BZ6">
         <v>8996.19</v>
       </c>
       <c r="CA6">
         <v>-900917.1</v>
       </c>
       <c r="CB6">
         <v>323279.0</v>
       </c>
       <c r="CC6">
         <v>844033.0</v>
       </c>
       <c r="CD6">
         <v>-1203465.43</v>
       </c>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6">
         <v>-316022.73</v>
       </c>
       <c r="CH6">
         <v>-740119.22</v>
       </c>
       <c r="CI6">
-        <v>-1197838.86</v>
+        <v>-956270.16</v>
       </c>
       <c r="CJ6">
         <v>-236334.08</v>
       </c>
       <c r="CK6">
         <v>-237348.02</v>
       </c>
       <c r="CL6">
         <v>-774892.1</v>
       </c>
       <c r="CM6">
         <v>121684.0</v>
       </c>
       <c r="CN6">
         <v>-61718.8</v>
       </c>
       <c r="CO6">
         <v>-44537.31</v>
       </c>
       <c r="CP6">
         <v>-47277.23</v>
       </c>
       <c r="CQ6">
         <v>-60402.64</v>
       </c>
@@ -34764,51 +34768,51 @@
       </c>
       <c r="CO13">
         <v>0.0</v>
       </c>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
     </row>
     <row r="14" spans="1:105">
       <c r="A14" t="s">
         <v>210</v>
       </c>
       <c r="B14">
         <v>21300000.0</v>
       </c>
       <c r="C14">
-        <v>24977000.0</v>
+        <v>25832060.0</v>
       </c>
       <c r="D14">
         <v>24085000.0</v>
       </c>
       <c r="E14">
         <v>15177000.0</v>
       </c>
       <c r="F14">
         <v>9561000.0</v>
       </c>
       <c r="G14">
         <v>5706000.0</v>
       </c>
       <c r="H14">
         <v>7352000.0</v>
       </c>
       <c r="I14">
         <v>8933000.0</v>
       </c>
       <c r="J14">
         <v>9094193.0</v>
       </c>
       <c r="K14">
         <v>6130000.0</v>
       </c>
@@ -36930,69 +36934,69 @@
       </c>
     </row>
     <row r="23" spans="1:105">
       <c r="A23" t="s">
         <v>218</v>
       </c>
       <c r="B23">
         <v>-3600000.0</v>
       </c>
       <c r="C23">
         <v>-2040043.0</v>
       </c>
       <c r="D23">
         <v>1093000.0</v>
       </c>
       <c r="E23">
         <v>32276000.0</v>
       </c>
       <c r="F23">
         <v>-3162000.0</v>
       </c>
       <c r="G23">
         <v>-1207000.0</v>
       </c>
       <c r="H23">
-        <v>-1846000.0</v>
+        <v>-2213000.0</v>
       </c>
       <c r="I23">
         <v>1996000.0</v>
       </c>
       <c r="J23">
         <v>-341467.0</v>
       </c>
       <c r="K23">
         <v>-9015000.0</v>
       </c>
       <c r="L23">
         <v>-206000.0</v>
       </c>
       <c r="M23">
         <v>427000.0</v>
       </c>
       <c r="N23">
-        <v>1279000.0</v>
+        <v>1673000.0</v>
       </c>
       <c r="O23">
         <v>-170000.0</v>
       </c>
       <c r="P23">
         <v>-277000.0</v>
       </c>
       <c r="Q23">
         <v>1229000.0</v>
       </c>
       <c r="R23">
         <v>-2844000.0</v>
       </c>
       <c r="S23">
         <v>-6000.0</v>
       </c>
       <c r="T23">
         <v>-186000.0</v>
       </c>
       <c r="U23">
         <v>-53000.0</v>
       </c>
       <c r="V23">
         <v>3003000.0</v>
       </c>
@@ -37519,51 +37523,51 @@
       <c r="CT24">
         <v>8552.56</v>
       </c>
       <c r="CU24">
         <v>1488.95</v>
       </c>
       <c r="CV24">
         <v>-1290.6</v>
       </c>
       <c r="CW24"/>
       <c r="CX24">
         <v>34167.0</v>
       </c>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
     </row>
     <row r="25" spans="1:105">
       <c r="A25" t="s">
         <v>220</v>
       </c>
       <c r="B25">
         <v>-36250717.0</v>
       </c>
       <c r="C25">
-        <v>34596323.0</v>
+        <v>21802816.0</v>
       </c>
       <c r="D25">
         <v>35575000.0</v>
       </c>
       <c r="E25">
         <v>21168000.0</v>
       </c>
       <c r="F25">
         <v>31392000.0</v>
       </c>
       <c r="G25">
         <v>1195000.0</v>
       </c>
       <c r="H25">
         <v>14503000.0</v>
       </c>
       <c r="I25">
         <v>12091000.0</v>
       </c>
       <c r="J25">
         <v>2278775.0</v>
       </c>
       <c r="K25">
         <v>2443000.0</v>
       </c>