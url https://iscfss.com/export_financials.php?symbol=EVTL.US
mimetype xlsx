--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2407,51 +2407,51 @@
       <c r="E5">
         <v>126778000.0</v>
       </c>
       <c r="F5">
         <v>154520845.0</v>
       </c>
       <c r="G5">
         <v>99298999.0</v>
       </c>
       <c r="H5">
         <v>111827000.0</v>
       </c>
       <c r="I5">
         <v>97254000.0</v>
       </c>
       <c r="J5">
         <v>97254000.0</v>
       </c>
       <c r="K5">
         <v>86757000.0</v>
       </c>
       <c r="L5">
         <v>93956000.0</v>
       </c>
       <c r="M5">
-        <v>91168000.0</v>
+        <v>115906436.0</v>
       </c>
       <c r="N5">
         <v>91168000.0</v>
       </c>
       <c r="O5">
         <v>-249895000.0</v>
       </c>
       <c r="P5">
         <v>90047000.0</v>
       </c>
       <c r="Q5">
         <v>80271000.0</v>
       </c>
       <c r="R5">
         <v>80271000.0</v>
       </c>
       <c r="S5">
         <v>63314000.0</v>
       </c>
       <c r="T5">
         <v>-331250.0</v>
       </c>
       <c r="U5">
         <v>-23419000.0</v>
       </c>
@@ -2697,51 +2697,51 @@
       <c r="E10">
         <v>61984000.0</v>
       </c>
       <c r="F10">
         <v>91001747.0</v>
       </c>
       <c r="G10">
         <v>22556000.0</v>
       </c>
       <c r="H10">
         <v>42806000.0</v>
       </c>
       <c r="I10">
         <v>66786000.0</v>
       </c>
       <c r="J10">
         <v>66786000.0</v>
       </c>
       <c r="K10">
         <v>48680000.0</v>
       </c>
       <c r="L10">
         <v>74163000.0</v>
       </c>
       <c r="M10">
-        <v>89693000.0</v>
+        <v>116192490.0</v>
       </c>
       <c r="N10">
         <v>89693000.0</v>
       </c>
       <c r="O10">
         <v>62927000.0</v>
       </c>
       <c r="P10">
         <v>83686000.0</v>
       </c>
       <c r="Q10">
         <v>157552000.0</v>
       </c>
       <c r="R10">
         <v>157552000.0</v>
       </c>
       <c r="S10">
         <v>212660000.0</v>
       </c>
       <c r="T10">
         <v>707084.0</v>
       </c>
       <c r="U10">
         <v>871279.0</v>
       </c>
@@ -2823,51 +2823,51 @@
       <c r="E12">
         <v>61984000.0</v>
       </c>
       <c r="F12">
         <v>91001747.0</v>
       </c>
       <c r="G12">
         <v>22556000.0</v>
       </c>
       <c r="H12">
         <v>42806000.0</v>
       </c>
       <c r="I12">
         <v>66786000.0</v>
       </c>
       <c r="J12">
         <v>66786000.0</v>
       </c>
       <c r="K12">
         <v>48680000.0</v>
       </c>
       <c r="L12">
         <v>74163000.0</v>
       </c>
       <c r="M12">
-        <v>89693000.0</v>
+        <v>116192490.0</v>
       </c>
       <c r="N12">
         <v>89693000.0</v>
       </c>
       <c r="O12">
         <v>122813000.0</v>
       </c>
       <c r="P12">
         <v>144762000.0</v>
       </c>
       <c r="Q12">
         <v>157552000.0</v>
       </c>
       <c r="R12">
         <v>157552000.0</v>
       </c>
       <c r="S12">
         <v>212660000.0</v>
       </c>
       <c r="T12">
         <v>707084.0</v>
       </c>
       <c r="U12">
         <v>871279.0</v>
       </c>
@@ -2915,51 +2915,51 @@
       <c r="E13">
         <v>67000.0</v>
       </c>
       <c r="F13">
         <v>86480.0</v>
       </c>
       <c r="G13">
         <v>55000.0</v>
       </c>
       <c r="H13">
         <v>17000.0</v>
       </c>
       <c r="I13">
         <v>17000.0</v>
       </c>
       <c r="J13">
         <v>17000.0</v>
       </c>
       <c r="K13">
         <v>17000.0</v>
       </c>
       <c r="L13">
         <v>17000.0</v>
       </c>
       <c r="M13">
-        <v>17000.0</v>
+        <v>21612.0</v>
       </c>
       <c r="N13">
         <v>17000.0</v>
       </c>
       <c r="O13">
         <v>16000.0</v>
       </c>
       <c r="P13">
         <v>16000.0</v>
       </c>
       <c r="Q13">
         <v>16000.0</v>
       </c>
       <c r="R13">
         <v>16000.0</v>
       </c>
       <c r="S13">
         <v>16000.0</v>
       </c>
       <c r="T13">
         <v>305303773.0</v>
       </c>
       <c r="U13">
         <v>260170020.0</v>
       </c>
@@ -3329,51 +3329,51 @@
       <c r="E21">
         <v>26000.0</v>
       </c>
       <c r="F21">
         <v>98097.0</v>
       </c>
       <c r="G21">
         <v>132000.0</v>
       </c>
       <c r="H21">
         <v>265000.0</v>
       </c>
       <c r="I21">
         <v>481000.0</v>
       </c>
       <c r="J21">
         <v>481000.0</v>
       </c>
       <c r="K21">
         <v>1018000.0</v>
       </c>
       <c r="L21">
         <v>1309.0</v>
       </c>
       <c r="M21">
-        <v>1529000.0</v>
+        <v>1943894.0</v>
       </c>
       <c r="N21">
         <v>1529000.0</v>
       </c>
       <c r="O21">
         <v>2048000.0</v>
       </c>
       <c r="P21">
         <v>3776000.0</v>
       </c>
       <c r="Q21">
         <v>4028000.0</v>
       </c>
       <c r="R21">
         <v>4028000.0</v>
       </c>
       <c r="S21">
         <v>2735000.0</v>
       </c>
       <c r="T21">
         <v>683750.0</v>
       </c>
       <c r="U21">
         <v>2211000.0</v>
       </c>
@@ -3469,51 +3469,51 @@
       <c r="E23">
         <v>87002000.0</v>
       </c>
       <c r="F23">
         <v>134987925.0</v>
       </c>
       <c r="G23">
         <v>47732000.0</v>
       </c>
       <c r="H23">
         <v>71303000.0</v>
       </c>
       <c r="I23">
         <v>94806000.0</v>
       </c>
       <c r="J23">
         <v>94806000.0</v>
       </c>
       <c r="K23">
         <v>84085000.0</v>
       </c>
       <c r="L23">
         <v>103331000.0</v>
       </c>
       <c r="M23">
-        <v>118769000.0</v>
+        <v>150996968.0</v>
       </c>
       <c r="N23">
         <v>118769000.0</v>
       </c>
       <c r="O23">
         <v>151236000.0</v>
       </c>
       <c r="P23">
         <v>170654000.0</v>
       </c>
       <c r="Q23">
         <v>179587000.0</v>
       </c>
       <c r="R23">
         <v>179587000.0</v>
       </c>
       <c r="S23">
         <v>233329000.0</v>
       </c>
       <c r="T23">
         <v>306134847.0</v>
       </c>
       <c r="U23">
         <v>306323181.0</v>
       </c>
@@ -3701,51 +3701,51 @@
       <c r="E28">
         <v>179982000.0</v>
       </c>
       <c r="F28">
         <v>-87956869.0</v>
       </c>
       <c r="G28">
         <v>-20355000.0</v>
       </c>
       <c r="H28">
         <v>67952000.0</v>
       </c>
       <c r="I28">
         <v>48290000.0</v>
       </c>
       <c r="J28">
         <v>45984000.0</v>
       </c>
       <c r="K28">
         <v>-46060000.0</v>
       </c>
       <c r="L28">
         <v>-71384000.0</v>
       </c>
       <c r="M28">
-        <v>-86758000.0</v>
+        <v>15734227.0</v>
       </c>
       <c r="N28">
         <v>13400000.0</v>
       </c>
       <c r="O28">
         <v>-59766000.0</v>
       </c>
       <c r="P28">
         <v>97791000.0</v>
       </c>
       <c r="Q28">
         <v>-62993000.0</v>
       </c>
       <c r="R28">
         <v>-62993000.0</v>
       </c>
       <c r="S28">
         <v>-210718000.0</v>
       </c>
       <c r="T28">
         <v>-707084.0</v>
       </c>
       <c r="U28">
         <v>-871279.0</v>
       </c>
@@ -3857,63 +3857,63 @@
         <v>13091000.0</v>
       </c>
       <c r="E30">
         <v>10400000.0</v>
       </c>
       <c r="F30">
         <v>29041875.0</v>
       </c>
       <c r="G30">
         <v>17184180.0</v>
       </c>
       <c r="H30">
         <v>865000.0</v>
       </c>
       <c r="I30">
         <v>808000.0</v>
       </c>
       <c r="J30"/>
       <c r="K30">
         <v>4935000.0</v>
       </c>
       <c r="L30">
         <v>14776000.0</v>
       </c>
       <c r="M30">
-        <v>12058000.0</v>
+        <v>15329938.0</v>
       </c>
       <c r="N30">
         <v>1521750.0</v>
       </c>
       <c r="O30">
         <v>4483000.0</v>
       </c>
       <c r="P30">
         <v>18397000.0</v>
       </c>
       <c r="Q30">
-        <v>9954000.0</v>
+        <v>12088635.0</v>
       </c>
       <c r="R30">
         <v>6087000.0</v>
       </c>
       <c r="S30">
         <v>6087000.0</v>
       </c>
       <c r="T30">
         <v>1521750.0</v>
       </c>
       <c r="U30">
         <v>11233000.0</v>
       </c>
       <c r="V30">
         <v>5299000.0</v>
       </c>
       <c r="W30">
         <v>2799000.0</v>
       </c>
       <c r="X30">
         <v>699750.0</v>
       </c>
       <c r="Y30">
         <v>699750.0</v>
       </c>
@@ -4075,51 +4075,51 @@
       <c r="E33">
         <v>4905000.0</v>
       </c>
       <c r="F33">
         <v>6785472.0</v>
       </c>
       <c r="G33">
         <v>5179000.0</v>
       </c>
       <c r="H33">
         <v>5638000.0</v>
       </c>
       <c r="I33">
         <v>6262000.0</v>
       </c>
       <c r="J33">
         <v>6262000.0</v>
       </c>
       <c r="K33">
         <v>7292000.0</v>
       </c>
       <c r="L33">
         <v>7322000.0</v>
       </c>
       <c r="M33">
-        <v>7649000.0</v>
+        <v>9724556.0</v>
       </c>
       <c r="N33">
         <v>7649000.0</v>
       </c>
       <c r="O33">
         <v>7859000.0</v>
       </c>
       <c r="P33">
         <v>7495000.0</v>
       </c>
       <c r="Q33">
         <v>7878000.0</v>
       </c>
       <c r="R33">
         <v>7878000.0</v>
       </c>
       <c r="S33">
         <v>8011000.0</v>
       </c>
       <c r="T33">
         <v>305332346.0</v>
       </c>
       <c r="U33">
         <v>305327735.0</v>
       </c>
@@ -4201,51 +4201,51 @@
       <c r="E35">
         <v>5983000.0</v>
       </c>
       <c r="F35">
         <v>7674799.0</v>
       </c>
       <c r="G35">
         <v>530473000.0</v>
       </c>
       <c r="H35">
         <v>114322000.0</v>
       </c>
       <c r="I35">
         <v>118800000.0</v>
       </c>
       <c r="J35">
         <v>118800000.0</v>
       </c>
       <c r="K35">
         <v>115446000.0</v>
       </c>
       <c r="L35">
         <v>112616000.0</v>
       </c>
       <c r="M35">
-        <v>107343000.0</v>
+        <v>136470523.0</v>
       </c>
       <c r="N35">
         <v>107343000.0</v>
       </c>
       <c r="O35">
         <v>122410000.0</v>
       </c>
       <c r="P35">
         <v>188356000.0</v>
       </c>
       <c r="Q35">
         <v>100863000.0</v>
       </c>
       <c r="R35">
         <v>100863000.0</v>
       </c>
       <c r="S35">
         <v>120449000.0</v>
       </c>
       <c r="T35">
         <v>35926513.0</v>
       </c>
       <c r="U35">
         <v>38739164.0</v>
       </c>
@@ -4421,51 +4421,51 @@
       <c r="E39">
         <v>9713000.0</v>
       </c>
       <c r="F39">
         <v>8158830.0</v>
       </c>
       <c r="G39">
         <v>2812820.0</v>
       </c>
       <c r="H39">
         <v>22859000.0</v>
       </c>
       <c r="I39">
         <v>20950000.0</v>
       </c>
       <c r="J39">
         <v>21758000.0</v>
       </c>
       <c r="K39">
         <v>23178000.0</v>
       </c>
       <c r="L39">
         <v>7070000.0</v>
       </c>
       <c r="M39">
-        <v>9369000.0</v>
+        <v>9749983.0</v>
       </c>
       <c r="N39">
         <v>21427000.0</v>
       </c>
       <c r="O39">
         <v>16081000.0</v>
       </c>
       <c r="P39">
         <v>18397000.0</v>
       </c>
       <c r="Q39">
         <v>14157000.0</v>
       </c>
       <c r="R39">
         <v>14157000.0</v>
       </c>
       <c r="S39">
         <v>6571000.0</v>
       </c>
       <c r="T39">
         <v>95417.0</v>
       </c>
       <c r="U39">
         <v>124167.0</v>
       </c>
@@ -4513,51 +4513,51 @@
       <c r="E40">
         <v>8899000.0</v>
       </c>
       <c r="F40">
         <v>175813041.0</v>
       </c>
       <c r="G40">
         <v>-513667000.0</v>
       </c>
       <c r="H40">
         <v>8172000.0</v>
       </c>
       <c r="I40">
         <v>10669633.0</v>
       </c>
       <c r="J40">
         <v>12924000.0</v>
       </c>
       <c r="K40">
         <v>13068000.0</v>
       </c>
       <c r="L40">
         <v>7466000.0</v>
       </c>
       <c r="M40">
-        <v>8331000.0</v>
+        <v>18275656.0</v>
       </c>
       <c r="N40">
         <v>9730000.0</v>
       </c>
       <c r="O40">
         <v>15681000.0</v>
       </c>
       <c r="P40">
         <v>12764000.0</v>
       </c>
       <c r="Q40">
         <v>14111000.0</v>
       </c>
       <c r="R40">
         <v>14111000.0</v>
       </c>
       <c r="S40">
         <v>37097000.0</v>
       </c>
       <c r="T40">
         <v>2843254.0</v>
       </c>
       <c r="U40">
         <v>2415205.0</v>
       </c>
@@ -4663,51 +4663,51 @@
       <c r="E42">
         <v>597665000.0</v>
       </c>
       <c r="F42">
         <v>771436099.0</v>
       </c>
       <c r="G42">
         <v>553588000.0</v>
       </c>
       <c r="H42">
         <v>273022000.0</v>
       </c>
       <c r="I42">
         <v>273021000.0</v>
       </c>
       <c r="J42">
         <v>273021001.0</v>
       </c>
       <c r="K42">
         <v>257704000.0</v>
       </c>
       <c r="L42">
         <v>257933000.0</v>
       </c>
       <c r="M42">
-        <v>257838000.0</v>
+        <v>327802341.0</v>
       </c>
       <c r="N42">
         <v>257838000.0</v>
       </c>
       <c r="O42">
         <v>257197000.0</v>
       </c>
       <c r="P42">
         <v>256837000.0</v>
       </c>
       <c r="Q42">
         <v>249103000.0</v>
       </c>
       <c r="R42">
         <v>249103000.0</v>
       </c>
       <c r="S42">
         <v>248354000.0</v>
       </c>
       <c r="T42">
         <v>78248250.0</v>
       </c>
       <c r="U42">
         <v>18683457.0</v>
       </c>
@@ -4881,51 +4881,51 @@
       <c r="E46">
         <v>4879000.0</v>
       </c>
       <c r="F46">
         <v>6687375.0</v>
       </c>
       <c r="G46">
         <v>5047000.0</v>
       </c>
       <c r="H46">
         <v>5373000.0</v>
       </c>
       <c r="I46">
         <v>5781000.0</v>
       </c>
       <c r="J46">
         <v>5781000.0</v>
       </c>
       <c r="K46">
         <v>6274000.0</v>
       </c>
       <c r="L46">
         <v>6013000.0</v>
       </c>
       <c r="M46">
-        <v>6120000.0</v>
+        <v>7780662.0</v>
       </c>
       <c r="N46">
         <v>6120000.0</v>
       </c>
       <c r="O46">
         <v>5813000.0</v>
       </c>
       <c r="P46">
         <v>3719000.0</v>
       </c>
       <c r="Q46">
         <v>3850000.0</v>
       </c>
       <c r="R46">
         <v>3850000.0</v>
       </c>
       <c r="S46">
         <v>3803000.0</v>
       </c>
       <c r="T46">
         <v>950750.0</v>
       </c>
       <c r="U46">
         <v>2398000.0</v>
       </c>
@@ -5031,51 +5031,51 @@
       <c r="E48">
         <v>-900615000.0</v>
       </c>
       <c r="F48">
         <v>-976454956.0</v>
       </c>
       <c r="G48">
         <v>-1152283000.0</v>
       </c>
       <c r="H48">
         <v>-440194000.0</v>
       </c>
       <c r="I48">
         <v>-412373000.0</v>
       </c>
       <c r="J48">
         <v>-412373000.0</v>
       </c>
       <c r="K48">
         <v>-394257000.0</v>
       </c>
       <c r="L48">
         <v>-377672000.0</v>
       </c>
       <c r="M48">
-        <v>-352648000.0</v>
+        <v>-448339034.0</v>
       </c>
       <c r="N48">
         <v>-352648000.0</v>
       </c>
       <c r="O48">
         <v>-344752000.0</v>
       </c>
       <c r="P48">
         <v>-384980000.0</v>
       </c>
       <c r="Q48">
         <v>-267064000.0</v>
       </c>
       <c r="R48">
         <v>-267064000.0</v>
       </c>
       <c r="S48">
         <v>-250123000.0</v>
       </c>
       <c r="T48">
         <v>-37938693.0</v>
       </c>
       <c r="U48">
         <v>-13684665.0</v>
       </c>
@@ -5199,51 +5199,51 @@
       <c r="E51">
         <v>241966000.0</v>
       </c>
       <c r="F51">
         <v>3044878.0</v>
       </c>
       <c r="G51">
         <v>526443000.0</v>
       </c>
       <c r="H51">
         <v>110758000.0</v>
       </c>
       <c r="I51">
         <v>115076000.0</v>
       </c>
       <c r="J51">
         <v>112770000.0</v>
       </c>
       <c r="K51">
         <v>2620000.0</v>
       </c>
       <c r="L51">
         <v>2779000.0</v>
       </c>
       <c r="M51">
-        <v>2935000.0</v>
+        <v>131926717.0</v>
       </c>
       <c r="N51">
         <v>103093000.0</v>
       </c>
       <c r="O51">
         <v>3161000.0</v>
       </c>
       <c r="P51">
         <v>181477000.0</v>
       </c>
       <c r="Q51">
         <v>94559000.0</v>
       </c>
       <c r="R51">
         <v>94559000.0</v>
       </c>
       <c r="S51">
         <v>1942000.0</v>
       </c>
       <c r="T51">
         <v>485500.0</v>
       </c>
       <c r="U51">
         <v>25968000.0</v>
       </c>
@@ -5457,51 +5457,51 @@
       <c r="E55">
         <v>87002000.0</v>
       </c>
       <c r="F55">
         <v>134987925.0</v>
       </c>
       <c r="G55">
         <v>47732000.0</v>
       </c>
       <c r="H55">
         <v>71303000.0</v>
       </c>
       <c r="I55">
         <v>94806000.0</v>
       </c>
       <c r="J55">
         <v>94806000.0</v>
       </c>
       <c r="K55">
         <v>84085000.0</v>
       </c>
       <c r="L55">
         <v>103331000.0</v>
       </c>
       <c r="M55">
-        <v>118769000.0</v>
+        <v>150996968.0</v>
       </c>
       <c r="N55">
         <v>118769000.0</v>
       </c>
       <c r="O55">
         <v>151236000.0</v>
       </c>
       <c r="P55">
         <v>170654000.0</v>
       </c>
       <c r="Q55">
         <v>179587000.0</v>
       </c>
       <c r="R55">
         <v>179587000.0</v>
       </c>
       <c r="S55">
         <v>233329000.0</v>
       </c>
       <c r="T55">
         <v>306134847.0</v>
       </c>
       <c r="U55">
         <v>306323181.0</v>
       </c>
@@ -5549,51 +5549,51 @@
       <c r="E56">
         <v>82097000.0</v>
       </c>
       <c r="F56">
         <v>128202452.0</v>
       </c>
       <c r="G56">
         <v>42553000.0</v>
       </c>
       <c r="H56">
         <v>65665000.0</v>
       </c>
       <c r="I56">
         <v>88544000.0</v>
       </c>
       <c r="J56">
         <v>88544000.0</v>
       </c>
       <c r="K56">
         <v>76793000.0</v>
       </c>
       <c r="L56">
         <v>96009000.0</v>
       </c>
       <c r="M56">
-        <v>111120000.0</v>
+        <v>141272412.0</v>
       </c>
       <c r="N56">
         <v>111120000.0</v>
       </c>
       <c r="O56">
         <v>143377000.0</v>
       </c>
       <c r="P56">
         <v>163159000.0</v>
       </c>
       <c r="Q56">
         <v>171709000.0</v>
       </c>
       <c r="R56">
         <v>171709000.0</v>
       </c>
       <c r="S56">
         <v>225318000.0</v>
       </c>
       <c r="T56">
         <v>802501.0</v>
       </c>
       <c r="U56">
         <v>995446.0</v>
       </c>
@@ -5641,51 +5641,51 @@
       <c r="E57">
         <v>257124000.0</v>
       </c>
       <c r="F57">
         <v>177724658.0</v>
       </c>
       <c r="G57">
         <v>16600000.0</v>
       </c>
       <c r="H57">
         <v>12309000.0</v>
       </c>
       <c r="I57">
         <v>18087000.0</v>
       </c>
       <c r="J57">
         <v>18087000.0</v>
       </c>
       <c r="K57">
         <v>18418000.0</v>
       </c>
       <c r="L57">
         <v>16481000.0</v>
       </c>
       <c r="M57">
-        <v>15051000.0</v>
+        <v>19135088.0</v>
       </c>
       <c r="N57">
         <v>15051000.0</v>
       </c>
       <c r="O57">
         <v>21508000.0</v>
       </c>
       <c r="P57">
         <v>20378000.0</v>
       </c>
       <c r="Q57">
         <v>16398000.0</v>
       </c>
       <c r="R57">
         <v>16398000.0</v>
       </c>
       <c r="S57">
         <v>51319000.0</v>
       </c>
       <c r="T57">
         <v>2843254.0</v>
       </c>
       <c r="U57">
         <v>2415205.0</v>
       </c>
@@ -5733,51 +5733,51 @@
       <c r="E58">
         <v>263107000.0</v>
       </c>
       <c r="F58">
         <v>185399457.0</v>
       </c>
       <c r="G58">
         <v>547073000.0</v>
       </c>
       <c r="H58">
         <v>126631000.0</v>
       </c>
       <c r="I58">
         <v>136887000.0</v>
       </c>
       <c r="J58">
         <v>136887000.0</v>
       </c>
       <c r="K58">
         <v>133864000.0</v>
       </c>
       <c r="L58">
         <v>129097000.0</v>
       </c>
       <c r="M58">
-        <v>122394000.0</v>
+        <v>155605611.0</v>
       </c>
       <c r="N58">
         <v>122394000.0</v>
       </c>
       <c r="O58">
         <v>143918000.0</v>
       </c>
       <c r="P58">
         <v>208734000.0</v>
       </c>
       <c r="Q58">
         <v>117261000.0</v>
       </c>
       <c r="R58">
         <v>117261000.0</v>
       </c>
       <c r="S58">
         <v>171768000.0</v>
       </c>
       <c r="T58">
         <v>38769767.0</v>
       </c>
       <c r="U58">
         <v>41154369.0</v>
       </c>
@@ -5859,51 +5859,51 @@
       <c r="E60">
         <v>-176105000.0</v>
       </c>
       <c r="F60">
         <v>-50411532.0</v>
       </c>
       <c r="G60">
         <v>-499341000.0</v>
       </c>
       <c r="H60">
         <v>-55328000.0</v>
       </c>
       <c r="I60">
         <v>-42081000.0</v>
       </c>
       <c r="J60">
         <v>-42081000.0</v>
       </c>
       <c r="K60">
         <v>-49779000.0</v>
       </c>
       <c r="L60">
         <v>-25766000.0</v>
       </c>
       <c r="M60">
-        <v>-3625000.0</v>
+        <v>-4608643.0</v>
       </c>
       <c r="N60">
         <v>-3625000.0</v>
       </c>
       <c r="O60">
         <v>7318000.0</v>
       </c>
       <c r="P60">
         <v>-38080000.0</v>
       </c>
       <c r="Q60">
         <v>62326000.0</v>
       </c>
       <c r="R60">
         <v>62326000.0</v>
       </c>
       <c r="S60">
         <v>61561000.0</v>
       </c>
       <c r="T60">
         <v>267365080.0</v>
       </c>
       <c r="U60">
         <v>265168812.0</v>
       </c>
@@ -6885,61 +6885,65 @@
       </c>
       <c r="E2">
         <v>9482000.0</v>
       </c>
       <c r="F2">
         <v>3966000.0</v>
       </c>
       <c r="G2">
         <v>3265472.0</v>
       </c>
       <c r="H2">
         <v>3707000.0</v>
       </c>
       <c r="I2">
         <v>-3265472.0</v>
       </c>
       <c r="J2">
         <v>3765000.0</v>
       </c>
       <c r="K2">
         <v>1750453.0</v>
       </c>
       <c r="L2">
         <v>4263000.0</v>
       </c>
-      <c r="M2"/>
+      <c r="M2">
+        <v>1624092.0</v>
+      </c>
       <c r="N2">
         <v>16000.0</v>
       </c>
       <c r="O2">
-        <v>0.0</v>
+        <v>1364527.0</v>
       </c>
       <c r="P2">
         <v>0.0</v>
       </c>
-      <c r="Q2"/>
+      <c r="Q2">
+        <v>1323450.0</v>
+      </c>
       <c r="R2">
         <v>-1000.0</v>
       </c>
       <c r="S2">
         <v>39000.0</v>
       </c>
       <c r="T2">
         <v>40000.0</v>
       </c>
       <c r="U2">
         <v>25000.0</v>
       </c>
       <c r="V2">
         <v>16000.0</v>
       </c>
       <c r="W2">
         <v>9500.0</v>
       </c>
       <c r="X2">
         <v>9500.0</v>
       </c>
       <c r="Y2">
         <v>11000.0</v>
       </c>
       <c r="Z2">
@@ -6962,51 +6966,51 @@
       <c r="A3" t="s">
         <v>92</v>
       </c>
       <c r="B3">
         <v>502000.0</v>
       </c>
       <c r="C3">
         <v>698192.0</v>
       </c>
       <c r="D3">
         <v>671623.0</v>
       </c>
       <c r="E3">
         <v>1010000.0</v>
       </c>
       <c r="F3">
         <v>428000.0</v>
       </c>
       <c r="G3">
         <v>3265472.0</v>
       </c>
       <c r="H3">
         <v>646000.0</v>
       </c>
       <c r="I3">
-        <v>-2177472.0</v>
+        <v>710.0</v>
       </c>
       <c r="J3">
         <v>547000.0</v>
       </c>
       <c r="K3">
         <v>1357000.0</v>
       </c>
       <c r="L3">
         <v>705000.0</v>
       </c>
       <c r="M3">
         <v>1357000.0</v>
       </c>
       <c r="N3">
         <v>495000.0</v>
       </c>
       <c r="O3">
         <v>593000.0</v>
       </c>
       <c r="P3">
         <v>593000.0</v>
       </c>
       <c r="Q3">
         <v>416000.0</v>
       </c>
@@ -7016,57 +7020,57 @@
       <c r="S3">
         <v>542000.0</v>
       </c>
       <c r="T3">
         <v>270000.0</v>
       </c>
       <c r="U3">
         <v>330000.0</v>
       </c>
       <c r="V3">
         <v>155000.0</v>
       </c>
       <c r="W3">
         <v>14000.0</v>
       </c>
       <c r="X3">
         <v>14000.0</v>
       </c>
       <c r="Y3">
         <v>126000.0</v>
       </c>
       <c r="Z3">
         <v>126000.0</v>
       </c>
       <c r="AA3">
-        <v>-10000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="AB3">
         <v>-5000.0</v>
       </c>
       <c r="AC3">
-        <v>-10000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="AD3">
         <v>-5000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
@@ -7142,89 +7146,89 @@
       <c r="S5">
         <v>-222624000.0</v>
       </c>
       <c r="T5">
         <v>-8487000.0</v>
       </c>
       <c r="U5">
         <v>-22037000.0</v>
       </c>
       <c r="V5">
         <v>-2042000.0</v>
       </c>
       <c r="W5">
         <v>-2199500.0</v>
       </c>
       <c r="X5">
         <v>-2199500.0</v>
       </c>
       <c r="Y5">
         <v>-4339000.0</v>
       </c>
       <c r="Z5">
         <v>-4339000.0</v>
       </c>
       <c r="AA5">
-        <v>-3724000.0</v>
+        <v>-3734000.0</v>
       </c>
       <c r="AB5">
         <v>-1862000.0</v>
       </c>
       <c r="AC5">
-        <v>-3724000.0</v>
+        <v>-3734000.0</v>
       </c>
       <c r="AD5">
         <v>-1862000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>95</v>
       </c>
       <c r="B6">
         <v>61857000.0</v>
       </c>
       <c r="C6">
         <v>-59797237.0</v>
       </c>
       <c r="D6">
         <v>-38366140.0</v>
       </c>
       <c r="E6">
         <v>-289068000.0</v>
       </c>
       <c r="F6">
         <v>379720000.0</v>
       </c>
       <c r="G6">
         <v>-3731646792.0</v>
       </c>
       <c r="H6">
         <v>-27199000.0</v>
       </c>
       <c r="I6">
-        <v>3671567792.0</v>
+        <v>3673745974.0</v>
       </c>
       <c r="J6">
         <v>-9423000.0</v>
       </c>
       <c r="K6">
         <v>-31767000.0</v>
       </c>
       <c r="L6">
         <v>-25260000.0</v>
       </c>
       <c r="M6">
         <v>-31767000.0</v>
       </c>
       <c r="N6">
         <v>-23978500.0</v>
       </c>
       <c r="O6">
         <v>-112745000.0</v>
       </c>
       <c r="P6">
         <v>-112745000.0</v>
       </c>
       <c r="Q6">
         <v>-19311500.0</v>
       </c>
@@ -7234,57 +7238,57 @@
       <c r="S6">
         <v>-222082000.0</v>
       </c>
       <c r="T6">
         <v>-8217000.0</v>
       </c>
       <c r="U6">
         <v>-21707000.0</v>
       </c>
       <c r="V6">
         <v>-1887000.0</v>
       </c>
       <c r="W6">
         <v>-2185500.0</v>
       </c>
       <c r="X6">
         <v>-2185500.0</v>
       </c>
       <c r="Y6">
         <v>-4213000.0</v>
       </c>
       <c r="Z6">
         <v>-4213000.0</v>
       </c>
       <c r="AA6">
-        <v>-3734000.0</v>
+        <v>-3569000.0</v>
       </c>
       <c r="AB6">
         <v>-1867000.0</v>
       </c>
       <c r="AC6">
-        <v>-3734000.0</v>
+        <v>-3569000.0</v>
       </c>
       <c r="AD6">
         <v>-1867000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
@@ -7351,61 +7355,65 @@
       </c>
       <c r="E9">
         <v>-9482000.0</v>
       </c>
       <c r="F9">
         <v>-3966000.0</v>
       </c>
       <c r="G9">
         <v>-3265472.0</v>
       </c>
       <c r="H9">
         <v>-3707000.0</v>
       </c>
       <c r="I9">
         <v>3265472.0</v>
       </c>
       <c r="J9">
         <v>-3765000.0</v>
       </c>
       <c r="K9">
         <v>-1750453.0</v>
       </c>
       <c r="L9">
         <v>-4263000.0</v>
       </c>
-      <c r="M9"/>
+      <c r="M9">
+        <v>-1624092.0</v>
+      </c>
       <c r="N9">
         <v>17000.0</v>
       </c>
       <c r="O9">
-        <v>0.0</v>
+        <v>-1364527.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>-1323450.0</v>
+      </c>
       <c r="R9">
         <v>1000.0</v>
       </c>
       <c r="S9">
         <v>27000.0</v>
       </c>
       <c r="T9">
         <v>26000.0</v>
       </c>
       <c r="U9">
         <v>41000.0</v>
       </c>
       <c r="V9">
         <v>17000.0</v>
       </c>
       <c r="W9">
         <v>9500.0</v>
       </c>
       <c r="X9">
         <v>9500.0</v>
       </c>
       <c r="Y9">
         <v>10750.0</v>
       </c>
       <c r="Z9">
@@ -7538,56 +7546,58 @@
       <c r="G11">
         <v>12656912.0</v>
       </c>
       <c r="H11">
         <v>-3613000.0</v>
       </c>
       <c r="I11">
         <v>-12611912.0</v>
       </c>
       <c r="J11">
         <v>3224000.0</v>
       </c>
       <c r="K11">
         <v>-11330500.0</v>
       </c>
       <c r="L11">
         <v>4106000.0</v>
       </c>
       <c r="M11">
         <v>-11330500.0</v>
       </c>
       <c r="N11">
         <v>-0.5</v>
       </c>
       <c r="O11">
-        <v>-83696000.0</v>
+        <v>-2704393.0</v>
       </c>
       <c r="P11">
         <v>99266000.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>-2842631.0</v>
+      </c>
       <c r="R11">
         <v>-32555000.0</v>
       </c>
       <c r="S11">
         <v>-32555000.0</v>
       </c>
       <c r="T11">
         <v>-12000.0</v>
       </c>
       <c r="U11">
         <v>-8143750.0</v>
       </c>
       <c r="V11">
         <v>-8143750.0</v>
       </c>
       <c r="W11">
         <v>2000.0</v>
       </c>
       <c r="X11">
         <v>2000.0</v>
       </c>
       <c r="Y11">
         <v>1000.0</v>
       </c>
       <c r="Z11">
@@ -7633,51 +7643,53 @@
       </c>
       <c r="I12">
         <v>2063662000.0</v>
       </c>
       <c r="J12">
         <v>4273000.0</v>
       </c>
       <c r="K12">
         <v>8179500.0</v>
       </c>
       <c r="L12">
         <v>4107000.0</v>
       </c>
       <c r="M12">
         <v>8179500.0</v>
       </c>
       <c r="N12">
         <v>140000.0</v>
       </c>
       <c r="O12">
         <v>5393721.0</v>
       </c>
       <c r="P12">
         <v>5393721.0</v>
       </c>
-      <c r="Q12"/>
+      <c r="Q12">
+        <v>9179898.0</v>
+      </c>
       <c r="R12">
         <v>26000.0</v>
       </c>
       <c r="S12">
         <v>26000.0</v>
       </c>
       <c r="T12">
         <v>17000.0</v>
       </c>
       <c r="U12">
         <v>140000.0</v>
       </c>
       <c r="V12">
         <v>140000.0</v>
       </c>
       <c r="W12">
         <v>200500.0</v>
       </c>
       <c r="X12">
         <v>200500.0</v>
       </c>
       <c r="Y12">
         <v>200500.0</v>
       </c>
       <c r="Z12">
@@ -8590,51 +8602,51 @@
       <c r="S27"/>
       <c r="T27">
         <v>529000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27">
         <v>183000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>117</v>
       </c>
       <c r="B28">
         <v>6811000.0</v>
       </c>
       <c r="C28">
-        <v>31261000.0</v>
+        <v>33554000.0</v>
       </c>
       <c r="D28">
         <v>13680000.0</v>
       </c>
       <c r="E28">
         <v>14990000.0</v>
       </c>
       <c r="F28">
         <v>5465000.0</v>
       </c>
       <c r="G28">
         <v>25457000.0</v>
       </c>
       <c r="H28">
         <v>6856000.0</v>
       </c>
       <c r="I28">
         <v>6733000.0</v>
       </c>
       <c r="J28">
         <v>10376000.0</v>
       </c>
       <c r="K28">
         <v>20450500.0</v>
       </c>
@@ -9508,101 +9520,101 @@
       </c>
       <c r="C22">
         <v>-781240000.0</v>
       </c>
       <c r="D22">
         <v>-59946000.0</v>
       </c>
       <c r="E22">
         <v>-94375000.0</v>
       </c>
       <c r="F22">
         <v>-245224000.0</v>
       </c>
       <c r="G22">
         <v>-12326000.0</v>
       </c>
       <c r="H22">
         <v>-7484000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>142</v>
       </c>
       <c r="B23">
-        <v>-1014274.0</v>
+        <v>22726.0</v>
       </c>
       <c r="C23">
         <v>3907000.0</v>
       </c>
       <c r="D23">
-        <v>61380000.0</v>
+        <v>-831602.0</v>
       </c>
       <c r="E23">
-        <v>-62957000.0</v>
+        <v>-596182.0</v>
       </c>
       <c r="F23">
         <v>10715000.0</v>
       </c>
       <c r="G23">
         <v>7130000.0</v>
       </c>
       <c r="H23">
         <v>11003000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>2162000.0</v>
       </c>
       <c r="D24">
         <v>63641000.0</v>
       </c>
       <c r="E24">
         <v>-60950000.0</v>
       </c>
       <c r="F24">
         <v>-2564000.0</v>
       </c>
       <c r="G24">
         <v>-233000.0</v>
       </c>
       <c r="H24">
         <v>-575000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25">
-        <v>-326783232.0</v>
+        <v>-306109230.0</v>
       </c>
       <c r="C25">
         <v>735064000.0</v>
       </c>
       <c r="D25">
         <v>785184.0</v>
       </c>
       <c r="E25">
         <v>-1701000.0</v>
       </c>
       <c r="F25">
         <v>141759339.0</v>
       </c>
       <c r="G25">
         <v>807000.0</v>
       </c>
       <c r="H25">
         <v>66000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>145</v>
       </c>
       <c r="B26"/>
@@ -9827,51 +9839,51 @@
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
       <c r="AD1" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>122</v>
       </c>
       <c r="B2">
         <v>71714377.0</v>
       </c>
       <c r="C2">
-        <v>93334998.0</v>
+        <v>91716000.0</v>
       </c>
       <c r="D2">
         <v>87269369.0</v>
       </c>
       <c r="E2">
         <v>68803000.0</v>
       </c>
       <c r="F2">
         <v>22556000.0</v>
       </c>
       <c r="G2">
         <v>66786000.0</v>
       </c>
       <c r="H2">
         <v>66786000.0</v>
       </c>
       <c r="I2">
         <v>48680.0</v>
       </c>
       <c r="J2">
         <v>48680.0</v>
       </c>
       <c r="K2">
         <v>116192490.0</v>
       </c>
@@ -9919,51 +9931,51 @@
       </c>
       <c r="Z2">
         <v>257250.0</v>
       </c>
       <c r="AA2">
         <v>68000.0</v>
       </c>
       <c r="AB2">
         <v>68000.0</v>
       </c>
       <c r="AC2">
         <v>68000.0</v>
       </c>
       <c r="AD2">
         <v>68000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>123</v>
       </c>
       <c r="B3">
         <v>290191</v>
       </c>
       <c r="C3">
-        <v>29994.4</v>
+        <v>34000</v>
       </c>
       <c r="D3">
         <v>74242</v>
       </c>
       <c r="E3">
         <v>161000</v>
       </c>
       <c r="F3">
         <v>42000</v>
       </c>
       <c r="G3">
         <v>22000</v>
       </c>
       <c r="H3">
         <v>22000</v>
       </c>
       <c r="I3">
         <v>195.5</v>
       </c>
       <c r="J3">
         <v>195.5</v>
       </c>
       <c r="K3">
         <v>1002000</v>
       </c>
@@ -10079,51 +10091,51 @@
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>126</v>
       </c>
       <c r="B6">
         <v>1665241.0</v>
       </c>
       <c r="C6">
-        <v>-23152575.0</v>
+        <v>-22634000.0</v>
       </c>
       <c r="D6">
         <v>38491921.0</v>
       </c>
       <c r="E6">
         <v>-6819000.0</v>
       </c>
       <c r="F6">
         <v>46247000.0</v>
       </c>
       <c r="G6">
         <v>-23980000.0</v>
       </c>
       <c r="H6">
         <v>-23980000.0</v>
       </c>
       <c r="I6">
         <v>9053.0</v>
       </c>
       <c r="J6">
         <v>9053.0</v>
       </c>
       <c r="K6">
         <v>-51968066.0</v>
       </c>
@@ -10171,57 +10183,57 @@
       </c>
       <c r="Z6">
         <v>839000.0</v>
       </c>
       <c r="AA6">
         <v>189250.0</v>
       </c>
       <c r="AB6">
         <v>189250.0</v>
       </c>
       <c r="AC6">
         <v>189250.0</v>
       </c>
       <c r="AD6">
         <v>189250.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>127</v>
       </c>
       <c r="B7">
         <v>-4166922.0</v>
       </c>
       <c r="C7">
-        <v>10903785.0</v>
+        <v>11163000.0</v>
       </c>
       <c r="D7">
         <v>3314389.0</v>
       </c>
       <c r="E7">
-        <v>2188000.0</v>
+        <v>1094000.0</v>
       </c>
       <c r="F7">
         <v>4700000.0</v>
       </c>
       <c r="G7">
         <v>-3146000.0</v>
       </c>
       <c r="H7">
         <v>-3146000.0</v>
       </c>
       <c r="I7">
         <v>-1517.5</v>
       </c>
       <c r="J7">
         <v>-1517.5</v>
       </c>
       <c r="K7">
         <v>15064000.0</v>
       </c>
       <c r="L7">
         <v>2333000.0</v>
       </c>
       <c r="M7">
         <v>-10665000.0</v>
       </c>
@@ -10297,57 +10309,57 @@
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>129</v>
       </c>
       <c r="B9">
         <v>-7678866.7</v>
       </c>
       <c r="C9">
-        <v>-2400264.0</v>
+        <v>-2322000.0</v>
       </c>
       <c r="D9">
         <v>2801660.0</v>
       </c>
       <c r="E9">
-        <v>-340000.0</v>
+        <v>-170000.0</v>
       </c>
       <c r="F9">
         <v>5946000.0</v>
       </c>
       <c r="G9">
         <v>2512000.0</v>
       </c>
       <c r="H9">
         <v>2512000.0</v>
       </c>
       <c r="I9">
         <v>-1517.5</v>
       </c>
       <c r="J9">
         <v>-1517.5</v>
       </c>
       <c r="K9">
         <v>10150000.0</v>
       </c>
       <c r="L9">
         <v>-419.0</v>
       </c>
       <c r="M9">
         <v>-6357000.0</v>
       </c>
@@ -10574,60 +10586,60 @@
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>134</v>
       </c>
       <c r="B14">
-        <v>512945.0</v>
+        <v>502000.0</v>
       </c>
       <c r="C14">
-        <v>518170.0</v>
+        <v>525000.0</v>
       </c>
       <c r="D14">
         <v>671623.0</v>
       </c>
       <c r="E14">
-        <v>1010000.0</v>
+        <v>505000.0</v>
       </c>
       <c r="F14">
         <v>428000.0</v>
       </c>
       <c r="G14">
         <v>646000.0</v>
       </c>
       <c r="H14">
         <v>646000.0</v>
       </c>
       <c r="I14">
         <v>710.0</v>
       </c>
       <c r="J14">
         <v>710.0</v>
       </c>
       <c r="K14">
         <v>1384000.0</v>
       </c>
       <c r="L14">
         <v>705000.0</v>
       </c>
       <c r="M14">
         <v>1330000.0</v>
       </c>
@@ -10703,51 +10715,51 @@
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>136</v>
       </c>
       <c r="B16">
         <v>73379619.0</v>
       </c>
       <c r="C16">
-        <v>70182423.0</v>
+        <v>69082000.0</v>
       </c>
       <c r="D16">
         <v>125761290.0</v>
       </c>
       <c r="E16">
         <v>61984000.0</v>
       </c>
       <c r="F16">
         <v>68803000.0</v>
       </c>
       <c r="G16">
         <v>42806000.0</v>
       </c>
       <c r="H16">
         <v>42806000.0</v>
       </c>
       <c r="I16">
         <v>57733.0</v>
       </c>
       <c r="J16">
         <v>57733.0</v>
       </c>
       <c r="K16">
         <v>64224424.0</v>
       </c>
@@ -10829,51 +10841,51 @@
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>138</v>
       </c>
       <c r="B18">
         <v>-36513191.0</v>
       </c>
       <c r="C18">
-        <v>-29259160.0</v>
+        <v>-31078000.0</v>
       </c>
       <c r="D18">
         <v>-33442839.0</v>
       </c>
       <c r="E18">
         <v>-5845000.0</v>
       </c>
       <c r="F18">
         <v>-20662000.0</v>
       </c>
       <c r="G18">
         <v>-23888000.0</v>
       </c>
       <c r="H18">
         <v>-23888000.0</v>
       </c>
       <c r="I18">
         <v>-1021.0</v>
       </c>
       <c r="J18">
         <v>-1021.0</v>
       </c>
       <c r="K18">
         <v>-50910000.0</v>
       </c>
@@ -11122,60 +11134,60 @@
       <c r="V21">
         <v>27234000.0</v>
       </c>
       <c r="W21">
         <v>2733500.0</v>
       </c>
       <c r="X21">
         <v>2733500.0</v>
       </c>
       <c r="Y21">
         <v>-43000.0</v>
       </c>
       <c r="Z21">
         <v>-44000.0</v>
       </c>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>104</v>
       </c>
       <c r="B22">
-        <v>62135983.0</v>
+        <v>60810000.0</v>
       </c>
       <c r="C22">
-        <v>-41452684.0</v>
+        <v>-41999000.0</v>
       </c>
       <c r="D22">
         <v>32320182.0</v>
       </c>
       <c r="E22">
-        <v>-289526000.0</v>
+        <v>-144763000.0</v>
       </c>
       <c r="F22">
         <v>395725000.0</v>
       </c>
       <c r="G22">
         <v>-28539000.0</v>
       </c>
       <c r="H22">
         <v>-28539000.0</v>
       </c>
       <c r="I22">
         <v>-8560.5</v>
       </c>
       <c r="J22">
         <v>-8560.5</v>
       </c>
       <c r="K22">
         <v>-36208000.0</v>
       </c>
       <c r="L22">
         <v>-30072000.0</v>
       </c>
       <c r="M22">
         <v>-23738000.0</v>
       </c>
@@ -11214,88 +11226,88 @@
       </c>
       <c r="Y22">
         <v>-4368000.0</v>
       </c>
       <c r="Z22">
         <v>-4368000.0</v>
       </c>
       <c r="AA22">
         <v>-3742000.0</v>
       </c>
       <c r="AB22">
         <v>-1871000.0</v>
       </c>
       <c r="AC22">
         <v>-3742000.0</v>
       </c>
       <c r="AD22">
         <v>-1871000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>142</v>
       </c>
       <c r="B23">
-        <v>-327999.0</v>
+        <v>-6999.0</v>
       </c>
       <c r="C23">
-        <v>-275833.0</v>
+        <v>-506000.0</v>
       </c>
       <c r="D23">
         <v>-311897.0</v>
       </c>
       <c r="E23">
-        <v>19000.0</v>
+        <v>-189000.0</v>
       </c>
       <c r="F23">
         <v>-4607000.0</v>
       </c>
       <c r="G23">
-        <v>189810.0</v>
+        <v>-232791.0</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>-24507243.0</v>
       </c>
       <c r="J23">
         <v>9570.0</v>
       </c>
       <c r="K23">
         <v>802165.0</v>
       </c>
       <c r="L23">
         <v>672000.0</v>
       </c>
       <c r="M23">
-        <v>-84.5</v>
+        <v>-430377.0</v>
       </c>
       <c r="N23">
         <v>-84.5</v>
       </c>
       <c r="O23">
-        <v>7733000.0</v>
+        <v>-263744.0</v>
       </c>
       <c r="P23">
         <v>-214908.0</v>
       </c>
       <c r="Q23">
         <v>-117.5</v>
       </c>
       <c r="R23">
         <v>-117.5</v>
       </c>
       <c r="S23">
         <v>8507000.0</v>
       </c>
       <c r="T23">
         <v>-1125000.0</v>
       </c>
       <c r="U23">
         <v>-70000.0</v>
       </c>
       <c r="V23">
         <v>27278.0</v>
       </c>
       <c r="W23">
         <v>-2099.29</v>
       </c>
@@ -11304,56 +11316,58 @@
       </c>
       <c r="Y23">
         <v>3551000.0</v>
       </c>
       <c r="Z23">
         <v>3551000.0</v>
       </c>
       <c r="AA23">
         <v>5436500.0</v>
       </c>
       <c r="AB23">
         <v>2718250.0</v>
       </c>
       <c r="AC23">
         <v>5436500.0</v>
       </c>
       <c r="AD23">
         <v>2718250.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>143</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
+      <c r="C24">
+        <v>731000.0</v>
+      </c>
       <c r="D24">
         <v>927000.0</v>
       </c>
       <c r="E24">
-        <v>764000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="F24">
         <v>638000.0</v>
       </c>
       <c r="G24">
         <v>652000.0</v>
       </c>
       <c r="H24">
         <v>652000.0</v>
       </c>
       <c r="I24">
         <v>584.0</v>
       </c>
       <c r="J24">
         <v>584.0</v>
       </c>
       <c r="K24">
         <v>-132969.0</v>
       </c>
       <c r="L24">
         <v>1055000.0</v>
       </c>
       <c r="M24">
         <v>62915000.0</v>
       </c>
@@ -11392,60 +11406,60 @@
       </c>
       <c r="Y24">
         <v>-55000.0</v>
       </c>
       <c r="Z24">
         <v>-55000.0</v>
       </c>
       <c r="AA24">
         <v>1051000.0</v>
       </c>
       <c r="AB24">
         <v>525500.0</v>
       </c>
       <c r="AC24">
         <v>1051000.0</v>
       </c>
       <c r="AD24">
         <v>525500.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25">
-        <v>-94705007.0</v>
+        <v>-95290078.0</v>
       </c>
       <c r="C25">
-        <v>801562.0</v>
+        <v>3095000.0</v>
       </c>
       <c r="D25">
         <v>-69674791.0</v>
       </c>
       <c r="E25">
-        <v>282762000.0</v>
+        <v>138539000.0</v>
       </c>
       <c r="F25">
         <v>-406147000.0</v>
       </c>
       <c r="G25">
         <v>9163000.0</v>
       </c>
       <c r="H25">
         <v>9163000.0</v>
       </c>
       <c r="I25">
         <v>6150.0</v>
       </c>
       <c r="J25">
         <v>6150.0</v>
       </c>
       <c r="K25">
         <v>-30052888.0</v>
       </c>
       <c r="L25">
         <v>8120000.0</v>
       </c>
       <c r="M25">
         <v>30005184.0</v>
       </c>
@@ -11525,51 +11539,51 @@
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>146</v>
       </c>
       <c r="B27">
         <v>1922000.0</v>
       </c>
       <c r="C27">
         <v>4303000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27">
-        <v>4126000.0</v>
+        <v>2063000.0</v>
       </c>
       <c r="F27">
         <v>1144000.0</v>
       </c>
       <c r="G27">
         <v>1623000.0</v>
       </c>
       <c r="H27">
         <v>1623000.0</v>
       </c>
       <c r="I27">
         <v>2392.5</v>
       </c>
       <c r="J27">
         <v>2392.5</v>
       </c>
       <c r="K27">
         <v>-928000.0</v>
       </c>
       <c r="L27">
         <v>2224000.0</v>
       </c>
       <c r="M27">
         <v>936816.0</v>
       </c>
@@ -11603,51 +11617,51 @@
       <c r="W27">
         <v>48000.0</v>
       </c>
       <c r="X27">
         <v>48000.0</v>
       </c>
       <c r="Y27">
         <v>24000.0</v>
       </c>
       <c r="Z27">
         <v>24000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>147</v>
       </c>
       <c r="B28">
         <v>40478819.0</v>
       </c>
       <c r="C28">
-        <v>5083645.0</v>
+        <v>6856000.0</v>
       </c>
       <c r="D28">
         <v>73983890.0</v>
       </c>
       <c r="E28">
         <v>-397000.0</v>
       </c>
       <c r="F28">
         <v>67173000.0</v>
       </c>
       <c r="G28">
         <v>-185000.0</v>
       </c>
       <c r="H28">
         <v>-185000.0</v>
       </c>
       <c r="I28">
         <v>9570.0</v>
       </c>
       <c r="J28">
         <v>9570.0</v>
       </c>
       <c r="K28">
         <v>420165.0</v>
       </c>
@@ -11695,51 +11709,51 @@
       </c>
       <c r="Z28">
         <v>3507000.0</v>
       </c>
       <c r="AA28">
         <v>5436500.0</v>
       </c>
       <c r="AB28">
         <v>2718250.0</v>
       </c>
       <c r="AC28">
         <v>5436500.0</v>
       </c>
       <c r="AD28">
         <v>2718250.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>148</v>
       </c>
       <c r="B29">
         <v>-36223000.0</v>
       </c>
       <c r="C29">
-        <v>-29229166.0</v>
+        <v>-31044000.0</v>
       </c>
       <c r="D29">
         <v>-33368597.0</v>
       </c>
       <c r="E29">
         <v>-5684000.0</v>
       </c>
       <c r="F29">
         <v>-20620000.0</v>
       </c>
       <c r="G29">
         <v>-23866000.0</v>
       </c>
       <c r="H29">
         <v>-23866000.0</v>
       </c>
       <c r="I29">
         <v>-825.5</v>
       </c>
       <c r="J29">
         <v>-825.5</v>
       </c>
       <c r="K29">
         <v>-50740888.0</v>
       </c>
@@ -11787,51 +11801,51 @@
       </c>
       <c r="Z29">
         <v>-3621000.0</v>
       </c>
       <c r="AA29">
         <v>-3641500.0</v>
       </c>
       <c r="AB29">
         <v>-1820750.0</v>
       </c>
       <c r="AC29">
         <v>-3641500.0</v>
       </c>
       <c r="AD29">
         <v>-1820750.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>149</v>
       </c>
       <c r="B30">
         <v>-290192.0</v>
       </c>
       <c r="C30">
-        <v>-29995.0</v>
+        <v>697000.0</v>
       </c>
       <c r="D30">
         <v>-74245.0</v>
       </c>
       <c r="E30">
         <v>442000.0</v>
       </c>
       <c r="F30">
         <v>596000.0</v>
       </c>
       <c r="G30">
         <v>630000.0</v>
       </c>
       <c r="H30">
         <v>630000.0</v>
       </c>
       <c r="I30">
         <v>388.5</v>
       </c>
       <c r="J30">
         <v>388.5</v>
       </c>
       <c r="K30">
         <v>-219146.0</v>
       </c>