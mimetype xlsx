--- v1 (2026-07-29)
+++ v2 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1132,51 +1135,51 @@
       <c r="D13">
         <v>17000.0</v>
       </c>
       <c r="E13">
         <v>16000.0</v>
       </c>
       <c r="F13">
         <v>16000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>4162000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>127178482.0</v>
       </c>
       <c r="C14">
         <v>20315572.0</v>
       </c>
       <c r="D14">
-        <v>19125060.0</v>
+        <v>19125061.0</v>
       </c>
       <c r="E14">
         <v>17947038.0</v>
       </c>
       <c r="F14">
         <v>12413092.0</v>
       </c>
       <c r="G14">
         <v>3816287.0</v>
       </c>
       <c r="H14">
         <v>9990443.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
@@ -2106,3924 +2109,4048 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
       <c r="AD1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>9741000.0</v>
+      </c>
+      <c r="C2">
         <v>10637000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9573000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>5444000.0</v>
+      </c>
+      <c r="F2">
         <v>7750000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6714000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5444000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4605000.0</v>
       </c>
       <c r="J2">
         <v>4605000.0</v>
       </c>
       <c r="K2">
+        <v>4605000.0</v>
+      </c>
+      <c r="L2">
         <v>3726000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4645000.0</v>
       </c>
       <c r="N2">
         <v>4645000.0</v>
       </c>
       <c r="O2">
+        <v>4645000.0</v>
+      </c>
+      <c r="P2">
         <v>4454000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861000.0</v>
       </c>
       <c r="R2">
         <v>1861000.0</v>
       </c>
       <c r="S2">
+        <v>1861000.0</v>
+      </c>
+      <c r="T2">
         <v>6715000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1678750.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4607000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>846000.0</v>
       </c>
       <c r="X2">
         <v>846000.0</v>
       </c>
       <c r="Y2">
-        <v>211500.0</v>
+        <v>846000.0</v>
       </c>
       <c r="Z2">
         <v>211500.0</v>
       </c>
       <c r="AA2">
+        <v>211500.0</v>
+      </c>
+      <c r="AB2">
         <v>703000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175750.0</v>
       </c>
       <c r="AC2">
         <v>175750.0</v>
       </c>
       <c r="AD2">
         <v>175750.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2">
+        <v>175750.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>87500661.0</v>
+      </c>
+      <c r="C5">
         <v>145012153.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>136592489.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>77421000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>126778000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>154520845.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>99298999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>111827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97254000.0</v>
       </c>
       <c r="J5">
         <v>97254000.0</v>
       </c>
       <c r="K5">
+        <v>97254000.0</v>
+      </c>
+      <c r="L5">
         <v>86757000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>93956000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>115906436.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>91168000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
+        <v>94857000.0</v>
+      </c>
+      <c r="Q5">
         <v>90047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80271000.0</v>
       </c>
       <c r="R5">
         <v>80271000.0</v>
       </c>
       <c r="S5">
+        <v>80271000.0</v>
+      </c>
+      <c r="T5">
         <v>63314000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-331250.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-23419000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4117000.0</v>
       </c>
       <c r="X5">
         <v>4117000.0</v>
       </c>
       <c r="Y5">
+        <v>4117000.0</v>
+      </c>
+      <c r="Z5">
         <v>-192500.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-87750.0</v>
       </c>
       <c r="AB5">
         <v>-87750.0</v>
       </c>
       <c r="AC5">
         <v>-87750.0</v>
       </c>
       <c r="AD5">
         <v>-87750.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5">
+        <v>-87750.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>2962000.0</v>
+      </c>
+      <c r="C7">
         <v>3006000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3205000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>2190000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2359000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2201000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2122000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2306000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>2620000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2779000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2935000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>3161000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2018000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2109000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>1942000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>968000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>1021000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>107000.0</v>
+      </c>
+      <c r="C8">
         <v>99000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>79000.0</v>
       </c>
-      <c r="D8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>67000.0</v>
       </c>
       <c r="G8">
+        <v>67000.0</v>
+      </c>
+      <c r="H8">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="I8">
         <v>17000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="J8">
         <v>17000.0</v>
       </c>
+      <c r="K8"/>
       <c r="L8">
         <v>17000.0</v>
       </c>
       <c r="M8">
         <v>17000.0</v>
       </c>
-      <c r="N8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N8">
+        <v>17000.0</v>
+      </c>
+      <c r="O8"/>
       <c r="P8">
         <v>16000.0</v>
       </c>
       <c r="Q8">
         <v>16000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="R8">
         <v>16000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8">
+      <c r="S8"/>
+      <c r="T8">
+        <v>16000.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>49714116.0</v>
+      </c>
+      <c r="C10">
         <v>73379619.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>70182423.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>93485000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>61984000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>91001747.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22556000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>42806000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66786000.0</v>
       </c>
       <c r="J10">
         <v>66786000.0</v>
       </c>
       <c r="K10">
+        <v>66786000.0</v>
+      </c>
+      <c r="L10">
         <v>48680000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>74163000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>116192490.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>89693000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>62927000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>83686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157552000.0</v>
       </c>
       <c r="R10">
         <v>157552000.0</v>
       </c>
       <c r="S10">
+        <v>157552000.0</v>
+      </c>
+      <c r="T10">
         <v>212660000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>707084.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>871279.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1519494.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>839000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1683236.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>209750.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1029000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1029000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257250.0</v>
       </c>
       <c r="AC10">
         <v>257250.0</v>
       </c>
       <c r="AD10">
         <v>257250.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>257250.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>49714116.0</v>
+      </c>
+      <c r="C12">
         <v>73379619.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>70182423.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>93485000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>61984000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>91001747.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22556000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>42806000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66786000.0</v>
       </c>
       <c r="J12">
         <v>66786000.0</v>
       </c>
       <c r="K12">
+        <v>66786000.0</v>
+      </c>
+      <c r="L12">
         <v>48680000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>74163000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>116192490.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>89693000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>122813000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>144762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157552000.0</v>
       </c>
       <c r="R12">
         <v>157552000.0</v>
       </c>
       <c r="S12">
+        <v>157552000.0</v>
+      </c>
+      <c r="T12">
         <v>212660000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>707084.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>871279.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1519494.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>839000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1683236.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>209750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029000.0</v>
       </c>
       <c r="AA12">
         <v>1029000.0</v>
       </c>
       <c r="AB12">
-        <v>257250.0</v>
+        <v>1029000.0</v>
       </c>
       <c r="AC12">
         <v>257250.0</v>
       </c>
       <c r="AD12">
         <v>257250.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12">
+        <v>257250.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>106353.0</v>
+      </c>
+      <c r="C13">
         <v>99004.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>78860.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>78057.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>67000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>86480.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="I13">
         <v>17000.0</v>
       </c>
       <c r="J13">
         <v>17000.0</v>
       </c>
       <c r="K13">
         <v>17000.0</v>
       </c>
       <c r="L13">
         <v>17000.0</v>
       </c>
       <c r="M13">
+        <v>17000.0</v>
+      </c>
+      <c r="N13">
         <v>21612.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="P13">
         <v>16000.0</v>
       </c>
       <c r="Q13">
         <v>16000.0</v>
       </c>
       <c r="R13">
         <v>16000.0</v>
       </c>
       <c r="S13">
         <v>16000.0</v>
       </c>
       <c r="T13">
+        <v>16000.0</v>
+      </c>
+      <c r="U13">
         <v>305303773.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>260170020.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1067.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>1000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>863.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>132999112.0</v>
+      </c>
+      <c r="C14">
         <v>142501191.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>101602621.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>135476678.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>82319241.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>115036517.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23572354.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>19313638.0</v>
       </c>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
       <c r="J14">
+        <v>19297390.0</v>
+      </c>
+      <c r="K14">
         <v>19156828.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
+        <v>19686176.0</v>
+      </c>
+      <c r="M14">
+        <v>19208324.0</v>
+      </c>
+      <c r="N14">
         <v>19125060.0</v>
       </c>
-      <c r="L14">
-[...5 lines deleted...]
-      <c r="N14">
+      <c r="O14">
         <v>18563946.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17842800.0</v>
       </c>
       <c r="P14">
         <v>17842800.0</v>
       </c>
       <c r="Q14">
-        <v>17832922.0</v>
+        <v>17842800.0</v>
       </c>
       <c r="R14">
         <v>17832922.0</v>
       </c>
       <c r="S14">
-        <v>13651177.0</v>
+        <v>17832922.0</v>
       </c>
       <c r="T14">
+        <v>13310616.0</v>
+      </c>
+      <c r="U14">
         <v>3816287.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>10421486.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3816287.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10421486.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3862500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8429880.0</v>
       </c>
       <c r="Z14">
         <v>8429880.0</v>
       </c>
       <c r="AA14">
-        <v>10200337.2</v>
+        <v>8429880.0</v>
       </c>
       <c r="AB14">
-        <v>10200337.2</v>
+        <v>10200000.0</v>
       </c>
       <c r="AC14">
         <v>10200337.2</v>
       </c>
       <c r="AD14">
+        <v>10200000.0</v>
+      </c>
+      <c r="AE14">
         <v>10200337.2</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>13142000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7077000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7003000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-175000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1307691.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>368250.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473000.0</v>
       </c>
       <c r="S20">
         <v>1473000.0</v>
       </c>
       <c r="T20">
+        <v>1473000.0</v>
+      </c>
+      <c r="U20">
         <v>368250.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>368250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473000.0</v>
       </c>
       <c r="X20">
         <v>1473000.0</v>
       </c>
       <c r="Y20">
-        <v>368250.0</v>
+        <v>1473000.0</v>
       </c>
       <c r="Z20">
         <v>368250.0</v>
       </c>
       <c r="AA20">
+        <v>368250.0</v>
+      </c>
+      <c r="AB20">
         <v>1473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368250.0</v>
       </c>
       <c r="AC20">
         <v>368250.0</v>
       </c>
       <c r="AD20">
         <v>368250.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20">
+        <v>368250.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>3002.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>26000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>98097.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>132000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>481000.0</v>
       </c>
       <c r="J21">
         <v>481000.0</v>
       </c>
       <c r="K21">
+        <v>481000.0</v>
+      </c>
+      <c r="L21">
         <v>1018000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1309.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1943894.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1529000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2048000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4028000.0</v>
       </c>
       <c r="R21">
         <v>4028000.0</v>
       </c>
       <c r="S21">
+        <v>4028000.0</v>
+      </c>
+      <c r="T21">
         <v>2735000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>683750.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2211000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>557000.0</v>
       </c>
       <c r="X21">
         <v>557000.0</v>
       </c>
       <c r="Y21">
-        <v>139250.0</v>
+        <v>557000.0</v>
       </c>
       <c r="Z21">
         <v>139250.0</v>
       </c>
       <c r="AA21">
+        <v>139250.0</v>
+      </c>
+      <c r="AB21">
         <v>587000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146750.0</v>
       </c>
       <c r="AC21">
         <v>146750.0</v>
       </c>
       <c r="AD21">
         <v>146750.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21">
+        <v>146750.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>6733887.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7048154.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-12058000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>-71581000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-18397000.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>-699750.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>-883000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>100183644.0</v>
+      </c>
+      <c r="C23">
         <v>116030723.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>104986141.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>118407000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>87002000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>134987925.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47732000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>71303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94806000.0</v>
       </c>
       <c r="J23">
         <v>94806000.0</v>
       </c>
       <c r="K23">
+        <v>94806000.0</v>
+      </c>
+      <c r="L23">
         <v>84085000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>103331000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>150996968.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>118769000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>151236000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>170654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179587000.0</v>
       </c>
       <c r="R23">
         <v>179587000.0</v>
       </c>
       <c r="S23">
+        <v>179587000.0</v>
+      </c>
+      <c r="T23">
         <v>233329000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>306134847.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>306323181.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>306988686.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8885000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>301911203.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>290043.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4162000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826500.0</v>
       </c>
       <c r="AC23">
         <v>1826500.0</v>
       </c>
       <c r="AD23">
         <v>1826500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>1826500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>108636000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>112770000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>46110000.0</v>
+      </c>
+      <c r="C28">
         <v>16666821.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>121211572.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>95902000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>179982000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-87956869.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-20355000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>67952000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>48290000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>45984000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-46060000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-71384000.0</v>
       </c>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
       <c r="N28">
+        <v>14076000.0</v>
+      </c>
+      <c r="O28">
         <v>13400000.0</v>
       </c>
-      <c r="O28">
-[...1 lines deleted...]
-      </c>
       <c r="P28">
+        <v>55481000.0</v>
+      </c>
+      <c r="Q28">
         <v>97791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62993000.0</v>
       </c>
       <c r="R28">
         <v>-62993000.0</v>
       </c>
       <c r="S28">
+        <v>-62993000.0</v>
+      </c>
+      <c r="T28">
         <v>-210718000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-707084.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-871279.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1519494.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6491000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1683236.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>57250.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2861500.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34250.0</v>
       </c>
       <c r="AC28">
         <v>34250.0</v>
       </c>
       <c r="AD28">
         <v>34250.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>34250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>56888000.0</v>
+      </c>
+      <c r="C29">
         <v>74722000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>67081000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>63671000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>83040000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-499341000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-55328000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-42081000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>-49779000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-25766000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3625000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>7318000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-38080000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>62326000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>61561000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>27320000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>5371000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>32575190.0</v>
+      </c>
+      <c r="C30">
         <v>28328396.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21071896.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13091000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29041875.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17184180.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>865000.0</v>
       </c>
-      <c r="I30">
-[...3 lines deleted...]
-      <c r="K30">
+      <c r="J30">
+        <v>13883000.0</v>
+      </c>
+      <c r="K30"/>
+      <c r="L30">
         <v>4935000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14776000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15329938.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1521750.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4483000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18397000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12088635.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6087000.0</v>
       </c>
       <c r="S30">
         <v>6087000.0</v>
       </c>
       <c r="T30">
+        <v>6087000.0</v>
+      </c>
+      <c r="U30">
         <v>1521750.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11233000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5299000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>699750.0</v>
       </c>
       <c r="Y30">
         <v>699750.0</v>
       </c>
       <c r="Z30">
         <v>699750.0</v>
       </c>
       <c r="AA30">
+        <v>699750.0</v>
+      </c>
+      <c r="AB30">
         <v>1136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284000.0</v>
       </c>
       <c r="AC30">
         <v>284000.0</v>
       </c>
       <c r="AD30">
         <v>284000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30">
+        <v>284000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-27075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5154000.0</v>
       </c>
       <c r="N31">
         <v>-5154000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="O31">
+        <v>-5154000.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31">
         <v>-41856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58298000.0</v>
       </c>
       <c r="R31">
         <v>58298000.0</v>
       </c>
       <c r="S31">
-        <v>57353000.0</v>
+        <v>58298000.0</v>
       </c>
       <c r="T31">
         <v>57353000.0</v>
       </c>
       <c r="U31">
+        <v>57353000.0</v>
+      </c>
+      <c r="V31">
         <v>109000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2968000.0</v>
       </c>
       <c r="X31">
         <v>-2968000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31">
+      <c r="Y31">
+        <v>-2968000.0</v>
+      </c>
+      <c r="Z31"/>
+      <c r="AA31">
         <v>2102000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>-38432000.0</v>
+      </c>
+      <c r="C32">
         <v>-15507000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-123397000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>-175027000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-38367000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-498289000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>53356000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>70457000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>58375000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>79528000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>96069000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>121869000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>142781000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>155311000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>173999000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>-1405000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>-4518000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>6847419.0</v>
+      </c>
+      <c r="C33">
         <v>6151302.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5390508.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5896000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4905000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6785472.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5179000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6262000.0</v>
       </c>
       <c r="J33">
         <v>6262000.0</v>
       </c>
       <c r="K33">
+        <v>6262000.0</v>
+      </c>
+      <c r="L33">
         <v>7292000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>7322000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>9724556.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>7649000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>7859000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7878000.0</v>
       </c>
       <c r="R33">
         <v>7878000.0</v>
       </c>
       <c r="S33">
+        <v>7878000.0</v>
+      </c>
+      <c r="T33">
         <v>8011000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>305332346.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>305327735.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>305315813.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4514000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>300002200.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>290043.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>-1029000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201750.0</v>
       </c>
       <c r="AC33">
         <v>1201750.0</v>
       </c>
       <c r="AD33">
         <v>1201750.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33">
+        <v>1201750.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>2822858.0</v>
+      </c>
+      <c r="C35">
         <v>2958145.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3441939.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>7161000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5983000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7674799.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>530473000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>114322000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118800000.0</v>
       </c>
       <c r="J35">
         <v>118800000.0</v>
       </c>
       <c r="K35">
+        <v>118800000.0</v>
+      </c>
+      <c r="L35">
         <v>115446000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>112616000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136470523.0</v>
       </c>
       <c r="N35">
         <v>107343000.0</v>
       </c>
       <c r="O35">
+        <v>107343000.0</v>
+      </c>
+      <c r="P35">
         <v>122410000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>188356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100863000.0</v>
       </c>
       <c r="R35">
         <v>100863000.0</v>
       </c>
       <c r="S35">
+        <v>100863000.0</v>
+      </c>
+      <c r="T35">
         <v>120449000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>35926513.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>38739164.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>26819846.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>934000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>10500000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>233500.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>-4162000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>388500.0</v>
       </c>
       <c r="AC35">
         <v>388500.0</v>
       </c>
       <c r="AD35">
         <v>388500.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35">
+        <v>388500.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>893000.0</v>
+      </c>
+      <c r="C36">
         <v>935000.0</v>
       </c>
-      <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>-2000.0</v>
       </c>
-      <c r="P36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q36"/>
       <c r="R36">
         <v>0.0</v>
       </c>
-      <c r="S36"/>
+      <c r="S36">
+        <v>0.0</v>
+      </c>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>2211000.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>290043.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-2157500.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250.0</v>
       </c>
       <c r="AC36">
         <v>-250.0</v>
       </c>
       <c r="AD36">
         <v>-250.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36">
+        <v>-250.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>1.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>2221250.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>11046918.0</v>
+      </c>
+      <c r="C39">
         <v>8171402.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8341312.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5935000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9713000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8158830.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2812820.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>22859000.0</v>
       </c>
-      <c r="I39">
-[...1 lines deleted...]
-      </c>
       <c r="J39">
+        <v>7875000.0</v>
+      </c>
+      <c r="K39">
         <v>21758000.0</v>
       </c>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
       <c r="L39">
+        <v>28113000.0</v>
+      </c>
+      <c r="M39">
         <v>7070000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9749983.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>21427000.0</v>
       </c>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
       <c r="P39">
+        <v>20564000.0</v>
+      </c>
+      <c r="Q39">
         <v>18397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14157000.0</v>
       </c>
       <c r="R39">
         <v>14157000.0</v>
       </c>
       <c r="S39">
+        <v>14157000.0</v>
+      </c>
+      <c r="T39">
         <v>6571000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>95417.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>124167.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>153379.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>733000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>225767.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>183250.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-1029000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83500.0</v>
       </c>
       <c r="AC39">
         <v>83500.0</v>
       </c>
       <c r="AD39">
         <v>83500.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39">
+        <v>83500.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>37824314.0</v>
+      </c>
+      <c r="C40">
         <v>37505849.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>33686684.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16530290.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8899000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>175813041.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-513667000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8172000.0</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40">
+        <v>10817753.0</v>
+      </c>
+      <c r="K40">
         <v>12924000.0</v>
       </c>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
       <c r="L40">
+        <v>14049000.0</v>
+      </c>
+      <c r="M40">
         <v>7466000.0</v>
       </c>
-      <c r="M40">
-[...1 lines deleted...]
-      </c>
       <c r="N40">
+        <v>9051530.0</v>
+      </c>
+      <c r="O40">
         <v>9730000.0</v>
       </c>
-      <c r="O40">
-[...1 lines deleted...]
-      </c>
       <c r="P40">
+        <v>16538000.0</v>
+      </c>
+      <c r="Q40">
         <v>12764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14111000.0</v>
       </c>
       <c r="R40">
         <v>14111000.0</v>
       </c>
       <c r="S40">
+        <v>14111000.0</v>
+      </c>
+      <c r="T40">
         <v>37097000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2843254.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2415205.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>271126.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1352000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>93494.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>218525.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>433500.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>668000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221750.0</v>
       </c>
       <c r="AC40">
         <v>221750.0</v>
       </c>
       <c r="AD40">
         <v>221750.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40">
+        <v>221750.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>4456000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4250000.0</v>
       </c>
       <c r="N41">
         <v>4250000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="O41">
+        <v>4250000.0</v>
+      </c>
+      <c r="P41"/>
+      <c r="Q41">
         <v>7309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6730000.0</v>
       </c>
       <c r="R41">
         <v>6730000.0</v>
       </c>
       <c r="S41">
-        <v>118869000.0</v>
+        <v>6730000.0</v>
       </c>
       <c r="T41">
         <v>118869000.0</v>
       </c>
       <c r="U41">
+        <v>118869000.0</v>
+      </c>
+      <c r="V41">
         <v>91000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="X41">
         <v>88000.0</v>
       </c>
-      <c r="Y41"/>
+      <c r="Y41">
+        <v>88000.0</v>
+      </c>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>716150250.0</v>
+      </c>
+      <c r="C42">
         <v>699166489.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>658057301.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>652076000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>597665000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>771436099.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>553588000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>273022000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>273021000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>273021001.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>257704000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>257933000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>327802341.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>257838000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>257197000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>256837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249103000.0</v>
       </c>
       <c r="R42">
         <v>249103000.0</v>
       </c>
       <c r="S42">
+        <v>249103000.0</v>
+      </c>
+      <c r="T42">
         <v>248354000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>78248250.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>18683457.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3954702.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>5055000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5062803.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>24137.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1221750.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>4162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128250.0</v>
       </c>
       <c r="AC42">
         <v>1128250.0</v>
       </c>
       <c r="AD42">
         <v>1128250.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42">
+        <v>1128250.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>5996000.0</v>
+      </c>
+      <c r="C45">
         <v>5216000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>11975000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>4879000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5181000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9964000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5373000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5781000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>9955000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>6013000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6120000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>8045000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3719000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>5959809.0</v>
+      </c>
+      <c r="C46">
         <v>5216257.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5390508.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5893000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4879000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6687375.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5047000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5781000.0</v>
       </c>
       <c r="J46">
         <v>5781000.0</v>
       </c>
       <c r="K46">
+        <v>5781000.0</v>
+      </c>
+      <c r="L46">
         <v>6274000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6013000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7780662.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6120000.0</v>
       </c>
-      <c r="O46">
-[...1 lines deleted...]
-      </c>
       <c r="P46">
+        <v>5811000.0</v>
+      </c>
+      <c r="Q46">
         <v>3719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3850000.0</v>
       </c>
       <c r="R46">
         <v>3850000.0</v>
       </c>
       <c r="S46">
+        <v>3850000.0</v>
+      </c>
+      <c r="T46">
         <v>3803000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>950750.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2398000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2484000.0</v>
       </c>
       <c r="X46">
         <v>2484000.0</v>
       </c>
       <c r="Y46">
-        <v>621000.0</v>
+        <v>2484000.0</v>
       </c>
       <c r="Z46">
         <v>621000.0</v>
       </c>
       <c r="AA46">
+        <v>621000.0</v>
+      </c>
+      <c r="AB46">
         <v>2748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>687000.0</v>
       </c>
       <c r="AC46">
         <v>687000.0</v>
       </c>
       <c r="AD46">
         <v>687000.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46">
+        <v>687000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>6013000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6120000.0</v>
       </c>
       <c r="N47">
         <v>6120000.0</v>
       </c>
-      <c r="O47"/>
-      <c r="P47">
+      <c r="O47">
+        <v>6120000.0</v>
+      </c>
+      <c r="P47"/>
+      <c r="Q47">
         <v>3719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3850000.0</v>
       </c>
       <c r="R47">
         <v>3850000.0</v>
       </c>
       <c r="S47">
-        <v>3803000.0</v>
+        <v>3850000.0</v>
       </c>
       <c r="T47">
         <v>3803000.0</v>
       </c>
       <c r="U47">
+        <v>3803000.0</v>
+      </c>
+      <c r="V47">
         <v>2398000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2484000.0</v>
       </c>
       <c r="X47">
         <v>2484000.0</v>
       </c>
-      <c r="Y47"/>
+      <c r="Y47">
+        <v>2484000.0</v>
+      </c>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-837932737.0</v>
+      </c>
+      <c r="C48">
         <v>-856592255.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-915960188.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-822000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-900615000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-976454956.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1152283000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-440194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-412373000.0</v>
       </c>
       <c r="J48">
         <v>-412373000.0</v>
       </c>
       <c r="K48">
+        <v>-412373000.0</v>
+      </c>
+      <c r="L48">
         <v>-394257000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-377672000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-448339034.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-352648000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-344752000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-384980000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-267064000.0</v>
       </c>
       <c r="R48">
         <v>-267064000.0</v>
       </c>
       <c r="S48">
+        <v>-267064000.0</v>
+      </c>
+      <c r="T48">
         <v>-250123000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-37938693.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-13684665.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1044237.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-5055000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-63794.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-10732.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1263750.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>91271000.0</v>
+      </c>
+      <c r="C50">
         <v>87036000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>188526000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>239776000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>122096000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>524242000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>109291000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>25000000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>6309000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>95824117.0</v>
+      </c>
+      <c r="C51">
         <v>90046440.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>191393995.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>189387000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>241966000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3044878.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>526443000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>110758000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>115076000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>112770000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2620000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2779000.0</v>
       </c>
-      <c r="M51">
-[...1 lines deleted...]
-      </c>
       <c r="N51">
+        <v>103769000.0</v>
+      </c>
+      <c r="O51">
         <v>103093000.0</v>
       </c>
-      <c r="O51">
-[...1 lines deleted...]
-      </c>
       <c r="P51">
+        <v>118408000.0</v>
+      </c>
+      <c r="Q51">
         <v>181477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94559000.0</v>
       </c>
       <c r="R51">
         <v>94559000.0</v>
       </c>
       <c r="S51">
+        <v>94559000.0</v>
+      </c>
+      <c r="T51">
         <v>1942000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>485500.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>25968000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>25819000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7330000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7155000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>57250.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1832500.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291500.0</v>
       </c>
       <c r="AC51">
         <v>291500.0</v>
       </c>
       <c r="AD51">
         <v>291500.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51">
+        <v>291500.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>93711943.0</v>
+      </c>
+      <c r="C52">
         <v>87881334.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>189089054.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>186880000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>240475000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>890617.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>524823000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>534000.0</v>
       </c>
-      <c r="I52">
-[...1 lines deleted...]
-      </c>
       <c r="J52">
+        <v>1115246.0</v>
+      </c>
+      <c r="K52">
         <v>558000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>643000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>666000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
+        <v>1354470.0</v>
+      </c>
+      <c r="O52">
         <v>676000.0</v>
       </c>
-      <c r="N52">
-[...2 lines deleted...]
-      <c r="O52">
+      <c r="P52">
         <v>516000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>430000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>426000.0</v>
       </c>
       <c r="R52">
         <v>426000.0</v>
       </c>
       <c r="S52">
+        <v>426000.0</v>
+      </c>
+      <c r="T52">
         <v>362000.0</v>
       </c>
-      <c r="T52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U52"/>
       <c r="V52">
         <v>25175000.0</v>
       </c>
       <c r="W52">
-        <v>6484000.0</v>
+        <v>25175000.0</v>
       </c>
       <c r="X52">
         <v>6484000.0</v>
       </c>
       <c r="Y52">
+        <v>6484000.0</v>
+      </c>
+      <c r="Z52">
         <v>57250.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1577250.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>219000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>0.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
-[...1 lines deleted...]
-      </c>
+      <c r="K53"/>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53">
         <v>59886000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>61076000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>2058000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>100183644.0</v>
+      </c>
+      <c r="C55">
         <v>116030723.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>104986141.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>118407000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>87002000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>134987925.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>47732000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>71303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94806000.0</v>
       </c>
       <c r="J55">
         <v>94806000.0</v>
       </c>
       <c r="K55">
+        <v>94806000.0</v>
+      </c>
+      <c r="L55">
         <v>84085000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>103331000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>150996968.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>118769000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>151236000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>170654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179587000.0</v>
       </c>
       <c r="R55">
         <v>179587000.0</v>
       </c>
       <c r="S55">
+        <v>179587000.0</v>
+      </c>
+      <c r="T55">
         <v>233329000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>306134847.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>306323181.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>306988686.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>8885000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>301911203.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>290043.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2221250.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826500.0</v>
       </c>
       <c r="AC55">
         <v>1826500.0</v>
       </c>
       <c r="AD55">
         <v>1826500.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55">
+        <v>1826500.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>93336224.0</v>
+      </c>
+      <c r="C56">
         <v>109879419.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>99595632.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>112511000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>82097000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>128202452.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>42553000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>65665000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88544000.0</v>
       </c>
       <c r="J56">
         <v>88544000.0</v>
       </c>
       <c r="K56">
+        <v>88544000.0</v>
+      </c>
+      <c r="L56">
         <v>76793000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>96009000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>141272412.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>111120000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>143377000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>163159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171709000.0</v>
       </c>
       <c r="R56">
         <v>171709000.0</v>
       </c>
       <c r="S56">
+        <v>171709000.0</v>
+      </c>
+      <c r="T56">
         <v>225318000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>802501.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>995446.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1672873.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4371000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1909003.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1092750.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1029000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>624750.0</v>
       </c>
       <c r="AC56">
         <v>624750.0</v>
       </c>
       <c r="AD56">
         <v>624750.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:30">
+      <c r="AE56">
+        <v>624750.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>131536258.0</v>
+      </c>
+      <c r="C57">
         <v>125387184.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>222775739.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>203410000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>257124000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>177724658.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>16600000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>12309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18087000.0</v>
       </c>
       <c r="J57">
         <v>18087000.0</v>
       </c>
       <c r="K57">
+        <v>18087000.0</v>
+      </c>
+      <c r="L57">
         <v>18418000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>16481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19135088.0</v>
       </c>
       <c r="N57">
         <v>15051000.0</v>
       </c>
       <c r="O57">
+        <v>15051000.0</v>
+      </c>
+      <c r="P57">
         <v>21508000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>20378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16398000.0</v>
       </c>
       <c r="R57">
         <v>16398000.0</v>
       </c>
       <c r="S57">
+        <v>16398000.0</v>
+      </c>
+      <c r="T57">
         <v>51319000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2843254.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2415205.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>271126.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>8889000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>93494.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>275775.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2222250.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>397500.0</v>
       </c>
       <c r="AC57">
         <v>397500.0</v>
       </c>
       <c r="AD57">
         <v>397500.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57">
+        <v>397500.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>134359117.0</v>
+      </c>
+      <c r="C58">
         <v>128345330.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>226217678.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>210572000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>263107000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>185399457.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>547073000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>126631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136887000.0</v>
       </c>
       <c r="J58">
         <v>136887000.0</v>
       </c>
       <c r="K58">
+        <v>136887000.0</v>
+      </c>
+      <c r="L58">
         <v>133864000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>129097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155605611.0</v>
       </c>
       <c r="N58">
         <v>122394000.0</v>
       </c>
       <c r="O58">
+        <v>122394000.0</v>
+      </c>
+      <c r="P58">
         <v>143918000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>208734000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117261000.0</v>
       </c>
       <c r="R58">
         <v>117261000.0</v>
       </c>
       <c r="S58">
+        <v>117261000.0</v>
+      </c>
+      <c r="T58">
         <v>171768000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>38769767.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>41154369.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>27090972.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>9823000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>10593494.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>275775.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>-4162000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>786000.0</v>
       </c>
       <c r="AC58">
         <v>786000.0</v>
       </c>
       <c r="AD58">
         <v>786000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58">
+        <v>786000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>-34175472.0</v>
+      </c>
+      <c r="C60">
         <v>-12314606.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-121231536.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-92000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-176105000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-50411532.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-499341000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-55328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42081000.0</v>
       </c>
       <c r="J60">
         <v>-42081000.0</v>
       </c>
       <c r="K60">
+        <v>-42081000.0</v>
+      </c>
+      <c r="L60">
         <v>-49779000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-25766000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-4608643.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-3625000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>7318000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-38080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62326000.0</v>
       </c>
       <c r="R60">
         <v>62326000.0</v>
       </c>
       <c r="S60">
+        <v>62326000.0</v>
+      </c>
+      <c r="T60">
         <v>61561000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>267365080.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>265168812.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>279897714.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-938000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>291317709.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>14268.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4162000.0</v>
       </c>
       <c r="AA60">
         <v>4162000.0</v>
       </c>
       <c r="AB60">
-        <v>1040500.0</v>
+        <v>4162000.0</v>
       </c>
       <c r="AC60">
         <v>1040500.0</v>
       </c>
       <c r="AD60">
         <v>1040500.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60">
+        <v>1040500.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6048,3017 +6175,3097 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
         <v>1913134.0</v>
       </c>
       <c r="C2">
         <v>3453926.0</v>
       </c>
       <c r="D2">
         <v>3373642.0</v>
       </c>
       <c r="E2">
         <v>2688976.0</v>
       </c>
       <c r="F2">
         <v>64000.0</v>
       </c>
       <c r="G2">
         <v>44000.0</v>
       </c>
       <c r="H2">
         <v>66000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
         <v>1956000.0</v>
       </c>
       <c r="C3">
-        <v>1088000.0</v>
+        <v>2703000.0</v>
       </c>
       <c r="D3">
         <v>2714000.0</v>
       </c>
       <c r="E3">
         <v>2182000.0</v>
       </c>
       <c r="F3">
         <v>942000.0</v>
       </c>
       <c r="G3">
         <v>682000.0</v>
       </c>
       <c r="H3">
         <v>330000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
         <v>202779000.0</v>
       </c>
       <c r="C5">
-        <v>-61167000.0</v>
+        <v>-76145000.0</v>
       </c>
       <c r="D5">
         <v>-66248000.0</v>
       </c>
       <c r="E5">
         <v>-79335000.0</v>
       </c>
       <c r="F5">
-        <v>-244649000.0</v>
+        <v>-245224000.0</v>
       </c>
       <c r="G5">
         <v>-11539000.0</v>
       </c>
       <c r="H5">
         <v>-7468000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
         <v>204735000.0</v>
       </c>
       <c r="C6">
-        <v>-60079000.0</v>
+        <v>-73442000.0</v>
       </c>
       <c r="D6">
         <v>-63534000.0</v>
       </c>
       <c r="E6">
         <v>-77153000.0</v>
       </c>
       <c r="F6">
-        <v>-243707000.0</v>
+        <v>-244282000.0</v>
       </c>
       <c r="G6">
         <v>-10857000.0</v>
       </c>
       <c r="H6">
         <v>-7138000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
         <v>-1913134.0</v>
       </c>
       <c r="C9">
         <v>-3453926.0</v>
       </c>
       <c r="D9">
         <v>-3373642.0</v>
       </c>
       <c r="E9">
         <v>-2688976.0</v>
       </c>
       <c r="F9">
         <v>68000.0</v>
       </c>
       <c r="G9">
         <v>43000.0</v>
       </c>
       <c r="H9">
         <v>4000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
         <v>202587000.0</v>
       </c>
       <c r="C10">
         <v>-781195000.0</v>
       </c>
       <c r="D10">
         <v>-82607000.0</v>
       </c>
       <c r="E10">
         <v>-94375000.0</v>
       </c>
       <c r="F10">
         <v>-245224000.0</v>
       </c>
       <c r="G10">
         <v>-12322000.0</v>
       </c>
       <c r="H10">
         <v>-7514000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
         <v>-30341000.0</v>
       </c>
       <c r="C11">
         <v>45000.0</v>
       </c>
       <c r="D11">
         <v>-22661000.0</v>
       </c>
       <c r="E11">
         <v>-5538083.0</v>
       </c>
       <c r="F11">
-        <v>-3284225.0</v>
+        <v>-2434517.0</v>
       </c>
       <c r="G11">
         <v>4000.0</v>
       </c>
       <c r="H11">
         <v>-30000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
         <v>192000.0</v>
       </c>
       <c r="C12">
         <v>705050000.0</v>
       </c>
       <c r="D12">
         <v>16359000.0</v>
       </c>
       <c r="E12">
         <v>15040000.0</v>
       </c>
       <c r="F12">
         <v>575000.0</v>
       </c>
       <c r="G12">
         <v>1011777.0</v>
       </c>
       <c r="H12">
         <v>46000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13">
         <v>308731000.0</v>
       </c>
       <c r="C13">
         <v>2162000.0</v>
       </c>
       <c r="D13">
         <v>3356000.0</v>
       </c>
       <c r="E13">
         <v>623000.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>232928000.0</v>
       </c>
       <c r="C15">
         <v>-781240000.0</v>
       </c>
       <c r="D15">
         <v>-59946000.0</v>
       </c>
       <c r="E15">
         <v>-94375000.0</v>
       </c>
       <c r="F15">
         <v>-245224000.0</v>
       </c>
       <c r="G15">
         <v>-12326000.0</v>
       </c>
       <c r="H15">
         <v>-7484000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>-245224000.0</v>
       </c>
       <c r="G16">
         <v>-12326000.0</v>
       </c>
       <c r="H16">
         <v>-7484000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
         <v>232928000.0</v>
       </c>
       <c r="C17">
         <v>-781240000.0</v>
       </c>
       <c r="D17">
         <v>-59946000.0</v>
       </c>
       <c r="E17">
         <v>-94375000.0</v>
       </c>
       <c r="F17">
         <v>-245224000.0</v>
       </c>
       <c r="G17">
         <v>-12326000.0</v>
       </c>
       <c r="H17">
         <v>-7484000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18">
         <v>308539000.0</v>
       </c>
       <c r="C18">
         <v>-702970000.0</v>
       </c>
       <c r="D18">
         <v>-13104000.0</v>
       </c>
       <c r="E18">
         <v>-14533000.0</v>
       </c>
       <c r="F18">
         <v>-549000.0</v>
       </c>
       <c r="G18">
         <v>-807000.0</v>
       </c>
       <c r="H18">
         <v>-66000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
         <v>-127443000.0</v>
       </c>
       <c r="C21">
         <v>-61167000.0</v>
       </c>
       <c r="D21">
         <v>-101948000.0</v>
       </c>
       <c r="E21">
         <v>-98107000.0</v>
       </c>
       <c r="F21">
         <v>-277239000.0</v>
       </c>
       <c r="G21">
         <v>-11515000.0</v>
       </c>
       <c r="H21">
         <v>-7448000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
         <v>127443000.0</v>
       </c>
       <c r="C23">
         <v>61167000.0</v>
       </c>
       <c r="D23">
         <v>101948000.0</v>
       </c>
       <c r="E23">
         <v>98107000.0</v>
       </c>
       <c r="F23">
         <v>277371000.0</v>
       </c>
       <c r="G23">
         <v>11602000.0</v>
       </c>
       <c r="H23">
         <v>7518000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25">
         <v>1956000.0</v>
       </c>
       <c r="C25">
         <v>2703000.0</v>
       </c>
       <c r="D25">
         <v>2714000.0</v>
       </c>
       <c r="E25">
         <v>2182000.0</v>
       </c>
       <c r="F25">
         <v>942000.0</v>
       </c>
       <c r="G25">
         <v>682000.0</v>
       </c>
       <c r="H25">
         <v>330000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26">
         <v>71991000.0</v>
       </c>
       <c r="C26">
         <v>59888000.0</v>
       </c>
       <c r="D26">
         <v>65373000.0</v>
       </c>
       <c r="E26">
         <v>49129000.0</v>
       </c>
       <c r="F26">
         <v>24291000.0</v>
       </c>
       <c r="G26">
         <v>9971000.0</v>
       </c>
       <c r="H26">
         <v>5153000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1761000.0</v>
       </c>
       <c r="D27">
         <v>688000.0</v>
       </c>
       <c r="E27">
         <v>1728000.0</v>
       </c>
       <c r="F27">
         <v>3918000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
         <v>53627000.0</v>
       </c>
       <c r="C28">
         <v>44691000.0</v>
       </c>
       <c r="D28">
         <v>40901000.0</v>
       </c>
       <c r="E28">
         <v>54889000.0</v>
       </c>
       <c r="F28">
-        <v>264368000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="G28">
         <v>3904000.0</v>
       </c>
       <c r="H28">
         <v>2698000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
         <v>-30341000.0</v>
       </c>
       <c r="C29">
         <v>45000.0</v>
       </c>
       <c r="D29">
         <v>-22661000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>4000.0</v>
       </c>
       <c r="H29">
         <v>-30000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
-        <v>124533749.0</v>
+        <v>127443000.0</v>
       </c>
       <c r="C30">
-        <v>130178406.0</v>
+        <v>61167000.0</v>
       </c>
       <c r="D30">
-        <v>128730448.0</v>
+        <v>101948000.0</v>
       </c>
       <c r="E30">
-        <v>123623922.0</v>
+        <v>98107000.0</v>
       </c>
       <c r="F30">
         <v>277307000.0</v>
       </c>
       <c r="G30">
         <v>11558000.0</v>
       </c>
       <c r="H30">
         <v>7452000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
         <v>330030000.0</v>
       </c>
       <c r="C31">
         <v>-720028000.0</v>
       </c>
       <c r="D31">
         <v>19341000.0</v>
       </c>
       <c r="E31">
         <v>3732000.0</v>
       </c>
       <c r="F31">
         <v>32015000.0</v>
       </c>
       <c r="G31">
         <v>-807000.0</v>
       </c>
       <c r="H31">
         <v>-66000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>132000.0</v>
       </c>
       <c r="G32">
         <v>87000.0</v>
       </c>
       <c r="H32">
         <v>70000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
       <c r="AD1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>489530.0</v>
+      </c>
+      <c r="C2">
         <v>4364000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>4364000.0</v>
+      </c>
+      <c r="E2">
         <v>671623.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9482000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3966000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3265472.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3707000.0</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
+        <v>3835000.0</v>
+      </c>
+      <c r="K2">
         <v>3765000.0</v>
       </c>
-      <c r="K2">
-[...1 lines deleted...]
-      </c>
       <c r="L2">
+        <v>1385454.0</v>
+      </c>
+      <c r="M2">
         <v>4263000.0</v>
       </c>
-      <c r="M2">
-[...1 lines deleted...]
-      </c>
       <c r="N2">
+        <v>1282123.0</v>
+      </c>
+      <c r="O2">
         <v>16000.0</v>
       </c>
-      <c r="O2">
-[...1 lines deleted...]
-      </c>
       <c r="P2">
+        <v>629379.0</v>
+      </c>
+      <c r="Q2">
         <v>0.0</v>
       </c>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
       <c r="R2">
+        <v>1090099.0</v>
+      </c>
+      <c r="S2">
         <v>-1000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>40000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>25000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9500.0</v>
       </c>
       <c r="X2">
         <v>9500.0</v>
       </c>
       <c r="Y2">
-        <v>11000.0</v>
+        <v>9500.0</v>
       </c>
       <c r="Z2">
         <v>11000.0</v>
       </c>
       <c r="AA2">
+        <v>11000.0</v>
+      </c>
+      <c r="AB2">
         <v>33000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16500.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>33000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>489530.0</v>
+      </c>
+      <c r="C3">
         <v>502000.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>525000.0</v>
+      </c>
+      <c r="E3">
         <v>671623.0</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>505000.0</v>
+      </c>
+      <c r="G3">
         <v>428000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3265472.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>646000.0</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
+        <v>709000.0</v>
+      </c>
+      <c r="K3">
         <v>547000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>1439089.0</v>
+      </c>
+      <c r="M3">
         <v>705000.0</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
       <c r="N3">
+        <v>1313589.0</v>
+      </c>
+      <c r="O3">
         <v>495000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
+        <v>1233702.0</v>
+      </c>
+      <c r="Q3">
         <v>593000.0</v>
       </c>
-      <c r="P3">
-[...2 lines deleted...]
-      <c r="Q3">
+      <c r="R3">
+        <v>1008398.0</v>
+      </c>
+      <c r="S3">
         <v>416000.0</v>
       </c>
-      <c r="R3">
-[...4 lines deleted...]
-      </c>
       <c r="T3">
+        <v>272000.0</v>
+      </c>
+      <c r="U3">
         <v>270000.0</v>
       </c>
-      <c r="U3">
-[...1 lines deleted...]
-      </c>
       <c r="V3">
+        <v>210000.0</v>
+      </c>
+      <c r="W3">
         <v>155000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
+        <v>180500.0</v>
+      </c>
+      <c r="Y3">
         <v>14000.0</v>
       </c>
-      <c r="X3">
-[...2 lines deleted...]
-      <c r="Y3">
+      <c r="Z3">
+        <v>160000.0</v>
+      </c>
+      <c r="AA3">
         <v>126000.0</v>
       </c>
-      <c r="Z3">
-[...2 lines deleted...]
-      <c r="AA3">
+      <c r="AB3">
         <v>165000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-5000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>165000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-5000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-34959732.0</v>
+      </c>
+      <c r="C5">
         <v>61355000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>61355000.0</v>
+      </c>
+      <c r="E5">
         <v>-39037763.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-290078000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>379292000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3734912264.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-27845000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
+        <v>12155000.0</v>
+      </c>
+      <c r="K5">
         <v>-9970000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>-53001000.0</v>
+      </c>
+      <c r="M5">
         <v>-25965000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
+        <v>-48947000.0</v>
+      </c>
+      <c r="O5">
         <v>-24473500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-113338000.0</v>
       </c>
       <c r="P5">
         <v>-113338000.0</v>
       </c>
       <c r="Q5">
+        <v>-113338000.0</v>
+      </c>
+      <c r="R5">
+        <v>-45762835.0</v>
+      </c>
+      <c r="S5">
         <v>-19727500.0</v>
       </c>
-      <c r="R5">
-[...4 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-170490000.0</v>
+      </c>
+      <c r="U5">
         <v>-8487000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-22037000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2199500.0</v>
       </c>
       <c r="X5">
         <v>-2199500.0</v>
       </c>
       <c r="Y5">
-        <v>-4339000.0</v>
+        <v>-2199500.0</v>
       </c>
       <c r="Z5">
         <v>-4339000.0</v>
       </c>
       <c r="AA5">
+        <v>-4339000.0</v>
+      </c>
+      <c r="AB5">
         <v>-3734000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1862000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3734000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1862000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>-34470202.0</v>
+      </c>
+      <c r="C6">
         <v>61857000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>61880000.0</v>
+      </c>
+      <c r="E6">
         <v>-38366140.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>-289573000.0</v>
+      </c>
+      <c r="G6">
         <v>379720000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3731646792.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-27199000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>12864000.0</v>
+      </c>
+      <c r="K6">
         <v>-9423000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>-51561911.0</v>
+      </c>
+      <c r="M6">
         <v>-25260000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
+        <v>-47633411.0</v>
+      </c>
+      <c r="O6">
         <v>-23978500.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
+        <v>-112104298.0</v>
+      </c>
+      <c r="Q6">
         <v>-112745000.0</v>
       </c>
-      <c r="P6">
-[...2 lines deleted...]
-      <c r="Q6">
+      <c r="R6">
+        <v>-44754437.0</v>
+      </c>
+      <c r="S6">
         <v>-19311500.0</v>
       </c>
-      <c r="R6">
-[...4 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-170218000.0</v>
+      </c>
+      <c r="U6">
         <v>-8217000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>-21827000.0</v>
+      </c>
+      <c r="W6">
         <v>-1887000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
+        <v>-2019000.0</v>
+      </c>
+      <c r="Y6">
         <v>-2185500.0</v>
       </c>
-      <c r="X6">
-[...2 lines deleted...]
-      <c r="Y6">
+      <c r="Z6">
+        <v>-4179000.0</v>
+      </c>
+      <c r="AA6">
         <v>-4213000.0</v>
       </c>
-      <c r="Z6">
-[...2 lines deleted...]
-      <c r="AA6">
+      <c r="AB6">
         <v>-3569000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1867000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3569000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1867000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>-489530.0</v>
+      </c>
+      <c r="C9">
         <v>-4364000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
+        <v>-4364000.0</v>
+      </c>
+      <c r="E9">
         <v>-671623.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9482000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3966000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3265472.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3707000.0</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9">
+        <v>-3835000.0</v>
+      </c>
+      <c r="K9">
         <v>-3765000.0</v>
       </c>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
       <c r="L9">
+        <v>-1385454.0</v>
+      </c>
+      <c r="M9">
         <v>-4263000.0</v>
       </c>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
       <c r="N9">
+        <v>-1282123.0</v>
+      </c>
+      <c r="O9">
         <v>17000.0</v>
       </c>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
       <c r="P9">
+        <v>-629379.0</v>
+      </c>
+      <c r="Q9">
         <v>0.0</v>
       </c>
-      <c r="Q9">
-[...1 lines deleted...]
-      </c>
       <c r="R9">
+        <v>-1090099.3</v>
+      </c>
+      <c r="S9">
         <v>1000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>27000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>26000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>41000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9500.0</v>
       </c>
       <c r="X9">
         <v>9500.0</v>
       </c>
       <c r="Y9">
-        <v>10750.0</v>
+        <v>9500.0</v>
       </c>
       <c r="Z9">
         <v>10750.0</v>
       </c>
       <c r="AA9">
+        <v>10750.0</v>
+      </c>
+      <c r="AB9">
         <v>2000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-35994080.0</v>
+      </c>
+      <c r="C10">
         <v>61292000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>61292000.0</v>
+      </c>
+      <c r="E10">
         <v>28789439.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-295770000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>379255000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3758170432.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-32152000.0</v>
       </c>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
       <c r="J10">
+        <v>7863000.0</v>
+      </c>
+      <c r="K10">
         <v>-11784500.0</v>
       </c>
-      <c r="K10">
-[...1 lines deleted...]
-      </c>
       <c r="L10">
+        <v>-57853000.0</v>
+      </c>
+      <c r="M10">
         <v>-30072000.0</v>
       </c>
-      <c r="M10">
-[...1 lines deleted...]
-      </c>
       <c r="N10">
+        <v>-24754000.0</v>
+      </c>
+      <c r="O10">
         <v>-5885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117895000.0</v>
       </c>
       <c r="P10">
         <v>-117895000.0</v>
       </c>
       <c r="Q10">
+        <v>-117895000.0</v>
+      </c>
+      <c r="R10">
+        <v>-20514373.0</v>
+      </c>
+      <c r="S10">
         <v>-8510500.0</v>
       </c>
-      <c r="R10">
-[...2 lines deleted...]
-      <c r="S10">
+      <c r="T10">
         <v>-222667000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8504000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-22557000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2573500.0</v>
       </c>
       <c r="X10">
         <v>-2573500.0</v>
       </c>
       <c r="Y10">
-        <v>-4368000.0</v>
+        <v>-2573500.0</v>
       </c>
       <c r="Z10">
         <v>-4368000.0</v>
       </c>
       <c r="AA10">
+        <v>-4368000.0</v>
+      </c>
+      <c r="AB10">
         <v>-3757000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1878500.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3757000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1878500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>6349827.0</v>
+      </c>
+      <c r="C11">
         <v>482000.0</v>
       </c>
-      <c r="C11">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
+        <v>482000.0</v>
+      </c>
+      <c r="E11">
         <v>-3530742.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-6244000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-16470000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12656912.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-3613000.0</v>
       </c>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
       <c r="J11">
+        <v>-3877000.0</v>
+      </c>
+      <c r="K11">
         <v>3224000.0</v>
       </c>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
       <c r="L11">
+        <v>-9976863.0</v>
+      </c>
+      <c r="M11">
         <v>4106000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>-13601024.0</v>
+      </c>
+      <c r="O11">
         <v>-0.5</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2704393.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>99266000.0</v>
       </c>
-      <c r="Q11">
-[...1 lines deleted...]
-      </c>
       <c r="R11">
-        <v>-32555000.0</v>
+        <v>-2341418.3</v>
       </c>
       <c r="S11">
         <v>-32555000.0</v>
       </c>
       <c r="T11">
+        <v>-32555000.0</v>
+      </c>
+      <c r="U11">
         <v>-12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8143750.0</v>
       </c>
       <c r="V11">
         <v>-8143750.0</v>
       </c>
       <c r="W11">
-        <v>2000.0</v>
+        <v>-8143750.0</v>
       </c>
       <c r="X11">
         <v>2000.0</v>
       </c>
       <c r="Y11">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="Z11">
         <v>1000.0</v>
       </c>
       <c r="AA11">
+        <v>1000.0</v>
+      </c>
+      <c r="AB11">
         <v>-15000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-7500.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-15000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-7500.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
+        <v>3775518.0</v>
+      </c>
+      <c r="C12">
         <v>63000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>87772.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>64734.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5692000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>37000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2768712000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4307000.0</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
       <c r="J12">
+        <v>4292000.0</v>
+      </c>
+      <c r="K12">
         <v>4273000.0</v>
       </c>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
       <c r="L12">
+        <v>6634000.0</v>
+      </c>
+      <c r="M12">
         <v>4107000.0</v>
       </c>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
       <c r="N12">
+        <v>6369000.0</v>
+      </c>
+      <c r="O12">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5393721.0</v>
       </c>
       <c r="P12">
         <v>5393721.0</v>
       </c>
       <c r="Q12">
+        <v>5393721.0</v>
+      </c>
+      <c r="R12">
         <v>9179898.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="S12">
         <v>26000.0</v>
       </c>
       <c r="T12">
+        <v>43000.0</v>
+      </c>
+      <c r="U12">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="V12">
         <v>140000.0</v>
       </c>
       <c r="W12">
-        <v>200500.0</v>
+        <v>140000.0</v>
       </c>
       <c r="X12">
         <v>200500.0</v>
       </c>
       <c r="Y12">
         <v>200500.0</v>
       </c>
       <c r="Z12">
         <v>200500.0</v>
       </c>
       <c r="AA12">
+        <v>200500.0</v>
+      </c>
+      <c r="AB12">
         <v>23000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11500.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>23000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13">
+        <v>487000.0</v>
+      </c>
+      <c r="C13">
         <v>522000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>306562000.0</v>
       </c>
-      <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>609000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>634000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>340000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>654000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6843000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>554000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>588000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1064000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>385000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>238000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>0.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-42343907.0</v>
+      </c>
+      <c r="C15">
         <v>60810000.0</v>
       </c>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
+        <v>60810000.0</v>
+      </c>
+      <c r="E15">
         <v>32320182.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-289526000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>395725000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3770827344.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-28539000.0</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
       <c r="J15">
+        <v>11740000.0</v>
+      </c>
+      <c r="K15">
         <v>-8560500.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
+        <v>-48176000.0</v>
+      </c>
+      <c r="M15">
         <v>-30072000.0</v>
       </c>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
       <c r="N15">
+        <v>-11770000.0</v>
+      </c>
+      <c r="O15">
         <v>-5885000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
+        <v>-125339116.0</v>
+      </c>
+      <c r="Q15">
         <v>-117895000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8510500.0</v>
       </c>
       <c r="R15">
         <v>-8510500.0</v>
       </c>
       <c r="S15">
+        <v>-8510500.0</v>
+      </c>
+      <c r="T15">
         <v>-222667000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-8504000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-22557000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2575500.0</v>
       </c>
       <c r="X15">
         <v>-2575500.0</v>
       </c>
       <c r="Y15">
-        <v>-4368000.0</v>
+        <v>-2575500.0</v>
       </c>
       <c r="Z15">
         <v>-4368000.0</v>
       </c>
       <c r="AA15">
+        <v>-4368000.0</v>
+      </c>
+      <c r="AB15">
         <v>-3742000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1871000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3742000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1871000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-30072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5885000.0</v>
       </c>
       <c r="N16">
         <v>-5885000.0</v>
       </c>
       <c r="O16">
         <v>-5885000.0</v>
       </c>
       <c r="P16">
+        <v>-5885000.0</v>
+      </c>
+      <c r="Q16">
         <v>-117895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8510500.0</v>
       </c>
       <c r="R16">
         <v>-8510500.0</v>
       </c>
       <c r="S16">
+        <v>-8510500.0</v>
+      </c>
+      <c r="T16">
         <v>-111333500.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-8504000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-20013000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2575500.0</v>
       </c>
       <c r="X16">
         <v>-2575500.0</v>
       </c>
       <c r="Y16">
+        <v>-2575500.0</v>
+      </c>
+      <c r="Z16">
         <v>-2807000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4368000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-42125000.0</v>
+      </c>
+      <c r="C17">
         <v>60810000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-41999000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-144763000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>395725000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-735580000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-28539000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>11740000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-28861000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-18104000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-30072000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
-      <c r="O17">
+      <c r="O17"/>
+      <c r="P17">
         <v>40541000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-117895000.0</v>
       </c>
-      <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-214163000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-8504000.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>3455000.0</v>
+      </c>
+      <c r="C18">
         <v>103467000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2855000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-142637000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>396739000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-691926000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3657000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>83000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3712000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3625000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3043000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>-3142000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4319000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>-15000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-17000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-34959733.0</v>
+      </c>
+      <c r="C21">
         <v>-34316000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>-34316000.0</v>
+      </c>
+      <c r="E21">
         <v>-39037763.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-46092000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-26892000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-139907852.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-22989000.0</v>
       </c>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
       <c r="J21">
+        <v>941000.0</v>
+      </c>
+      <c r="K21">
         <v>-9970000.0</v>
       </c>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
       <c r="L21">
+        <v>-53001000.0</v>
+      </c>
+      <c r="M21">
         <v>-21951000.0</v>
       </c>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
       <c r="N21">
+        <v>-48947000.0</v>
+      </c>
+      <c r="O21">
         <v>-17981500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18629000.0</v>
       </c>
       <c r="P21">
         <v>-18629000.0</v>
       </c>
       <c r="Q21">
+        <v>-18629000.0</v>
+      </c>
+      <c r="R21">
+        <v>-45762835.0</v>
+      </c>
+      <c r="S21">
         <v>-19727500.0</v>
       </c>
-      <c r="R21">
-[...2 lines deleted...]
-      <c r="S21">
+      <c r="T21">
         <v>-255202000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8409000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-22037000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2199500.0</v>
       </c>
       <c r="X21">
         <v>-2199500.0</v>
       </c>
       <c r="Y21">
-        <v>-4339000.0</v>
+        <v>-2199500.0</v>
       </c>
       <c r="Z21">
         <v>-4339000.0</v>
       </c>
       <c r="AA21">
+        <v>-4339000.0</v>
+      </c>
+      <c r="AB21">
         <v>-3724000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1862000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3724000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1862000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>34959733.0</v>
+      </c>
+      <c r="C23">
         <v>34316000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>34316000.0</v>
+      </c>
+      <c r="E23">
         <v>39037763.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>46092000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>26892000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>139907852.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22989000.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
+        <v>941000.0</v>
+      </c>
+      <c r="K23">
         <v>9970000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>53001000.0</v>
+      </c>
+      <c r="M23">
         <v>21951000.0</v>
       </c>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
       <c r="N23">
+        <v>48947000.0</v>
+      </c>
+      <c r="O23">
         <v>33263500.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
+        <v>20779108.0</v>
+      </c>
+      <c r="Q23">
         <v>18629000.0</v>
       </c>
-      <c r="P23">
-[...2 lines deleted...]
-      <c r="Q23">
+      <c r="R23">
+        <v>45762835.0</v>
+      </c>
+      <c r="S23">
         <v>19727500.0</v>
       </c>
-      <c r="R23">
-[...2 lines deleted...]
-      <c r="S23">
+      <c r="T23">
         <v>255268000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8475000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>22103000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2218500.0</v>
       </c>
       <c r="X23">
         <v>2218500.0</v>
       </c>
       <c r="Y23">
-        <v>4339000.0</v>
+        <v>2218500.0</v>
       </c>
       <c r="Z23">
         <v>4339000.0</v>
       </c>
       <c r="AA23">
+        <v>4339000.0</v>
+      </c>
+      <c r="AB23">
         <v>3759000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1879500.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3759000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1879500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>487000.0</v>
+      </c>
+      <c r="C25">
         <v>502000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>525000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>505000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>428000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>637000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>646000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>709000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>711000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>692000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>705000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>568000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>593000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>272000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>270000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>16484219.0</v>
+      </c>
+      <c r="C26">
         <v>25581000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
+        <v>25581000.0</v>
+      </c>
+      <c r="E26">
         <v>20588353.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>23148000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11217000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>76013252.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>13109000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
+        <v>17967000.0</v>
+      </c>
+      <c r="K26">
         <v>15975500.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>37873000.0</v>
+      </c>
+      <c r="M26">
         <v>15388000.0</v>
       </c>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
       <c r="N26">
+        <v>27500000.0</v>
+      </c>
+      <c r="O26">
         <v>13750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9747000.0</v>
       </c>
       <c r="P26">
         <v>9747000.0</v>
       </c>
       <c r="Q26">
-        <v>9698000.0</v>
+        <v>9747000.0</v>
       </c>
       <c r="R26">
         <v>9698000.0</v>
       </c>
       <c r="S26">
-        <v>17784000.0</v>
+        <v>9698000.0</v>
       </c>
       <c r="T26">
+        <v>16544000.0</v>
+      </c>
+      <c r="U26">
         <v>5120000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7747000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2450000.0</v>
       </c>
       <c r="X26">
         <v>2450000.0</v>
       </c>
       <c r="Y26">
-        <v>3331000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="Z26">
         <v>3331000.0</v>
       </c>
       <c r="AA26">
+        <v>3331000.0</v>
+      </c>
+      <c r="AB26">
         <v>2576500.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1288250.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2576500.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1288250.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>117</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>4202000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
+        <v>1686000.0</v>
+      </c>
+      <c r="F27">
         <v>866000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>152000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1686000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>912000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>696000.0</v>
       </c>
-      <c r="J27"/>
-[...3 lines deleted...]
-      <c r="L27"/>
+      <c r="K27"/>
+      <c r="L27">
+        <v>688000.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>352000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="R27">
         <v>4000.0</v>
       </c>
-      <c r="S27"/>
+      <c r="S27">
+        <v>4000.0</v>
+      </c>
       <c r="T27">
+        <v>3918000.0</v>
+      </c>
+      <c r="U27">
         <v>529000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>183000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>9832000.0</v>
+      </c>
+      <c r="C28">
         <v>6811000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
-        <v>13680000.0</v>
+        <v>11013000.0</v>
       </c>
       <c r="E28">
+        <v>25457000.0</v>
+      </c>
+      <c r="F28">
         <v>14990000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5465000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25457000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6856000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6733000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10376000.0</v>
       </c>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
       <c r="L28">
+        <v>15905000.0</v>
+      </c>
+      <c r="M28">
         <v>10148000.0</v>
       </c>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
       <c r="N28">
+        <v>24308000.0</v>
+      </c>
+      <c r="O28">
         <v>12154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9798000.0</v>
       </c>
       <c r="P28">
         <v>9798000.0</v>
       </c>
       <c r="Q28">
-        <v>11729000.0</v>
+        <v>9798000.0</v>
       </c>
       <c r="R28">
         <v>11729000.0</v>
       </c>
       <c r="S28">
-        <v>239111000.0</v>
+        <v>11729000.0</v>
       </c>
       <c r="T28">
+        <v>151721000.0</v>
+      </c>
+      <c r="U28">
         <v>5235000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24017000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>917500.0</v>
       </c>
       <c r="X28">
         <v>917500.0</v>
       </c>
       <c r="Y28">
-        <v>1008000.0</v>
+        <v>917500.0</v>
       </c>
       <c r="Z28">
         <v>1008000.0</v>
       </c>
       <c r="AA28">
+        <v>1008000.0</v>
+      </c>
+      <c r="AB28">
         <v>1349000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>674500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1349000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>674500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29">
+        <v>1264000.0</v>
+      </c>
+      <c r="C29">
         <v>482000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8131000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>-3122000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-16470000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10106000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3613000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3877000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2571000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-22661000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3616000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
-      <c r="O29">
-[...1 lines deleted...]
-      </c>
+      <c r="O29"/>
       <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="Q29"/>
+      <c r="Q29">
+        <v>0.0</v>
+      </c>
       <c r="R29"/>
-      <c r="S29">
-[...1 lines deleted...]
-      </c>
+      <c r="S29"/>
       <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="U29"/>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>34470200.0</v>
+      </c>
+      <c r="C30">
         <v>29952000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>29952000.0</v>
+      </c>
+      <c r="E30">
         <v>38366139.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36610000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22926000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>136642380.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19282000.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
+        <v>-4776000.0</v>
+      </c>
+      <c r="K30">
         <v>9970000.0</v>
       </c>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
       <c r="L30">
+        <v>51557376.0</v>
+      </c>
+      <c r="M30">
         <v>21951000.0</v>
       </c>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
       <c r="N30">
+        <v>48947000.0</v>
+      </c>
+      <c r="O30">
         <v>33263500.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
+        <v>20149728.0</v>
+      </c>
+      <c r="Q30">
         <v>18629000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19727500.0</v>
       </c>
       <c r="R30">
         <v>19727500.0</v>
       </c>
       <c r="S30">
+        <v>19727500.0</v>
+      </c>
+      <c r="T30">
         <v>255229000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8435000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>22078000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2209000.0</v>
       </c>
       <c r="X30">
         <v>2209000.0</v>
       </c>
       <c r="Y30">
-        <v>4339000.0</v>
+        <v>2209000.0</v>
       </c>
       <c r="Z30">
         <v>4339000.0</v>
       </c>
       <c r="AA30">
+        <v>4339000.0</v>
+      </c>
+      <c r="AB30">
         <v>-3726000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1863000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3726000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1863000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>-1034347.4</v>
+      </c>
+      <c r="C31">
         <v>95608000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
+        <v>95608000.0</v>
+      </c>
+      <c r="E31">
         <v>67827202.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-249678000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>406147000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3618262576.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-9163000.0</v>
       </c>
-      <c r="I31">
-[...1 lines deleted...]
-      </c>
       <c r="J31">
+        <v>6922000.0</v>
+      </c>
+      <c r="K31">
         <v>-1814500.0</v>
       </c>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
       <c r="L31">
+        <v>-4852000.0</v>
+      </c>
+      <c r="M31">
         <v>-8121000.0</v>
       </c>
-      <c r="M31">
-[...1 lines deleted...]
-      </c>
       <c r="N31">
+        <v>24193000.0</v>
+      </c>
+      <c r="O31">
         <v>18588500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-99266000.0</v>
       </c>
       <c r="P31">
         <v>-99266000.0</v>
       </c>
       <c r="Q31">
-        <v>11217000.0</v>
+        <v>-99266000.0</v>
       </c>
       <c r="R31">
         <v>11217000.0</v>
       </c>
       <c r="S31">
+        <v>11217000.0</v>
+      </c>
+      <c r="T31">
         <v>32535000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-95000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-520000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-374000.0</v>
       </c>
       <c r="X31">
         <v>-374000.0</v>
       </c>
       <c r="Y31">
-        <v>-29000.0</v>
+        <v>-374000.0</v>
       </c>
       <c r="Z31">
         <v>-29000.0</v>
       </c>
       <c r="AA31">
+        <v>-29000.0</v>
+      </c>
+      <c r="AB31">
         <v>-33000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-16500.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-33000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-16500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="D32">
         <v>0.0</v>
       </c>
+      <c r="E32"/>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>11307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32"/>
+      <c r="O32">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="Q32">
+        <v>0.0</v>
+      </c>
+      <c r="R32"/>
+      <c r="S32">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="T32">
         <v>66000.0</v>
       </c>
       <c r="U32">
         <v>66000.0</v>
       </c>
       <c r="V32">
+        <v>66000.0</v>
+      </c>
+      <c r="W32">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="X32">
         <v>19000.0</v>
       </c>
       <c r="Y32">
-        <v>21750.0</v>
+        <v>19000.0</v>
       </c>
       <c r="Z32">
         <v>21750.0</v>
       </c>
       <c r="AA32">
+        <v>21750.0</v>
+      </c>
+      <c r="AB32">
         <v>35000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>17500.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>35000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>17500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -9085,2847 +9292,2915 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>22545495.0</v>
       </c>
       <c r="C2">
         <v>48680000.0</v>
       </c>
       <c r="D2">
         <v>62927000.0</v>
       </c>
       <c r="E2">
         <v>212660000.0</v>
       </c>
       <c r="F2">
-        <v>839000.0</v>
+        <v>1146871.0</v>
       </c>
       <c r="G2">
         <v>1029000.0</v>
       </c>
       <c r="H2">
         <v>272000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>283642</v>
       </c>
       <c r="C3">
         <v>428000</v>
       </c>
       <c r="D3">
         <v>2261000</v>
       </c>
       <c r="E3">
         <v>2007000</v>
       </c>
       <c r="F3">
-        <v>790000</v>
+        <v>1086489</v>
       </c>
       <c r="G3">
         <v>388000</v>
       </c>
       <c r="H3">
         <v>2102000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>47636928.0</v>
       </c>
       <c r="C6">
         <v>-26124000.0</v>
       </c>
       <c r="D6">
         <v>-14247000.0</v>
       </c>
       <c r="E6">
         <v>-149733000.0</v>
       </c>
       <c r="F6">
-        <v>211821000.0</v>
+        <v>286890466.0</v>
       </c>
       <c r="G6">
         <v>-190000.0</v>
       </c>
       <c r="H6">
         <v>757000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
         <v>18931821.0</v>
       </c>
       <c r="C7">
         <v>-10351000.0</v>
       </c>
       <c r="D7">
         <v>4399000.0</v>
       </c>
       <c r="E7">
         <v>-33009000.0</v>
       </c>
       <c r="F7">
-        <v>47688661.0</v>
+        <v>-9126000.0</v>
       </c>
       <c r="G7">
         <v>-1275000.0</v>
       </c>
       <c r="H7">
         <v>-165000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>5353061.0</v>
       </c>
       <c r="C9">
         <v>-7768000.0</v>
       </c>
       <c r="D9">
         <v>3793000.0</v>
       </c>
       <c r="E9">
         <v>-6206000.0</v>
       </c>
       <c r="F9">
-        <v>-12551023.0</v>
+        <v>-9126000.0</v>
       </c>
       <c r="G9">
         <v>-2062000.0</v>
       </c>
       <c r="H9">
         <v>-848000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>43801000.0</v>
       </c>
       <c r="G11">
         <v>787000.0</v>
       </c>
       <c r="H11">
         <v>683000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>182057000.0</v>
       </c>
       <c r="G12">
         <v>907000.0</v>
       </c>
       <c r="H12">
         <v>36000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
-        <v>1913134.0</v>
+        <v>1956000.0</v>
       </c>
       <c r="C14">
         <v>2703000.0</v>
       </c>
       <c r="D14">
         <v>2714000.0</v>
       </c>
       <c r="E14">
         <v>2182000.0</v>
       </c>
       <c r="F14">
         <v>942000.0</v>
       </c>
       <c r="G14">
         <v>682000.0</v>
       </c>
       <c r="H14">
         <v>330000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>70182423.0</v>
       </c>
       <c r="C16">
         <v>22556000.0</v>
       </c>
       <c r="D16">
         <v>48680000.0</v>
       </c>
       <c r="E16">
         <v>62927000.0</v>
       </c>
       <c r="F16">
-        <v>212660000.0</v>
+        <v>288037337.0</v>
       </c>
       <c r="G16">
         <v>839000.0</v>
       </c>
       <c r="H16">
         <v>1029000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>-78398435.0</v>
       </c>
       <c r="C18">
         <v>-46721000.0</v>
       </c>
       <c r="D18">
         <v>-76961000.0</v>
       </c>
       <c r="E18">
         <v>-105721000.0</v>
       </c>
       <c r="F18">
-        <v>-28340000.0</v>
+        <v>-38976110.0</v>
       </c>
       <c r="G18">
         <v>-12400000.0</v>
       </c>
       <c r="H18">
         <v>-9385000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>1734000.0</v>
       </c>
       <c r="D19">
         <v>61380000.0</v>
       </c>
       <c r="E19">
         <v>-62957000.0</v>
       </c>
       <c r="F19">
         <v>-3354000.0</v>
       </c>
       <c r="G19">
         <v>-688000.0</v>
       </c>
       <c r="H19">
         <v>-2833000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20">
         <v>111293000.0</v>
       </c>
       <c r="C20">
         <v>15629000.0</v>
       </c>
       <c r="D20">
         <v>838000.0</v>
       </c>
       <c r="E20">
         <v>67472000.0</v>
       </c>
       <c r="F20">
         <v>67257000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
         <v>-1037000.0</v>
       </c>
       <c r="C21">
         <v>-771000.0</v>
       </c>
       <c r="D21">
         <v>-669000.0</v>
       </c>
       <c r="E21">
         <v>-484000.0</v>
       </c>
       <c r="F21">
         <v>168949000.0</v>
       </c>
       <c r="G21">
         <v>5380000.0</v>
       </c>
       <c r="H21">
         <v>-130000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
         <v>227823483.0</v>
       </c>
       <c r="C22">
         <v>-781240000.0</v>
       </c>
       <c r="D22">
         <v>-59946000.0</v>
       </c>
       <c r="E22">
         <v>-94375000.0</v>
       </c>
       <c r="F22">
         <v>-245224000.0</v>
       </c>
       <c r="G22">
         <v>-12326000.0</v>
       </c>
       <c r="H22">
         <v>-7484000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>22726.0</v>
       </c>
       <c r="C23">
         <v>3907000.0</v>
       </c>
       <c r="D23">
         <v>-831602.0</v>
       </c>
       <c r="E23">
         <v>-596182.0</v>
       </c>
       <c r="F23">
-        <v>10715000.0</v>
+        <v>36611448.0</v>
       </c>
       <c r="G23">
         <v>7130000.0</v>
       </c>
       <c r="H23">
         <v>11003000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>2162000.0</v>
       </c>
       <c r="D24">
-        <v>63641000.0</v>
+        <v>3813000.0</v>
       </c>
       <c r="E24">
-        <v>-60950000.0</v>
+        <v>-61521000.0</v>
       </c>
       <c r="F24">
-        <v>-2564000.0</v>
+        <v>1375.0</v>
       </c>
       <c r="G24">
         <v>-233000.0</v>
       </c>
       <c r="H24">
         <v>-575000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>-306109230.0</v>
+        <v>-306152096.0</v>
       </c>
       <c r="C25">
         <v>735064000.0</v>
       </c>
       <c r="D25">
-        <v>785184.0</v>
+        <v>-8022000.0</v>
       </c>
       <c r="E25">
         <v>-1701000.0</v>
       </c>
       <c r="F25">
-        <v>141759339.0</v>
+        <v>113910379.0</v>
       </c>
       <c r="G25">
         <v>807000.0</v>
       </c>
       <c r="H25">
         <v>66000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>9667000.0</v>
       </c>
       <c r="C27">
         <v>7486000.0</v>
       </c>
       <c r="D27">
-        <v>8816.0</v>
+        <v>8816000.0</v>
       </c>
       <c r="E27">
         <v>23189000.0</v>
       </c>
       <c r="F27">
-        <v>27284000.0</v>
+        <v>101608000.0</v>
       </c>
       <c r="G27">
         <v>96000.0</v>
       </c>
       <c r="H27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>125013989.0</v>
       </c>
       <c r="C28">
         <v>18765000.0</v>
       </c>
       <c r="D28">
         <v>169000.0</v>
       </c>
       <c r="E28">
         <v>7249000.0</v>
       </c>
       <c r="F28">
-        <v>244713000.0</v>
+        <v>336554733.0</v>
       </c>
       <c r="G28">
         <v>12510000.0</v>
       </c>
       <c r="H28">
         <v>10873000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>-78114792.0</v>
       </c>
       <c r="C29">
         <v>-46293000.0</v>
       </c>
       <c r="D29">
         <v>-74700000.0</v>
       </c>
       <c r="E29">
         <v>-103714000.0</v>
       </c>
       <c r="F29">
-        <v>-27550000.0</v>
+        <v>-37889621.0</v>
       </c>
       <c r="G29">
         <v>-12012000.0</v>
       </c>
       <c r="H29">
         <v>-7283000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>-283644.0</v>
       </c>
       <c r="C30">
         <v>1734000.0</v>
       </c>
       <c r="D30">
         <v>61380000.0</v>
       </c>
       <c r="E30">
         <v>-62957000.0</v>
       </c>
       <c r="F30">
-        <v>-3354000.0</v>
+        <v>-4612769.0</v>
       </c>
       <c r="G30">
         <v>-688000.0</v>
       </c>
       <c r="H30">
         <v>-2833000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
       <c r="AD1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>72463293.0</v>
+      </c>
+      <c r="C2">
         <v>71714377.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>91716000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>87269369.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>68803000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22556000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
+        <v>22556000.0</v>
+      </c>
+      <c r="I2">
         <v>66786000.0</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2">
+      <c r="J2">
+        <v>48773000.0</v>
+      </c>
+      <c r="K2">
         <v>48680.0</v>
       </c>
-      <c r="J2">
-[...2 lines deleted...]
-      <c r="K2">
+      <c r="L2">
         <v>116192490.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>89693000.0</v>
       </c>
-      <c r="M2">
-[...1 lines deleted...]
-      </c>
       <c r="N2">
+        <v>77739818.0</v>
+      </c>
+      <c r="O2">
         <v>62927.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
+        <v>191339026.0</v>
+      </c>
+      <c r="Q2">
         <v>157552000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>212660.0</v>
       </c>
       <c r="R2">
         <v>212660.0</v>
       </c>
       <c r="S2">
+        <v>212660.0</v>
+      </c>
+      <c r="T2">
         <v>9503000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17144000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>25087000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1605045.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1683236.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1516000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>839.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>257250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="AB2">
         <v>68000.0</v>
       </c>
       <c r="AC2">
         <v>68000.0</v>
       </c>
       <c r="AD2">
         <v>68000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2">
+        <v>68000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>1050339</v>
+      </c>
+      <c r="C3">
         <v>290191</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>74242</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>161000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>42000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
+        <v>42000</v>
+      </c>
+      <c r="I3">
         <v>22000</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3">
+      <c r="J3">
+        <v>48000</v>
+      </c>
+      <c r="K3">
         <v>195.5</v>
       </c>
-      <c r="J3">
-[...4 lines deleted...]
-      </c>
       <c r="L3">
+        <v>1026197</v>
+      </c>
+      <c r="M3">
         <v>383000</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
       <c r="N3">
+        <v>1608063</v>
+      </c>
+      <c r="O3">
         <v>652</v>
       </c>
-      <c r="O3">
+      <c r="P3">
+        <v>1470241</v>
+      </c>
+      <c r="Q3">
         <v>160000</v>
-      </c>
-[...4 lines deleted...]
-        <v>83.5</v>
       </c>
       <c r="R3">
         <v>83.5</v>
       </c>
       <c r="S3">
+        <v>83.5</v>
+      </c>
+      <c r="T3">
         <v>1734000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1125000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>46000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1.14</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2.12</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000</v>
       </c>
       <c r="Z3">
         <v>21000</v>
       </c>
       <c r="AA3">
+        <v>21000</v>
+      </c>
+      <c r="AB3">
         <v>1051000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>525500</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1051000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>525500</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-22749177.0</v>
+      </c>
+      <c r="C6">
         <v>1665241.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-22634000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>38491921.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6819000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>46247000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
+        <v>46247000.0</v>
+      </c>
+      <c r="I6">
         <v>-23980000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="J6">
+        <v>18013000.0</v>
+      </c>
+      <c r="K6">
         <v>9053.0</v>
       </c>
-      <c r="J6">
-[...2 lines deleted...]
-      <c r="K6">
+      <c r="L6">
         <v>-51968066.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-15530000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
+        <v>38452672.0</v>
+      </c>
+      <c r="O6">
         <v>76247073.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
+        <v>-113599208.0</v>
+      </c>
+      <c r="Q6">
         <v>-73866000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-27554.0</v>
       </c>
       <c r="R6">
         <v>-27554.0</v>
       </c>
       <c r="S6">
+        <v>-27554.0</v>
+      </c>
+      <c r="T6">
         <v>203157000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7641000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7943000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-85551.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-78191.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1683236.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>839000.0</v>
       </c>
       <c r="Z6">
         <v>839000.0</v>
       </c>
       <c r="AA6">
-        <v>189250.0</v>
+        <v>839000.0</v>
       </c>
       <c r="AB6">
         <v>189250.0</v>
       </c>
       <c r="AC6">
         <v>189250.0</v>
       </c>
       <c r="AD6">
         <v>189250.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>189250.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-7541371.0</v>
+      </c>
+      <c r="C7">
         <v>-4166922.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11163000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3314389.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1094000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4700000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
+        <v>4700000.0</v>
+      </c>
+      <c r="I7">
         <v>-3146000.0</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7">
+      <c r="J7">
+        <v>-1758000.0</v>
+      </c>
+      <c r="K7">
         <v>-1517.5</v>
       </c>
-      <c r="J7">
-[...4 lines deleted...]
-      </c>
       <c r="L7">
+        <v>9696800.0</v>
+      </c>
+      <c r="M7">
         <v>2333000.0</v>
       </c>
-      <c r="M7">
-[...1 lines deleted...]
-      </c>
       <c r="N7">
+        <v>-4687301.0</v>
+      </c>
+      <c r="O7">
         <v>-431.5</v>
       </c>
-      <c r="O7">
+      <c r="P7">
+        <v>2630890.0</v>
+      </c>
+      <c r="Q7">
         <v>1785000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-749.5</v>
       </c>
       <c r="R7">
         <v>-749.5</v>
       </c>
       <c r="S7">
+        <v>-749.5</v>
+      </c>
+      <c r="T7">
         <v>38481000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1688000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5890000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>149710.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>100010.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-215800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136000.0</v>
       </c>
       <c r="Z7">
         <v>136000.0</v>
       </c>
       <c r="AA7">
+        <v>136000.0</v>
+      </c>
+      <c r="AB7">
         <v>-82500.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-41250.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-82500.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-41250.0</v>
       </c>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>-8669041.3</v>
+      </c>
+      <c r="C9">
         <v>-7678866.7</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2322000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2801660.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-170000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5946000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
+        <v>5946000.0</v>
+      </c>
+      <c r="I9">
         <v>2512000.0</v>
       </c>
-      <c r="H9">
-[...2 lines deleted...]
-      <c r="I9">
+      <c r="J9">
+        <v>44000.0</v>
+      </c>
+      <c r="K9">
         <v>-1517.5</v>
       </c>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
       <c r="L9">
+        <v>4603837.0</v>
+      </c>
+      <c r="M9">
         <v>-419.0</v>
       </c>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
       <c r="N9">
+        <v>989006.0</v>
+      </c>
+      <c r="O9">
         <v>-431.5</v>
       </c>
-      <c r="O9">
+      <c r="P9">
+        <v>-5346446.0</v>
+      </c>
+      <c r="Q9">
         <v>3151000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-749.5</v>
       </c>
       <c r="R9">
         <v>-749.5</v>
       </c>
       <c r="S9">
+        <v>-749.5</v>
+      </c>
+      <c r="T9">
         <v>652000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2124000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-5890000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1340500.0</v>
       </c>
       <c r="X9">
         <v>-1340500.0</v>
       </c>
       <c r="Y9">
-        <v>136000.0</v>
+        <v>-1340500.0</v>
       </c>
       <c r="Z9">
         <v>136000.0</v>
       </c>
-      <c r="AA9"/>
+      <c r="AA9">
+        <v>136000.0</v>
+      </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2301500.0</v>
       </c>
       <c r="N11">
         <v>-2301500.0</v>
       </c>
       <c r="O11">
+        <v>-2301500.0</v>
+      </c>
+      <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15221000.0</v>
       </c>
       <c r="R11">
         <v>-15221000.0</v>
       </c>
       <c r="S11">
+        <v>-15221000.0</v>
+      </c>
+      <c r="T11">
         <v>20820500.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3812000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1349000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>544500.0</v>
       </c>
       <c r="X11">
         <v>544500.0</v>
       </c>
       <c r="Y11">
+        <v>544500.0</v>
+      </c>
+      <c r="Z11">
         <v>-723000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>421000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>10344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8568500.0</v>
       </c>
       <c r="N12">
         <v>-8568500.0</v>
       </c>
       <c r="O12">
         <v>-8568500.0</v>
       </c>
       <c r="P12">
+        <v>-8568500.0</v>
+      </c>
+      <c r="Q12">
         <v>95303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5223000.0</v>
       </c>
       <c r="R12">
         <v>-5223000.0</v>
       </c>
       <c r="S12">
+        <v>-5223000.0</v>
+      </c>
+      <c r="T12">
         <v>90732500.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>23000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>60000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>532000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>424000.0</v>
       </c>
       <c r="X12">
         <v>424000.0</v>
       </c>
       <c r="Y12">
+        <v>424000.0</v>
+      </c>
+      <c r="Z12">
         <v>30000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>29000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>489530.0</v>
+      </c>
+      <c r="C14">
         <v>502000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>525000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>671623.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>505000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>428000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
+        <v>428000.0</v>
+      </c>
+      <c r="I14">
         <v>646000.0</v>
       </c>
-      <c r="H14">
-[...2 lines deleted...]
-      <c r="I14">
+      <c r="J14">
+        <v>709000.0</v>
+      </c>
+      <c r="K14">
         <v>710.0</v>
       </c>
-      <c r="J14">
-[...4 lines deleted...]
-      </c>
       <c r="L14">
+        <v>1439089.0</v>
+      </c>
+      <c r="M14">
         <v>705000.0</v>
       </c>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
       <c r="N14">
+        <v>1313589.0</v>
+      </c>
+      <c r="O14">
         <v>658.5</v>
       </c>
-      <c r="O14">
+      <c r="P14">
+        <v>1233702.0</v>
+      </c>
+      <c r="Q14">
         <v>593000.0</v>
       </c>
-      <c r="P14">
-[...2 lines deleted...]
-      <c r="Q14">
+      <c r="R14">
+        <v>1008398.0</v>
+      </c>
+      <c r="S14">
         <v>510.5</v>
       </c>
-      <c r="R14">
-[...2 lines deleted...]
-      <c r="S14">
+      <c r="T14">
         <v>272000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>270000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>210000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180500.0</v>
       </c>
       <c r="X14">
         <v>180500.0</v>
       </c>
       <c r="Y14">
+        <v>180500.0</v>
+      </c>
+      <c r="Z14">
+        <v>160000.0</v>
+      </c>
+      <c r="AA14">
         <v>161000.0</v>
       </c>
-      <c r="Z14">
-[...2 lines deleted...]
-      <c r="AA14">
+      <c r="AB14">
         <v>165000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>82500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>165000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>82500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>49714116.0</v>
+      </c>
+      <c r="C16">
         <v>73379619.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>69082000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>125761290.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>61984000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>68803000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
+        <v>68803000.0</v>
+      </c>
+      <c r="I16">
         <v>42806000.0</v>
       </c>
-      <c r="H16">
-[...2 lines deleted...]
-      <c r="I16">
+      <c r="J16">
+        <v>66786000.0</v>
+      </c>
+      <c r="K16">
         <v>57733.0</v>
       </c>
-      <c r="J16">
-[...2 lines deleted...]
-      <c r="K16">
+      <c r="L16">
         <v>64224424.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>74163000.0</v>
       </c>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
       <c r="N16">
+        <v>116192490.0</v>
+      </c>
+      <c r="O16">
         <v>76310000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
+        <v>77739818.0</v>
+      </c>
+      <c r="Q16">
         <v>83686000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>185106.0</v>
       </c>
       <c r="R16">
         <v>185106.0</v>
       </c>
       <c r="S16">
+        <v>185106.0</v>
+      </c>
+      <c r="T16">
         <v>212660000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9503000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>17144000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1519494.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1605045.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1683236.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>839000.0</v>
       </c>
       <c r="Z16">
         <v>839000.0</v>
       </c>
       <c r="AA16">
-        <v>257250.0</v>
+        <v>839000.0</v>
       </c>
       <c r="AB16">
         <v>257250.0</v>
       </c>
       <c r="AC16">
         <v>257250.0</v>
       </c>
       <c r="AD16">
         <v>257250.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16">
+        <v>257250.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-47724894.0</v>
+      </c>
+      <c r="C18">
         <v>-36513191.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-31078000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-33442839.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5845000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-20662000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
+        <v>-20662000.0</v>
+      </c>
+      <c r="I18">
         <v>-23888000.0</v>
       </c>
-      <c r="H18">
-[...2 lines deleted...]
-      <c r="I18">
+      <c r="J18">
+        <v>17735000.0</v>
+      </c>
+      <c r="K18">
         <v>-1021.0</v>
       </c>
-      <c r="J18">
-[...4 lines deleted...]
-      </c>
       <c r="L18">
+        <v>-51781560.0</v>
+      </c>
+      <c r="M18">
         <v>-17073000.0</v>
       </c>
-      <c r="M18">
-[...1 lines deleted...]
-      </c>
       <c r="N18">
+        <v>-39489990.0</v>
+      </c>
+      <c r="O18">
         <v>-17180.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
+        <v>-47608520.0</v>
+      </c>
+      <c r="Q18">
         <v>-15680000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-31624.0</v>
       </c>
       <c r="R18">
         <v>-31624.0</v>
       </c>
       <c r="S18">
+        <v>-31624.0</v>
+      </c>
+      <c r="T18">
         <v>-12441000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7648000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7591000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-85550.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-84640.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-264660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3642000.0</v>
       </c>
       <c r="Z18">
         <v>-3642000.0</v>
       </c>
       <c r="AA18">
+        <v>-3642000.0</v>
+      </c>
+      <c r="AB18">
         <v>-4692500.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2346250.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4692500.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2346250.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>442000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>596000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>327000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>630000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>567000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>210000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-138000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29943000.0</v>
       </c>
       <c r="N19">
         <v>29943000.0</v>
       </c>
       <c r="O19">
+        <v>29943000.0</v>
+      </c>
+      <c r="P19">
         <v>-1402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60835000.0</v>
       </c>
       <c r="Q19">
         <v>-60835000.0</v>
       </c>
       <c r="R19">
         <v>-60835000.0</v>
       </c>
       <c r="S19">
         <v>-60835000.0</v>
       </c>
       <c r="T19">
         <v>-60835000.0</v>
       </c>
-      <c r="U19"/>
+      <c r="U19">
+        <v>-60835000.0</v>
+      </c>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20">
+        <v>-1000.0</v>
+      </c>
+      <c r="C20">
         <v>41084000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7651000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>47221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>15629000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>30000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>628000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>215000.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>215000.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>67257000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>25138000.0</v>
+      </c>
+      <c r="C21">
         <v>-321000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-290000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-208000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-313000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-190000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-185000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-192000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-174500.0</v>
       </c>
       <c r="N21">
         <v>-174500.0</v>
       </c>
       <c r="O21">
         <v>-174500.0</v>
       </c>
       <c r="P21">
+        <v>-174500.0</v>
+      </c>
+      <c r="Q21">
         <v>-123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117500.0</v>
       </c>
       <c r="R21">
         <v>-117500.0</v>
       </c>
       <c r="S21">
+        <v>-117500.0</v>
+      </c>
+      <c r="T21">
         <v>70914000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-45000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-113000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>27234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2733500.0</v>
       </c>
       <c r="X21">
         <v>2733500.0</v>
       </c>
       <c r="Y21">
+        <v>2733500.0</v>
+      </c>
+      <c r="Z21">
         <v>-43000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-44000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-42343907.0</v>
+      </c>
+      <c r="C22">
         <v>60810000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-41999000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>32320182.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-144763000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>395725000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
+        <v>395725000.0</v>
+      </c>
+      <c r="I22">
         <v>-28539000.0</v>
       </c>
-      <c r="H22">
-[...2 lines deleted...]
-      <c r="I22">
+      <c r="J22">
+        <v>11740000.0</v>
+      </c>
+      <c r="K22">
         <v>-8560.5</v>
       </c>
-      <c r="J22">
-[...4 lines deleted...]
-      </c>
       <c r="L22">
+        <v>-47777870.0</v>
+      </c>
+      <c r="M22">
         <v>-30072000.0</v>
       </c>
-      <c r="M22">
-[...1 lines deleted...]
-      </c>
       <c r="N22">
+        <v>-14514479.0</v>
+      </c>
+      <c r="O22">
         <v>-5885.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
+        <v>-74067882.0</v>
+      </c>
+      <c r="Q22">
         <v>-117895000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8510.5</v>
       </c>
       <c r="R22">
         <v>-8510.5</v>
       </c>
       <c r="S22">
+        <v>-8510.5</v>
+      </c>
+      <c r="T22">
         <v>-214163000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-8504000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-20013000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9810764.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-8101163.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-654632.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4368000.0</v>
       </c>
       <c r="Z22">
         <v>-4368000.0</v>
       </c>
       <c r="AA22">
+        <v>-4368000.0</v>
+      </c>
+      <c r="AB22">
         <v>-3742000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1871000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3742000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1871000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-327464.0</v>
+      </c>
+      <c r="C23">
         <v>-6999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-506000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-311897.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-189000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4607000.0</v>
       </c>
-      <c r="G23">
-[...3 lines deleted...]
-      <c r="I23">
+      <c r="H23">
+        <v>-4607000.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23">
         <v>-24507243.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9570.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>-408022.0</v>
+      </c>
+      <c r="M23">
         <v>672000.0</v>
       </c>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
       <c r="N23">
+        <v>-81377.0</v>
+      </c>
+      <c r="O23">
         <v>-84.5</v>
       </c>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
       <c r="P23">
+        <v>-263886.0</v>
+      </c>
+      <c r="Q23">
         <v>-214908.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117.5</v>
       </c>
       <c r="R23">
         <v>-117.5</v>
       </c>
       <c r="S23">
+        <v>-117.5</v>
+      </c>
+      <c r="T23">
         <v>8507000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1125000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-70000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>27278.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2099.29</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-83860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3551000.0</v>
       </c>
       <c r="Z23">
         <v>3551000.0</v>
       </c>
       <c r="AA23">
+        <v>3551000.0</v>
+      </c>
+      <c r="AB23">
         <v>5436500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2718250.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5436500.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2718250.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>731000.0</v>
       </c>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
+        <v>638000.0</v>
+      </c>
+      <c r="F24">
         <v>603000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>638000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
+        <v>638000.0</v>
+      </c>
+      <c r="I24">
         <v>652000.0</v>
       </c>
-      <c r="H24">
-[...2 lines deleted...]
-      <c r="I24">
+      <c r="J24">
+        <v>615000.0</v>
+      </c>
+      <c r="K24">
         <v>584.0</v>
       </c>
-      <c r="J24">
-[...4 lines deleted...]
-      </c>
       <c r="L24">
+        <v>1.0</v>
+      </c>
+      <c r="M24">
         <v>1055000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>62915000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>31075.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
+        <v>-1996801.0</v>
+      </c>
+      <c r="Q24">
         <v>-60906000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-196.5</v>
       </c>
       <c r="R24">
         <v>-196.5</v>
       </c>
       <c r="S24">
+        <v>-196.5</v>
+      </c>
+      <c r="T24">
         <v>-1563000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-652000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-239000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-110.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37000.0</v>
       </c>
       <c r="X24">
         <v>-37000.0</v>
       </c>
       <c r="Y24">
-        <v>-55000.0</v>
+        <v>-37000.0</v>
       </c>
       <c r="Z24">
         <v>-55000.0</v>
       </c>
       <c r="AA24">
+        <v>-55000.0</v>
+      </c>
+      <c r="AB24">
         <v>1051000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>525500.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1051000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>525500.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>2721192.0</v>
+      </c>
+      <c r="C25">
         <v>-95290078.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3095000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-69674791.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>138539000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-406147000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
+        <v>-406147000.0</v>
+      </c>
+      <c r="I25">
         <v>9163000.0</v>
       </c>
-      <c r="H25">
-[...2 lines deleted...]
-      <c r="I25">
+      <c r="J25">
+        <v>8113000.0</v>
+      </c>
+      <c r="K25">
         <v>6150.0</v>
       </c>
-      <c r="J25">
-[...4 lines deleted...]
-      </c>
       <c r="L25">
+        <v>-15873382.0</v>
+      </c>
+      <c r="M25">
         <v>8120000.0</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="N25">
+        <v>-20930552.0</v>
+      </c>
+      <c r="O25">
         <v>-14398.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
+        <v>8170011.0</v>
+      </c>
+      <c r="Q25">
         <v>99266000.0</v>
       </c>
-      <c r="P25">
-[...2 lines deleted...]
-      <c r="Q25">
+      <c r="R25">
+        <v>-1034325.5</v>
+      </c>
+      <c r="S25">
         <v>-26438.0</v>
       </c>
-      <c r="R25">
-[...2 lines deleted...]
-      <c r="S25">
+      <c r="T25">
         <v>79910000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>19000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1367000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-10046025.0</v>
       </c>
-      <c r="W25">
-[...1 lines deleted...]
-      </c>
       <c r="X25">
+        <v>7736012.0</v>
+      </c>
+      <c r="Y25">
         <v>605774.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
+        <v>451000.0</v>
+      </c>
+      <c r="AA25">
         <v>450000.0</v>
       </c>
-      <c r="Z25">
-[...2 lines deleted...]
-      <c r="AA25">
+      <c r="AB25">
         <v>33000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>16500.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>33000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>16500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>1421000.0</v>
+      </c>
+      <c r="C27">
         <v>1922000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4303000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27">
+        <v>1144000.0</v>
+      </c>
+      <c r="F27">
         <v>2063000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1144000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
+        <v>1144000.0</v>
+      </c>
+      <c r="I27">
         <v>1623000.0</v>
       </c>
-      <c r="H27">
-[...2 lines deleted...]
-      <c r="I27">
+      <c r="J27">
+        <v>2856000.0</v>
+      </c>
+      <c r="K27">
         <v>2392.5</v>
       </c>
-      <c r="J27">
-[...4 lines deleted...]
-      </c>
       <c r="L27">
+        <v>1760000.0</v>
+      </c>
+      <c r="M27">
         <v>2224000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>936816.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3528.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
+        <v>15895000.0</v>
+      </c>
+      <c r="Q27">
         <v>731000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3647.0</v>
       </c>
       <c r="R27">
         <v>3647.0</v>
       </c>
       <c r="S27">
+        <v>3647.0</v>
+      </c>
+      <c r="T27">
         <v>84793000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>16739000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>16781000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>34.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="X27">
         <v>48000.0</v>
       </c>
       <c r="Y27">
-        <v>24000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="Z27">
         <v>24000.0</v>
       </c>
-      <c r="AA27"/>
+      <c r="AA27">
+        <v>24000.0</v>
+      </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>25115150.0</v>
+      </c>
+      <c r="C28">
         <v>40478819.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6856000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>73983890.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-397000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>67173000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
+        <v>67173000.0</v>
+      </c>
+      <c r="I28">
         <v>-185000.0</v>
       </c>
-      <c r="H28">
-[...2 lines deleted...]
-      <c r="I28">
+      <c r="J28">
+        <v>-192000.0</v>
+      </c>
+      <c r="K28">
         <v>9570.0</v>
       </c>
-      <c r="J28">
-[...4 lines deleted...]
-      </c>
       <c r="L28">
+        <v>420199.0</v>
+      </c>
+      <c r="M28">
         <v>529000.0</v>
       </c>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
       <c r="N28">
+        <v>-208406.0</v>
+      </c>
+      <c r="O28">
         <v>-84.5</v>
       </c>
-      <c r="O28">
+      <c r="P28">
+        <v>8819204.0</v>
+      </c>
+      <c r="Q28">
         <v>92000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-117.5</v>
       </c>
       <c r="R28">
         <v>-117.5</v>
       </c>
       <c r="S28">
+        <v>-117.5</v>
+      </c>
+      <c r="T28">
         <v>217637000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-45000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-113000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>27234.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10236721.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>306185621.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3507000.0</v>
       </c>
       <c r="Z28">
         <v>3507000.0</v>
       </c>
       <c r="AA28">
+        <v>3507000.0</v>
+      </c>
+      <c r="AB28">
         <v>5436500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2718250.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5436500.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2718250.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-46674555.0</v>
+      </c>
+      <c r="C29">
         <v>-36223000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-31044000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-33368597.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5684000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20620000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
+        <v>-20620000.0</v>
+      </c>
+      <c r="I29">
         <v>-23866000.0</v>
       </c>
-      <c r="H29">
-[...2 lines deleted...]
-      <c r="I29">
+      <c r="J29">
+        <v>17783000.0</v>
+      </c>
+      <c r="K29">
         <v>-825.5</v>
       </c>
-      <c r="J29">
-[...4 lines deleted...]
-      </c>
       <c r="L29">
+        <v>-50755363.0</v>
+      </c>
+      <c r="M29">
         <v>-16690000.0</v>
       </c>
-      <c r="M29">
-[...1 lines deleted...]
-      </c>
       <c r="N29">
+        <v>-37881927.0</v>
+      </c>
+      <c r="O29">
         <v>-16528.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
+        <v>-46138279.0</v>
+      </c>
+      <c r="Q29">
         <v>-15520000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-31540.5</v>
       </c>
       <c r="R29">
         <v>-31540.5</v>
       </c>
       <c r="S29">
+        <v>-31540.5</v>
+      </c>
+      <c r="T29">
         <v>-10707000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-6523000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-7545000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-85551.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-84641.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-264657.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3621000.0</v>
       </c>
       <c r="Z29">
         <v>-3621000.0</v>
       </c>
       <c r="AA29">
+        <v>-3621000.0</v>
+      </c>
+      <c r="AB29">
         <v>-3641500.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1820750.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3641500.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1820750.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-1050342.0</v>
+      </c>
+      <c r="C30">
         <v>-290192.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>697000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-74245.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>442000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>596000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
+        <v>596000.0</v>
+      </c>
+      <c r="I30">
         <v>630000.0</v>
       </c>
-      <c r="H30">
-[...2 lines deleted...]
-      <c r="I30">
+      <c r="J30">
+        <v>567000.0</v>
+      </c>
+      <c r="K30">
         <v>388.5</v>
       </c>
-      <c r="J30">
-[...4 lines deleted...]
-      </c>
       <c r="L30">
+        <v>-207396.0</v>
+      </c>
+      <c r="M30">
         <v>672000.0</v>
       </c>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
       <c r="N30">
+        <v>72151882.0</v>
+      </c>
+      <c r="O30">
         <v>30423.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
+        <v>-73222663.0</v>
+      </c>
+      <c r="Q30">
         <v>-60995000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-280.0</v>
       </c>
       <c r="R30">
         <v>-280.0</v>
       </c>
       <c r="S30">
+        <v>-280.0</v>
+      </c>
+      <c r="T30">
         <v>-1733000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1125000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-285000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-211.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-10205967.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-304163672.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76000.0</v>
       </c>
       <c r="Z30">
         <v>-76000.0</v>
       </c>
       <c r="AA30">
+        <v>-76000.0</v>
+      </c>
+      <c r="AB30">
         <v>-1051000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-525500.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1051000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-525500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>