--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -19871,54 +19871,54 @@
       </c>
     </row>
     <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>148</v>
       </c>
       <c r="B3">
         <v>12438000.0</v>
       </c>
       <c r="C3">
         <v>6770000.0</v>
       </c>
       <c r="D3">
         <v>157000.0</v>
       </c>
       <c r="E3">
         <v>1045000.0</v>
       </c>
       <c r="F3">
         <v>2565000.0</v>
       </c>
       <c r="G3">
         <v>-802000.0</v>
       </c>
       <c r="H3">
-        <v>-664000.0</v>
+        <v>5896000.0</v>
       </c>
       <c r="I3">
-        <v>-832000.0</v>
+        <v>6439000.0</v>
       </c>
       <c r="J3">
         <v>1911000.0</v>
       </c>
       <c r="K3">
         <v>-4673000.0</v>
       </c>
       <c r="L3">
         <v>952000.0</v>
       </c>
       <c r="M3">
         <v>822000.0</v>
       </c>
       <c r="N3">
         <v>5287000.0</v>
       </c>
       <c r="O3">
         <v>7072000.0</v>
       </c>
       <c r="P3">
         <v>7193000.0</v>
       </c>
       <c r="Q3">
         <v>7167000.0</v>
       </c>
@@ -20594,54 +20594,54 @@
       </c>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>151</v>
       </c>
       <c r="B6">
         <v>353106000.0</v>
       </c>
       <c r="C6">
         <v>320029000.0</v>
       </c>
       <c r="D6">
         <v>217445000.0</v>
       </c>
       <c r="E6">
         <v>152249000.0</v>
       </c>
       <c r="F6">
         <v>114628000.0</v>
       </c>
       <c r="G6">
         <v>212733000.0</v>
       </c>
       <c r="H6">
-        <v>122401000.0</v>
+        <v>128961000.0</v>
       </c>
       <c r="I6">
-        <v>109268000.0</v>
+        <v>116539000.0</v>
       </c>
       <c r="J6">
         <v>88356000.0</v>
       </c>
       <c r="K6">
         <v>114997000.0</v>
       </c>
       <c r="L6">
         <v>79442000.0</v>
       </c>
       <c r="M6">
         <v>60080000.0</v>
       </c>
       <c r="N6">
         <v>113659000.0</v>
       </c>
       <c r="O6">
         <v>218355000.0</v>
       </c>
       <c r="P6">
         <v>139619000.0</v>
       </c>
       <c r="Q6">
         <v>155623000.0</v>
       </c>
@@ -28156,51 +28156,51 @@
       </c>
       <c r="S23">
         <v>-16537000.0</v>
       </c>
       <c r="T23">
         <v>-46843000.0</v>
       </c>
       <c r="U23">
         <v>-108442000.0</v>
       </c>
       <c r="V23">
         <v>-63573000.0</v>
       </c>
       <c r="W23">
         <v>-25543000.0</v>
       </c>
       <c r="X23">
         <v>-24245000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>201</v>
       </c>
       <c r="B24">
-        <v>-36483000.0</v>
+        <v>27489000.0</v>
       </c>
       <c r="C24">
         <v>13152000.0</v>
       </c>
       <c r="D24">
         <v>-628000.0</v>
       </c>
       <c r="E24">
         <v>18300000.0</v>
       </c>
       <c r="F24">
         <v>20967000.0</v>
       </c>
       <c r="G24">
         <v>679000.0</v>
       </c>
       <c r="H24">
         <v>-302655000.0</v>
       </c>
       <c r="I24">
         <v>-100000000.0</v>
       </c>
       <c r="J24">
         <v>-61345000.0</v>
       </c>
@@ -33709,75 +33709,75 @@
       </c>
       <c r="CB23">
         <v>18000000.0</v>
       </c>
       <c r="CC23">
         <v>-24767000.0</v>
       </c>
       <c r="CD23">
         <v>-49016000.0</v>
       </c>
       <c r="CE23">
         <v>1685000.0</v>
       </c>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23">
         <v>981000.0</v>
       </c>
     </row>
     <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>201</v>
       </c>
       <c r="B24">
-        <v>524527000.0</v>
+        <v>-163040000.0</v>
       </c>
       <c r="C24">
-        <v>-13393000.0</v>
+        <v>108946000.0</v>
       </c>
       <c r="D24">
         <v>-36882000.0</v>
       </c>
       <c r="E24">
         <v>-63723000.0</v>
       </c>
       <c r="F24">
         <v>50649000.0</v>
       </c>
       <c r="G24">
         <v>26481000.0</v>
       </c>
       <c r="H24">
         <v>-85000.0</v>
       </c>
       <c r="I24">
         <v>-85000.0</v>
       </c>
       <c r="J24">
-        <v>20853000.0</v>
+        <v>6145000.0</v>
       </c>
       <c r="K24">
         <v>33000.0</v>
       </c>
       <c r="L24">
         <v>309023000.0</v>
       </c>
       <c r="M24">
         <v>492747000.0</v>
       </c>
       <c r="N24">
         <v>636112000.0</v>
       </c>
       <c r="O24">
         <v>336490000.0</v>
       </c>
       <c r="P24">
         <v>2744000.0</v>
       </c>
       <c r="Q24">
         <v>1719000.0</v>
       </c>
       <c r="R24">
         <v>-18027000.0</v>
       </c>