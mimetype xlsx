--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,9711 +830,10550 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>9770000.0</v>
+      </c>
+      <c r="C2">
         <v>10492000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18194000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6045000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4437000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2522000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-141000.0</v>
+      </c>
+      <c r="C5">
         <v>-32000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-53000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-10000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-363065000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-75877000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-72883000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>13643000.0</v>
+      </c>
+      <c r="C7">
         <v>14529000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1391000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2006000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227000.0</v>
       </c>
       <c r="G7">
         <v>227000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7">
+        <v>227000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>18000.0</v>
+      </c>
+      <c r="C8">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="D8">
         <v>15000.0</v>
       </c>
       <c r="E8">
+        <v>15000.0</v>
+      </c>
+      <c r="F8">
         <v>14000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>26000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>419190000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>395563000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>16912000.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>49150000.0</v>
+      </c>
+      <c r="C10">
         <v>37015000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>67162000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>229783000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>307492000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4704000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17341000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>69035000.0</v>
+      </c>
+      <c r="C12">
         <v>51942000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>118818000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>230120000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>307698000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4704000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17341000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>18000.0</v>
+      </c>
+      <c r="C13">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="D13">
         <v>15000.0</v>
       </c>
       <c r="E13">
+        <v>15000.0</v>
+      </c>
+      <c r="F13">
         <v>14000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>26000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>168419211.0</v>
+      </c>
+      <c r="C14">
         <v>156574000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>149168105.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>143858668.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>152392400.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8932404.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>142260102.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>15000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>14000.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>74924000.0</v>
+      </c>
+      <c r="C16">
         <v>64506000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>47677000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18273000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6599000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3717000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1547000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>2808000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6038000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>7000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1100000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>9317000.0</v>
+      </c>
+      <c r="C22">
         <v>16963000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9507000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10257000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2890000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2742000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1357000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>304409000.0</v>
+      </c>
+      <c r="C23">
         <v>268059000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>298720000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>348115000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>362857000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21355000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>30</v>
+      </c>
+      <c r="B24">
+        <v>28596000.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>19683000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7945000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>21519000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>19683000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7945000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21519000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-6911000.0</v>
+      </c>
+      <c r="C28">
         <v>-11372000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-65771000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-198094000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-297547000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11955000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13695000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>148018000.0</v>
+      </c>
+      <c r="C29">
         <v>117651000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>146323000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>256668000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>300783000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-68254000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-55091000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>47060000.0</v>
+      </c>
+      <c r="C30">
         <v>29191000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26318000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34772000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7936000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1401000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>984000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>226985000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>290838000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>145774000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-58569000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>28326000.0</v>
+      </c>
+      <c r="C32">
         <v>24737000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>93798000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>233458000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>309289000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1811000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>10976000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>153107000.0</v>
+      </c>
+      <c r="C33">
         <v>146613000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>122876000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>55531000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>31737000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11046000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4093000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>2183000.0</v>
+      </c>
+      <c r="C34">
         <v>16810000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>35649000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>17610000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>5264000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>132000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>376000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>62011000.0</v>
+      </c>
+      <c r="C35">
         <v>53699000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>70351000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>62004000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>48253000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>93921000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>73579000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>13282000.0</v>
+      </c>
+      <c r="C36">
         <v>8583000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1676000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9151000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7954000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1730000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>407000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>7813000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1730000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>407000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>25890000.0</v>
+      </c>
+      <c r="C39">
         <v>23350000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21201000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>17435000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>12596000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>562000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>625000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>35293000.0</v>
+      </c>
+      <c r="C40">
         <v>8394000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13935000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>9865000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8180000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3739000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1616000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>41429000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>39911000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1612000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>696000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>507347000.0</v>
+      </c>
+      <c r="C42">
         <v>472331000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>444825000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>419190000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>396064000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>9169000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7956000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>197820000.0</v>
+      </c>
+      <c r="C45">
         <v>171049000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>131370000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>44707000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>21592000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>11843000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5147000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>139825000.0</v>
+      </c>
+      <c r="C46">
         <v>137654000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>114116000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>46380000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>23783000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9316000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3686000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>44707000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>21592000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9257000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3627000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-387802000.0</v>
+      </c>
+      <c r="C48">
         <v>-354664000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-298464000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-192210000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-105804000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-93881000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-66489000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-192210000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-104739000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-11912000.0</v>
       </c>
-      <c r="G49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>10000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2000000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>3419000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>42239000.0</v>
+      </c>
+      <c r="C51">
         <v>25643000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1391000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>31689000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>9945000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>21746000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3646000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>2989000.0</v>
+      </c>
+      <c r="C52">
         <v>13317000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1391000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11114000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>227000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3646000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>19885000.0</v>
+      </c>
+      <c r="C53">
         <v>14927000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>51656000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>337000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>206000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>304409000.0</v>
+      </c>
+      <c r="C55">
         <v>268059000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>298720000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>348115000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>362857000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>21355000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>24400000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>151302000.0</v>
+      </c>
+      <c r="C56">
         <v>121446000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>175844000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>292584000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>331120000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>10309000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>20307000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>122976000.0</v>
+      </c>
+      <c r="C57">
         <v>96709000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>82046000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>59126000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>24330000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>12120000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9331000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>184987000.0</v>
+      </c>
+      <c r="C58">
         <v>150408000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>152397000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>121130000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>72583000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>106041000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>82910000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>119422000.0</v>
+      </c>
+      <c r="C60">
         <v>117651000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>146323000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>226985000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>290274000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-84686000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-58510000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
-      <c r="F62">
+      <c r="F62"/>
+      <c r="G62">
         <v>140774000.0</v>
       </c>
-      <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>17089000.0</v>
+      </c>
+      <c r="C2">
+        <v>9770000.0</v>
+      </c>
+      <c r="D2">
         <v>4724000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>11804000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7115000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>10492000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8619000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5574000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>15584000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>17400000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13887000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>16912000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19192000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>18194000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11139000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>9427000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4645000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6045000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8460000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>9798000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4437000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4437000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>175000.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-113000.0</v>
+      </c>
+      <c r="C5">
+        <v>-141000.0</v>
+      </c>
+      <c r="D5">
         <v>-137000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-163000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-78000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>-42000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-50000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-53000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-9000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-43000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-26000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="O5">
         <v>-10000.0</v>
       </c>
-      <c r="P5"/>
-[...1 lines deleted...]
-      <c r="R5">
+      <c r="P5">
+        <v>35000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-10000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5">
         <v>-382713000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>13306000.0</v>
+      </c>
+      <c r="C7">
+        <v>13643000.0</v>
+      </c>
+      <c r="D7">
         <v>13872000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>14266000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>14399000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>14529000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>14563000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2320000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2693000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1391000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1788000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1493000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1752000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2006000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2253000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2495000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2723000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S7">
         <v>0.0</v>
       </c>
-      <c r="T7"/>
+      <c r="T7">
+        <v>0.0</v>
+      </c>
       <c r="U7">
+        <v>0.0</v>
+      </c>
+      <c r="V7"/>
+      <c r="W7">
         <v>227000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>18000.0</v>
+      </c>
+      <c r="C8">
+        <v>18000.0</v>
+      </c>
+      <c r="D8">
         <v>17000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>17000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="F8">
         <v>16000.0</v>
       </c>
       <c r="G8">
         <v>16000.0</v>
       </c>
       <c r="H8">
         <v>16000.0</v>
       </c>
       <c r="I8">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="J8">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="K8">
         <v>15000.0</v>
       </c>
       <c r="L8">
         <v>15000.0</v>
       </c>
       <c r="M8">
         <v>15000.0</v>
       </c>
       <c r="N8">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="O8">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="P8">
         <v>14000.0</v>
       </c>
       <c r="Q8">
         <v>14000.0</v>
       </c>
       <c r="R8">
         <v>14000.0</v>
       </c>
       <c r="S8">
+        <v>14000.0</v>
+      </c>
+      <c r="T8">
+        <v>14000.0</v>
+      </c>
+      <c r="U8">
         <v>35000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>431759000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>424672000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>419190000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>412238000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>405493000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>399424000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>395563000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>391440000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>28620000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>20994000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="W9"/>
+      <c r="X9">
         <v>5121000.0</v>
       </c>
-      <c r="W9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>56081000.0</v>
+      </c>
+      <c r="C10">
+        <v>49150000.0</v>
+      </c>
+      <c r="D10">
         <v>31504000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>36942000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>25089000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>37015000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>46033000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>35698000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>44596000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>67162000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>99617000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>126890000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>181996000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>229783000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>218499000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>242691000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>270872000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>307492000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>334147000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9963000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>579000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4704000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1524000.0</v>
       </c>
-      <c r="W10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>61073000.0</v>
+      </c>
+      <c r="C12">
+        <v>69035000.0</v>
+      </c>
+      <c r="D12">
         <v>56227000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>36942000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>35020000.0</v>
       </c>
-      <c r="E12"/>
-[...1 lines deleted...]
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12">
         <v>56455000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>81011000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>118818000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>139104000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>156537000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>181996000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>230120000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>218839000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>243143000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>270872000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>307698000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>334147000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>9963000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>173177000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4704000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1524000.0</v>
       </c>
-      <c r="W12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>410000.0</v>
+      </c>
+      <c r="C13">
+        <v>18000.0</v>
+      </c>
+      <c r="D13">
         <v>17000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>17000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>16000.0</v>
       </c>
-      <c r="E13"/>
-[...1 lines deleted...]
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13">
         <v>16000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="K13">
         <v>15000.0</v>
       </c>
       <c r="L13">
         <v>15000.0</v>
       </c>
       <c r="M13">
         <v>15000.0</v>
       </c>
       <c r="N13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="O13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="P13">
         <v>14000.0</v>
       </c>
       <c r="Q13">
         <v>14000.0</v>
       </c>
       <c r="R13">
         <v>14000.0</v>
       </c>
       <c r="S13">
+        <v>14000.0</v>
+      </c>
+      <c r="T13">
+        <v>14000.0</v>
+      </c>
+      <c r="U13">
         <v>35000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>136691000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>26000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>177057656.0</v>
+      </c>
+      <c r="C14">
+        <v>189125126.0</v>
+      </c>
+      <c r="D14">
         <v>172790098.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>165252554.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>160808391.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>159602069.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>158288746.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>171563943.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>153076719.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>151087430.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>173976375.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>148882160.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>146433378.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>144856047.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>144117273.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>143552032.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>142878406.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>161906393.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>153936436.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>142260102.0</v>
       </c>
       <c r="U14">
         <v>142260102.0</v>
       </c>
       <c r="V14">
         <v>142260102.0</v>
       </c>
       <c r="W14">
         <v>142260102.0</v>
       </c>
-      <c r="X14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:24">
+      <c r="X14">
+        <v>142260102.0</v>
+      </c>
+      <c r="Y14">
+        <v>142260102.0</v>
+      </c>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>15000.0</v>
       </c>
       <c r="N15">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="O15">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="P15">
         <v>14000.0</v>
       </c>
       <c r="Q15">
         <v>14000.0</v>
       </c>
       <c r="R15">
         <v>14000.0</v>
       </c>
       <c r="S15">
+        <v>14000.0</v>
+      </c>
+      <c r="T15">
+        <v>14000.0</v>
+      </c>
+      <c r="U15">
         <v>129066000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>75314000.0</v>
+      </c>
+      <c r="C16">
+        <v>74924000.0</v>
+      </c>
+      <c r="D16">
         <v>77904000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>72164000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>65489000.0</v>
       </c>
-      <c r="E16"/>
-[...1 lines deleted...]
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>56168000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>48913000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>47677000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>53041000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>39366000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>23977000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>18273000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15852000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>10782000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7433000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6599000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5668000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3769000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3717000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>3717000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18">
         <v>4517000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2808000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1359000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>31162000.0</v>
       </c>
-      <c r="T18">
-[...2 lines deleted...]
-      <c r="U18"/>
       <c r="V18">
         <v>6038000.0</v>
       </c>
       <c r="W18"/>
-      <c r="X18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="X18">
+        <v>6038000.0</v>
+      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21">
         <v>7000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>5700000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>4900000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4200000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3500000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>8256000.0</v>
+      </c>
+      <c r="C22">
+        <v>9317000.0</v>
+      </c>
+      <c r="D22">
         <v>8770000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>12142000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10056000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>16963000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>16276000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>18604000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>11007000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9507000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>7826000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>5032000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>8816000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10257000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>6732000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>6010000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7181000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2890000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3530000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3869000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2742000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2742000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>304639000.0</v>
+      </c>
+      <c r="C23">
+        <v>304409000.0</v>
+      </c>
+      <c r="D23">
         <v>304289000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>280422000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>255982000.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>268517000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>282260000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>298720000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>306465000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>307968000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>305532000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>348115000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>325622000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>333054000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>343898000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>362857000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>382713000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>46526000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>173370000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>21355000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>174341000.0</v>
       </c>
-      <c r="W23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:24">
+      <c r="Y23"/>
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>28665000.0</v>
+      </c>
+      <c r="C24">
+        <v>28596000.0</v>
+      </c>
+      <c r="D24">
         <v>28528000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>19683000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>4959000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>5955000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>6950000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>7945000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>14359000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>18352000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>24165000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>16432000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25"/>
       <c r="O25">
+        <v>19683000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25">
         <v>5955000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6950000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7945000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>14359000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="U25"/>
+      <c r="V25">
         <v>24165000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-14110000.0</v>
+      </c>
+      <c r="C28">
+        <v>-6911000.0</v>
+      </c>
+      <c r="D28">
         <v>10896000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-22676000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-10690000.0</v>
       </c>
-      <c r="E28"/>
-[...1 lines deleted...]
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28">
         <v>-33378000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-41903000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-65771000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-97829000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-125397000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-180244000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-198094000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-207287000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-230241000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-257110000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-297547000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-318788000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>38191000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-579000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>11955000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28"/>
       <c r="X28"/>
-    </row>
-    <row r="29" spans="1:24">
+      <c r="Y28"/>
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>149339000.0</v>
+      </c>
+      <c r="C29">
+        <v>148018000.0</v>
+      </c>
+      <c r="D29">
         <v>130764000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>92650000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>121061000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>117651000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>128985000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>153073000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>141589000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>146323000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>156115000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>144158000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>203842000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>256668000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>257340000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>270161000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>290098000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>300783000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>299557000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>134066000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="V29"/>
+      <c r="W29">
         <v>-68254000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>43912000.0</v>
+      </c>
+      <c r="C30">
+        <v>47060000.0</v>
+      </c>
+      <c r="D30">
         <v>50095000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>42649000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>35380000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>28392000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>34855000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>38118000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>24568000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>26318000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>33453000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>37125000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>26421000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34772000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>26490000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>15253000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>10037000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7936000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8225000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2799000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1401000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1401000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>144158000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>203842000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>226985000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>248381000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>260206000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>280148000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>290838000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>284198000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>134066000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>141691000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>168128000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31">
+        <v>168128000.0</v>
+      </c>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-58026000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>26115000.0</v>
+      </c>
+      <c r="C32">
+        <v>28326000.0</v>
+      </c>
+      <c r="D32">
         <v>32294000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-9806000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>9371000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>24737000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>44926000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>58490000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>61880000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>93798000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>121044000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>147921000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>184171000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>233458000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>233776000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>254288000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>283934000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>309289000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>338429000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-7380000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="V32"/>
+      <c r="W32">
         <v>-1811000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>152660000.0</v>
+      </c>
+      <c r="C33">
+        <v>153107000.0</v>
+      </c>
+      <c r="D33">
         <v>152648000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>147341000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>152213000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>146613000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>144065000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>130618000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>140458000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>122876000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>104674000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>91818000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>70592999.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>55531000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>50865000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>45701000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>36679000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>31737000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>22950000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>20258000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>172598000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>11046000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>172526000.0</v>
       </c>
-      <c r="W33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:24">
+      <c r="Y33"/>
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>392000.0</v>
+      </c>
+      <c r="C34">
+        <v>2183000.0</v>
+      </c>
+      <c r="D34">
         <v>14150000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>6248000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>6181000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>16810000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>18339000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>7962000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>28223000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>35649000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>38523000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>29944000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>24882000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>17610000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>2735000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>3816000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>28998000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>5264000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>40979000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>-4000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="V34"/>
+      <c r="W34">
         <v>132000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>58101000.0</v>
+      </c>
+      <c r="C35">
+        <v>62011000.0</v>
+      </c>
+      <c r="D35">
         <v>82706000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>44885000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>40523000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>53699000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>60006000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>36035000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>60749000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>70351000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>69603000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>95581000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>50922000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>62004000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>36260000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>39783000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>40465000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>48253000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>77181000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>116234000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>30203000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>93921000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>6038000.0</v>
       </c>
-      <c r="W35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>12950000.0</v>
+      </c>
+      <c r="C36">
+        <v>13282000.0</v>
+      </c>
+      <c r="D36">
         <v>12618000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>7869000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>8963000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>8302000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>8254000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>7993000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>7999000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1676000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>9142000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>8527000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>8354999.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>9151000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>8451000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>9230000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>5514000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>7954000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2310000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2706000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>172598000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1730000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>172526000.0</v>
       </c>
-      <c r="W36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:24">
+      <c r="Y36"/>
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>9492000.0</v>
       </c>
-      <c r="L38"/>
-[...1 lines deleted...]
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>8451000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>9230000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>9110000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>7813000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>5167000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2706000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>2112000.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>38738000.0</v>
+      </c>
+      <c r="C39">
+        <v>25890000.0</v>
+      </c>
+      <c r="D39">
         <v>36549000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>41348000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>23313000.0</v>
       </c>
-      <c r="E39">
-[...2 lines deleted...]
-      <c r="F39">
+      <c r="G39">
+        <v>7514000.0</v>
+      </c>
+      <c r="H39">
         <v>26306000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>24722000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>25216000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>21201000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>21408000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>17456000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>17706000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>17435000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>22696000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>22947000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>19129000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>12596000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>13861000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>9637000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1462000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>562000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>291000.0</v>
       </c>
-      <c r="W39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>30345000.0</v>
+      </c>
+      <c r="C40">
+        <v>35293000.0</v>
+      </c>
+      <c r="D40">
         <v>33954000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>56203000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>19378000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>7393000.0</v>
       </c>
-      <c r="F40"/>
-      <c r="G40">
+      <c r="H40"/>
+      <c r="I40">
         <v>15913000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>13712000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>13935000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>12164000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>10821000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6477000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>9865000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>6609000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>5885000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>4344000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>8180000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>6206000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5556000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1476000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>3739000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>95218000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>41429000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>30154000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>32430000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>31881000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>39911000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>62822000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>21809000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>10634000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>513188000.0</v>
+      </c>
+      <c r="C42">
+        <v>507347000.0</v>
+      </c>
+      <c r="D42">
         <v>501040000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>489684000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>477476000.0</v>
       </c>
-      <c r="E42"/>
-[...1 lines deleted...]
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42">
         <v>459745000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>451731000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>444825000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>437683000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>431759000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>424672000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>419190000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>412238000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>405493000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>399424000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>396064000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>391440000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>11435000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-115697000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>9169000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42"/>
       <c r="X42"/>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>204335000.0</v>
+      </c>
+      <c r="C45">
+        <v>197820000.0</v>
+      </c>
+      <c r="D45">
         <v>191065000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>180671000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>181639000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>171049000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>163220000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>146408000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>152111000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>131370000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>109635000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>82326000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>61248000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>44707000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>48922000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>139710000.0</v>
+      </c>
+      <c r="C46">
+        <v>139825000.0</v>
+      </c>
+      <c r="D46">
         <v>139649000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>138627000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>143250000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>137654000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>135139000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>122206000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>131877000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>114116000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>95532000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>82326000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>61248000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>46380000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>42414000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>36471000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>27569000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>23783000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>17783000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>17552000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>9316000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>9316000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>81085000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>59789000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>44707000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>40532000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>36471000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>25282000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>21592000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>17783000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>17552000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>11386000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-392811000.0</v>
+      </c>
+      <c r="C48">
+        <v>-387802000.0</v>
+      </c>
+      <c r="D48">
         <v>-398684000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-396888000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-356353000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-354664000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-338944000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-306646000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-310108000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-298464000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-281574000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-287573000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-220819000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-192210000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-163906000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-145291000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-119290000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-105804000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-107256000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-130007000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-15994000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-93881000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-121000.0</v>
       </c>
-      <c r="W48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-287573000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-220819000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-192210000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-163906000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-145291000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-119290000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-104739000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-107256000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-23620000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-15994000.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49">
+      <c r="W49"/>
+      <c r="X49">
         <v>-121000.0</v>
       </c>
-      <c r="W49"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
         <v>10000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>4000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>4000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>3000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>2000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>1000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>29802000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>41971000.0</v>
+      </c>
+      <c r="C51">
+        <v>42239000.0</v>
+      </c>
+      <c r="D51">
         <v>42400000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>14266000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>14399000.0</v>
       </c>
-      <c r="E51"/>
-[...1 lines deleted...]
-      <c r="G51">
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51">
         <v>2320000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>2693000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1391000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1788000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1493000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1752000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>31689000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>11212000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>12450000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>13762000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>9945000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>15359000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>48154000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>24392000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>16659000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51"/>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>3116000.0</v>
+      </c>
+      <c r="C52">
+        <v>2989000.0</v>
+      </c>
+      <c r="D52">
         <v>2765000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2716000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2416000.0</v>
       </c>
-      <c r="E52"/>
-[...1 lines deleted...]
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52">
         <v>1754000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1713000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1391000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1655000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1130000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1122000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>11114000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>5106000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>5097000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>5178000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>29606000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>227000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>227000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>4992000.0</v>
+      </c>
+      <c r="C53">
+        <v>19885000.0</v>
+      </c>
+      <c r="D53">
         <v>24723000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>0.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>9931000.0</v>
       </c>
-      <c r="E53">
-[...2 lines deleted...]
-      <c r="F53">
+      <c r="G53">
+        <v>14927000.0</v>
+      </c>
+      <c r="H53">
         <v>9960000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>20757000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>36415000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>51656000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>39487000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>29647000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="N53"/>
+      <c r="O53">
         <v>337000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>340000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>452000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>206000.0</v>
       </c>
       <c r="R53"/>
       <c r="S53">
+        <v>206000.0</v>
+      </c>
+      <c r="T53"/>
+      <c r="U53">
         <v>172608000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>172598000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>172579000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53"/>
       <c r="X53"/>
-    </row>
-    <row r="54" spans="1:24">
+      <c r="Y53"/>
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>304639000.0</v>
+      </c>
+      <c r="C55">
+        <v>304409000.0</v>
+      </c>
+      <c r="D55">
         <v>304289000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>280422000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>255982000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>268059000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>278466000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>268517000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>282260000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>298720000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>306465000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>307968000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>305532000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>348115000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>325622000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>333054000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>343898000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>362857000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>382713000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>46526000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>173370000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>21355000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>174341000.0</v>
       </c>
-      <c r="W55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>151979000.0</v>
+      </c>
+      <c r="C56">
+        <v>151302000.0</v>
+      </c>
+      <c r="D56">
         <v>151641000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>133081000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>103769000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>121446000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>134401000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>137899000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>141802000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>175844000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>201791000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>216150000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>234939000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>292584000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>274757000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>287353000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>307219000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>331120000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>359763000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>26268000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>772000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>10309000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1815000.0</v>
       </c>
-      <c r="W56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:24">
+      <c r="Y56"/>
+      <c r="Z56"/>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>125864000.0</v>
+      </c>
+      <c r="C57">
+        <v>122976000.0</v>
+      </c>
+      <c r="D57">
         <v>119347000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>142887000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>94398000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>96709000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>89475000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>79409000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>79922000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>82046000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>80747000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>68229000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>50768000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>59126000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>40981000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>33065000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>23285000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>24330000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>21334000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>48829000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1476000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>12120000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>175000.0</v>
       </c>
-      <c r="W57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>183965000.0</v>
+      </c>
+      <c r="C58">
+        <v>184987000.0</v>
+      </c>
+      <c r="D58">
         <v>202053000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>187772000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>134921000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>150408000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>149481000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>115444000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>140671000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>152397000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>150350000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>163810000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>101690000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>121130000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>77241000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>72848000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>63750000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>72583000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>98515000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>165063000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>31679000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>106041000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>6213000.0</v>
       </c>
-      <c r="W58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>120674000.0</v>
+      </c>
+      <c r="C60">
+        <v>119422000.0</v>
+      </c>
+      <c r="D60">
         <v>102236000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>92650000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>121061000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>117651000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>128985000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>153073000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>141589000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>146323000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>156115000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>144158000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>203842000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>226985000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>248381000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>260206000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>280148000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>290274000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>284198000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-118537000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-84686000.0</v>
       </c>
       <c r="V60">
         <v>5000000.0</v>
       </c>
-      <c r="W60"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:24">
+      <c r="W60">
+        <v>-84686000.0</v>
+      </c>
+      <c r="X60">
+        <v>5000000.0</v>
+      </c>
+      <c r="Y60"/>
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
-      <c r="S62">
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62">
         <v>129066000.0</v>
       </c>
-      <c r="T62">
+      <c r="V62">
         <v>136691000.0</v>
       </c>
-      <c r="U62"/>
-      <c r="V62">
+      <c r="W62"/>
+      <c r="X62">
         <v>163128000.0</v>
       </c>
-      <c r="W62"/>
-      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>70603000.0</v>
+      </c>
+      <c r="C2">
         <v>44577000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46589000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>51319000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19364000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3496000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5294000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>24340000.0</v>
+      </c>
+      <c r="C3">
         <v>17375000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9932000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5443000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2895000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1065000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>535000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-31344000.0</v>
+      </c>
+      <c r="C5">
         <v>-54017000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-105549000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-86083000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4820000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-26962000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-19078000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-7004000.0</v>
+      </c>
+      <c r="C6">
         <v>-36642000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-95617000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-80640000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1925000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-25897000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18543000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>75302000.0</v>
+      </c>
+      <c r="C9">
         <v>59288000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>33829000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1400000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4029000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1289000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>552000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-33076000.0</v>
+      </c>
+      <c r="C10">
         <v>-54017000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-106203000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-86795000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10888000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-27392000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-19857000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>97</v>
+      </c>
+      <c r="B11">
+        <v>62000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>51000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-43203000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13118000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>430000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>779000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>1732000.0</v>
+      </c>
+      <c r="C12">
         <v>0.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>654000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>712000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6068000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>430000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>779000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>1536000.0</v>
+      </c>
+      <c r="C13">
         <v>2942000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6151000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3165000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>0.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-33138000.0</v>
+      </c>
+      <c r="C15">
         <v>-54017000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-106254000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-86795000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10888000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-27392000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-19857000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-86406000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-10858000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-27392000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-19857000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-33138000.0</v>
+      </c>
+      <c r="C17">
         <v>-54017000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-117665000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-86406000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-10858000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-27392000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-19857000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-196000.0</v>
+      </c>
+      <c r="C18">
         <v>2942000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5274000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2453000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6712000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-430000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-779000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>16867000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>49298000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>1161000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1869000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-44801000.0</v>
+      </c>
+      <c r="C21">
         <v>-82307000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-88262000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-102950000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-55266000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-26896000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-18399000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>190706000.0</v>
+      </c>
+      <c r="C23">
         <v>186172000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>168680000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>155669000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>78659000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>31681000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24245000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>24340000.0</v>
+      </c>
+      <c r="C25">
         <v>17375000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8464000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065000.0</v>
       </c>
       <c r="F25">
         <v>1065000.0</v>
       </c>
       <c r="G25">
+        <v>1065000.0</v>
+      </c>
+      <c r="H25">
         <v>535000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>20619000.0</v>
+      </c>
+      <c r="C26">
         <v>23446000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>24455000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>18537000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>11458000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>15710000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8496000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>45626000.0</v>
+      </c>
+      <c r="C27">
         <v>61291000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>55223000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>46683000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7843000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7365000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6589000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>54858000.0</v>
+      </c>
+      <c r="C28">
         <v>56634000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>42091000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>37969000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36809000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5110000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3866000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>62000.0</v>
+      </c>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>51000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>120103000.0</v>
+      </c>
+      <c r="C30">
         <v>141595000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>122091000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>104350000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>59295000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28185000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>18951000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>11725000.0</v>
+      </c>
+      <c r="C31">
         <v>28290000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-17941000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>16155000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>44378000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-496000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1458000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>145905000.0</v>
+      </c>
+      <c r="C32">
         <v>103865000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>80418000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>52719000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23393000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4785000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5846000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>22529000.0</v>
+      </c>
+      <c r="C2">
+        <v>19876000.0</v>
+      </c>
+      <c r="D2">
         <v>21544000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>16326000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12857000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12359000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11551000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11068000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10026000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>11560000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8801000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12412000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13816000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>20831000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16305000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8517000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7813000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6540000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4957000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3950000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2951000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1567000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>822000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>486000.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>6801000.0</v>
+      </c>
+      <c r="C3">
+        <v>6481000.0</v>
+      </c>
+      <c r="D3">
         <v>6541000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5788000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5530000.0</v>
       </c>
-      <c r="E3"/>
-[...1 lines deleted...]
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
         <v>3968000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3457000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3151000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2694000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2272000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1815000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1683000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1432000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1264000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1086000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>947000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>846000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>650000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>452000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>380000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>291000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>51116.0</v>
       </c>
-      <c r="X3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:24">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-4084000.0</v>
+      </c>
+      <c r="C5">
+        <v>11900000.0</v>
+      </c>
+      <c r="D5">
         <v>-1083000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-40536000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-1625000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>3462000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-11272000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-16839000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>5999000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-66754000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-27955000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-28078000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-18427000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-25527000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-13659000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>2624000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>21102000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-19714000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-11308000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-9373000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-6178000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-5024000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-6387000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>2717000.0</v>
+      </c>
+      <c r="C6">
+        <v>18381000.0</v>
+      </c>
+      <c r="D6">
         <v>5458000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-34748000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>3905000.0</v>
       </c>
-      <c r="E6"/>
-[...1 lines deleted...]
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6">
         <v>7430000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-7815000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-13688000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>8693000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-64482000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-26140000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-26395000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-16995000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-24263000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-12573000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>3571000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>21948000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-19064000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-10856000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-8993000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-5887000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-5024000.0</v>
       </c>
-      <c r="X6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:24">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>23799000.0</v>
+      </c>
+      <c r="C9">
+        <v>18628000.0</v>
+      </c>
+      <c r="D9">
         <v>21306000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>16218000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>19150000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>16741000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>15809000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>14472000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>12155000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>10261000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>11390000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>7413000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4765000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>54000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>225000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>553000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>897000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>306000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3467000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>728000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1048000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>468000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>639000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>163000.0</v>
       </c>
-      <c r="X9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:24">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-5046000.0</v>
+      </c>
+      <c r="C10">
+        <v>10882000.0</v>
+      </c>
+      <c r="D10">
         <v>-1796000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-40536000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1626000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-15720000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-30443000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3462000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-11272000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-16839000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5999000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-66754000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-28609000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-28301000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-18615000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-25686000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-13801000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2517000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>20807000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-22977000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-13755000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-9596000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-6262000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-5104000.0</v>
       </c>
-      <c r="X10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:24">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>97</v>
+      </c>
+      <c r="B11">
+        <v>-37000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>-1000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>63000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>3430724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>51000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2213000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-5117000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>5831000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-35216000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-7987000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1267000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-11493000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-55000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>6673000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2605000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2447000.0</v>
       </c>
-      <c r="U11"/>
-[...1 lines deleted...]
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11">
         <v>5050884.0</v>
       </c>
-      <c r="X11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>962000.0</v>
+      </c>
+      <c r="C12">
+        <v>1018000.0</v>
+      </c>
+      <c r="D12">
         <v>713000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="E12">
         <v>0.0</v>
       </c>
       <c r="F12">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
-        <v>1308000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
+        <v>1308000.0</v>
+      </c>
+      <c r="L12">
         <v>0.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
         <v>654000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>223000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>188000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>159000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>142000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>107000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>295000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3263000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2447000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>223000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>84000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>80000.0</v>
       </c>
-      <c r="X12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>515000.0</v>
+      </c>
+      <c r="C13">
+        <v>487000.0</v>
+      </c>
+      <c r="D13">
         <v>436000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>224000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>389000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>548000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>628000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>681000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1085000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1630000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1791000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1853000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>953000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1554000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1052000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>491000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>209000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13"/>
       <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13">
         <v>0.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-5009000.0</v>
+      </c>
+      <c r="C15">
+        <v>10882000.0</v>
+      </c>
+      <c r="D15">
         <v>-1796000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-40535000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-1689000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-15720000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-30443000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>3462000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-11272000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-16890000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>5999000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-66754000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-28609000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-28304000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-18615000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-25686000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-13801000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2517000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>20807000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-22977000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-13755000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-9596000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-6262000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-5104000.0</v>
       </c>
-      <c r="X15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:24">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-66754000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-28609000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-27554000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-18615000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-25686000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-14551000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2517000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>22751000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-7626000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-4082000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-119000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-5104000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-6430000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-5009000.0</v>
+      </c>
+      <c r="C17">
+        <v>10882000.0</v>
+      </c>
+      <c r="D17">
         <v>-1796000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-40535000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-1689000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-15720000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-30443000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>3462000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-11644000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-16890000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>5999000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-66754000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-27955000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-27901000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-18427000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-25686000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-14551000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>2517000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>22751000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-7626000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-4082000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-9596000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-119000.0</v>
       </c>
-      <c r="W17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-447000.0</v>
+      </c>
+      <c r="C18">
+        <v>-531000.0</v>
+      </c>
+      <c r="D18">
         <v>-277000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>224000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>388000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>548000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>628000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>681000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1085000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1630000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1791000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1853000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>299000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1331000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>864000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>332000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>67000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-55000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-955000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3255000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2447000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-223000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-84000.0</v>
       </c>
-      <c r="W18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-43128000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-6118000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2209000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>7987000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-404000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>11493000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>13194000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>39671000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-940000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2627000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="W19"/>
+      <c r="X19">
         <v>26000.0</v>
       </c>
-      <c r="W19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>157000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>137000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>123000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>626000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>316000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>96000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>213000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1656000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
-        <v>-8596000.0</v>
+        <v>-7072000.0</v>
       </c>
       <c r="C21">
+        <v>-7985000.0</v>
+      </c>
+      <c r="D21">
+        <v>-6289000.0</v>
+      </c>
+      <c r="E21">
         <v>-17493000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-14389000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-18863000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-14027000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-22327000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-21906000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-21906000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-20239000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-23626000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-22491000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-26814000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-26602000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-25282000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-23863000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-21964000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-19360000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6914000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-9147000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-9307000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-6178000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5024000.0</v>
       </c>
-      <c r="X21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:24">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
-        <v>51446000.0</v>
+        <v>53400000.0</v>
       </c>
       <c r="C23">
+        <v>46489000.0</v>
+      </c>
+      <c r="D23">
+        <v>49139000.0</v>
+      </c>
+      <c r="E23">
         <v>50037000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>46396000.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>47867000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>44087000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>43727000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>40430000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>43451000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>41072000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>47699000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>43132000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>34352000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>32573000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>28810000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>27784000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>11592000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>13146000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>11342000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7639000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5673000.0</v>
       </c>
-      <c r="X23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:24">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>6801000.0</v>
+      </c>
+      <c r="C25">
+        <v>6481000.0</v>
+      </c>
+      <c r="D25">
         <v>6541000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5788000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5530000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5442000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4575000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3968000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3474000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3151000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2694000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2272000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1815000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1683000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1432000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1402000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>948000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-883000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>846000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>650000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>452000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>380000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>291000.0</v>
       </c>
-      <c r="W25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>5885000.0</v>
+      </c>
+      <c r="C26">
+        <v>5412000.0</v>
+      </c>
+      <c r="D26">
         <v>5608000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>4737000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>4862000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>5390000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>5810000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>5722000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>6396000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>6262000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>6409000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>6395000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5389000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>4824000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>5616000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>4156000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4175000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3086000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1047000.0</v>
       </c>
       <c r="T26">
         <v>3612000.0</v>
       </c>
       <c r="U26">
+        <v>1047000.0</v>
+      </c>
+      <c r="V26">
+        <v>3612000.0</v>
+      </c>
+      <c r="W26">
         <v>5081000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4088000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2947000.0</v>
       </c>
-      <c r="X26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:24">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
-        <v>11715000.0</v>
+        <v>12671000.0</v>
       </c>
       <c r="C27">
+        <v>11132000.0</v>
+      </c>
+      <c r="D27">
+        <v>2103000.0</v>
+      </c>
+      <c r="E27">
         <v>2018000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>11043000.0</v>
       </c>
-      <c r="E27"/>
-[...1 lines deleted...]
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>3498000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3054000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3141000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3643000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2786000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2830000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2836000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3505000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3888000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3370000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>10120000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2705000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1425000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3684000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2260000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1552000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1371000.0</v>
       </c>
-      <c r="X27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:24">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
-        <v>12579000.0</v>
+        <v>13515000.0</v>
       </c>
       <c r="C28">
+        <v>10069000.0</v>
+      </c>
+      <c r="D28">
+        <v>19884000.0</v>
+      </c>
+      <c r="E28">
         <v>18890000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>14972000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>30214000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>24026000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>27579000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>22297000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>22764000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>21549000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>21701000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>18900000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>19243000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>17080000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>17475000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>16645000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8851000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>14787000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5140000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2899000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2434000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1177000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>869000.0</v>
       </c>
-      <c r="X28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:24">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>-37000.0</v>
+      </c>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>-1000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>63000.0</v>
       </c>
-      <c r="E29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G29"/>
       <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29"/>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
-        <v>29902000.0</v>
+        <v>30871000.0</v>
       </c>
       <c r="C30">
+        <v>26613000.0</v>
+      </c>
+      <c r="D30">
+        <v>27595000.0</v>
+      </c>
+      <c r="E30">
         <v>33711000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>33539000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>47963000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>41387000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>36799000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>34061000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>32167000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>31629000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>31039000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>27256000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>26868000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>26827000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>25835000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>24760000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>22270000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>22827000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>7642000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10195000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9775000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6817000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5187000.0</v>
       </c>
-      <c r="X30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:24">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
-        <v>6800000.0</v>
+        <v>2026000.0</v>
       </c>
       <c r="C31">
+        <v>18867000.0</v>
+      </c>
+      <c r="D31">
+        <v>4493000.0</v>
+      </c>
+      <c r="E31">
         <v>-23043000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>12763000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2595000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-17044000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>25789000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>10634000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>5067000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>26238000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-43128000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-6118000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1487000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>7987000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-404000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>10062000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>24481000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>40167000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-16063000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-4608000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-289000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-84000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-80000.0</v>
       </c>
-      <c r="X31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:24">
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>46328000.0</v>
+      </c>
+      <c r="C32">
+        <v>38504000.0</v>
+      </c>
+      <c r="D32">
         <v>42850000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>32544000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>32007000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>29100000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>27360000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>25540000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>22181000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>21821000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>20191000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>19825000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>18581000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>20885000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>16530000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>9070000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>8710000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>6846000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>8424000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>4678000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>3999000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>2035000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1461000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>649000.0</v>
       </c>
-      <c r="X32"/>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>37015000.0</v>
+      </c>
+      <c r="C2">
         <v>67437000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>230058000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>308167000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4704000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17341000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5462000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>31367000</v>
+      </c>
+      <c r="C3">
         <v>37314000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>72669000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24181000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17585000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6609000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>731000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-78099000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>303463000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>5732000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-81196000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>12135000.0</v>
+      </c>
+      <c r="C6">
         <v>-30422000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-162621000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-78109000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>303188000.0</v>
+      </c>
+      <c r="G6">
         <v>-12637000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>11879000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>13265000.0</v>
+      </c>
+      <c r="C7">
         <v>660000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>39048000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5276000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-17080000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2273000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2632000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-25593000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-5063000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-2315000.0</v>
+      </c>
+      <c r="C9">
         <v>-6092000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5893000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-18979000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9940000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-464000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-706000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>9118000.0</v>
+      </c>
+      <c r="C10">
         <v>-7852000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>960000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-10633000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3436000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1471000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>229000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>9123000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10135000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4256000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1228000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>25446000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-31645000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>786000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1512000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-29673000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-34000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1881000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>24214000.0</v>
+      </c>
+      <c r="C14">
         <v>17375000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9702000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5443000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2895000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1065000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>535000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>49150000.0</v>
+      </c>
+      <c r="C16">
         <v>37015000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>67437000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>230058000.0</v>
       </c>
-      <c r="E16">
-[...1 lines deleted...]
-      </c>
       <c r="F16">
+        <v>307892000.0</v>
+      </c>
+      <c r="G16">
         <v>4704000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17341000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-12698000.0</v>
+      </c>
+      <c r="C18">
         <v>-68167000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-82470000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-98921000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-74366000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-29863000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15909000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>-4832000.0</v>
+      </c>
+      <c r="C19">
         <v>-1399000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-97496000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-23881000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6609000.0</v>
       </c>
       <c r="F19">
         <v>-6609000.0</v>
       </c>
       <c r="G19">
+        <v>-6609000.0</v>
+      </c>
+      <c r="H19">
         <v>-731000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>300000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2994000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>22366000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>26316000.0</v>
+      </c>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-30000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19683000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>26101000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13790000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5394000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-33138000.0</v>
+      </c>
+      <c r="C22">
         <v>-54017000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-108048000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-86795000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10888000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-27392000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-19857000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>139</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>1809000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>336000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>827000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>51728000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3192000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>22997000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>-5627000.0</v>
+      </c>
+      <c r="C24">
         <v>-6125000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-3265000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2408000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1028000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-6768000.0</v>
+      </c>
+      <c r="C25">
         <v>-19627000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>25368000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-10632000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-41304000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>138000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>498000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>827000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>266783000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>21096000.0</v>
+      </c>
+      <c r="C27">
         <v>24756000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>24129000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>22520000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9596000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>662000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>264000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>35401000.0</v>
+      </c>
+      <c r="C28">
         <v>1809000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-29664000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20510000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>377829000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17226000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27788000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>18669000.0</v>
+      </c>
+      <c r="C29">
         <v>-30853000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-9801000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-74740000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-56781000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-23254000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-15178000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-41826000.0</v>
+      </c>
+      <c r="C30">
         <v>-1399000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-123113000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-23869000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-17585000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6609000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-731000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>49150000.0</v>
+      </c>
+      <c r="C2">
+        <v>31504000.0</v>
+      </c>
+      <c r="D2">
         <v>36942000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>25089000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>37015000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>46308000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>35698000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>44871000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>67437000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>100617000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>127165000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>182271000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>230058000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>219174000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>243366000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>271547000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>308167000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>334422000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>181000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>579000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4704000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3111000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>8183000.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
-        <v>13810000</v>
+        <v>4965000</v>
       </c>
       <c r="C3">
+        <v>6926000</v>
+      </c>
+      <c r="D3">
+        <v>15009000</v>
+      </c>
+      <c r="E3">
         <v>4125000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>14286000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>8098000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4716000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3336000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>21394000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>17488000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>19076000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>20674000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>14098000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4703000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6810000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5263000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7417000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1656000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3040000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5432000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2522000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2305000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2198000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1835000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>271000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-25442000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-47771000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>10929000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-15788000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>-36620000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-26255000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>330865000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-398000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-749000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>72939000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>130000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>20261000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>20727000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-17628000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-26152000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-55083000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>67000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-28000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>6931000.0</v>
+      </c>
+      <c r="C6">
+        <v>17646000.0</v>
+      </c>
+      <c r="D6">
         <v>-5438000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>11853000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-11926000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-9293000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>10335000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-8898000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-22566000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-33180000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-26273000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-55106000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-47787000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>10884000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-24192000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-28181000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-36620000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-26255000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>333966000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-398000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4125000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1593000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-5072000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-4973000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-4185000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-7774000.0</v>
+      </c>
+      <c r="C7">
+        <v>10807000.0</v>
+      </c>
+      <c r="D7">
         <v>-1979000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4205000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>232000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>12054000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>7775000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-12671000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-6535000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5777000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>12544000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>7208000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>11170000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>10069000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-82000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-5137000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-10503000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-4123000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-12272000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-381000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4259000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4082000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>280000.0</v>
       </c>
-      <c r="W7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>7994000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-8640000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-10771000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-10598000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>-2112000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>803000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-5866000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-12190000.0</v>
+      </c>
+      <c r="C9">
+        <v>18242000.0</v>
+      </c>
+      <c r="D9">
         <v>-7232000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-7116000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-6445000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>6682000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>341000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-16267000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2437000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>6825000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4012000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-10728000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>8898000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-8194000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-9622000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-5134000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2004000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1492000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-7769000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-581000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-993000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1492000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1826000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>738000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-868000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>1657000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1961000.0</v>
+      </c>
+      <c r="D10">
         <v>4938000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1031000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>7172000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>475000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2027000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-8282000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1760000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-2685000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3039000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3662000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1418000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-4094000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-856000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2235000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1310000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-6643000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-283000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-20000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-433000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-348000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-268000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-234000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-621000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-5538000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2213000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7696000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3735000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>7267000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1154000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-4723000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-5614000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>6231000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>715000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>2539000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>667000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-276000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>12797000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>214000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8222000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5994000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6075000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5615000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-18492000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2541000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>930000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2646000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>403000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>60000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>46000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>4114000.0</v>
       </c>
       <c r="N13">
+        <v>4114000.0</v>
+      </c>
+      <c r="O13">
+        <v>4114000.0</v>
+      </c>
+      <c r="P13">
         <v>392000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-4742000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-8393000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-18337000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-57024000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-3242000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-3525000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-165000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1062000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-419000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>6801000.0</v>
+      </c>
+      <c r="C14">
+        <v>6147000.0</v>
+      </c>
+      <c r="D14">
         <v>6541000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>5788000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5530000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>5442000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4491000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3901000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3457000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3151000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2694000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2272000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1815000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1683000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1432000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1264000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1086000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>947000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>846000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>650000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>452000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>380000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>291000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>222000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>172000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>56081000.0</v>
+      </c>
+      <c r="C16">
+        <v>49150000.0</v>
+      </c>
+      <c r="D16">
         <v>31504000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>36942000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>25089000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>37015000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>35698000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>35973000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>44871000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>67437000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>100892000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>127165000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>182271000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>230058000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>219174000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>243366000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>271547000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>308167000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>334147000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>181000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>579000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4704000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3111000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8183000.0</v>
       </c>
-      <c r="X16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
-        <v>-10286000.0</v>
+        <v>-8144000.0</v>
       </c>
       <c r="C18">
+        <v>8645000.0</v>
+      </c>
+      <c r="D18">
+        <v>-11485000.0</v>
+      </c>
+      <c r="E18">
         <v>-2012000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-16825000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4894000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-811000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-24917000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-37545000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-20631000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-16979000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-25995000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-17532000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10010000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-23736000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-28328000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-36847000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-20807000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-27313000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-11686000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-14560000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-7162000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-7486000.0</v>
       </c>
-      <c r="W18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>14725000.0</v>
+      </c>
+      <c r="C19">
+        <v>4974000.0</v>
+      </c>
+      <c r="D19">
         <v>-39615000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>5750000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-9361000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-5153000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>6001000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>12639000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-6788000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-30320000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-58081000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-20674000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-14038000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-4703000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-6498000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-11711000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-969000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-3527000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>6210000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-6770000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2522000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-2305000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-2198000.0</v>
       </c>
-      <c r="W19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>300000000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-30332000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>20683000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="P21">
         <v>-1000000.0</v>
       </c>
       <c r="Q21">
-        <v>-5422000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="R21">
-        <v>31882000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="S21">
         <v>-5422000.0</v>
       </c>
       <c r="T21">
+        <v>31882000.0</v>
+      </c>
+      <c r="U21">
+        <v>-5422000.0</v>
+      </c>
+      <c r="V21">
         <v>31523000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="W21"/>
+      <c r="X21">
         <v>2066000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1572000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1421000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-5009000.0</v>
+      </c>
+      <c r="C22">
+        <v>10882000.0</v>
+      </c>
+      <c r="D22">
         <v>-1796000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-40535000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-1689000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-15720000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-30443000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>3418000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-11272000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-16890000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>5999000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-66754000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-28609000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-28304000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-18615000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-25686000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-13801000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2517000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>20807000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-22728000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-13755000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-9596000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-6262000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-5104000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-6430000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>139</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
         <v>30627000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4075000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>20000.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>334000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>302000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>52000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>272000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>311000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-299000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>256000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>187000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>157000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>227000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-26000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>84945000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>202000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>16838000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>284000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>105000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-105000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>-1223000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1316000.0</v>
+      </c>
+      <c r="D24">
         <v>-1199000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-1556000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-1556000.0</v>
       </c>
-      <c r="E24"/>
-[...1 lines deleted...]
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>-1545000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-1567000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1123000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-603000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-866000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-673000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-784000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-323000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-573000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-728000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1028000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-2784000.0</v>
+      </c>
+      <c r="C25">
+        <v>-17545000.0</v>
+      </c>
+      <c r="D25">
         <v>-4632000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>27108000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-11491000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-914000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>12983000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-23656000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-8231000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-2029000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-24711000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>45264000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>7147000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4260000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-6186000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1433000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-10139000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-22990000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-38310000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>15911000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4442000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>140000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5962000.0</v>
       </c>
-      <c r="W25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>311000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>33000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>256000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>139000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>216000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-26000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>266809000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>5587000.0</v>
+      </c>
+      <c r="C27">
+        <v>5280000.0</v>
+      </c>
+      <c r="D27">
         <v>5390000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5547000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4879000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3392000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>7530000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>7427000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6430000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6848000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5571000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6689000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5043000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>6985000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6525000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>5061000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3927000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4498000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4656000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>294000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1082000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>137000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>403000.0</v>
       </c>
-      <c r="W27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>322000.0</v>
+      </c>
+      <c r="C28">
+        <v>679000.0</v>
+      </c>
+      <c r="D28">
         <v>30627000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4075000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>20000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>658000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>515000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>334000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>302000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>52000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>272000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>311000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-30299000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>20939000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-813000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>157000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>227000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-5448000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>351097000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>202000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>31978000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>8755000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2414000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1575000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4482000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-3179000.0</v>
+      </c>
+      <c r="C29">
+        <v>15571000.0</v>
+      </c>
+      <c r="D29">
         <v>3524000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2113000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-2539000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3204000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3905000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-21581000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-16151000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-3143000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2097000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-5321000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-3434000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5307000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-16926000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-23065000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-29430000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-19151000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-24273000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-6254000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-12038000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-4857000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-5288000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4713000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-8396000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>9760000.0</v>
+      </c>
+      <c r="C30">
+        <v>1400000.0</v>
+      </c>
+      <c r="D30">
         <v>-39615000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5750000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-9361000.0</v>
       </c>
-      <c r="E30"/>
-[...1 lines deleted...]
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30">
         <v>12341000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-6720000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-30320000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-28676000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-50079000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-14038000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4703000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-6498000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-5263000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-7417000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1656000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3040000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-5432000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2522000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="W30"/>
+      <c r="X30">
         <v>-2198000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1835000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-271000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>