--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -289,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1067,62 +1073,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1163,4786 +1169,4943 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>20036000.0</v>
+      </c>
+      <c r="C2">
         <v>16200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>108202000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>75200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>58800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9410000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-118000.0</v>
       </c>
       <c r="Q2">
         <v>-118000.0</v>
       </c>
       <c r="R2">
+        <v>-118000.0</v>
+      </c>
+      <c r="S2">
         <v>34441000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2718000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26568000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25863000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>25210000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30274000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
+      <c r="AC2"/>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
+      <c r="AC3"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>-755000.0</v>
+      </c>
+      <c r="C5">
         <v>-801000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-915000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1510000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-977000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1056000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-131000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1412000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-60000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2977000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4115000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2138000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>234000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-173400000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-169200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-154423000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-155446000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-146300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-128000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-148400000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-130700000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-106800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-83300000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-846000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3175000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-6353000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
+      <c r="AC6"/>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>46512000.0</v>
+      </c>
+      <c r="C7">
         <v>49845000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>52947000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>47721000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>28292000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>39065000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>50443000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
         <v>9000.0</v>
       </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
         <v>9000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>9000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9">
+        <v>804075000.0</v>
+      </c>
+      <c r="C9">
         <v>815532000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>743246000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>776298000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>780388000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>828813000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>836170000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>862299000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>888650000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>904867000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>910228000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>912161000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>930814000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>938453000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>59439000.0</v>
+      </c>
+      <c r="C10">
         <v>95914000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>105739000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>110691000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>185094000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>119162000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>33123000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>46733000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>39560000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>61520000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>47924000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>31260000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>43822000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>36130000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>58719000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>72390000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>27666000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>64294000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>86945000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>118525000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>65610000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>46969000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19806000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12569000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>19013000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>69224000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2357000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3661000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11">
+        <v>59439000.0</v>
+      </c>
+      <c r="C11">
         <v>95914000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>67398000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>110691000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>185094000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>119162000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>33123000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>46733000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>39560000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>61520000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>63201000.0</v>
+      </c>
+      <c r="C12">
         <v>100608000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>118911000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>155219000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>185094000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>147150000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>124785000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>179157000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>39560000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>61520000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>47924000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>31260000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>43822000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>36130000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>58719000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>72390000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27666000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>64294000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>86945000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>118525000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>65610000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>46969000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19806000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12569000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19013000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>69224000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2357000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3661000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
         <v>9000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
         <v>9000.0</v>
       </c>
       <c r="I13">
-        <v>10000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="J13">
         <v>10000.0</v>
       </c>
       <c r="K13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="L13">
         <v>9000.0</v>
       </c>
       <c r="M13">
         <v>9000.0</v>
       </c>
       <c r="N13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="O13">
         <v>8000.0</v>
       </c>
       <c r="P13">
         <v>8000.0</v>
       </c>
       <c r="Q13">
         <v>8000.0</v>
       </c>
       <c r="R13">
+        <v>8000.0</v>
+      </c>
+      <c r="S13">
         <v>9000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="V13">
         <v>13000.0</v>
       </c>
       <c r="W13">
+        <v>13000.0</v>
+      </c>
+      <c r="X13">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="Y13">
         <v>12000.0</v>
       </c>
       <c r="Z13">
         <v>12000.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>12000.0</v>
+      </c>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>91136401.0</v>
+      </c>
+      <c r="C14">
         <v>89877000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>87901938.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>87769762.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>87910603.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>84231212.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>86224517.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>90328583.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>91891957.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>91303056.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>90295185.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>90943734.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>87401123.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>86314206.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>85051066.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>84488930.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>83972709.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>90560685.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>103020657.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>106078486.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>124484472.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>106108146.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>112611511.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>119110908.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>115223005.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>115288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115287988.0</v>
       </c>
       <c r="AB14">
         <v>115287988.0</v>
       </c>
+      <c r="AC14">
+        <v>115287988.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>9000.0</v>
       </c>
       <c r="F15">
         <v>9000.0</v>
       </c>
       <c r="G15">
         <v>9000.0</v>
       </c>
       <c r="H15">
         <v>9000.0</v>
       </c>
       <c r="I15">
-        <v>10000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="J15">
         <v>10000.0</v>
       </c>
       <c r="K15">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="L15">
         <v>9000.0</v>
       </c>
       <c r="M15">
         <v>9000.0</v>
       </c>
       <c r="N15">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="O15">
         <v>8000.0</v>
       </c>
       <c r="P15">
         <v>8000.0</v>
       </c>
       <c r="Q15">
         <v>8000.0</v>
       </c>
       <c r="R15">
+        <v>8000.0</v>
+      </c>
+      <c r="S15">
         <v>9000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="V15">
         <v>13000.0</v>
       </c>
       <c r="W15">
+        <v>13000.0</v>
+      </c>
+      <c r="X15">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="Y15">
         <v>12000.0</v>
       </c>
       <c r="Z15">
         <v>12000.0</v>
       </c>
-      <c r="AA15"/>
+      <c r="AA15">
+        <v>12000.0</v>
+      </c>
       <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>43</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1800000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4100000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3100000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2800000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-59522000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2300000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118000.0</v>
       </c>
       <c r="Q16">
         <v>118000.0</v>
       </c>
       <c r="R16">
         <v>118000.0</v>
       </c>
       <c r="S16">
         <v>118000.0</v>
       </c>
       <c r="T16">
         <v>118000.0</v>
       </c>
       <c r="U16">
+        <v>118000.0</v>
+      </c>
+      <c r="V16">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118000.0</v>
       </c>
       <c r="W16">
         <v>118000.0</v>
       </c>
       <c r="X16">
         <v>118000.0</v>
       </c>
       <c r="Y16">
         <v>118000.0</v>
       </c>
-      <c r="Z16"/>
+      <c r="Z16">
+        <v>118000.0</v>
+      </c>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-      <c r="J17">
+      <c r="J17"/>
+      <c r="K17">
         <v>44677000.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17">
         <v>66558000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>67590000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>68220000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>54980000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>44259000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>46684000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>40639000.0</v>
       </c>
-      <c r="J18">
-[...1 lines deleted...]
-      </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
       <c r="N18">
+        <v>0.0</v>
+      </c>
+      <c r="O18">
         <v>45201000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>40025000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20">
         <v>7352000.0</v>
       </c>
       <c r="C20">
+        <v>7352000.0</v>
+      </c>
+      <c r="D20">
         <v>90672000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>86991000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>71708000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>58043000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>46511000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>74292000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>70557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50081000.0</v>
       </c>
       <c r="K20">
         <v>50081000.0</v>
       </c>
       <c r="L20">
         <v>50081000.0</v>
       </c>
       <c r="M20">
-        <v>36647000.0</v>
+        <v>50081000.0</v>
       </c>
       <c r="N20">
         <v>36647000.0</v>
       </c>
       <c r="O20">
         <v>36647000.0</v>
       </c>
       <c r="P20">
+        <v>36647000.0</v>
+      </c>
+      <c r="Q20">
         <v>35912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45845000.0</v>
       </c>
       <c r="R20">
         <v>45845000.0</v>
       </c>
       <c r="S20">
+        <v>45845000.0</v>
+      </c>
+      <c r="T20">
         <v>168135000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>229210000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>385833000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>385977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>379545000.0</v>
       </c>
       <c r="X20">
         <v>379545000.0</v>
       </c>
       <c r="Y20">
+        <v>379545000.0</v>
+      </c>
+      <c r="Z20">
         <v>1268351000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1257348000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21">
+        <v>2593000.0</v>
+      </c>
+      <c r="C21">
         <v>181693000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>246958000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>269264000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>273087000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>266065000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>269316000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>277196000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>277921000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>233821000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>237357000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>240894000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>240513000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>243050000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>245299000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>246638000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>274956000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>329422000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>812987000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>836220000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>951864000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1014589000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1387118000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1296420000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1268351000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1257348000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12665000.0</v>
       </c>
-      <c r="AB21"/>
+      <c r="AC21"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>753000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-201747000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="H22">
         <v>1.0</v>
       </c>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
+        <v>0.0</v>
+      </c>
+      <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-5669000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="O22">
-[...2 lines deleted...]
-      <c r="P22"/>
+      <c r="P22">
+        <v>0.0</v>
+      </c>
       <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>34406000.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>43664000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>5823000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>387511000.0</v>
+      </c>
+      <c r="C23">
         <v>487278000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>865946000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>880841000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>851342000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>747345000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>656200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>690409000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>765967000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>517921000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>528188000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>527767000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>448712000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>438051000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>467321000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>490810000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>487927000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>591039000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1366148000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1418664000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1743159000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1689712000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1686968000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1573481000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1535517000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1560493000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>205017000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>131291000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24">
+        <v>147119000.0</v>
+      </c>
+      <c r="C24">
         <v>186958000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>199552000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>207292000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>207416000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>210454000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>213024000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>240541000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>292489000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>286697000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>309587000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>336563000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>360313000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>340664000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>379662000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>395119000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>362949000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>405521000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>483002000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>494073000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>500269000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>480983000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>376424000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>304502000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>249428000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>252495000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25">
+        <v>147119000.0</v>
+      </c>
+      <c r="C25">
         <v>186958000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>197884000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>207292000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>207416000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>210454000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>213024000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>240541000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>292489000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>286697000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>309587000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>336563000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>340664000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>379662000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>2600000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2300000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2950000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>154192000.0</v>
+      </c>
+      <c r="C28">
         <v>140889000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>156729000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>149578000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>55517000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>133357000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>233344000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>196808000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>255929000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>228927000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>268639000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>309053000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>320241000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>304684000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>320943000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>323729000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>336283000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>342229000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>397133000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>379245000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>440992000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>436007000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>357809000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>293341000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>233874000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>185924000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>165180000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3661000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>222561000.0</v>
+      </c>
+      <c r="C29">
         <v>332978000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>432049000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>482970000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>469245000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>489434000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>504196000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>576273000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>644359000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>94912000.0</v>
+      </c>
+      <c r="C30">
         <v>68593000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>235837000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>224713000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>201747000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>142004000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>71406000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>79308000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>84348000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>65072000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>66399000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>64956000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>57043000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>48030000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>44270000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>41552000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44674000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>44855000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>55986000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>61036000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>61215000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>52568000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>49518000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>49022000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>44143000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>38547000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12665000.0</v>
       </c>
-      <c r="AB30"/>
+      <c r="AC30"/>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-85833000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-90491000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-47934000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-27655000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-18756000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>392000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-100446000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-120165000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-145417000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-274296000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-61806000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
+      <c r="AC31"/>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>62008000.0</v>
+      </c>
+      <c r="C32">
         <v>124674000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>113802000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>159682000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>183616000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>173120000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>143445000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>217014000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>289940000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
     </row>
-    <row r="33" spans="1:28">
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>204030000.0</v>
+      </c>
+      <c r="C33">
         <v>300962000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>480091000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>472908000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>442836000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>437276000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>446768000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>419361000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>413505000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>386459000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>408160000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>420356000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>343329000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>349611000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>358393000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>369192000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>409784000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>476638000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1085837000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1225459000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1503216000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1584904000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1577138000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1499959000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1461566000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1438440000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>189640000.0</v>
       </c>
-      <c r="AB33"/>
+      <c r="AC33"/>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34">
+        <v>12197000.0</v>
+      </c>
+      <c r="C34">
         <v>12168000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>23009000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>72349000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>93918000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3732000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>44758000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>16418000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>21447000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>13208000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>9583000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>7359000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>8327000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
+      <c r="AC34"/>
     </row>
-    <row r="35" spans="1:28">
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>210596000.0</v>
+      </c>
+      <c r="C35">
         <v>279632000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>327607000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>347231000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>369554000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>300941000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>302041000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>303643000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>354575000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>299905000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>327378000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>346146000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>419086000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>393224000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>428014000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>440785000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>413905000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>442765000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>643428000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>629360000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>672665000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>620776000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>613090000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>529193000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>428733000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>391586000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>167907000.0</v>
       </c>
-      <c r="AB35"/>
+      <c r="AC35"/>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
+        <v>126658000.0</v>
+      </c>
+      <c r="C36">
         <v>7905000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>22054000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8297000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8527000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7643000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7462000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2934000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4690000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2512000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4919000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6039000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7404000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8514000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>11221000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>14865000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>8537000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>10473000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>11756000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>14054000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>13405000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>20412000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>19396000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>18458000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>12080000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>11803000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>10023000.0</v>
       </c>
-      <c r="AB36"/>
+      <c r="AC36"/>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>14947000.0</v>
       </c>
-      <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
+      <c r="AC37"/>
     </row>
-    <row r="38" spans="1:28">
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38">
+        <v>7206000.0</v>
+      </c>
+      <c r="C38">
         <v>16000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-24500000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>10000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>28000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>21000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>39000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>4690000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>47189000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>59622000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>72597000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>91260000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>35000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>11221000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>14865000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8537000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>10473000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>11756000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>14054000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>13405000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>20246000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>19119000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>18118000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>11758000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>11803000.0</v>
       </c>
-      <c r="AA38"/>
-      <c r="AB38">
+      <c r="AB38"/>
+      <c r="AC38">
         <v>131291000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>25368000.0</v>
+      </c>
+      <c r="C39">
         <v>17099000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>31107000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>27991000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>21637000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20911000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13241000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12583000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>228554000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4870000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>11410000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>16490000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>14274000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>8065000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5939000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7676000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11606000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7196000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>137380000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>13644000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>113118000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>10542000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>40506000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>13410000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>10795000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>14282000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>355000.0</v>
       </c>
-      <c r="AB39"/>
+      <c r="AC39"/>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>71700000.0</v>
+      </c>
+      <c r="C40">
         <v>32782000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>134400000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>134515000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>130955000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>58449000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>27931000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>28434000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>32422000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>16200000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>18587000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>20413000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>23864000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>30076000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>31750000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>38668000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>47787000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>118000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>58416000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>31370000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>31810000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>25653000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>118000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1974000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-118000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>22274000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>7479000.0</v>
       </c>
-      <c r="AB40"/>
+      <c r="AC40"/>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>97788000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>141150000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>58712000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>47630000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>63102000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>60528000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>8408000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>7965000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>9583000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>6786000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>7359000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>8327000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>10294000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>12258000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>37244000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>22383000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>4522000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3760000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3719000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>397000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1583000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2313000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>6672000.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
+      <c r="AC41"/>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>804075000.0</v>
+      </c>
+      <c r="C42">
         <v>815532000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>743246000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>776298000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>780388000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>828813000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>836170000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>862299000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>888650000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>904867000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>910228000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>912161000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>927377000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>930814000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1107653000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>941171000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>937963000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1121668000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>991908000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1042698000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1185312000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1184394000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1182978000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1143782000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1097617000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1092865000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>76646000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>24871000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
+      <c r="AC43"/>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-      <c r="W44">
+      <c r="W44"/>
+      <c r="X44">
         <v>112269000.0</v>
       </c>
-      <c r="X44">
+      <c r="Y44">
         <v>100921000.0</v>
       </c>
-      <c r="Y44">
+      <c r="Z44">
         <v>90720000.0</v>
       </c>
-      <c r="Z44">
+      <c r="AA44">
         <v>80603000.0</v>
       </c>
-      <c r="AA44"/>
       <c r="AB44"/>
+      <c r="AC44"/>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>208007000.0</v>
+      </c>
+      <c r="C45">
         <v>256262000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>313041000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>105775000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>271982000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>105529000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>123458000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>64900000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>60337000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>55368000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>57900000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>56800000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>58800000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>61400000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>65226000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>71777000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>80446000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>90898000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>92959000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>145975000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>152114000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>163926000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>170624000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>181192000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>181135000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>169289000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>27230000.0</v>
       </c>
-      <c r="AB45"/>
+      <c r="AC45"/>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>63604000.0</v>
+      </c>
+      <c r="C46">
         <v>101362000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>115416000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>105765000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>88052000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>105525000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>123479000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>64939000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>60337000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>55368000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>57874000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>56784000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>58765000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>61400000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>65226000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>71777000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>80446000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>90898000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>92959000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>145975000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>152114000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>163926000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>170624000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>181192000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>181135000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>169289000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>27230000.0</v>
       </c>
-      <c r="AB46"/>
+      <c r="AC46"/>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47">
+        <v>63604000.0</v>
+      </c>
+      <c r="C47">
         <v>101378000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>109800000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>105775000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>88080000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>105529000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>79642000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>64939000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>60337000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>55368000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>57874000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>56784000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>58765000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>61435000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>65226000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>71777000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>80446000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>90898000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>92959000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>145975000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>152114000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>163926000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>170624000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>181192000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>181135000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>169289000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
+      <c r="AC47"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-747887000.0</v>
+      </c>
+      <c r="C48">
         <v>-668720000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-519812000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-504375000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-522494000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-551786000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-547876000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-528164000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-539730000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-718444000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-738849000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-764474000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-933168000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-925421000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-939022000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-930822000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-912736000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-822045000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-334108000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-290991000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-156392000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-146735000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-136986000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-127905000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-107059000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-31147000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-48635000.0</v>
       </c>
-      <c r="AB48"/>
+      <c r="AC48"/>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-504375000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-522494000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-551786000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-547876000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-528164000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-539730000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-718444000.0</v>
       </c>
-      <c r="K49">
-[...1 lines deleted...]
-      </c>
       <c r="L49">
+        <v>0.0</v>
+      </c>
+      <c r="M49">
         <v>-764474000.0</v>
       </c>
-      <c r="M49">
-[...1 lines deleted...]
-      </c>
       <c r="N49">
+        <v>0.0</v>
+      </c>
+      <c r="O49">
         <v>-925421000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-939022000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
+      <c r="AC49"/>
     </row>
-    <row r="50" spans="1:28">
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="C50">
+        <v>77</v>
+      </c>
+      <c r="B50">
+        <v>20000000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>9969000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5256000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>4903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="G50">
         <v>3000000.0</v>
       </c>
       <c r="H50">
         <v>3000000.0</v>
       </c>
       <c r="I50">
         <v>3000000.0</v>
       </c>
       <c r="J50">
-        <v>3750000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="K50">
         <v>3750000.0</v>
       </c>
       <c r="L50">
         <v>3750000.0</v>
       </c>
-      <c r="M50"/>
+      <c r="M50">
+        <v>3750000.0</v>
+      </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
+      <c r="AC50"/>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>213631000.0</v>
+      </c>
+      <c r="C51">
         <v>236803000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>262468000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>260269000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>240611000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>252519000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>266467000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>243541000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>295489000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>290447000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>316563000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>340313000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>364063000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>340814000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>379780000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>396119000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>363949000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>406523000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>484078000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>497770000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>506602000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>482976000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>377615000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>305910000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>252887000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>255148000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>167537000.0</v>
       </c>
-      <c r="AB51"/>
+      <c r="AC51"/>
     </row>
-    <row r="52" spans="1:28">
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>29737000.0</v>
+      </c>
+      <c r="C52">
         <v>7744000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>17251000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>10826000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12207000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10290000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>12056000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3750000.0</v>
       </c>
       <c r="K52">
         <v>3750000.0</v>
       </c>
       <c r="L52">
         <v>3750000.0</v>
       </c>
       <c r="M52">
         <v>3750000.0</v>
       </c>
       <c r="N52">
+        <v>3750000.0</v>
+      </c>
+      <c r="O52">
         <v>32000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Q52">
         <v>1000000.0</v>
       </c>
       <c r="R52">
+        <v>1000000.0</v>
+      </c>
+      <c r="S52">
         <v>1002000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1076000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3697000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6215000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1993000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1191000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1408000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3459000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2653000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1620000.0</v>
       </c>
-      <c r="AB52"/>
+      <c r="AC52"/>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53">
+        <v>3762000.0</v>
+      </c>
+      <c r="C53">
         <v>4694000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>13172000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>44528000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>74278000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>27988000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>91662000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>132424000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>222294000.0</v>
       </c>
-      <c r="J53">
-[...1 lines deleted...]
-      </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
         <v>0.0</v>
       </c>
       <c r="P53">
+        <v>0.0</v>
+      </c>
+      <c r="Q53">
         <v>809000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
+      <c r="AC53"/>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
+      <c r="AC54"/>
     </row>
-    <row r="55" spans="1:28">
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>387511000.0</v>
+      </c>
+      <c r="C55">
         <v>487278000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>865946000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>880841000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>851342000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>747345000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>656200000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>690409000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>765967000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>517921000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>528188000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>527767000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>448712000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>438051000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>467321000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>490810000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>487927000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>591039000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1366148000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1418664000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1743159000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1689712000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1686968000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1573481000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1535517000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1560493000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>205017000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>131291000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>183481000.0</v>
+      </c>
+      <c r="C56">
         <v>186300000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>385855000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>407923000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>408478000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>310065000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>209432000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>271048000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>352462000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>131462000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>120028000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>107411000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>105383000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>88405000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>108928000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>121618000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>78143000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>114401000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>280311000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>193205000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>239943000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>104808000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>109830000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>73522000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>73951000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>122053000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>15377000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3661000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>121473000.0</v>
+      </c>
+      <c r="C57">
         <v>61626000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>272053000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>248241000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>224862000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>137139000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>65987000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>54034000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>62522000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>34560000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>33537000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>36063000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>35174000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>39426000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>39868000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>39668000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>48787000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>35561000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>64910000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>37585000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>41561000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>31264000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>27877000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>29245000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>28669000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>32927000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9099000.0</v>
       </c>
-      <c r="AB57"/>
+      <c r="AC57"/>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>332069000.0</v>
+      </c>
+      <c r="C58">
         <v>341258000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>599660000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>595472000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>594416000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>438080000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>368028000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>357677000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>417097000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>334465000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>360915000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>382209000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>454260000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>432650000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>467882000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>480453000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>462692000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>478326000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>708338000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>666945000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>714226000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>652040000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>640967000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>558438000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>457402000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>424513000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>177006000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>106420000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
+      <c r="AC59"/>
     </row>
-    <row r="60" spans="1:28">
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>55442000.0</v>
+      </c>
+      <c r="C60">
         <v>146020000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>222528000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>270422000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>256926000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>275980000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>288172000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>332732000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>348870000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>183456000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>167273000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>145558000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-5548000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>5401000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-561000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>10357000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>25235000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>112713000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>657810000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>751719000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1028933000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1037672000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1046001000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1015043000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1078115000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1135980000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>28011000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>24871000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
+      <c r="AC61"/>
     </row>
-    <row r="62" spans="1:28">
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
-      <c r="F62">
+      <c r="F62"/>
+      <c r="G62">
         <v>33285000.0</v>
       </c>
-      <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ62"/>
+  <dimension ref="A1:DB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CU1" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CY1" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>133526000.0</v>
+      </c>
+      <c r="C2">
+        <v>20036000.0</v>
+      </c>
+      <c r="D2">
         <v>78643000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>59075000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>55177000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>16182000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>64528000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>59547000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>263484000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8900000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>234115000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>210096000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>75200000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>75200000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>234020000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>222790000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>215670000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>58800000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>175954000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>139439000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>49700000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>124150000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>40711000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>48572000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>55557000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>46766000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>46198000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>44853000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>51034000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>52795000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>52787000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>46397000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>23700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>49117000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>47183000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>24862000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>9410000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>28440000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>25843000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>26271000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>6600000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>28898000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>28275000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>27432000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>6000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>29583000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>28950000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>24313000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>29025000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>37824000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>29855000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>6900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>32381999.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>37584000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>28267000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>5600000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>30274000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>40043000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-118000.0</v>
       </c>
       <c r="BJ2">
         <v>-118000.0</v>
       </c>
       <c r="BK2">
         <v>-118000.0</v>
       </c>
       <c r="BL2">
         <v>-118000.0</v>
       </c>
       <c r="BM2">
         <v>-118000.0</v>
       </c>
       <c r="BN2">
         <v>-118000.0</v>
       </c>
       <c r="BO2">
         <v>-118000.0</v>
       </c>
       <c r="BP2">
         <v>-118000.0</v>
       </c>
       <c r="BQ2">
+        <v>-118000.0</v>
+      </c>
+      <c r="BR2">
+        <v>-118000.0</v>
+      </c>
+      <c r="BS2">
         <v>34441000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>34617000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>34050000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>32849000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>57944000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>36406000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>35410000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>31096000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>33770000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>34069000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>32767000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>32157000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>35110000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>27480000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>30346000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>24400000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>29153000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>25063000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>29233000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>21856000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>26568000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>23741000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>27237000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>22701000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>25863000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>23400000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>29519000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>22098000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>25210000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>25271000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>23796000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>21826000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>30274000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>27492000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>22981000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>9130000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -6003,54 +6166,56 @@
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
+      <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -6111,393 +6276,397 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>-787000.0</v>
+      </c>
+      <c r="C5">
+        <v>-755000.0</v>
+      </c>
+      <c r="D5">
         <v>-760000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-762000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-795000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-801000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-775000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-809000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1111000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-915000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1729000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1338000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1368000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1510000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2025000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2553000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1260000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-977000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-803000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1028000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-718000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1056000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>35000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>481000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-520000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-131000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-364000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-414000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-619000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1419000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1562000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1009000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-60000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1625000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2080000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-2424000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2977000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-4048000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-4660000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-4746000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-4115000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-4460000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-3334000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-3308000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2138000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1062000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1536000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-397000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>234000.0</v>
       </c>
-      <c r="AX5">
-[...4 lines deleted...]
-      </c>
       <c r="AZ5">
+        <v>0.0</v>
+      </c>
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
         <v>-173400000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-173400000.0</v>
       </c>
-      <c r="BB5">
-[...4 lines deleted...]
-      </c>
       <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5">
+        <v>0.0</v>
+      </c>
+      <c r="BF5">
         <v>-169200000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-169200000.0</v>
       </c>
-      <c r="BF5">
-[...4 lines deleted...]
-      </c>
       <c r="BH5">
+        <v>0.0</v>
+      </c>
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5">
         <v>-154423000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-154423000.0</v>
       </c>
-      <c r="BJ5"/>
-[...1 lines deleted...]
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5">
         <v>-155446000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-155446000.0</v>
       </c>
-      <c r="BN5"/>
-[...1 lines deleted...]
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>-146300000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-146300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-128000000.0</v>
       </c>
       <c r="BT5">
         <v>-128000000.0</v>
       </c>
       <c r="BU5">
         <v>-128000000.0</v>
       </c>
       <c r="BV5">
-        <v>-148400000.0</v>
+        <v>-128000000.0</v>
       </c>
       <c r="BW5">
-        <v>-148400000.0</v>
+        <v>-128000000.0</v>
       </c>
       <c r="BX5">
         <v>-148400000.0</v>
       </c>
       <c r="BY5">
         <v>-148400000.0</v>
       </c>
       <c r="BZ5">
-        <v>-130700000.0</v>
+        <v>-148400000.0</v>
       </c>
       <c r="CA5">
-        <v>-130700000.0</v>
+        <v>-148400000.0</v>
       </c>
       <c r="CB5">
         <v>-130700000.0</v>
       </c>
       <c r="CC5">
         <v>-130700000.0</v>
       </c>
       <c r="CD5">
-        <v>-106800000.0</v>
+        <v>-130700000.0</v>
       </c>
       <c r="CE5">
-        <v>-106800000.0</v>
+        <v>-130700000.0</v>
       </c>
       <c r="CF5">
         <v>-106800000.0</v>
       </c>
       <c r="CG5">
         <v>-106800000.0</v>
       </c>
       <c r="CH5">
+        <v>-106800000.0</v>
+      </c>
+      <c r="CI5">
+        <v>-106800000.0</v>
+      </c>
+      <c r="CJ5">
         <v>-83300000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-118412000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-115300000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-112269000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-109317000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-106443000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-338000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-846000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-1433000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-2005000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-2577000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-3175000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-4379000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-5001000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-5611000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-6353000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-7571000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-7324000.0</v>
       </c>
-      <c r="CZ5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6538,183 +6707,193 @@
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>47916000.0</v>
+      </c>
+      <c r="C7">
+        <v>46512000.0</v>
+      </c>
+      <c r="D7">
         <v>46436000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>47358000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>48234000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>49845000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>50911000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>51863000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>52419000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>52947000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>53999000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>53260000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>50609000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>47721000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>44769000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>26899000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>28313000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>28292000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>37204000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>38971000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>39525000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>39065000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>39941000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>40614000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>48278000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>50443000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>51515000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>52511000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>50698000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6745,54 +6924,56 @@
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
         <v>9000.0</v>
       </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
         <v>9000.0</v>
       </c>
       <c r="I8">
         <v>9000.0</v>
       </c>
@@ -6804,52 +6985,56 @@
       </c>
       <c r="L8">
         <v>9000.0</v>
       </c>
       <c r="M8">
         <v>9000.0</v>
       </c>
       <c r="N8">
         <v>9000.0</v>
       </c>
       <c r="O8">
         <v>9000.0</v>
       </c>
       <c r="P8">
         <v>9000.0</v>
       </c>
       <c r="Q8">
         <v>9000.0</v>
       </c>
       <c r="R8">
         <v>9000.0</v>
       </c>
       <c r="S8">
         <v>9000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>9000.0</v>
+      </c>
+      <c r="U8">
+        <v>9000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6889,635 +7074,649 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>36</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>804075000.0</v>
+      </c>
+      <c r="D9">
         <v>808598000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>810785000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>813080000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>815532000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>820491000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>742040000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>739571000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>776198000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>776298000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>770639000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>769977000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>773613000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>780388000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>780426000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>826474000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>827749000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>828813000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>829610000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>830900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>832216000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>836170000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>841567000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>846345000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>851080000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>862299000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>871321000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>874508000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>882935000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>888650000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>896070000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>901806000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>903331000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>904867000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>906375000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>907820000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>908792000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>910228000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>910068000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>911161000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>911737000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>912161000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>924700000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>925955000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>927497000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>927377000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>937071000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>935446000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>932037000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>930814000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>940238000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>939451000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>938714000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>938453000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>942573000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>942078000.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>68171000.0</v>
+      </c>
+      <c r="C10">
+        <v>59439000.0</v>
+      </c>
+      <c r="D10">
         <v>62550000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>64508000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>73610000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>95914000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>90258000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>85136000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>128410000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>67398000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>110624000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>99580000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>141455000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>110691000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>121589000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>109950000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>126574000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>185094000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>182891000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>171862000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>149987000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>119162000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>83284000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>69270000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>53512000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>33123000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>48705000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>52631000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>52003000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>46733000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>101789000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>108892000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>89224000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>39560000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>55980000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>60637000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>68982000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>61520000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>70320000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>31431000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>22991000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>47924000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>58008000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>50866000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>49864000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>31260000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>46266000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>39817000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>47125000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>43822000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>53546000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>41066000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>32315000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>36130000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>45238000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>40757000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>51169000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>58719000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>68979000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>75269000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>66072000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>72390000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>55210000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>25721000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>26456000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>27666000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>20824000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>18838000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>16776000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>64294000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>117574000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>117105000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>29421000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>86945000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>103678000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>133896000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>126126000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>118525000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>21054000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>20258000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>19219000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>65610000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>49037000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>33471000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>42311000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>46969000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>36841000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>12887000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>13348000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>19806000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>11318000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>9017000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>8097000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>12569000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>12174000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>9054000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>19265000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>19013000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>16969000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>24603000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>38684000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>69224000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>291608000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>4606000.0</v>
       </c>
-      <c r="CZ10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>38</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>59439000.0</v>
+      </c>
+      <c r="D11">
         <v>61755000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>64508000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>73610000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>95914000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>90258000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>110624000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>99580000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>141455000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>110691000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>121589000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>109950000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>126574000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>185094000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>182891000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>171862000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7557,369 +7756,377 @@
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>71144000.0</v>
+      </c>
+      <c r="C12">
+        <v>63201000.0</v>
+      </c>
+      <c r="D12">
         <v>67233000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>69278000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>78147000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>100608000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>93084000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>88296000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>132745000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>80570000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>128687000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>126461000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>179822000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>155219000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>164801000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>184228000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>211584000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>185094000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>182891000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>181871000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>165732000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>147150000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>136492000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>134368000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>128196000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>124785000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>156191000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>165980000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>174573000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>179157000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>234199000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>241327000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>246976000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>39560000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>55980000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>60637000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>68982000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>61520000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>70320000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>61431000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>52991000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>47924000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>58008000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>50866000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>49864000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>31260000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>46266000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>39817000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>47125000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>43822000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>53546000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>41066000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>32315000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>36130000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>45238000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>40757000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>51169000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>58719000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>68979000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>75269000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>66072000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>72390000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>55210000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>25721000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>26456000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>27666000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>20824000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>18838000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>16776000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>64294000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>117574000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>117105000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>29421000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>86945000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>103678000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>133896000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>126126000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>118525000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>21054000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>20258000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>19219000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>65610000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>49037000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>33471000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>42311000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>46969000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>36841000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>12887000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>13348000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>19806000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>11318000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>9017000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>8097000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>12569000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>12174000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>9054000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>19265000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>19013000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>16969000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>24603000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>38684000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>69224000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>291608000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>4606000.0</v>
       </c>
-      <c r="CZ12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
         <v>9000.0</v>
       </c>
       <c r="I13">
         <v>9000.0</v>
       </c>
       <c r="J13">
         <v>9000.0</v>
       </c>
@@ -7965,599 +8172,607 @@
       <c r="X13">
         <v>9000.0</v>
       </c>
       <c r="Y13">
         <v>9000.0</v>
       </c>
       <c r="Z13">
         <v>9000.0</v>
       </c>
       <c r="AA13">
         <v>9000.0</v>
       </c>
       <c r="AB13">
         <v>9000.0</v>
       </c>
       <c r="AC13">
         <v>9000.0</v>
       </c>
       <c r="AD13">
         <v>9000.0</v>
       </c>
       <c r="AE13">
         <v>9000.0</v>
       </c>
       <c r="AF13">
-        <v>10000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AG13">
-        <v>10000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AH13">
         <v>10000.0</v>
       </c>
       <c r="AI13">
         <v>10000.0</v>
       </c>
       <c r="AJ13">
         <v>10000.0</v>
       </c>
       <c r="AK13">
         <v>10000.0</v>
       </c>
       <c r="AL13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="AM13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="AN13">
         <v>9000.0</v>
       </c>
       <c r="AO13">
         <v>9000.0</v>
       </c>
       <c r="AP13">
         <v>9000.0</v>
       </c>
       <c r="AQ13">
         <v>9000.0</v>
       </c>
       <c r="AR13">
         <v>9000.0</v>
       </c>
       <c r="AS13">
         <v>9000.0</v>
       </c>
       <c r="AT13">
         <v>9000.0</v>
       </c>
       <c r="AU13">
         <v>9000.0</v>
       </c>
       <c r="AV13">
         <v>9000.0</v>
       </c>
       <c r="AW13">
         <v>9000.0</v>
       </c>
       <c r="AX13">
         <v>9000.0</v>
       </c>
       <c r="AY13">
         <v>9000.0</v>
       </c>
       <c r="AZ13">
         <v>9000.0</v>
       </c>
       <c r="BA13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="BB13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="BC13">
         <v>8000.0</v>
       </c>
       <c r="BD13">
         <v>8000.0</v>
       </c>
       <c r="BE13">
         <v>8000.0</v>
       </c>
       <c r="BF13">
         <v>8000.0</v>
       </c>
       <c r="BG13">
         <v>8000.0</v>
       </c>
       <c r="BH13">
         <v>8000.0</v>
       </c>
       <c r="BI13">
         <v>8000.0</v>
       </c>
       <c r="BJ13">
         <v>8000.0</v>
       </c>
       <c r="BK13">
         <v>8000.0</v>
       </c>
       <c r="BL13">
         <v>8000.0</v>
       </c>
       <c r="BM13">
         <v>8000.0</v>
       </c>
       <c r="BN13">
         <v>8000.0</v>
       </c>
       <c r="BO13">
         <v>8000.0</v>
       </c>
       <c r="BP13">
         <v>8000.0</v>
       </c>
       <c r="BQ13">
+        <v>8000.0</v>
+      </c>
+      <c r="BR13">
+        <v>8000.0</v>
+      </c>
+      <c r="BS13">
         <v>9000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BU13">
         <v>10000.0</v>
       </c>
       <c r="BV13">
+        <v>10000.0</v>
+      </c>
+      <c r="BW13">
+        <v>10000.0</v>
+      </c>
+      <c r="BX13">
         <v>13000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>13000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="BZ13">
         <v>12000.0</v>
       </c>
       <c r="CA13">
         <v>12000.0</v>
       </c>
       <c r="CB13">
+        <v>12000.0</v>
+      </c>
+      <c r="CC13">
+        <v>12000.0</v>
+      </c>
+      <c r="CD13">
         <v>11000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="CE13">
         <v>13000.0</v>
       </c>
       <c r="CF13">
         <v>13000.0</v>
       </c>
       <c r="CG13">
         <v>13000.0</v>
       </c>
       <c r="CH13">
         <v>13000.0</v>
       </c>
       <c r="CI13">
-        <v>9000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="CJ13">
-        <v>9000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="CK13">
         <v>9000.0</v>
       </c>
       <c r="CL13">
         <v>9000.0</v>
       </c>
       <c r="CM13">
-        <v>12000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="CN13">
-        <v>12000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="CO13">
         <v>12000.0</v>
       </c>
       <c r="CP13">
         <v>12000.0</v>
       </c>
       <c r="CQ13">
         <v>12000.0</v>
       </c>
       <c r="CR13">
         <v>12000.0</v>
       </c>
       <c r="CS13">
         <v>12000.0</v>
       </c>
       <c r="CT13">
         <v>12000.0</v>
       </c>
       <c r="CU13">
         <v>12000.0</v>
       </c>
       <c r="CV13">
         <v>12000.0</v>
       </c>
       <c r="CW13">
         <v>12000.0</v>
       </c>
       <c r="CX13">
         <v>12000.0</v>
       </c>
       <c r="CY13">
+        <v>12000.0</v>
+      </c>
+      <c r="CZ13">
+        <v>12000.0</v>
+      </c>
+      <c r="DA13">
         <v>6000.0</v>
       </c>
-      <c r="CZ13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>90976288.0</v>
+        <v>96420181.0</v>
       </c>
       <c r="C14">
-        <v>90976288.0</v>
+        <v>91136401.0</v>
       </c>
       <c r="D14">
         <v>90976288.0</v>
       </c>
       <c r="E14">
+        <v>90976288.0</v>
+      </c>
+      <c r="F14">
+        <v>90976288.0</v>
+      </c>
+      <c r="G14">
         <v>90175742.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>89987110.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>90721280.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>89518058.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>88193240.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>87995567.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>87787772.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>89786585.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>85158189.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>87417501.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>86985817.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>88630216.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>88556177.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>88315732.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>87777039.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>86986581.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>85039747.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>84863020.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>84669250.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>84317767.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>85449374.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>84765694.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>85359998.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>87152987.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>89598683.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>90122425.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>90021949.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>90319092.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>91891957.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>92161108.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>92033111.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>91760531.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>91303056.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>91489975.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>91140596.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>90932109.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>90570304.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>90423333.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>90091735.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>90085961.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>90395102.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>91239798.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>91202732.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>90943866.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>90626583.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>87959856.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>89228790.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>86459017.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>86593768.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>86386655.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>86178331.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>85806080.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>85051066.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>85055659.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>85053417.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>85039298.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>84488930.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>85089605.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>85373021.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>84430204.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>83972709.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>83935319.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>84187128.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>84284427.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>90560685.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>89130413.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>91835027.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>95416338.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>103020657.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>103224022.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>105124162.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>104285879.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>107279346.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>107279346.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>105080809.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>109507016.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>124293792.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>124323711.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>124454771.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>124208936.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>105758136.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>124138087.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>124454254.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>87140507.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>112611511.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>120388734.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>123235021.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>119985892.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>119110908.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>119633081.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>119471433.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>117653254.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>115223005.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>115447705.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>115144312.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>114806925.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>50321985.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>85817163.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>115287988.0</v>
       </c>
-      <c r="CZ14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>9000.0</v>
       </c>
       <c r="O15">
         <v>9000.0</v>
       </c>
       <c r="P15">
         <v>9000.0</v>
       </c>
       <c r="Q15">
         <v>9000.0</v>
       </c>
       <c r="R15">
         <v>9000.0</v>
       </c>
       <c r="S15">
         <v>9000.0</v>
       </c>
       <c r="T15">
         <v>9000.0</v>
       </c>
       <c r="U15">
         <v>9000.0</v>
       </c>
       <c r="V15">
@@ -8569,431 +8784,433 @@
       <c r="X15">
         <v>9000.0</v>
       </c>
       <c r="Y15">
         <v>9000.0</v>
       </c>
       <c r="Z15">
         <v>9000.0</v>
       </c>
       <c r="AA15">
         <v>9000.0</v>
       </c>
       <c r="AB15">
         <v>9000.0</v>
       </c>
       <c r="AC15">
         <v>9000.0</v>
       </c>
       <c r="AD15">
         <v>9000.0</v>
       </c>
       <c r="AE15">
         <v>9000.0</v>
       </c>
       <c r="AF15">
-        <v>10000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AG15">
-        <v>10000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AH15">
         <v>10000.0</v>
       </c>
       <c r="AI15">
         <v>10000.0</v>
       </c>
       <c r="AJ15">
         <v>10000.0</v>
       </c>
       <c r="AK15">
         <v>10000.0</v>
       </c>
       <c r="AL15">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="AM15">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="AN15">
         <v>9000.0</v>
       </c>
       <c r="AO15">
         <v>9000.0</v>
       </c>
       <c r="AP15">
         <v>9000.0</v>
       </c>
       <c r="AQ15">
         <v>9000.0</v>
       </c>
       <c r="AR15">
         <v>9000.0</v>
       </c>
       <c r="AS15">
         <v>9000.0</v>
       </c>
       <c r="AT15">
         <v>9000.0</v>
       </c>
       <c r="AU15">
         <v>9000.0</v>
       </c>
       <c r="AV15">
         <v>9000.0</v>
       </c>
       <c r="AW15">
         <v>9000.0</v>
       </c>
       <c r="AX15">
         <v>9000.0</v>
       </c>
       <c r="AY15">
         <v>9000.0</v>
       </c>
       <c r="AZ15">
         <v>9000.0</v>
       </c>
       <c r="BA15">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="BB15">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="BC15">
         <v>8000.0</v>
       </c>
       <c r="BD15">
         <v>8000.0</v>
       </c>
       <c r="BE15">
         <v>8000.0</v>
       </c>
       <c r="BF15">
         <v>8000.0</v>
       </c>
       <c r="BG15">
         <v>8000.0</v>
       </c>
       <c r="BH15">
         <v>8000.0</v>
       </c>
       <c r="BI15">
         <v>8000.0</v>
       </c>
       <c r="BJ15">
         <v>8000.0</v>
       </c>
       <c r="BK15">
         <v>8000.0</v>
       </c>
       <c r="BL15">
         <v>8000.0</v>
       </c>
       <c r="BM15">
         <v>8000.0</v>
       </c>
       <c r="BN15">
         <v>8000.0</v>
       </c>
       <c r="BO15">
         <v>8000.0</v>
       </c>
       <c r="BP15">
         <v>8000.0</v>
       </c>
       <c r="BQ15">
+        <v>8000.0</v>
+      </c>
+      <c r="BR15">
+        <v>8000.0</v>
+      </c>
+      <c r="BS15">
         <v>9000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BU15">
         <v>10000.0</v>
       </c>
       <c r="BV15">
+        <v>10000.0</v>
+      </c>
+      <c r="BW15">
+        <v>10000.0</v>
+      </c>
+      <c r="BX15">
         <v>13000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>13000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="BZ15">
         <v>12000.0</v>
       </c>
       <c r="CA15">
         <v>12000.0</v>
       </c>
       <c r="CB15">
+        <v>12000.0</v>
+      </c>
+      <c r="CC15">
+        <v>12000.0</v>
+      </c>
+      <c r="CD15">
         <v>11000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="CE15">
         <v>13000.0</v>
       </c>
       <c r="CF15">
         <v>13000.0</v>
       </c>
       <c r="CG15">
         <v>13000.0</v>
       </c>
       <c r="CH15">
         <v>13000.0</v>
       </c>
       <c r="CI15">
-        <v>9000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="CJ15">
-        <v>9000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="CK15">
         <v>9000.0</v>
       </c>
       <c r="CL15">
         <v>9000.0</v>
       </c>
       <c r="CM15">
-        <v>12000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="CN15">
-        <v>12000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="CO15">
         <v>12000.0</v>
       </c>
       <c r="CP15">
         <v>12000.0</v>
       </c>
       <c r="CQ15">
         <v>12000.0</v>
       </c>
       <c r="CR15">
         <v>12000.0</v>
       </c>
       <c r="CS15">
         <v>12000.0</v>
       </c>
       <c r="CT15">
         <v>12000.0</v>
       </c>
       <c r="CU15">
         <v>12000.0</v>
       </c>
       <c r="CV15">
         <v>12000.0</v>
       </c>
       <c r="CW15">
         <v>12000.0</v>
       </c>
       <c r="CX15">
         <v>12000.0</v>
       </c>
       <c r="CY15">
+        <v>12000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>12000.0</v>
+      </c>
+      <c r="DA15">
         <v>6000.0</v>
       </c>
-      <c r="CZ15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>2069000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>6759000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6302000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>7080000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>7200000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>7200000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>6974000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7163000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6940000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5900000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3958000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2328000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3100000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-40711000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-48572000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-55557000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-46766000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-46198000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-10599000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>4351000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>3386000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1535000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-59522000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-49117000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-47183000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-24862000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>3200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-28440000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-25843000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-26271000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>3100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>118000.0</v>
       </c>
       <c r="AR16">
         <v>118000.0</v>
       </c>
       <c r="AS16">
-        <v>4600000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="AT16">
         <v>118000.0</v>
       </c>
       <c r="AU16">
-        <v>118000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="AV16">
         <v>118000.0</v>
       </c>
       <c r="AW16">
-        <v>2600000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="AX16">
         <v>118000.0</v>
       </c>
       <c r="AY16">
-        <v>118000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="AZ16">
         <v>118000.0</v>
       </c>
       <c r="BA16">
+        <v>118000.0</v>
+      </c>
+      <c r="BB16">
+        <v>118000.0</v>
+      </c>
+      <c r="BC16">
         <v>2300000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-32381999.0</v>
       </c>
-      <c r="BC16"/>
-[...1 lines deleted...]
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16">
         <v>2400000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>-118000.0</v>
       </c>
-      <c r="BG16"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BI16"/>
       <c r="BJ16">
         <v>118000.0</v>
       </c>
       <c r="BK16">
         <v>118000.0</v>
       </c>
       <c r="BL16">
         <v>118000.0</v>
       </c>
       <c r="BM16">
         <v>118000.0</v>
       </c>
       <c r="BN16">
         <v>118000.0</v>
       </c>
       <c r="BO16">
         <v>118000.0</v>
       </c>
       <c r="BP16">
         <v>118000.0</v>
       </c>
       <c r="BQ16">
         <v>118000.0</v>
       </c>
       <c r="BR16">
@@ -9008,188 +9225,194 @@
       <c r="BU16">
         <v>118000.0</v>
       </c>
       <c r="BV16">
         <v>118000.0</v>
       </c>
       <c r="BW16">
         <v>118000.0</v>
       </c>
       <c r="BX16">
         <v>118000.0</v>
       </c>
       <c r="BY16">
         <v>118000.0</v>
       </c>
       <c r="BZ16">
         <v>118000.0</v>
       </c>
       <c r="CA16">
         <v>118000.0</v>
       </c>
       <c r="CB16">
         <v>118000.0</v>
       </c>
       <c r="CC16">
-        <v>3900000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="CD16">
         <v>118000.0</v>
       </c>
       <c r="CE16">
-        <v>118000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="CF16">
         <v>118000.0</v>
       </c>
       <c r="CG16">
         <v>118000.0</v>
       </c>
       <c r="CH16">
         <v>118000.0</v>
       </c>
       <c r="CI16">
         <v>118000.0</v>
       </c>
       <c r="CJ16">
         <v>118000.0</v>
       </c>
       <c r="CK16">
         <v>118000.0</v>
       </c>
       <c r="CL16">
         <v>118000.0</v>
       </c>
       <c r="CM16">
         <v>118000.0</v>
       </c>
       <c r="CN16">
         <v>118000.0</v>
       </c>
       <c r="CO16">
         <v>118000.0</v>
       </c>
       <c r="CP16">
         <v>118000.0</v>
       </c>
-      <c r="CQ16"/>
-[...1 lines deleted...]
-      <c r="CS16">
+      <c r="CQ16">
         <v>118000.0</v>
       </c>
+      <c r="CR16">
+        <v>118000.0</v>
+      </c>
+      <c r="CS16"/>
       <c r="CT16"/>
-      <c r="CU16"/>
+      <c r="CU16">
+        <v>118000.0</v>
+      </c>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>36558000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>45278000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>44677000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>49000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>53348000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>57060000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>57929000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>55319000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>60934000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>64328000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>66558000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>70747000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>75472000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>81894000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>83856000.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
@@ -9199,258 +9422,262 @@
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>67357000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>67590000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>70064000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>67910000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>68092000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>68220000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>64416000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>57729000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>54980000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>54980000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>43229000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>38607000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>42068000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>44259000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>54654000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>48401000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>47635000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>46684000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>43172000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>42326000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>39289000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>40639000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>59720000.0</v>
       </c>
-      <c r="AI18">
-[...4 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
         <v>50256000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>48495000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>47043000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>45201000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>43510000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>42430000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>41131000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>40025000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>38816000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>36989000.0</v>
       </c>
-      <c r="BH18"/>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -9511,1777 +9738,1809 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20">
         <v>7352000.0</v>
       </c>
       <c r="C20">
         <v>7352000.0</v>
       </c>
       <c r="D20">
         <v>7352000.0</v>
       </c>
       <c r="E20">
         <v>7352000.0</v>
       </c>
       <c r="F20">
+        <v>7352000.0</v>
+      </c>
+      <c r="G20">
+        <v>7352000.0</v>
+      </c>
+      <c r="H20">
         <v>50673000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>50673000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>55272000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>50674000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>90672000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>90706000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>86991000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>86991000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>86715000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>73273000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>71708000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>71708000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>68728000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58043000.0</v>
       </c>
       <c r="U20">
         <v>58043000.0</v>
       </c>
       <c r="V20">
-        <v>45711000.0</v>
+        <v>58043000.0</v>
       </c>
       <c r="W20">
-        <v>45711000.0</v>
+        <v>58043000.0</v>
       </c>
       <c r="X20">
         <v>45711000.0</v>
       </c>
       <c r="Y20">
+        <v>45711000.0</v>
+      </c>
+      <c r="Z20">
+        <v>45711000.0</v>
+      </c>
+      <c r="AA20">
         <v>46511000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>46511000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>51857000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>74225000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>74292000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>74149000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>73566000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>70557000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>70557000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>69042000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>69316000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50081000.0</v>
       </c>
       <c r="AL20">
         <v>50081000.0</v>
       </c>
       <c r="AM20">
         <v>50081000.0</v>
       </c>
       <c r="AN20">
         <v>50081000.0</v>
       </c>
       <c r="AO20">
         <v>50081000.0</v>
       </c>
       <c r="AP20">
         <v>50081000.0</v>
       </c>
       <c r="AQ20">
         <v>50081000.0</v>
       </c>
       <c r="AR20">
         <v>50081000.0</v>
       </c>
       <c r="AS20">
         <v>50081000.0</v>
       </c>
       <c r="AT20">
+        <v>50081000.0</v>
+      </c>
+      <c r="AU20">
+        <v>50081000.0</v>
+      </c>
+      <c r="AV20">
         <v>50456000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>50631000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>36647000.0</v>
       </c>
       <c r="AX20">
         <v>36647000.0</v>
       </c>
       <c r="AY20">
         <v>36647000.0</v>
       </c>
       <c r="AZ20">
         <v>36647000.0</v>
       </c>
       <c r="BA20">
         <v>36647000.0</v>
       </c>
       <c r="BB20">
         <v>36647000.0</v>
       </c>
       <c r="BC20">
         <v>36647000.0</v>
       </c>
       <c r="BD20">
         <v>36647000.0</v>
       </c>
       <c r="BE20">
         <v>36647000.0</v>
       </c>
       <c r="BF20">
         <v>36647000.0</v>
       </c>
       <c r="BG20">
         <v>36647000.0</v>
       </c>
       <c r="BH20">
         <v>36647000.0</v>
       </c>
       <c r="BI20">
+        <v>36647000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>36647000.0</v>
+      </c>
+      <c r="BK20">
         <v>35912000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>45845000.0</v>
       </c>
       <c r="BL20">
         <v>45845000.0</v>
       </c>
       <c r="BM20">
         <v>45845000.0</v>
       </c>
       <c r="BN20">
         <v>45845000.0</v>
       </c>
       <c r="BO20">
         <v>45845000.0</v>
       </c>
       <c r="BP20">
         <v>45845000.0</v>
       </c>
       <c r="BQ20">
         <v>45845000.0</v>
       </c>
       <c r="BR20">
+        <v>45845000.0</v>
+      </c>
+      <c r="BS20">
+        <v>45845000.0</v>
+      </c>
+      <c r="BT20">
         <v>125384000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>179360000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>179360000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>168135000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>229210000.0</v>
       </c>
       <c r="BX20">
         <v>229210000.0</v>
       </c>
       <c r="BY20">
         <v>229210000.0</v>
       </c>
       <c r="BZ20">
+        <v>229210000.0</v>
+      </c>
+      <c r="CA20">
+        <v>229210000.0</v>
+      </c>
+      <c r="CB20">
         <v>229597000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CC20">
         <v>229597000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>385833000.0</v>
       </c>
       <c r="CD20">
         <v>385833000.0</v>
       </c>
       <c r="CE20">
         <v>385833000.0</v>
       </c>
       <c r="CF20">
         <v>385833000.0</v>
       </c>
       <c r="CG20">
+        <v>385833000.0</v>
+      </c>
+      <c r="CH20">
+        <v>385833000.0</v>
+      </c>
+      <c r="CI20">
         <v>385977000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CJ20">
         <v>385622000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>379545000.0</v>
       </c>
       <c r="CK20">
         <v>379545000.0</v>
       </c>
       <c r="CL20">
         <v>379545000.0</v>
       </c>
       <c r="CM20">
+        <v>379545000.0</v>
+      </c>
+      <c r="CN20">
+        <v>379545000.0</v>
+      </c>
+      <c r="CO20">
         <v>379543000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CP20">
         <v>379543000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CQ20">
         <v>379545000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CR20">
         <v>283826000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CS20">
         <v>1293147000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CT20">
         <v>1232940000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CU20">
         <v>1268351000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CV20">
         <v>1297069000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CW20">
         <v>1308547000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CX20">
         <v>1251731000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CY20">
         <v>1257348000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CZ20">
         <v>1113104000.0</v>
       </c>
-      <c r="CY20"/>
-      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21">
+        <v>2139000.0</v>
+      </c>
+      <c r="C21">
+        <v>2593000.0</v>
+      </c>
+      <c r="D21">
         <v>152326000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>152781000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>153237000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>181693000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>200064000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>200546000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>229834000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>202274000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>263159000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>267542000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>266361000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>269264000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>273757000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>267984000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>270529000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>273087000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>275033000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>257513000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>259340000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>266065000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>226160000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>226605000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>227045000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>269316000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>269117000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>274040000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>275514000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>277196000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>278702000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>280334000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>279812000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>277921000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>266989000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>248138000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>232974000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>233821000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>234706000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>235590000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>236475000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>237357000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>238242000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>239125000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>240010000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>240894000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>241778000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>242862000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>239887000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>240513000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>241147000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>241781000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>242415000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>243050000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>243158000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>243768000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>244377000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>245299000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>245611000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>246237000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>246236000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>246638000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>273752000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>274689000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>274330000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>274956000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>323508000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>324258000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>328667000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>329422000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>412383000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>799356000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>800284000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>812987000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>825157000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>829718000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>831651000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>836220000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>840509000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>841010000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>948106000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>951864000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>1342877000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>1410395000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>1402054000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>1400566000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>1396214000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>1377815000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>1382387000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>1387118000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>1424112000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>1427012000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>1297597000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>1296420000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>1087034000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>1293147000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>1232940000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>1268351000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>1297069000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>1308547000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>1251731000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>1257348000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>1113104000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>488271000.0</v>
       </c>
-      <c r="CZ21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1988000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1062000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1058000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>753000.0</v>
       </c>
-      <c r="N22"/>
-[...1 lines deleted...]
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
-[...1 lines deleted...]
-      </c>
+      <c r="T22"/>
       <c r="U22"/>
       <c r="V22">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-2464000.0</v>
+      </c>
+      <c r="W22"/>
       <c r="X22">
         <v>1.0</v>
       </c>
       <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
+      <c r="Z22">
+        <v>1.0</v>
+      </c>
       <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AB22">
+      <c r="AB22"/>
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AC22"/>
       <c r="AD22">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AE22">
         <v>1.0</v>
       </c>
+      <c r="AE22"/>
       <c r="AF22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG22">
         <v>1.0</v>
       </c>
       <c r="AH22">
         <v>1.0</v>
       </c>
       <c r="AI22">
         <v>1.0</v>
       </c>
       <c r="AJ22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AK22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>1.0</v>
       </c>
       <c r="AS22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT22">
         <v>1.0</v>
       </c>
       <c r="AU22">
         <v>1.0</v>
       </c>
       <c r="AV22">
         <v>1.0</v>
       </c>
       <c r="AW22">
-        <v>-5669000.0</v>
+        <v>1.0</v>
       </c>
       <c r="AX22">
         <v>1.0</v>
       </c>
       <c r="AY22">
-        <v>1.0</v>
+        <v>-5669000.0</v>
       </c>
       <c r="AZ22">
         <v>1.0</v>
       </c>
       <c r="BA22">
         <v>1.0</v>
       </c>
       <c r="BB22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BC22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
-      <c r="BH22"/>
-      <c r="BI22"/>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22">
         <v>32978000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>34406000.0</v>
       </c>
-      <c r="BV22"/>
-      <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22">
         <v>43736000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>43837000.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>43664000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>6845000.0</v>
       </c>
-      <c r="CE22"/>
-      <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>5907000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>5122000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>5902000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>5823000.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22">
+      <c r="CN22"/>
+      <c r="CO22">
         <v>9540000.0</v>
       </c>
-      <c r="CN22"/>
-      <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>436392000.0</v>
+      </c>
+      <c r="C23">
+        <v>387511000.0</v>
+      </c>
+      <c r="D23">
         <v>414603000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>417998000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>435822000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>487278000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>557258000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>569606000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>804990000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>865946000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>876135000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>865156000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>878283000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>880841000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>876457000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>840203000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>861609000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>851342000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>828403000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>778018000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>752168000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>747345000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>599378000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>596174000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>613131000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>656200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>687842000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>699579000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>720188000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>690409000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>748598000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>748547000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>745902000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>765967000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>764421000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>553044000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>514265000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>517921000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>531059000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>525265000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>521890000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>528188000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>543058000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>534434000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>527624000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>527767000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>550411000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>546952000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>534777000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>448712000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>455664000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>448556000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>430812000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>438051000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>451507000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>446943000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>453619000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>467321000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>479089000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>488118000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>478771000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>490810000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>522376000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>487116000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>479559000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>487927000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>536984000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>535395000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>534893000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>591039000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>824653000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1292564000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1300205000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1366148000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>1396216000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>1437760000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>1411332000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>1418664000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1448914000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1447152000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1621712000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1743159000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>1692297000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>1690708000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>1678359000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>1689712000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>1678499000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>1637142000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>1657373000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1686968000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>1689864000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>1699371000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>1560387000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>1573481000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>1641930000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>1564905000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>1497645000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>1535517000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>1557295000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>1576803000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>1515915000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>1560493000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>1566213000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>604301000.0</v>
       </c>
-      <c r="CZ23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24">
+        <v>142195000.0</v>
+      </c>
+      <c r="C24">
+        <v>147119000.0</v>
+      </c>
+      <c r="D24">
         <v>152040000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>172110000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>184514000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>186958000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>186902000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>186847000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>195762000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>199552000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>201301000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>204574000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>207016000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>207292000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>207817000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>206218000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>206816000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>207416000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>208014000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>208612000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>209811000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>210454000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>211095000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>211736000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>212380000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>213024000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>238400000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>239032000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>239889000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>240541000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>290614000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>291237000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>291863000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>292489000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>283998000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>285153000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>285924000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>286697000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>307296000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>308058000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>308821000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>312813000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>333750000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>334688000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>335625000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>336563000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>357500000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>358438000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>359375000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>360313000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>371250000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>340835000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>340748000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>340664000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>360299000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>360155000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>379807000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>379662000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>395542000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>395398000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>395257000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>395119000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>395018000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>358491000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>359491000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>362949000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>362949000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>364521000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>365521000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>405521000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>472000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>472000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>473001000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>483002000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>489263000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>490530000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>492888000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>494073000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>497349000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>499625000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>501943000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>500269000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>501594000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>478545000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>480243000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>480983000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>481342000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>321372000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>358392000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>376424000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>379241000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>397121000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>304451000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>304502000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>308682000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>273767000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>239853000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>249428000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>242548000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>243133000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>244515000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>252495000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>215722000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>370004000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>234076000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>52</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>147119000.0</v>
+      </c>
+      <c r="D25">
         <v>152040000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>172110000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>184514000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>186958000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>186902000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>201301000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>204574000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>207016000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>207292000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>207817000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>206218000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>206816000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>207416000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>208014000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>208612000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>210454000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>210454000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>211095000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>211736000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>212380000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>213024000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>238400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>239032000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>239889000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>240541000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>290614000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>291237000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>291863000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>292489000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>283998000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>285153000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>285924000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>286697000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>307296000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>308058000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>308821000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>312813000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>333750000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>334688000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>335625000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>336563000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>357500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>358438000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>359375000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>360313000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>371250000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>340835000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>340748000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>340664000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>360299000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>360155000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>379807000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>379662000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>395542000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>395398000.0</v>
       </c>
-      <c r="BH25"/>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>2600000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>2300000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26">
         <v>2950000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
@@ -11307,54 +11566,56 @@
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -11415,438 +11676,450 @@
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>-255000.0</v>
+      </c>
+      <c r="C28">
+        <v>154192000.0</v>
+      </c>
+      <c r="D28">
         <v>155926000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>159960000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>161638000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>140889000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>147555000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>153574000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>123131000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>191162000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>153319000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>165053000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>121948000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>149578000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>136057000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>127962000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>113502000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>55517000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>67021000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>78721000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>102349000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>94292000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>170752000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>186080000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>210146000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>233344000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>244210000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>241912000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>241584000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>196808000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>191825000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>185345000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>205639000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>255929000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>231768000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>228266000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>220692000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>228927000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>240726000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>280377000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>289580000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>268639000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>279492000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>287572000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>289511000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>309053000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>315922000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>322371000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>316000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>320241000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>321454000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>299969000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>308633000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>304684000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>315061000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>319398000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>328638000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>320943000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>326563000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>320129000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>330185000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>323729000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>340808000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>333770000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>334035000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>336283000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>343125000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>346683000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>348747000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>342229000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>355428000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>355899000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>444630000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>397133000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>391670000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>362728000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>371659000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>379245000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>482577000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>485699000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>489061000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>440992000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>457635000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>448271000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>440508000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>436007000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>445671000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>309664000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>346230000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>357809000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>369068000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>389461000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>297745000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>293341000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>297871000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>266205000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>221948000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>233874000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>236503000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>229584000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>216535000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>185924000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-74364000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>482935000.0</v>
       </c>
-      <c r="CZ28"/>
+      <c r="DB28"/>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>227158000.0</v>
+      </c>
+      <c r="C29">
+        <v>222561000.0</v>
+      </c>
+      <c r="D29">
         <v>250205000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>267119000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>282622000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>332978000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>394265000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>407255000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>372657000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>432049000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>448660000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>445292000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>485299000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>482970000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>478753000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>466306000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>463518000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>469245000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>465978000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>498574000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>493494000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>489434000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>471635000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>464996000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>463617000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11881,646 +12154,660 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>128102000.0</v>
+      </c>
+      <c r="C30">
+        <v>94912000.0</v>
+      </c>
+      <c r="D30">
         <v>88985000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>78700000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>79197000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>68319000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>70032000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>69121000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>206065000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>70356000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>211175000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>210282000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>191486000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>224713000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>194291000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>184872000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>173419000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>201747000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>168165000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>141697000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>132149000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>142004000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>58865000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>51706000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>63879000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>71406000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>68809000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>69841000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>65745000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>79308000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>78092000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>76378000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>73728000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>84348000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>72651000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>70781000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>54460000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>65072000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>62317000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>61037000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>60709000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>66399000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>64802000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>56232000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>48947000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>64956000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>64948000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>62581000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>53721000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>57043000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>52017000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>52417000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>46361000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>48030000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>48059000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>48306000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>41189000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>44270000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>42032000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>42164000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>36999000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>41552000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>46832000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>48360000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>39596000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>44674000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>48316000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>46674000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>40949000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>44855000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>52702000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>55963000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>49686000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>55986000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>68601000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>66802000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>56427000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>61036000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>70095000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>66635000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>51018000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>61215000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>60661000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>61159000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>46541000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>52568000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>56257000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>55804000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>42245000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>49518000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>52440000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>51800000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>47548000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>49022000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>49449000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>50112000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>38274000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>44143000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>43276000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>45599000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>31369000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>38547000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>29803000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>23869000.0</v>
       </c>
-      <c r="CZ30"/>
+      <c r="DB30"/>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>-115115000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-124329000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-80847000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-85833000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-94596000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-85964000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-90482000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-90491000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-90491000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-28594000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-36700000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-47934000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-14331000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-22056000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-24519000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-27655000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-29652000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-22976000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-26009000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-18756000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-17422000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-17642000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-9971000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>392000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>5722000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-127628000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-95543000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-100446000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-107901000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-113365000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-119080000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-120165000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-127362000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-135319000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-140843000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-145417000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-142485000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-147538000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-136633000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-141136000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-283403000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-264278000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-273394000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-274296000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-272677000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-281307000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-64018000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-61806000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-55966000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-55703000.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>66298000.0</v>
+      </c>
+      <c r="C32">
+        <v>62008000.0</v>
+      </c>
+      <c r="D32">
         <v>78349000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>106356000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>125735000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>124674000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>123120000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>137320000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>105618000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>113802000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>129044000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>124714000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>156903000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>159682000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>150900000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>166034000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>189691000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>183616000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>187556000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>202619000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>188307000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>173120000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>160840000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>147092000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>147436000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12555,1255 +12842,1277 @@
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
     </row>
-    <row r="33" spans="1:104">
+    <row r="33" spans="1:106">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>206056000.0</v>
+      </c>
+      <c r="C33">
+        <v>204030000.0</v>
+      </c>
+      <c r="D33">
         <v>230117000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>239919000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>244779000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>300978000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>361870000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>365003000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>425010000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>480059000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>490881000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>490970000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>475782000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>472918000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>474097000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>433324000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>437553000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>442836000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>448888000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>423108000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>428982000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>437086000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>387264000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>389680000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>398336000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>446768000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>447537000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>449289000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>465953000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>419361000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>421142000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>416904000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>414697000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>413505000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>398111000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>415443000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>385140000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>386459000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>391820000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>397069000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>402190000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>408160000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>408075000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>416086000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>417137000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>420356000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>426940000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>433375000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>422939000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>343329000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>344667000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>350600000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>347176000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>349611000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>351334000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>352183000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>354896000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>358393000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>361276000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>364091000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>367546000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>369192000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>411823000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>406514000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>407769000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>409784000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>462312000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>465290000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>472293000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>476638000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>647177000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>1086438000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>1084219000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>1085837000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>1206343000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>1220857000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>1214719000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>1225459000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>1232821000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>1240162000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>1507619000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>1503216000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>1506300000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>1589541000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>1583064000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>1584904000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>1574589000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>1554922000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>1562216000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>1577138000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>1615686000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>1624704000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>1494408000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>1499959000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>1568712000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>1491500000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>1429242000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>1461566000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>1488143000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>1497842000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>1438584000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>1438440000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>1235255000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>560780000.0</v>
       </c>
-      <c r="CZ33"/>
+      <c r="DB33"/>
     </row>
-    <row r="34" spans="1:104">
+    <row r="34" spans="1:106">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34">
+        <v>13048000.0</v>
+      </c>
+      <c r="C34">
+        <v>12197000.0</v>
+      </c>
+      <c r="D34">
         <v>12941000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>12647000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>12578000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>12168000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>4443000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>4370000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>21404000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>23009000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>17294000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>14538000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>71748000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>72349000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>68646000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>69937000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>100581000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>93918000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>110744000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>3507000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>3616000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>3732000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>36240000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>36169000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>43087000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>44758000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>7531000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>48607000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>10383000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>16418000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>19237000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>19553000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>23420000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>21447000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>26083000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>27132000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>12217000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>13208000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>14687000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>15308000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>15572000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>14565000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>15581000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>13716000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>11451000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>9583000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>8773000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>9741000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>7320000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>6786000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>6874000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>6934000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>7180000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>7359000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>8070000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>7666000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>8109000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>8327000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>8748000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>9208000.0</v>
       </c>
-      <c r="BH34"/>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
     </row>
-    <row r="35" spans="1:104">
+    <row r="35" spans="1:106">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>207391000.0</v>
+      </c>
+      <c r="C35">
+        <v>210596000.0</v>
+      </c>
+      <c r="D35">
         <v>230301000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>256266000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>274906000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>279632000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>277627000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>281915000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>317253000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>327607000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>333908000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>334477000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>346121000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>347231000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>346527000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>344065000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>375489000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>369554000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>383174000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>301295000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>301748000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>334226000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>290564000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>286512000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>297535000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>302041000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>343257000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>336040000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>338006000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>303643000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>353023000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>353116000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>354572000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>354575000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>369801000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>312285000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>298141000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>299905000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>321983000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>323366000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>324393000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>327378000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>349331000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>348404000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>347076000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>346146000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>366273000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>368179000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>366695000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>419086000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>428380000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>396264000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>394971000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>393224000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>411879000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>410251000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>429047000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>428014000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>443106000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>441595000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>441100000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>440785000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>451255000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>412954000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>411268000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>413905000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>385209000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>383842000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>406370000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>442765000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>536269000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>641203000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>641100000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>643428000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>633753000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>634351000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>625993000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>629360000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>670648000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>669514000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>681826000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>672665000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>633150000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>618502000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>617220000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>620776000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>617218000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>566376000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>596068000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>613090000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>614953000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>623659000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>529743000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>529193000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>598472000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>557972000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>403023000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>428733000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>507730000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>514328000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>364810000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>391586000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>399137000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>435084000.0</v>
       </c>
-      <c r="CZ35"/>
+      <c r="DB35"/>
     </row>
-    <row r="36" spans="1:104">
+    <row r="36" spans="1:106">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
+        <v>126480000.0</v>
+      </c>
+      <c r="C36">
+        <v>126658000.0</v>
+      </c>
+      <c r="D36">
         <v>3586000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>7484000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>7749000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>7905000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>8007000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>7480000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>21892000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>117078000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>21550000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>16273000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>8088000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>8297000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>8487000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>7975000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>8084000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>8527000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>8474000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>7436000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>7586000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>7643000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>7784000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>7428000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>7506000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>7462000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>7459000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>2684000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2689000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2934000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>5087000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>4442000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>4253000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>4690000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>5474000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1894000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>2090000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>2512000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>2014000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1738000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1611000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>4919000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>5421000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>5581000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>5770000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>6039000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>6587000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>6533000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>6802000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>7404000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>7284000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>13002000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>8072000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>8514000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>9466000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>9845000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>10783000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>11221000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>12151000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>12525000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>13832000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>14865000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>17982000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>9027000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>8545000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>8537000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>9661000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>9620000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>10191000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>10473000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>16568000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>14831000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>11375000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>11756000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>13896000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>21123000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>10977000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>14054000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>14810000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>21687000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>22073000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>13405000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>11523000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>18891000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>19490000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>20412000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>21565000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>18566000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>17944000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>19396000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>18116000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>20151000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>18133000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>18458000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>14780000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>15747000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>12193000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>12080000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>11778000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>11220000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>12177000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>11803000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>22398000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>32153000.0</v>
       </c>
-      <c r="CZ36"/>
+      <c r="DB36"/>
     </row>
-    <row r="37" spans="1:104">
+    <row r="37" spans="1:106">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>14059000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>14947000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>12594000.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -13844,1637 +14153,1667 @@
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
-      <c r="BH37"/>
-      <c r="BI37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
     </row>
-    <row r="38" spans="1:104">
+    <row r="38" spans="1:106">
       <c r="A38" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>65</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>7206000.0</v>
+      </c>
+      <c r="D38">
         <v>6510000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>10408000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>10673000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>10555000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>8094000.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>32000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>24141000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>18864000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>10000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>10888000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>9949000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>9437000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>9546000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>28000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>8474000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>7436000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>4000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>7643000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>7784000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>7428000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>7506000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>4862000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>7459000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2684000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2689000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>634000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>5087000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>4442000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>4253000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1740000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>341505000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>358606000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>331223000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>331091000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>336101000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>340757000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>345227000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>350286000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>349063000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>355721000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>360189000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>363572000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>369568000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>375498000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>365230000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>368420000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>285078000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>291430000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>287134000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>35000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>289271000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>290260000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>291807000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>293167000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>294409000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>295409000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>296715000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>297415000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>337579000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>329561000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>328720000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>329338000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>379014000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>379723000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>384703000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>385740000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>554335000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>993547000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>991019000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>992878000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>1068263000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>1080051000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>1071838000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>1079484000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>1084916000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>1092294000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>1356012000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>1351102000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>1354400000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>1429286000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>1421544000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>1420978000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>1417779000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>1396381000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>1400331000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>1406514000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>1442228000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>1447163000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>1315730000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>1318767000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>1385640000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>1308894000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>1245133000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>1280431000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>1308847000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>1319767000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>1263908000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>1269151000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>1135502000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>520424000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>222960000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:104">
+    <row r="39" spans="1:106">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>31090000.0</v>
+      </c>
+      <c r="C39">
+        <v>25368000.0</v>
+      </c>
+      <c r="D39">
         <v>28268000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>30101000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>33699000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>17373000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>32272000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>47186000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>41170000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>234929000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>45392000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>37443000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>31193000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>27238000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>43268000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>37779000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>39053000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>21637000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>28459000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>31342000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>25305000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2890000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>16757000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>20420000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>22720000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>13241000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>28926000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>14469000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>25923000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>12583000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>28382000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>13938000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>10501000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>228554000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>237679000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>12366000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>11366000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>4870000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>13204000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>11456000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>12000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>11410000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>12173000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>16600000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>11676000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>5295000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>18414000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>11179000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>10992000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>14274000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>5434000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>4473000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>9920000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>4245000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>6876000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>5697000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>6365000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>5939000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>6802000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>6594000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>8154000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>7676000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>8511000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>6521000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>5738000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>5803000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>5532000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>4593000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>4875000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>7196000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>7200000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>33058000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>136879000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>137380000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>17594000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>16205000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>14060000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>13644000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>124944000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>120097000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>43856000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>113118000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>76299000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>6537000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>6443000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>5271000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>10812000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>13529000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>39564000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>40506000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>10420000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>13850000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>10334000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>13410000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>11595000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>14239000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>10864000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>10795000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>8907000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>8759000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>7278000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>14282000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>9547000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>15046000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>1310000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:104">
+    <row r="40" spans="1:106">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>133526000.0</v>
+      </c>
+      <c r="C40">
+        <v>71700000.0</v>
+      </c>
+      <c r="D40">
         <v>78643000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>59075000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>55177000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>34600000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>64528000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-4467000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>15559000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>240455000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>240417000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>236276000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>233791000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>155015000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>240994000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>229953000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>222610000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>130955000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>179912000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>141767000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>124369000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>7290000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-7563000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-7830000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-8802000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>27931000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-8843000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-11420000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-10599000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>12534000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>4351000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3386000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1535000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>28022000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>49117000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>47183000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>24862000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>16200000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>28440000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>25843000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>26271000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>18587000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>118000.0</v>
       </c>
       <c r="AR40">
         <v>118000.0</v>
       </c>
       <c r="AS40">
-        <v>24895000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="AT40">
         <v>118000.0</v>
       </c>
       <c r="AU40">
-        <v>118000.0</v>
+        <v>24895000.0</v>
       </c>
       <c r="AV40">
         <v>118000.0</v>
       </c>
       <c r="AW40">
-        <v>25346000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="AX40">
         <v>118000.0</v>
       </c>
       <c r="AY40">
-        <v>118000.0</v>
+        <v>25346000.0</v>
       </c>
       <c r="AZ40">
         <v>118000.0</v>
       </c>
       <c r="BA40">
+        <v>118000.0</v>
+      </c>
+      <c r="BB40">
+        <v>118000.0</v>
+      </c>
+      <c r="BC40">
         <v>32258000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>1.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>37466000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>28149000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>31750000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>118000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>39925000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>30355000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>38668000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>31863000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>41935000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>43631000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>47787000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>52326000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>53531000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>29864000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>118000.0</v>
       </c>
       <c r="BS40">
         <v>118000.0</v>
       </c>
       <c r="BT40">
+        <v>118000.0</v>
+      </c>
+      <c r="BU40">
+        <v>118000.0</v>
+      </c>
+      <c r="BV40">
         <v>6661000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>5772000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>118000.0</v>
       </c>
       <c r="BX40">
         <v>118000.0</v>
       </c>
       <c r="BY40">
         <v>118000.0</v>
       </c>
       <c r="BZ40">
         <v>118000.0</v>
       </c>
       <c r="CA40">
         <v>118000.0</v>
       </c>
       <c r="CB40">
         <v>118000.0</v>
       </c>
       <c r="CC40">
-        <v>28028000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="CD40">
         <v>118000.0</v>
       </c>
       <c r="CE40">
-        <v>118000.0</v>
+        <v>28028000.0</v>
       </c>
       <c r="CF40">
         <v>118000.0</v>
       </c>
       <c r="CG40">
         <v>118000.0</v>
       </c>
       <c r="CH40">
         <v>118000.0</v>
       </c>
       <c r="CI40">
         <v>118000.0</v>
       </c>
       <c r="CJ40">
         <v>118000.0</v>
       </c>
       <c r="CK40">
         <v>118000.0</v>
       </c>
       <c r="CL40">
+        <v>118000.0</v>
+      </c>
+      <c r="CM40">
+        <v>118000.0</v>
+      </c>
+      <c r="CN40">
         <v>-118000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>3478000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1974000.0</v>
       </c>
       <c r="CP40">
         <v>118000.0</v>
       </c>
       <c r="CQ40">
-        <v>118000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="CR40">
         <v>118000.0</v>
       </c>
       <c r="CS40">
-        <v>-118000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="CT40">
         <v>118000.0</v>
       </c>
       <c r="CU40">
+        <v>-118000.0</v>
+      </c>
+      <c r="CV40">
+        <v>118000.0</v>
+      </c>
+      <c r="CW40">
         <v>196000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>196000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>22274000.0</v>
       </c>
-      <c r="CX40"/>
-      <c r="CY40">
+      <c r="CZ40"/>
+      <c r="DA40">
         <v>117537000.0</v>
       </c>
-      <c r="CZ40"/>
+      <c r="DB40"/>
     </row>
-    <row r="41" spans="1:104">
+    <row r="41" spans="1:106">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>85758000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>83040000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>97788000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>99347000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>117045000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>147168000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>141150000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>145309000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>61236000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>59922000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>58712000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>47091000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>41992000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>45679000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>47630000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>62185000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>55917000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>58018000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>63102000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>62409000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>61879000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>62709000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>62086000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>26083000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>27132000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>12217000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>13208000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>14687000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>15308000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>15572000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>14565000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>15581000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>13716000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>11451000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>9583000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>8773000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>9741000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>7320000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>6786000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>6874000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>6934000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>7180000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>7359000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>8070000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>7666000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>8109000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>8327000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>8748000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>9208000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>9833000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>10294000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>11567000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>11610000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>11693000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>12258000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>12872000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>12754000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>35048000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>37244000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>29727000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>29557000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>36005000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>22383000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>13071000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>11290000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>6143000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>4522000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>4354000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>3684000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>3910000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>3760000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>3642000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>3827000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>3906000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>3719000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>1285000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>979000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>687000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>397000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>108000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>108000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>1660000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>1583000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>1923000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>2114000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>2139000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>2313000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>6474000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>6367000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>6434000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>6672000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>6669000.0</v>
       </c>
-      <c r="CY41"/>
-      <c r="CZ41"/>
+      <c r="DA41"/>
+      <c r="DB41"/>
     </row>
-    <row r="42" spans="1:104">
+    <row r="42" spans="1:106">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>801269000.0</v>
+      </c>
+      <c r="C42">
+        <v>804075000.0</v>
+      </c>
+      <c r="D42">
         <v>808598000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>810785000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>813080000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>815532000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>820491000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>821590000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>743339000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>743246000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>742040000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>739571000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>776198000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>776298000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>770639000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>769977000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>773613000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>780388000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>780426000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>826474000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>827749000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-1056000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>829610000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>830900000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>832216000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>836170000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>841567000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>846345000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>851080000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-1412000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>871321000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>874508000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>882935000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>888650000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>896070000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>901806000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>903331000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>904867000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>906375000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>907820000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>908792000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>910228000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>910068000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>911161000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>911737000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>912161000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>921218000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>925955000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>927497000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>927377000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>937071000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>935446000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>932037000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>930814000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>940238000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>939451000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>938714000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>938453000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>942573000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>942078000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>941562000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>941171000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>939799000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>939176000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>938572000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>937963000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>936134000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>935380000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>935188000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>975368000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>938200000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>947249000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>960229000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>991908000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>1006898000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>1047454000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>1043494000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>1042698000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>1050164000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>1050680000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>1045536000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>1185312000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>1186271000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>1185524000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>1185252000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>1184394000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>1184261000.0</v>
       </c>
-      <c r="CI42">
-[...4 lines deleted...]
-      </c>
       <c r="CK42">
-        <v>1295247000.0</v>
+        <v>1183489000.0</v>
       </c>
       <c r="CL42">
-        <v>1292102000.0</v>
+        <v>1183378000.0</v>
       </c>
       <c r="CM42">
-        <v>1288862000.0</v>
+        <v>1182978000.0</v>
       </c>
       <c r="CN42">
+        <v>1182785000.0</v>
+      </c>
+      <c r="CO42">
+        <v>1182419000.0</v>
+      </c>
+      <c r="CP42">
         <v>1144041000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>1143782000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>1142286000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>1141526000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>1140725000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>1097617000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>1097362000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>1097171000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>1094265000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>1092865000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>1083149000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>36017000.0</v>
       </c>
-      <c r="CZ42"/>
+      <c r="DB42"/>
     </row>
-    <row r="43" spans="1:104">
+    <row r="43" spans="1:106">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -15535,89 +15874,87 @@
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
     </row>
-    <row r="44" spans="1:104">
+    <row r="44" spans="1:106">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -15658,1686 +15995,1720 @@
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
-      <c r="BI44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
-      <c r="CI44">
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44">
         <v>118412000.0</v>
       </c>
-      <c r="CJ44">
+      <c r="CL44">
         <v>115300000.0</v>
       </c>
-      <c r="CK44">
+      <c r="CM44">
         <v>112269000.0</v>
       </c>
-      <c r="CL44">
+      <c r="CN44">
         <v>109317000.0</v>
       </c>
-      <c r="CM44">
+      <c r="CO44">
         <v>106443000.0</v>
       </c>
-      <c r="CN44">
+      <c r="CP44">
         <v>103645000.0</v>
       </c>
-      <c r="CO44">
+      <c r="CQ44">
         <v>100921000.0</v>
       </c>
-      <c r="CP44">
+      <c r="CR44">
         <v>98268000.0</v>
       </c>
-      <c r="CQ44">
+      <c r="CS44">
         <v>95684000.0</v>
       </c>
-      <c r="CR44">
+      <c r="CT44">
         <v>93169000.0</v>
       </c>
-      <c r="CS44">
+      <c r="CU44">
         <v>90720000.0</v>
       </c>
-      <c r="CT44">
+      <c r="CV44">
         <v>85133000.0</v>
       </c>
-      <c r="CU44">
+      <c r="CW44">
         <v>83564000.0</v>
       </c>
-      <c r="CV44">
+      <c r="CX44">
         <v>82024000.0</v>
       </c>
-      <c r="CW44">
+      <c r="CY44">
         <v>80603000.0</v>
       </c>
-      <c r="CX44">
+      <c r="CZ44">
         <v>79053000.0</v>
       </c>
-      <c r="CY44"/>
-      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
     </row>
-    <row r="45" spans="1:104">
+    <row r="45" spans="1:106">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>209154000.0</v>
+      </c>
+      <c r="C45">
+        <v>208007000.0</v>
+      </c>
+      <c r="D45">
         <v>208766000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>217890000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>222342000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>256262000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>265968000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>266287000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>293305000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>313041000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>312184000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>113858000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>111751000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>105775000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>294192000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>100116000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>105529000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>105529000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>107609000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>109936000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>118074000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>123458000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>124450000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>120708000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>64900000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>64900000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>63204000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>58562000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>60075000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>60337000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>56606000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>56837000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>53917000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>55368000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>55719000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>56312000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>56963000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>57900000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>59012000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>60365000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>56948000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>56800000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>57372000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>57877000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>57709000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>58800000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>59589000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>59170000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>60042000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>61400000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>62063000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>61923000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>63089000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>65226000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>66867000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>68682000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>70831000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>71777000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>74244000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>76953000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>79049000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>80446000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>83298000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>85567000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>87590000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>90898000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>92842000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>92891000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>93200000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>92959000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>138080000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>140806000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>142881000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>145975000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>147905000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>147868000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>151607000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>152114000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>151900000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>160255000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>161520000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>163926000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>156810000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>158541000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>161885000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>170624000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>173458000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>177541000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>178678000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>181192000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>183072000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>182606000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>184109000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>181135000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>179296000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>178075000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>174676000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>169289000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>99753000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>40356000.0</v>
       </c>
-      <c r="CZ45"/>
+      <c r="DB45"/>
     </row>
-    <row r="46" spans="1:104">
+    <row r="46" spans="1:106">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>66261000.0</v>
+      </c>
+      <c r="C46">
+        <v>63604000.0</v>
+      </c>
+      <c r="D46">
         <v>63929000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>69378000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>73517000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>101378000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>103039000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>106217000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>112837000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>109768000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>112909000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>113858000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>111751000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>105775000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>103676000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>82630000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>85770000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>88052000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>96653000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>100116000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>104013000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="W46"/>
+      <c r="X46">
         <v>107609000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>109936000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>118074000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>123479000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>124450000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>120708000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>113525000.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>63204000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>58562000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>60075000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>60337000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>56606000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>56837000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>53917000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>55368000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>55719000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>56312000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>56963000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>57874000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>59012000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>60365000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>56948000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>56784000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>57372000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>57877000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>57709000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>58765000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>59589000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>59170000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>60042000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>61400000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>62063000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>61923000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>63089000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>65226000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>66867000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>68682000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>70831000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>71777000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>74244000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>76953000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>79049000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>80446000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>83298000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>85567000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>87590000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>90898000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>92842000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>92891000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>93200000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>92959000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>138080000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>140806000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>142881000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>145975000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>147905000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>147868000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>151607000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>152114000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>151900000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>160255000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>161520000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>163926000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>156810000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>158541000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>161885000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>170624000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>173458000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>177541000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>178678000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>181192000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>183072000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>182606000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>184109000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>181135000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>179296000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>178075000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>174676000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>169289000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>99753000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>40356000.0</v>
       </c>
-      <c r="CZ46"/>
+      <c r="DB46"/>
     </row>
-    <row r="47" spans="1:104">
+    <row r="47" spans="1:106">
       <c r="A47" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>74</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>63604000.0</v>
+      </c>
+      <c r="D47">
         <v>63929000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>69378000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>73517000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>101378000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>103039000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>112909000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>113858000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>65868000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>105775000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>103676000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>82630000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>60174000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>88080000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>64600000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>100116000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>104013000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>105529000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>73215000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>74810000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>76315000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>79642000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>124450000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>74502000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>113525000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>64939000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>63204000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>58562000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>60075000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>60337000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>56606000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>56837000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>53917000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>55368000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>55719000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>56312000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>56963000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>57874000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>59012000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>60365000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>56948000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>56784000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>57372000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>57877000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>57709000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>58765000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>59589000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>59170000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>60042000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>61435000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>62063000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>61923000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>63089000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>65226000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>66867000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>68682000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>70831000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>71777000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>74244000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>76953000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>79049000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>80446000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>83298000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>85567000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>87590000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>90898000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>92842000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>92891000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>93200000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>92959000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>138080000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>140806000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>142881000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>145975000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>147905000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>147868000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>151607000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>152114000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>151900000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>160255000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>161520000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>163926000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>156810000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>158541000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>161885000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>170624000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>173458000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>177541000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>178678000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>181192000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>183072000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>182606000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>184109000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>181135000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>179296000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>178075000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>174676000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>169289000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>99753000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>40356000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>28736000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:104">
+    <row r="48" spans="1:106">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-735527000.0</v>
+      </c>
+      <c r="C48">
+        <v>-747887000.0</v>
+      </c>
+      <c r="D48">
         <v>-729682000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-720023000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-716686000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-668720000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-612362000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-600382000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-568702000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-519812000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-501604000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-504323000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-502334000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-504375000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-502747000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-512140000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-520607000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-522494000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-526362000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-538493000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-546357000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-551786000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-572114000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-581130000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-583468000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-547876000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-555236000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-543019000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-526740000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-528164000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-534482000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-536697000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-541538000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-539730000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-552702000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-709910000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-713405000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-718444000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-725450000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-730863000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-736579000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-738849000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-744656000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-753949000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-759190000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-764474000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-770416000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-778473000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-787208000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-933168000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-942689000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-921305000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-926378000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-925421000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-933118000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-940351000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-942417000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-939022000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-936990000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-935606000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-935254000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-930822000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-901549000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-907957000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-914920000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-912736000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-837693000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-838366000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-836539000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-822045000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-685562000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-331070000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-341812000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-334108000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-287057000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-285680000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-294278000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-290991000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-312379000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-312271000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-144273000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-156392000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-159813000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-146992000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-151220000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-146735000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-149344000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-143262000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-145242000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-136986000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-132769000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-138909000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-137281000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-127905000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-122288000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-163611000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-160283000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>-107059000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>-79625000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>-64557000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>-52115000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>-31147000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>-16581000.0</v>
       </c>
-      <c r="CY48"/>
-      <c r="CZ48"/>
+      <c r="DA48"/>
+      <c r="DB48"/>
     </row>
-    <row r="49" spans="1:104">
+    <row r="49" spans="1:106">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-502334000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-504375000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-502747000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-512140000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-520607000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-522494000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-526362000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-538493000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-551786000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-551786000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-572114000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-581130000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-583468000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-547876000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-555236000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-543019000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-526740000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-528164000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-534482000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-536697000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-541538000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-539730000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-552702000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-709910000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-713405000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-718444000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-725450000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-730863000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-736579000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-738849000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-744656000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-753949000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-759190000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-764474000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-770416000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-778473000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-787208000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-791596000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-942689000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-921305000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-926378000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-925421000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-933118000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-940351000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-942417000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-939022000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-936990000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-935606000.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
     </row>
-    <row r="50" spans="1:104">
+    <row r="50" spans="1:106">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50">
         <v>20000000.0</v>
       </c>
       <c r="C50">
+        <v>20000000.0</v>
+      </c>
+      <c r="D50">
+        <v>20000000.0</v>
+      </c>
+      <c r="E50">
         <v>5000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>2500000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50">
         <v>3360000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>9969000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>8643000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>6799000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>5778000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>5256000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>5060000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>4795000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>4947000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>4903000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>4694000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="U50">
         <v>3000000.0</v>
       </c>
       <c r="V50">
         <v>3000000.0</v>
       </c>
       <c r="W50">
         <v>3000000.0</v>
       </c>
       <c r="X50">
         <v>3000000.0</v>
       </c>
       <c r="Y50">
         <v>3000000.0</v>
       </c>
       <c r="Z50">
         <v>3000000.0</v>
       </c>
       <c r="AA50">
         <v>3000000.0</v>
       </c>
       <c r="AB50">
         <v>3000000.0</v>
       </c>
       <c r="AC50">
         <v>3000000.0</v>
       </c>
       <c r="AD50">
         <v>3000000.0</v>
       </c>
       <c r="AE50">
         <v>3000000.0</v>
       </c>
       <c r="AF50">
         <v>3000000.0</v>
       </c>
       <c r="AG50">
         <v>3000000.0</v>
       </c>
       <c r="AH50">
-        <v>3750000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AI50">
-        <v>292303000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AJ50">
         <v>3750000.0</v>
       </c>
       <c r="AK50">
-        <v>3750000.0</v>
+        <v>292303000.0</v>
       </c>
       <c r="AL50">
         <v>3750000.0</v>
       </c>
       <c r="AM50">
         <v>3750000.0</v>
       </c>
-      <c r="AN50"/>
+      <c r="AN50">
+        <v>3750000.0</v>
+      </c>
       <c r="AO50">
         <v>3750000.0</v>
       </c>
       <c r="AP50"/>
-      <c r="AQ50"/>
+      <c r="AQ50">
+        <v>3750000.0</v>
+      </c>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>3750000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -17351,802 +17722,816 @@
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
     </row>
-    <row r="51" spans="1:104">
+    <row r="51" spans="1:106">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>67916000.0</v>
+      </c>
+      <c r="C51">
+        <v>213631000.0</v>
+      </c>
+      <c r="D51">
         <v>218476000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>224468000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>235248000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>236803000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>237813000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>238710000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>251541000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>258560000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>263943000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>264633000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>263403000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>260269000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>257646000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>237912000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>240076000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>240611000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>249912000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>250583000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>252336000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>213454000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>254036000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>255350000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>263658000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>266467000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>292915000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>294543000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>293587000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>243541000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>293614000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>294237000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>294863000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>295489000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>287748000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>288903000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>289674000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>290447000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>311046000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>311808000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>312571000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>316563000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>337500000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>338438000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>339375000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>340313000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>362188000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>362188000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>363125000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>364063000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>375000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>341035000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>340948000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>340814000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>360417000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>360273000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>379925000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>379780000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>395660000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>395516000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>396257000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>396119000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>396018000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>359491000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>360491000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>363949000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>363949000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>365521000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>365523000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>406523000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>473002000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>473004000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>474051000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>484078000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>495348000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>496624000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>497785000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>497770000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>503631000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>505957000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>508280000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>506602000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>506672000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>481742000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>482819000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>482976000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>482512000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>322551000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>359578000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>377615000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>380386000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>398478000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>305842000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>305910000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>310045000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>275259000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>241213000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>252887000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>253472000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>254187000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>255219000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>255148000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>217244000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>487541000.0</v>
       </c>
-      <c r="CZ51"/>
+      <c r="DB51"/>
     </row>
-    <row r="52" spans="1:104">
+    <row r="52" spans="1:106">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>30512000.0</v>
+      </c>
+      <c r="C52">
+        <v>29737000.0</v>
+      </c>
+      <c r="D52">
         <v>27494000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>12648000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>10131000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>7744000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>7740000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>7736000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>10878000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>15498000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>15793000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>13196000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>11807000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>10826000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>10466000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>10892000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>11755000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>12207000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>12047000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>10524000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>10510000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>10563000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>10830000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>11802000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>12056000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>20686000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>25840000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>24198000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AE52">
         <v>3000000.0</v>
       </c>
       <c r="AF52">
         <v>3000000.0</v>
       </c>
       <c r="AG52">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>3000000.0</v>
+      </c>
+      <c r="AI52">
         <v>-1178000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3750000.0</v>
       </c>
       <c r="AJ52">
         <v>3750000.0</v>
       </c>
       <c r="AK52">
         <v>3750000.0</v>
       </c>
       <c r="AL52">
         <v>3750000.0</v>
       </c>
       <c r="AM52">
         <v>3750000.0</v>
       </c>
       <c r="AN52">
         <v>3750000.0</v>
       </c>
       <c r="AO52">
         <v>3750000.0</v>
       </c>
       <c r="AP52">
         <v>3750000.0</v>
       </c>
       <c r="AQ52">
         <v>3750000.0</v>
       </c>
       <c r="AR52">
         <v>3750000.0</v>
       </c>
       <c r="AS52">
+        <v>3750000.0</v>
+      </c>
+      <c r="AT52">
+        <v>3750000.0</v>
+      </c>
+      <c r="AU52">
         <v>-18086000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>4688000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>3750000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-20286000.0</v>
       </c>
       <c r="AX52">
         <v>3750000.0</v>
       </c>
       <c r="AY52">
+        <v>-20286000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>3750000.0</v>
+      </c>
+      <c r="BA52">
         <v>200000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>200000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>-30236000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>118000.0</v>
       </c>
       <c r="BD52">
         <v>118000.0</v>
       </c>
       <c r="BE52">
         <v>118000.0</v>
       </c>
       <c r="BF52">
         <v>118000.0</v>
       </c>
       <c r="BG52">
         <v>118000.0</v>
       </c>
       <c r="BH52">
-        <v>1000000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="BI52">
-        <v>1000000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="BJ52">
         <v>1000000.0</v>
       </c>
       <c r="BK52">
         <v>1000000.0</v>
       </c>
       <c r="BL52">
         <v>1000000.0</v>
       </c>
       <c r="BM52">
         <v>1000000.0</v>
       </c>
       <c r="BN52">
         <v>1000000.0</v>
       </c>
       <c r="BO52">
         <v>1000000.0</v>
       </c>
       <c r="BP52">
+        <v>1000000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>1000000.0</v>
+      </c>
+      <c r="BR52">
         <v>2000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>1002000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>1002000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>1004000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>1050000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>1076000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>6085000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>6094000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>4897000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>3697000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>6282000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>6332000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>6337000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>-56687000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>5078000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>3197000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>2576000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>1993000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>1170000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>1179000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>1186000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>1191000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>1145000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>1357000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>1391000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>1408000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>1363000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>1492000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>1360000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>3459000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>10924000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>11054000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>10704000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>2653000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>1522000.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>117537000.0</v>
       </c>
-      <c r="CZ52"/>
+      <c r="DB52"/>
     </row>
-    <row r="53" spans="1:104">
+    <row r="53" spans="1:106">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53">
+        <v>2973000.0</v>
+      </c>
+      <c r="C53">
+        <v>3762000.0</v>
+      </c>
+      <c r="D53">
         <v>4683000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>4770000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>4537000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>4694000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>2826000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>3160000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>4335000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>13172000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>18063000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>26881000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>38367000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>44528000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>43212000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>74278000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>85010000.0</v>
       </c>
-      <c r="Q53">
-[...4 lines deleted...]
-      </c>
       <c r="S53">
+        <v>0.0</v>
+      </c>
+      <c r="T53">
+        <v>0.0</v>
+      </c>
+      <c r="U53">
         <v>10009000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>15745000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>27988000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>53208000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>65098000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>74684000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>91662000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>107486000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>113349000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>122570000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>132424000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>132410000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>132435000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>157752000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>222294000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>231096000.0</v>
       </c>
-      <c r="AI53">
-[...4 lines deleted...]
-      </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53">
         <v>30000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>30000000.0</v>
       </c>
-      <c r="AO53">
-[...4 lines deleted...]
-      </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
@@ -18155,139 +18540,141 @@
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53">
         <v>809000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>809000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>1023000.0</v>
       </c>
-      <c r="BK53"/>
-      <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
     </row>
-    <row r="54" spans="1:104">
+    <row r="54" spans="1:106">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -18328,1388 +18715,1414 @@
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
-      <c r="BI54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
     </row>
-    <row r="55" spans="1:104">
+    <row r="55" spans="1:106">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>436392000.0</v>
+      </c>
+      <c r="C55">
+        <v>387511000.0</v>
+      </c>
+      <c r="D55">
         <v>414603000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>417998000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>435822000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>487278000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>557258000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>569606000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>804990000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>865946000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>876135000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>865156000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>878283000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>880841000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>876457000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>840203000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>861609000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>851342000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>828403000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>778018000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>752168000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>747345000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>599378000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>596174000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>613131000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>656200000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>687842000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>699579000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>720188000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>690409000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>748598000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>748547000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>745902000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>765967000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>764421000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>553044000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>514265000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>517921000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>531059000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>525265000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>521890000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>528188000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>543058000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>534434000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>527624000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>527767000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>550411000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>546952000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>534777000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>448712000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>455664000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>448556000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>430812000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>438051000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>451507000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>446943000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>453619000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>467321000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>479089000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>488118000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>478771000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>490810000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>522376000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>487116000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>479559000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>487927000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>536984000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>535395000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>534893000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>591039000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>824653000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>1292564000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>1300205000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>1366148000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>1396216000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>1437760000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>1411332000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>1418664000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>1448914000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>1447152000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>1621712000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1743159000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>1692297000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>1690708000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>1678359000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>1689712000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>1678499000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>1637142000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>1657373000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>1686968000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>1689864000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>1699371000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>1560387000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>1573481000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>1641930000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>1564905000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>1497645000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>1535517000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>1557295000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>1576803000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>1515915000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>1560493000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>1566213000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>604301000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>268748000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:104">
+    <row r="56" spans="1:106">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>230336000.0</v>
+      </c>
+      <c r="C56">
+        <v>183481000.0</v>
+      </c>
+      <c r="D56">
         <v>184486000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>178079000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>191043000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>186300000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>195388000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>204603000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>379980000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>385855000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>385254000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>374186000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>402501000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>407923000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>402360000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>406879000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>424056000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>408478000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>379515000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>354910000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>323186000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>310065000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>212114000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>206494000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>214795000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>209432000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>240305000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>250290000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>254235000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>271048000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>327456000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>331643000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>331205000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>352462000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>366310000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>137601000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>129125000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>131462000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>139239000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>128196000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>119700000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>120028000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>134983000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>118348000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>110487000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>107411000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>123471000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>113577000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>111838000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>105383000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>110997000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>97956000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>83636000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>88405000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>100173000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>94760000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>98723000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>108928000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>117813000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>124027000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>111225000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>121618000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>110553000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>80602000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>71790000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>78143000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>74672000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>70105000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>62600000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>114401000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>177476000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>206126000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>215986000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>280311000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>189873000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>216903000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>196613000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>193205000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>216093000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>206990000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>114093000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>239943000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>185997000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>101167000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>95295000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>104808000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>103910000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>82220000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>95157000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>109830000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>74178000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>74667000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>65979000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>73522000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>73218000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>73405000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>68403000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>73951000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>69152000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>78961000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>77331000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>122053000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>330958000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>43521000.0</v>
       </c>
-      <c r="CZ56"/>
+      <c r="DB56"/>
     </row>
-    <row r="57" spans="1:104">
+    <row r="57" spans="1:106">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>164038000.0</v>
+      </c>
+      <c r="C57">
+        <v>121473000.0</v>
+      </c>
+      <c r="D57">
         <v>106137000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>71723000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>65308000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>61626000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>72268000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>67283000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>274362000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>272053000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>256210000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>249472000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>245598000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>248241000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>251460000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>240845000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>234365000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>224862000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>191959000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>152291000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>134879000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>137139000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>51274000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>59402000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>67359000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>65987000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>58609000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>60618000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>58452000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>54034000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>60146000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>59173000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>50932000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>62522000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>52867000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>50933000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>28612000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>34560000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>32190000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>29593000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>30021000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>33537000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>32766000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>32143000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>31300000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>36063000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>34389000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>32818000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>28181000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>35174000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>32893000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>38142000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>30173000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>39426000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>32500000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>37584000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>28267000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>39868000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>30392000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>40043000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>31355000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>39668000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>32863000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>42935000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>44631000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>48787000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>53326000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>54531000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>29866000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>35561000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>35737000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>35172000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>40678000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>64910000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>42609000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>41622000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>36111000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>37585000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>40469000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>39217000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>38612000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>41561000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>32676000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>33661000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>27094000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>31264000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>26351000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>30530000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>23160000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>27877000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>24886000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>32190000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>24210000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>29245000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>24881000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>31011000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>23576000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>28669000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>36195000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>34850000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>32530000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>32927000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>29014000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>140518000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>9655000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:104">
+    <row r="58" spans="1:106">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>371429000.0</v>
+      </c>
+      <c r="C58">
+        <v>332069000.0</v>
+      </c>
+      <c r="D58">
         <v>336438000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>327989000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>340214000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>341258000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>349895000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>349198000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>591615000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>599660000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>590118000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>583949000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>591719000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>595472000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>597987000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>584910000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>609854000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>594416000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>575133000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>453586000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>436627000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>471365000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>341838000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>345914000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>364894000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>368028000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>401866000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>396658000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>396458000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>357677000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>413169000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>412289000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>405504000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>417097000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>422668000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>363218000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>326753000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>334465000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>354173000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>352959000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>354414000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>360915000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>382097000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>380547000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>378376000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>382209000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>400662000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>400997000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>394876000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>454260000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>461273000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>434406000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>425144000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>432650000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>444379000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>447835000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>457314000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>467882000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>473498000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>481638000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>472455000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>480453000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>484118000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>455889000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>455899000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>462692000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>438535000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>438373000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>436236000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>478326000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>572006000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>676375000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>681778000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>708338000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>676362000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>675973000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>662104000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>666945000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>711117000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>708731000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>720438000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>714226000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>665826000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>652163000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>644314000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>652040000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>643569000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>596906000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>619228000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>640967000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>639839000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>655849000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>553953000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>558438000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>623353000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>588983000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>426599000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>457402000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>543925000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>549178000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>397340000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>424513000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>428151000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>575602000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>245721000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:104">
+    <row r="59" spans="1:106">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -19750,616 +20163,630 @@
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
-      <c r="BI59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
     </row>
-    <row r="60" spans="1:104">
+    <row r="60" spans="1:106">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>64963000.0</v>
+      </c>
+      <c r="C60">
+        <v>55442000.0</v>
+      </c>
+      <c r="D60">
         <v>78165000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>90009000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>95608000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>146020000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>207363000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>220408000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>173535000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>222528000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>238716000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>233919000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>272505000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>270422000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>265876000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>255293000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>251755000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>256926000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>253270000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>286962000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>280683000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>275980000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>257540000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>250260000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>248237000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>288172000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>285976000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>302921000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>323730000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>332732000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>335429000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>336258000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>340398000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>348870000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>341753000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>189826000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>187512000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>183456000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>176886000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>172306000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>167476000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>167273000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>160961000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>153887000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>149248000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>145558000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>149749000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>145955000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>139901000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>-5548000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>-5609000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>14150000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>5668000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>5401000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>7128000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>-892000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>-3695000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>-561000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>5591000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>6480000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>6316000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>10357000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>38258000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>31227000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>23660000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>25235000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>98449000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>97022000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>98657000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>112713000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>252647000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>616189000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>618427000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>657810000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>719854000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>761787000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>749228000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>751719000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>737797000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>738421000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>901274000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>1028933000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>1026471000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>1038545000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>1034045000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>1037672000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>1034930000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>1040236000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>1038145000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>1046001000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>1050025000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>1043522000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>1006434000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>1015043000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>1018577000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>975922000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>1071046000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>1078115000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>1013370000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>1027625000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>1118575000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>1135980000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>1138062000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>28699000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>23027000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:104">
+    <row r="61" spans="1:106">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
         <v>-3482000.0</v>
       </c>
-      <c r="AU61">
-[...4 lines deleted...]
-      </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
-      <c r="BI61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
-      <c r="BR61">
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-1000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BU61">
         <v>-1000.0</v>
       </c>
-      <c r="BT61"/>
-[...1 lines deleted...]
-      <c r="BV61">
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61">
         <v>-1000.0</v>
       </c>
-      <c r="BW61"/>
-      <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
     </row>
-    <row r="62" spans="1:104">
+    <row r="62" spans="1:106">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
-      <c r="S62">
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62">
         <v>37470000.0</v>
       </c>
-      <c r="T62">
+      <c r="V62">
         <v>33285000.0</v>
       </c>
-      <c r="U62">
+      <c r="W62">
         <v>33285000.0</v>
       </c>
-      <c r="V62"/>
-      <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
@@ -20397,84 +20824,86 @@
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20515,3088 +20944,3181 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>353256000.0</v>
+      </c>
+      <c r="C2">
         <v>238458000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>190445000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>179906000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>582966000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>211837000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>156169000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>170338000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>163829000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>122975000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>117565000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>110274000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>103686000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>92256000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>88590000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>84802000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>83902000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>100801000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>99608000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>123798000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>120285000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>112574000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>106961000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>113930000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>100347000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>56208000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24441000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15794000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B3">
+        <v>12342000.0</v>
+      </c>
+      <c r="C3">
         <v>16821000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28007000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>25697000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22420000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17282000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16648000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16924000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16863000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15740000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15989000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14663000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14953000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16426000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18653000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19229000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21033000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23412000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>24767000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>45183000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>48371000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>45989000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>46343000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>46501000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>122425000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>72017000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15723000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10934000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B5">
+        <v>542000.0</v>
+      </c>
+      <c r="C5">
         <v>-49713000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-24705000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>32806000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>60929000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8384000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2363000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>37155000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>275329000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>48995000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>55446000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>59470000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>24319000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>55120000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>35240000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3147000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-14824000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-563112000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>66253000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-92222000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>63680000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>40519000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>20795000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12705000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-72820000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-31367000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-27728000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11042000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B6">
+        <v>12884000.0</v>
+      </c>
+      <c r="C6">
         <v>-32892000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3302000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>58503000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>83349000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25666000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19011000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>54079000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>292192000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>64735000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>71435000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>74133000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>39272000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>71546000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>53893000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>22376000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6209000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-539700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>91020000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-47039000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>112051000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>86508000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>67138000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>59206000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>49605000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>40650000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-12005000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-108000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B8">
+        <v>-769000.0</v>
+      </c>
+      <c r="C8">
         <v>-78618000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>17709000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>6770000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
         <v>17300000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>94338000.0</v>
+      </c>
+      <c r="C9">
         <v>126490000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>106598000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>144084000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>177226000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>132189000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>117406000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>127477000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>372205000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>135539000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>136569000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>131764000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>120230000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>130997000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>105806000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>115674000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>105329000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>131534000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>150438000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>167954000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>160679000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>146479000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>130995000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>124539000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>108561000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>97813000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>34558000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>29026000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>-96398000.0</v>
+      </c>
+      <c r="C10">
         <v>-66185000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-41538000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>22270000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>53909000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>119000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-11554000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>21412000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>259412000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>33526000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>42039000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>45566000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-312000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>19713000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2410000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-21282000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-51753000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-594546000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21657000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-138910000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-12075000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12663000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5952000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-10980000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-88821000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-95174000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-40078000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3492000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B11">
+        <v>-18000000.0</v>
+      </c>
+      <c r="C11">
         <v>4105000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-8392000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8871000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>18679000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1506000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8158000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7877000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>82809000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13121000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>16414000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>18444000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7435000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6112000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5790000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3376000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15682000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-110705000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-18047000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4463000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2338000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7044000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>968000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-122000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-22999000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2934000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-121000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>210000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B12">
+        <v>15121000.0</v>
+      </c>
+      <c r="C12">
         <v>16472000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16833000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10536000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7020000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8265000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13683000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15743000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16709000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15469000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13047000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13904000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24631000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35407000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>37650000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>24429000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27948000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>43093000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>49405000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>29431000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>29848000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>28282000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>26892000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>24982000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>22265000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>69511000.0</v>
       </c>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
       <c r="AB12">
+        <v>0.0</v>
+      </c>
+      <c r="AC12">
         <v>8244000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B13">
+        <v>2286000.0</v>
+      </c>
+      <c r="C13">
         <v>2458000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4403000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8524000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6562000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6489000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3353000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10295000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>774000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>300000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>13002000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>-2012000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2050000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-5938000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33285000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>234000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>33285000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>310000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
+      <c r="AC14"/>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B15">
+        <v>-78398000.0</v>
+      </c>
+      <c r="C15">
         <v>-148908000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-15437000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18119000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>29292000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3910000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-19712000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12161000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>176293000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>20405000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>25625000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>27122000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-7747000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>13601000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-8200000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-18086000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-67671000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-487937000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-43117000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-134599000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-9657000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6164000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2267000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-10645000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-65795000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-92240000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-39957000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-3702000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B16">
+        <v>-79167000.0</v>
+      </c>
+      <c r="C16">
         <v>-148908000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-15437000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18119000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29292000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3910000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-19712000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12161000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>176293000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20405000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>25625000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27122000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>133825000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13601000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-8200000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>40040000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B17">
+        <v>-78398000.0</v>
+      </c>
+      <c r="C17">
         <v>-70290000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3155000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>20169000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>35230000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1387000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-19478000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>12161000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>176603000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>20405000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>25625000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>27122000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>133825000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>13601000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-8200000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B18">
+        <v>-12835000.0</v>
+      </c>
+      <c r="C18">
         <v>-14014000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12036000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8012000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6775000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6517000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10330000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11770000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-15935000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15169000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>2884000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>458000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1776000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>4016000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>4898000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2270000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>139000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-159000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-196000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-29631000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3657000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>267000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>1600000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3023000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>40035000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>32097000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>735000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>542000.0</v>
+      </c>
+      <c r="C21">
         <v>-51980000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-26496000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30578000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>60471000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6608000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1653000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>33577000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>278391000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>48856000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>55245000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>59666000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>53950000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>58777000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>34973000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3874000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-19548000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-563160000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>66253000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-111081000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>44776000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>40489000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>20795000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>14556000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-72820000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-31367000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-27987000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4752000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>447052000.0</v>
+      </c>
+      <c r="C23">
         <v>416928000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>323539000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>293412000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>699721000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>337418000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>275228000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>263824000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>257293000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>209658000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>198889000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>181637000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>169966000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>164476000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>159423000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>160493000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>158131000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>795495000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>183793000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>402833000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>236188000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>218564000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>217161000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>223913000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>281728000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>185388000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>86986000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>55862000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>12342000.0</v>
+      </c>
+      <c r="C25">
         <v>20779000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>26821000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25697000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22420000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17282000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16648000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16273000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16411000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>194</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>69668000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>42885000.0</v>
       </c>
-      <c r="D27">
-[...1 lines deleted...]
-      </c>
       <c r="E27">
+        <v>-28177000.0</v>
+      </c>
+      <c r="F27">
         <v>32993000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>100000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>500000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>100000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>38046000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>38278000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>66770000.0</v>
+      </c>
+      <c r="C28">
         <v>36398000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>49094000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>75165000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>89578000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>76211000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>82032000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>78400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>77053000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>71341000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>65335000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>56700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>51327000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>55794000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>52180000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18416000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14918000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>60826000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>61620000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>70844000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>69492000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>66682000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>65571000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>68789000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>61364000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>57163000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
+      <c r="AC28"/>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>-18000000.0</v>
+      </c>
+      <c r="C29">
         <v>4105000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2216000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11559000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18679000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1506000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8158000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7877000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>82809000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13121000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16414000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>93796000.0</v>
+      </c>
+      <c r="C30">
         <v>178470000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>133094000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>113506000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>116755000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>125581000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>119059000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>93486000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>93464000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>86683000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>81324000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>71363000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>66280000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>72220000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>70833000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>75691000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>74229000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>694694000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>84185000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>279035000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>115903000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>105990000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>110200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>109983000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>181381000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>129180000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>62545000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>40068000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B31">
+        <v>-96940000.0</v>
+      </c>
+      <c r="C31">
         <v>-14205000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-15042000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8308000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6562000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6489000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-9901000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-12165000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-18979000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-15330000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-13206000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-54262000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-39064000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-37383000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-25156000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-32205000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-31386000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-44596000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-46688000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-37947000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-27856000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-26747000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-24763000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-16001000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-63807000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-12091000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8244000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B32">
+        <v>447594000.0</v>
+      </c>
+      <c r="C32">
         <v>364948000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>297043000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>323990000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>760192000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>344026000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>273575000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>297815000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>536034000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>258514000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>254134000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>242038000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>223916000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>223253000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>194396000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>200476000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>189231000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>232335000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>250046000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>291752000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>280964000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>259053000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>237956000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>238469000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>208908000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>154021000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>58999000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>44820000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ32"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CU1" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CY1" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>149744000.0</v>
+      </c>
+      <c r="C2">
+        <v>103985000.0</v>
+      </c>
+      <c r="D2">
         <v>95363000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>75722000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>68974000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>65401000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>62418000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>56180000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>245934000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>278879000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>50095000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>48505000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>197618000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>227071000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>187181000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>174561000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>157714000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>181368000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>152915000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>137366000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>111317000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>117238000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>31986000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>28587000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>34026000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>40334000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>40749000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>38514000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>36572000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>41245000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>44934000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>42501000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>41658000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>44036000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>52272000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>38677000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>28844000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>32141000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>30519000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>30911000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>29404000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>31579000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>29505000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>28436000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>28045000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>30243000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>28402000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>26753000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>24876000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>27613000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>25860000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>25988000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>24225000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>24453000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>23293000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>22876000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>21634000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>22700000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>22582000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>22487000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>20821000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>20861000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>21011000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>22162000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>20768000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>20212000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>21030000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>20799000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>21861000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>24543000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>25583000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>25942000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>24734000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>5886000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>31878000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>31447000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>30397000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>31834000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>31921000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>31386000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>28657000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>31160000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>31244000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>30577000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>27305000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>29084000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>28755000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>28733000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>26002000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>27461000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>27858000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>27077000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>28662000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>30063000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>29549000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>28552000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>25766000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>25632000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>26164000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>25486000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>22993000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>20681000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>14202000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>13073000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>7883000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B3">
+        <v>2991000.0</v>
+      </c>
+      <c r="C3">
+        <v>2708000.0</v>
+      </c>
+      <c r="D3">
         <v>3130000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3027000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3477000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3772000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3882000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5992000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7133000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7671000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7356000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6509000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>6471000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>54880.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6554000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>6263000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6395000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6261000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5901000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5074000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>5184000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4963000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3934000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3873000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4512000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4236000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4190000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4306000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3916000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4221000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4094000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>4019000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3939000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3951000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>4337000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>4577000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3546000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3618000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>3812000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>3885000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4027000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>4039000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>4030000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3958000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>3962000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3860000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>3785000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>3503000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3515000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>3565000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>3613000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>3820000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>3955000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>3990000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>4013000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>4076000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>4347000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>4481000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>5015000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>4425000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>4732000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>4765000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>4867000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>4874000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>4723000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>3451000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>5272000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>5818000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>6051000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>3670000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>13310000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>-80000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>6512000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>-11051000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>12294000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>11898000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>11626000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>11188000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>11521000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>11351000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>11123000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>11724000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>12369000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>12239000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>12039000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>10987000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>11191000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>12133000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>11678000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>11457000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>11690000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>11551000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>11645000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>13563000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>14278000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>8601000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>10059000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>32687000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>28779000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>29788000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>31171000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>32923000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>23957000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>10260000.0</v>
       </c>
-      <c r="CZ3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...4 lines deleted...]
-      </c>
+      <c r="AG4"/>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
@@ -23763,718 +24285,732 @@
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B5">
+        <v>21915000.0</v>
+      </c>
+      <c r="C5">
+        <v>-20165000.0</v>
+      </c>
+      <c r="D5">
         <v>-8685000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-263000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-52164000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-47915000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>8230000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-2814000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-54912000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-15260000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-2769000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-3259000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>5958000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>23979120.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>16225000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>14174000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>4575000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>12378000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>20716000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>16324000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>11511000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>27499000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>14721000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-901000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-34580000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>9400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2729000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-10471000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>6163000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>16913000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>7732000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>10182000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>722000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>4719000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>257238000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>9365000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>8162000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>14662000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>13344000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>13448000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>7650000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>12032000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>19023000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>11974000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>12057000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>14397000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>16169000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>18094000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>10810000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>15086000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-28547000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>14861000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>8734000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>20705000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>17132000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>12502000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>7294000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>8741000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>10012000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>10295000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>6192000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-28297000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>12516000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>14067000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>4861000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-37707000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>11629000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>7204000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>693000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-160984000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-425779000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>21637000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>10245000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>31972000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>14522000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>15100000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>4659000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>20808000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>17968000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-171659000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>21802000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>12683000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>14830000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>15998000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>1312000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>12101000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>12847000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>15904000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-368000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>5693000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>7595000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>9198000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-1959000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>2834000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>2466000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>7104000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>911000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-19224000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-16146000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-13114000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-24264000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-18412000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-9874000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-2004000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B6">
+        <v>24906000.0</v>
+      </c>
+      <c r="C6">
+        <v>-17457000.0</v>
+      </c>
+      <c r="D6">
         <v>-5555000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2764000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-48687000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-44143000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>12112000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>3178000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-47779000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-7589000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>4587000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3250000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>12429000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>24034000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>22779000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>20437000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>10970000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>18639000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>26617000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>21398000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>16695000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>32462000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>18655000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2972000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-30068000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>13636000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1461000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-6165000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>10079000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>21134000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>11826000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>14201000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4661000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>8670000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>261575000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>13942000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>11708000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>18280000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>17156000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>17333000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>11677000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>16071000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>23053000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>15932000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>16019000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>18257000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>19954000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>21597000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>14325000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>18651000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-24934000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>18681000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>12689000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>24695000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>21145000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>16578000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>11641000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>13222000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>15027000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>14720000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>10924000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-23532000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>17383000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>18941000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>9584000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-34256000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>16901000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>13022000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>6744000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-157314000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-412469000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>21557000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>16757000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>20921000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>26816000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>26998000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>16285000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>31996000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>29489000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-160308000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>32925000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>24407000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>27199000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>28237000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>13351000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>23088000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>24038000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>28037000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>11310000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>17150000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>19285000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>20749000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>9686000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>16397000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>16744000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>15705000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>10970000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>13463000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>12633000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>16674000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>6907000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>14511000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>14083000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>8256000.0</v>
       </c>
-      <c r="CZ6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...4 lines deleted...]
-      </c>
+      <c r="AG7"/>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
@@ -24641,102 +25177,106 @@
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="B8"/>
       <c r="C8">
+        <v>-741000.0</v>
+      </c>
+      <c r="D8">
+        <v>0.0</v>
+      </c>
+      <c r="E8">
         <v>163000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>-191000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>-687000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>-1139000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...4 lines deleted...]
-      </c>
+      <c r="AG8"/>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -24903,1394 +25443,1428 @@
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>47227000.0</v>
+      </c>
+      <c r="C9">
+        <v>30393000.0</v>
+      </c>
+      <c r="D9">
         <v>25267000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>25013000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>22877000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>41561000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>34738000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>26474000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>31511000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>41184000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>27325000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>25214000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>41388000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>69257000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>53833000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>47134000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>39458000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>52526000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>46093000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>41044000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>37563000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>54445000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>30992000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>16529000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>30223000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>30504000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>28067000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>30727000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>28108000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>40828000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>29641000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>31828000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>25180000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>29424000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>282283000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>31832000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>28666000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>38150000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>34762000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>33918000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>28709000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>33853000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>39756000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>31455000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>31505000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>35019000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>33872000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>35093000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>27780000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>32480000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>31926000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>30962000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>24862000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>39299000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>35193000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>31615000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>24890000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>27272000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>27533000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>27778000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>23223000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>29786000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>32314000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>31269000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>22305000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>27854000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>29724000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>27897000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>19854000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>28219000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>35405000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>36990000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>30919000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>29899000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>42411000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>44597000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>33531000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>42401000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>46388000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>47903000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>31262000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>42004000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>44293000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>44532000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>29850000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>38950000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>41269000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>40212000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>26046000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>33657000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>36561000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>37071000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>24366000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>32436000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>35133000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>33608000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>23362000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>27990000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>28304000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>31378000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>20961000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>34982000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>30847000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>22587000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>17754000.0</v>
+      </c>
+      <c r="C10">
+        <v>-23783000.0</v>
+      </c>
+      <c r="D10">
         <v>-12488000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-4300000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-55827000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-51739000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4143000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-6932000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-59471000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-19763000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-7115000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-7454000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1930000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3979000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>13170000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>11840000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2739000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>10645000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>19002000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>14468000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9794000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>27552000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>12752000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2925000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-37260000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>6253000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-6266000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-14025000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2673000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>12823000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3737000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>7528000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-2676000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-4269000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>253482000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>5682000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>4517000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>10703000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>9450000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>9589000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3784000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>8754000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>15737000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>8718000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>8830000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>10901000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>12668000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>14625000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>7372000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>11331000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-19573000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>6980000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>950000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>9515000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>8461000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>3543000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-1806000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-563000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>568000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>836000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-3251000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-37555000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>8122000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>8804000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-653000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-45582000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>3402000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-643000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-8930000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-168671000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-433329000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>19373000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-11919000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>14706000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-2457000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>14595000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-5187000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>13391000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>3636000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-175910000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>19780000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>7751000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-20778000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>4228000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-6721000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>4354000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>6115000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>9341000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-7150000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-915000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>849000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>2100000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-8255000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-3504000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-3870000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>2080000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>-5686000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-20051000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-21260000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-17082000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>-30428000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>-23442000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-17895000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-17262000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B11">
+        <v>5394000.0</v>
+      </c>
+      <c r="C11">
+        <v>-6319000.0</v>
+      </c>
+      <c r="D11">
         <v>-2829000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-800000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-8052000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3932000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>14984000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-10664000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-7802000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1712000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1012000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1628000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>231000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3254000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4080000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3373000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>852000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6777000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>5118000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3992000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2792000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4701000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3736000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-5263000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1668000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1107000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>5920000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2252000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1093000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>4713000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1443000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2652000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-930000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-17376000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>96167000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2119000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1899000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>3700000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>4035000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>3872000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1514000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>2947000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>6444000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>3477000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>3546000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>4959000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>4611000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>5890000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2984000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1810000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1811000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1907000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1907000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1818000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1228000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>1477000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1589000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1469000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1952000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1188000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1181000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-8478000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>1764000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1928000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1410000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-11228000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>2802000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>1099000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>5410000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-34538000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-78847000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>7674000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-4995000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>-21469000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-835000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>6157000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-1900000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-8129000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>3837000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>-7832000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>7661000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>4485000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>-7915000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>3453000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>-2362000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>1752000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>3006000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>4320000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-2036000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>368000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>1070000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>1183000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>-1652000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>-422000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-4704000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>6104000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>-1100000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>1758000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>-7695000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>-6181000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>-10881000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>-10409000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>7317000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>-2676000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B12">
+        <v>3315000.0</v>
+      </c>
+      <c r="C12">
+        <v>3618000.0</v>
+      </c>
+      <c r="D12">
         <v>3803000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4037000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3663000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3824000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4087000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4118000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4559000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4503000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4346000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4195000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4028000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3651000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3055000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2334000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1836000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1733000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1714000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1856000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1717000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1592000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1969000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2024000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2680000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3102000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3537000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3554000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3490000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4349000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3995000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4001000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3398000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>5625000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3756000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3683000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>3645000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3850000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3894000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3859000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3866000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3278000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>3286000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>3256000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>3227000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3496000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3501000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>3469000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>3438000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>3614000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>5352000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>7881000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>7784000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>8677000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>8671000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>8959000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>9100000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>9304000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>9444000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>9459000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>9443000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>9258000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>4394000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>5263000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>5514000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>6186000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>8227000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>8474000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>5061000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>43093000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>8172000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>3172000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>22595000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>28282000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>18304000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>1807000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>11110000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>26892000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>14393000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>4344000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>2493000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>26892000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>7796000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>8535000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>8181000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>26892000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>6893000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>6630000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>6872000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>26892000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>6796000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>7112000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>6311000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>24829000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>5995000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>5975000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>6655000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>20978000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>5267000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>5952000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>6815000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>6648000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>11662000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>15495000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>35706000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B13">
+        <v>358000.0</v>
+      </c>
+      <c r="C13">
+        <v>488000.0</v>
+      </c>
+      <c r="D13">
         <v>574000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>619000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>605000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>657000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>646000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>577000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1130000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1600000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2929000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1037000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>860000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2762000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>788000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>722000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>406000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1721000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1495000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>83000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>140000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1472000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1499000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>539000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>624000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>752000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2471000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>857000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>2316000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -26321,151 +26895,149 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14">
         <v>2779000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-157000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-13000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>12000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-342000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2353000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-303000.0</v>
       </c>
-      <c r="O14">
-[...4 lines deleted...]
-      </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
         <v>1753000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>37470000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>34858000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33285000.0</v>
       </c>
       <c r="W14">
         <v>33285000.0</v>
       </c>
       <c r="X14">
         <v>33285000.0</v>
       </c>
       <c r="Y14">
+        <v>33285000.0</v>
+      </c>
+      <c r="Z14">
+        <v>33285000.0</v>
+      </c>
+      <c r="AA14">
         <v>45000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>31000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>156000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1197000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>79000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>36000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>62000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>135000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>107000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>68000.0</v>
       </c>
-      <c r="AJ14">
-[...4 lines deleted...]
-      </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
@@ -26623,857 +27195,873 @@
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B15">
+        <v>12360000.0</v>
+      </c>
+      <c r="C15">
+        <v>-17464000.0</v>
+      </c>
+      <c r="D15">
         <v>-9659000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-3337000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-47966000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-56358000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-11980000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-31680000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-48890000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-18208000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2719000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1989000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2041000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>725000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>9393000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>8467000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1887000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>3868000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>12131000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>7864000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>5429000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>20328000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>9016000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2338000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-35592000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>7360000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-12217000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-16279000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1424000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>6913000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2215000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>4840000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-1808000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>12972000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>157208000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>3495000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2618000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>7003000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>5415000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>5717000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>2270000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>5807000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>9293000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>5241000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>5284000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>5942000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>8057000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>8735000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>4388000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>9521000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-21384000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>5073000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-957000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>7697000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>7233000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>2066000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-3395000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-2032000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-1384000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-352000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-4432000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-29273000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>6408000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>6963000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-2184000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-34424000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>673000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-1827000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-14494000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-136483000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-354491000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>10742000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-7704000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-47051000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-1377000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>8598000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-3287000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>21388000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-108000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-167998000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>12119000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>3421000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-12820000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>4231000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-4485000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>2609000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>3689000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>5091000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-5225000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-1266000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>9010000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>1176000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-6652000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>-2964000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>929000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-813000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>-50775000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>-21849000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-13498000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>-10901000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>-19547000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>-13033000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>-25212000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>-14586000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>183</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-18205000.0</v>
+      </c>
+      <c r="D16">
         <v>-9659000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-3337000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-47966000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-56358000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-11980000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>2719000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-1989000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2041000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-1628000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>9393000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8467000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1887000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3868000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>12131000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>7864000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5429000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>20328000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9016000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2338000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-35592000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>7360000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-12217000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-16279000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1424000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>6913000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2215000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>4840000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-1808000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>12972000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>157208000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>3495000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2618000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>7003000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>5415000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>5717000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2270000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5807000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>9293000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>5241000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>5284000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>5942000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>8057000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>8735000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>4388000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>151093000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-21384000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>5073000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-957000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>7697000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>7233000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2066000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-3395000.0</v>
       </c>
-      <c r="BE16">
-[...2 lines deleted...]
-      <c r="BF16">
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-1384000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>-352000.0</v>
       </c>
-      <c r="BH16">
-[...2 lines deleted...]
-      <c r="BI16">
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
         <v>-6408000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>6408000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>6963000.0</v>
       </c>
-      <c r="BL16">
-[...2 lines deleted...]
-      <c r="BM16">
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
         <v>-673000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>673000.0</v>
       </c>
-      <c r="BO16">
-[...4 lines deleted...]
-      </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-11661000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>11661000.0</v>
       </c>
-      <c r="BT16">
-[...2 lines deleted...]
-      <c r="BU16">
+      <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>26114000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1246000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>11772000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>908000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>21388000.0</v>
       </c>
-      <c r="BZ16">
-[...2 lines deleted...]
-      <c r="CA16">
+      <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
         <v>-12119000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>12119000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>3421000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>-4231000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>4231000.0</v>
       </c>
-      <c r="CF16">
-[...2 lines deleted...]
-      <c r="CG16">
+      <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
         <v>2609000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>-1980000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>1980000.0</v>
       </c>
-      <c r="CJ16">
-[...4 lines deleted...]
-      </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
+      <c r="DA16">
+        <v>0.0</v>
+      </c>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B17">
+        <v>12360000.0</v>
+      </c>
+      <c r="C17">
+        <v>-17464000.0</v>
+      </c>
+      <c r="D17">
         <v>-9659000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-3500000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-47775000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-55671000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-10841000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>3732000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-51669000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-18051000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2732000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-2001000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>1699000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>725000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>9090000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>8467000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1887000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>3868000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>13884000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>10476000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>7002000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>22851000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>9016000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>2338000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-35592000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>7405000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-12217000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-16277000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>1424000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>8111000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>2294000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>4876000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-1746000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>13107000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>157315000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>3563000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>2618000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>7003000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>5415000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>5717000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>2270000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>5807000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>9293000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>5241000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>5284000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>5942000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>8057000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>8735000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>4388000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>151093000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-21384000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>5073000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-957000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>7697000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>7233000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>2066000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-3395000.0</v>
       </c>
-      <c r="BE17">
-[...2 lines deleted...]
-      <c r="BF17">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-1384000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-352000.0</v>
       </c>
-      <c r="BH17">
-[...4 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -27559,138 +28147,148 @@
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B18">
+        <v>-2957000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3130000.0</v>
+      </c>
+      <c r="D18">
         <v>-3229000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3418000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3058000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-3167000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3441000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3541000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3429000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2903000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2896000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3269000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3168000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2703000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2267000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1612000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1430000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1723000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1702000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1773000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1577000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1474000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1502000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1485000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2056000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-2350000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2712000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2697000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2571000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -27721,349 +28319,349 @@
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-678000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>948000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>794000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>733000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>409000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>12000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>219000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>85000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>120000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>120000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>470000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>539000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>647000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>668000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>1066000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>1108000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>1174000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>389000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>1717000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>1729000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>1063000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-2745000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>256000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>110000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>109000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-57000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>71000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>118000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>7000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-190000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>12000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>11000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>8000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-233000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="AV19">
         <v>12000.0</v>
       </c>
       <c r="AW19">
+        <v>13000.0</v>
+      </c>
+      <c r="AX19">
+        <v>12000.0</v>
+      </c>
+      <c r="AY19">
         <v>-125000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-29392000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-121000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>7000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-2450000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>10000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-1221000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>4000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>1600000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>1419000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>166000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>112000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>200000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>200000.0</v>
       </c>
-      <c r="V20"/>
-[...1 lines deleted...]
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20">
         <v>39835000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>654000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>9075000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>22368000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...4 lines deleted...]
-      </c>
+      <c r="AG20"/>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>735000.0</v>
       </c>
-      <c r="AT20">
-[...4 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -28191,406 +28789,414 @@
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>21915000.0</v>
+      </c>
+      <c r="C21">
+        <v>5379000.0</v>
+      </c>
+      <c r="D21">
         <v>-101000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-848000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-52770000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-48572000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>7585000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-3344000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-7432000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3034000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-3804000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-3964000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>6668000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>17549000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>15904000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>13441000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4166000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>12366000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>20497000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>16239000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>11369000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>27499000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>14251000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1440000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-35227000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>8732000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-3795000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-11579000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4989000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>16913000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>6015000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>9800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-341000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>4101000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>256982000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>9255000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>8053000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>14610000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>13273000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>13330000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>7643000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>12222000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>19011000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>11963000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>12049000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>14630000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>16157000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>18081000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>10798000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>15070000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>15171000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>14982000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>8727000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>20642000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>17122000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>13723000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>7290000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>9163000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>10012000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>10295000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>5503000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-28298000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>13411000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>13983000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>4778000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-39467000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>11559000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>7761000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>599000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-163541000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-425779000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>15915000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>10245000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>31972000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>14522000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>15100000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>4659000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>20808000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>17968000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-171659000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>21802000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>12683000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>14786000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>15998000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>1312000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>12101000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>12847000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>15904000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>-368000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>5693000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>7595000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>9198000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>-1959000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>2834000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>2466000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>8345000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>911000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>-19224000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>-16146000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>-13114000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>-24264000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>-18412000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>-9874000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>-2004000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...4 lines deleted...]
-      </c>
+      <c r="AG22"/>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
@@ -28757,368 +29363,380 @@
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>175056000.0</v>
+      </c>
+      <c r="C23">
+        <v>128999000.0</v>
+      </c>
+      <c r="D23">
         <v>120731000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>101583000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>144621000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>155534000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>89571000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>85998000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>284877000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>317029000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>81224000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>77683000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>232338000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>279727000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>225110000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>208254000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>193006000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>221528000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>178511000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>162171000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>137511000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>144184000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>48727000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>46556000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>99476000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>62106000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>62609000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>61269000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>59200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>65160000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>68339000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>65459000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>64866000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>69302000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>77631000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>60903000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>49457000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>55681000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>52008000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>51499000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>50470000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>53210000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>50250000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>47928000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>47501000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>49897000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>46117000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>43765000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>41858000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>45023000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>42615000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>41968000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>40360000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>43110000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>41364000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>40768000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>39234000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>40809000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>40103000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>39970000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>38541000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>42836000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>39914000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>39448000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>38295000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>39605000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>39195000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>38215000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>41116000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>216303000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>486767000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>47017000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>45408000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>3813000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>59767000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>60944000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>59269000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>53427000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>60341000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>250948000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>38117000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>60481000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>60751000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>59111000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>55843000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>55933000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>57177000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>53041000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>52416000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>55425000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>56824000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>54950000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>54987000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>59665000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>62216000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>53815000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>48217000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>72846000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>70614000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>69978000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>68218000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>74075000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>54923000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>37664000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29179,399 +29797,403 @@
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>2991000.0</v>
+      </c>
+      <c r="C25">
+        <v>2708000.0</v>
+      </c>
+      <c r="D25">
         <v>3130000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3027000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3477000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3772000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3882000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5992000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7133000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>7671000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>7356000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>6509000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6471000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6485000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>6554000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>6263000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6395000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6261000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5901000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5074000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5184000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4963000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3934000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3873000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4512000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4236000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4190000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4306000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4221000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4221000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>4094000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>4019000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>3939000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>3951000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>4337000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>4577000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3546000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>3618000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3812000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3885000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>4027000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>4039000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>4030000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>3958000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>3962000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3860000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>3785000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>3503000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>3515000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>3565000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>3613000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>3820000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>3955000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>3990000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>4013000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>4076000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>4347000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>4481000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>5015000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>4425000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>4732000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>4765000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>4867000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>4874000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>4723000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>3451000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>5713000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>5818000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>6051000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>3670000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>13310000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-80000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>6512000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-11051000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>12294000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>11898000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>11626000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>11188000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>11521000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>11351000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>11123000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>11724000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>12369000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>12239000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>12039000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>10987000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>11191000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>12133000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>11678000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>11457000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>11690000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>11551000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>11645000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>13563000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>14278000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>8601000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>10059000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>32687000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>28779000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>29788000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>31171000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>32923000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>23957000.0</v>
       </c>
-      <c r="CY25"/>
-      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -29747,610 +30369,628 @@
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>8077000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>8586000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>23892000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>10008000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3243000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>22635000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>22635000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>100000.0</v>
       </c>
-      <c r="R27"/>
-[...1 lines deleted...]
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27">
         <v>100000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>500000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
         <v>9593000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>9635000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>9372000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>2226000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>8621000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>9286000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>9243000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>9842000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>10213000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>8935000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>9056000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>9937000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>9542000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>8847000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>9952000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>18139000.0</v>
+      </c>
+      <c r="C28">
+        <v>15783000.0</v>
+      </c>
+      <c r="D28">
         <v>19028000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>16453000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>15506000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7209000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>17112000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>14363000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>30357000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>14258000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>21954000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>15853000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>24965000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>44778000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>19208000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>19472000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>16039000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>26333000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>21783000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>20451000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>21011000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>23329000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>16170000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>16281000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>20431000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>22036000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>19242000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>20046000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>20708000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>20881000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>19311000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>18939000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>19269000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>21315000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>21022000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>17649000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>17067000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>19922000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>17677000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>16703000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>17039000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>17592000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>16715000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>15534000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>15494000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>15794000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>13930000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>13509000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>13467000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>13845000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>13142000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>12160000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>12180000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>14667000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>4465000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>4181000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3881000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>11402000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3885000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3772000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3745000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>7368000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>3823000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>3477000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>3748000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>4316000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>3351000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>3378000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>3873000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>15097000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>15166000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>15433000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>15129000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>9799000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>16359000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>18099000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>17363000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>17627000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>18422000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>17050000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>17745000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>17732000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>17737000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>16914000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>17107000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>16806000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>17794000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>15453000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>16631000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>17048000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>17072000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>16907000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>15334000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>16700000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>18861000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>17393000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>15835000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>15161000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>16266000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>15299000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>14638000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>20471000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>16764000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>13031000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>5597000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>5394000.0</v>
+      </c>
+      <c r="C29">
+        <v>-6319000.0</v>
+      </c>
+      <c r="D29">
         <v>-2829000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-800000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-8052000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3932000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>14984000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-10664000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-7802000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1712000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-530000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-739000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>231000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3254000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4080000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3373000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>852000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6777000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5118000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3992000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2792000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4701000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3736000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-5263000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1668000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1107000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>5920000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2252000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1093000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -30381,1026 +31021,1046 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>25312000.0</v>
+      </c>
+      <c r="C30">
+        <v>25014000.0</v>
+      </c>
+      <c r="D30">
         <v>25368000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>25861000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>75647000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>90133000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>27153000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>29818000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>38943000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>38150000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>31129000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>29178000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>34720000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>52656000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>37929000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>33693000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>35292000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>40160000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>25596000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>24805000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>26194000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>26946000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>16741000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>17969000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>65450000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>21772000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>21860000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>22755000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>22628000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>23915000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>23405000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>22958000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>23208000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>25266000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>25359000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>22226000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>20613000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>23540000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>21489000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>20588000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>21066000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>21631000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>20745000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>19492000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>19456000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>19654000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>17715000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>17012000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>16982000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>17410000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>16755000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>15980000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>16135000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>18657000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>18071000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>17892000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>17600000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>18109000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>17521000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>17483000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>17720000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>21975000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>18903000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>17286000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>17527000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>19393000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>18165000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>17416000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>19255000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>191760000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>461184000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>21075000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>20674000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-2073000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>27889000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>29497000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>28872000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>21593000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>28420000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>219562000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>9460000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>29321000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>29507000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>28534000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>28538000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>26849000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>28422000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>24308000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>26414000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>27964000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>28966000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>27873000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>26325000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>29602000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>32667000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>25263000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>22451000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>47214000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>44450000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>44492000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>45225000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>53394000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>40721000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>24591000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B31">
+        <v>-4161000.0</v>
+      </c>
+      <c r="C31">
+        <v>-29162000.0</v>
+      </c>
+      <c r="D31">
         <v>-12387000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-3452000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-3057000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-3167000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-3442000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-3588000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-52039000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-22797000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-3311000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-3490000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-4738000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-13570000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2734000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1601000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1427000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1721000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1495000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1771000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1575000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1527000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1499000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1485000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2033000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-2479000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2471000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-2446000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-2316000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-829000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-2605000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-2545000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-2335000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-8370000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-3500000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-3573000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-3536000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-3907000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-3823000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-3741000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-3859000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-3468000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-3274000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-3245000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-3219000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-3729000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-3489000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-3456000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-3426000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-3739000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-34744000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-8002000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-7777000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-11127000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-8661000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-10180000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-9096000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-9726000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-9444000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-9459000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-8754000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-9257000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-5289000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-5179000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-5431000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-6115000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-8157000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-8404000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-9529000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-5130000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-7550000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>3458000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-22164000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-17266000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-12690000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-505000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-9846000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-7417000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-14332000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-4251000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-2022000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-4932000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-35564000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-8322000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-8033000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-7747000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-6732000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-6563000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-6782000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-6608000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-6746000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-7098000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-6031000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-6338000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-6336000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-7221000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-6597000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-755000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-5114000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-3968000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-6164000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-5030000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-8021000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-15258000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B32">
+        <v>196971000.0</v>
+      </c>
+      <c r="C32">
+        <v>134378000.0</v>
+      </c>
+      <c r="D32">
         <v>120630000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>100735000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>91851000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>106962000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>97156000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>82654000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>277445000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>320063000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>77420000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>73719000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>239006000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>296328000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>241014000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>221695000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>197172000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>233894000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>199008000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>178410000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>148880000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>171683000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>62978000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>45116000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>64249000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>70838000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>68816000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>69241000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>64680000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>82073000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>74575000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>74329000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>66838000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>73460000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>334555000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>70509000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>57510000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>70291000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>65281000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>64829000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>58113000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>65432000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>69261000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>59891000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>59550000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>65262000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>62274000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>61846000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>52656000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>60093000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>57786000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>56950000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>49087000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>63752000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>58486000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>54491000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>46524000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>49972000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>50115000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>50265000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>44044000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>50647000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>53325000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>53431000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>43073000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>48066000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>50754000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>48696000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>41715000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>52762000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>60988000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>62932000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>55653000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>35785000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>74289000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>76044000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>63928000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>74235000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>78309000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>79289000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>59919000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>73164000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>75537000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>75109000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>57155000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>68034000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>70024000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>68945000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>52048000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>61118000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>64419000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>64148000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>53028000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>62499000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>64682000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>62160000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>49128000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>53622000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>54468000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>56864000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>43954000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>55663000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>45049000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>35660000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>17264000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -31441,4599 +32101,4710 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>96700000.0</v>
+      </c>
+      <c r="C2">
         <v>106509000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>111444000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>185843000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>119911000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33857000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47465000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>261854000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>61520000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47924000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31260000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43822000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36130000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>58719000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>72390000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27666000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>64294000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>86945000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>118525000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>65610000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>46969000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19806000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12201000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19013000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>69224000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2357000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3661000.0</v>
       </c>
-      <c r="AB2"/>
+      <c r="AC2"/>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>7135000</v>
+      </c>
+      <c r="C3">
         <v>8463000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27327000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11468000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5819000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9218000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27583000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20159000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>44666000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9053000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13696000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8609000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10174000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9856000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8524000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8650000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10965000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16873000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>26177000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>40586000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>39880000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>23338000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>122853000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>19292000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>28680000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>22848000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>12825000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-74396000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>65948000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>86057000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-13537000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-214378000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>200320000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>13596000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>16664000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-12562000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>7692000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-22589000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-13671000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>3331000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7386000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>12175000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2983000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4457000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>14664000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>439000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-499000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1183000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-509000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>321000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1568000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>-36464000.0</v>
+      </c>
+      <c r="C6">
         <v>-9809000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4935000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-74399000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>65932000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>86054000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13608000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-214389000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>200334000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13596000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16664000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12562000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7692000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-22589000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13671000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>44724000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-36628000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-22651000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-31580000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>52915000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>18641000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>27163000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>7605000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6444000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-50211000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>66867000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1304000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1411000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>9149000.0</v>
+      </c>
+      <c r="C7">
         <v>58638000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>36617000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1361000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15546000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8655000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8672000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-9413000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1534000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3039000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1086000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-10972000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-16470000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4159000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1199000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>9726000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1856000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5894000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4869000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3638000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5998000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1304000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-6873000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3897000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-19122000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-10790000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2045000.0</v>
       </c>
-      <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-9687000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-49109000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-20100000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>8610000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>5895000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>414000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1397000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>871000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-6128000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-8706000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-3740000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-574000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-26197000.0</v>
+      </c>
+      <c r="C9">
         <v>10092000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9247000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-9687000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-49109000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-27139000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8610000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5895000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>414000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1397000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>871000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-6128000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-8706000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3676000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-574000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2091000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>570000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>11156000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-4015000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-76000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>-5158000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-6620000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-38038000.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
+        <v>0.0</v>
+      </c>
+      <c r="P10">
         <v>336000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>310000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
+      <c r="AC10"/>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>7377000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>26781000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>22971000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-19384000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-9727000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2033000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1203000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1458000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3661000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-7255000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-740000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1770000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>31562000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>28008000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>40269000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>41889000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>91253000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17336000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>20598000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>22339000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-101787000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11173000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4245000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>2017000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6782000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>12823000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2102000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-5581000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-913000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>439000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-499000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-1183000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>12342000.0</v>
+      </c>
+      <c r="C14">
         <v>20779000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>28007000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25697000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22420000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>17282000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16648000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16273000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16411000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15342000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15989000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14663000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14953000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16426000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>18653000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19229000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21033000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>23412000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24767000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>45183000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>48371000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>45989000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>46343000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>46501000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>122425000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>72017000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15723000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10934000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B15">
-        <v>17975000.0</v>
+        <v>-18199000.0</v>
       </c>
       <c r="C15">
-        <v>17588000.0</v>
+        <v>-17975000.0</v>
       </c>
       <c r="D15">
+        <v>-17588000.0</v>
+      </c>
+      <c r="E15">
         <v>8539000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>8531000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10531000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>16962000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>17782000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>14670000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11177000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9350000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8865000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11014000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10313000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5102000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>2400000.0</v>
       </c>
-      <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>60236000.0</v>
+      </c>
+      <c r="C16">
         <v>96700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>106509000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>111444000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>185843000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>119911000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33857000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>47465000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>261854000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>61520000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>47924000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>31260000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>43822000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>36130000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>58719000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>72390000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27666000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>64294000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>86945000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>118525000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>65610000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>46969000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>19806000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12569000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>19013000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>69224000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2357000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1411000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>3514000.0</v>
+      </c>
+      <c r="C18">
         <v>66242000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>47869000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>67449000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>59434000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>54231000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3956000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>13637000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>256854000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>48243000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>48587000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>45803000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>22581000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>30176000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9087000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>28475000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7824000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>27345000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>37088000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21443000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3940000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>29259000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-82345000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>15726000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16682000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12240000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6697000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>7658000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B19">
+        <v>1001000.0</v>
+      </c>
+      <c r="C19">
         <v>-26822000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-18431000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-46568000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>27000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>63480000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>41947000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-135898000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="K19">
         <v>-500000.0</v>
       </c>
       <c r="L19">
         <v>-500000.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>-500000.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>-20137000.0</v>
+      </c>
+      <c r="C21">
         <v>-20423000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2810000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3252000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3126000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-28225000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-53000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23750000.0</v>
       </c>
       <c r="K21">
         <v>-23750000.0</v>
       </c>
       <c r="L21">
         <v>-23750000.0</v>
       </c>
       <c r="M21">
+        <v>-23750000.0</v>
+      </c>
+      <c r="N21">
         <v>-6681000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-42475000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-17100000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
+      <c r="AC21"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B22">
+        <v>-79167000.0</v>
+      </c>
+      <c r="C22">
         <v>-148908000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-15437000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20169000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>35230000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1387000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-19712000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12161000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>176293000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20405000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>25625000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27122000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7747000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13601000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-8200000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-18086000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-67671000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-487937000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-43117000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-134599000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-9657000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6164000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2267000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-10645000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-65795000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-92240000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-39957000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-3702000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>-2643000.0</v>
+      </c>
+      <c r="C23">
         <v>-16728000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-43773000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-69645000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4917000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1426000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1913000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4034000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6350000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1403000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1841000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-5697000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-675000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-29000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-15929000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1182000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-67999.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-13692000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>117000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1597000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>100842000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-848000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>82485000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2524000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-12857000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>54913000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>19339000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B24">
+        <v>1001000.0</v>
+      </c>
+      <c r="C24">
         <v>-26845000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-13378000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-49024000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>23088000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>47308000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>33000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-32538000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-500000.0</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24">
         <v>-15048000.0</v>
       </c>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
+        <v>0.0</v>
+      </c>
+      <c r="P24">
         <v>-598000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>122000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>101104000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1323000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>97676000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1044000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>41755000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>18348000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1372000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10086000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>11043000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-46238000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-25586000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>82424000.0</v>
+      </c>
+      <c r="C25">
         <v>140629000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13276000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17018000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>39999000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>33587000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4376000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19228000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>947000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>851000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1663000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>30651000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5036000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1449000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27628000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>44289000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>615672000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>105504000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>164232000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1221000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>133000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>493000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>494000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-5004000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5899000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>31743000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>426000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-2564000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-4057000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-11280000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-3809565000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-525000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-12565000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-13812000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-5330000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>780000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2177000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-12543000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>375000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>20675000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>42000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-1075000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-61200000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-61006000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-61286000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-128182000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>-530000.0</v>
       </c>
-      <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B27">
+        <v>10980000.0</v>
+      </c>
+      <c r="C27">
         <v>13848000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>23698000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>20034000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9595000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5125000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4377000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5787000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6091000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5035000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5240000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4351000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4771000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2651000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2343000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2970000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4034000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-633000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-431000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-267000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5751000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-4032000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-7535000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2942000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3243000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>39848000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>258000.0</v>
       </c>
-      <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>-40979000.0</v>
+      </c>
+      <c r="C28">
         <v>-57690000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-64171000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-92821000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-16574000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-15482000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-59440000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-88628000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-20976000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-34147000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-31923000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-43317000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-14889000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-52765000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-22160000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16249000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-44574000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-128215000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-67345000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-66204000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>23625000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-26259000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>71602000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>85754000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1524000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1058559000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>51631000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>19339000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>10649000.0</v>
+      </c>
+      <c r="C29">
         <v>74705000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>75196000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>78917000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>65253000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63449000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>31539000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33796000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>301520000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>57296000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>62283000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>54412000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>32755000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>40032000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17611000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>37125000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18789000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>44218000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>63265000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>62029000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>35940000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>52597000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>40508000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>35018000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11998000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>10608000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6128000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7658000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-6134000.0</v>
+      </c>
+      <c r="C30">
         <v>-26822000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-15955000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-60492000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17269000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>38090000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14364000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-159546000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-80224000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9553000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-13696000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-23657000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-10174000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9856000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9122000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-8650000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10843000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>61346000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-27500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>57090000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-40924000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>825000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-104505000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-127216000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-63733000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1002300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-59063000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-25586000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CU1" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CY1" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>60236000.0</v>
+      </c>
+      <c r="C2">
+        <v>62550000.0</v>
+      </c>
+      <c r="D2">
         <v>65299000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>74399000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>96700000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>91041000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>85915000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>129184000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>106509000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>111389000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>100341000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>142212000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>111444000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>122340000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>110700000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>127323000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>185843000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>183640000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>172611000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>150736000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>119911000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>84019000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>70005000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>54246000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>33857000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>49439000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>53363000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>52735000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>47465000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>102558000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>109661000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>89993000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>261854000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>287076000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>60637000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>68982000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>61520000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>70320000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>31431000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>22991000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>47924000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>58008000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>50866000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>49864000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>31260000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>46266000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>39817000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>47125000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>43822000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>53546000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>41066000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>32315000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>36130000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>45238000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>40757000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>51169000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>58719000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>68979000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>75269000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>66072000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>72390000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>55210000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>25721000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>26456000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>27666000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>20824000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>18838000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>16776000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>64294000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>117574000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>117105000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>29421000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>86945000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>103678000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>133896000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>126126000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>118525000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>21054000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>20258000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>19219000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>65610000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>49037000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>33471000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>42311000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>46969000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>36841000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>12887000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>13348000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>19806000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>11318000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>9017000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>8097000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>12569000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>12174000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>9054000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>19265000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>19013000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>16969000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>24603000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>38684000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>69224000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>291608000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>4606000.0</v>
       </c>
-      <c r="CY2"/>
-      <c r="CZ2"/>
+      <c r="DA2"/>
+      <c r="DB2"/>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>3637000</v>
+      </c>
+      <c r="C3">
+        <v>1115000</v>
+      </c>
+      <c r="D3">
         <v>1216000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2161000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2643000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2174000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1552000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1994000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2743000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7446000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5023000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>8108000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>6750000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3586000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4673000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1662000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1547000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1550000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1433000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>998000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1838000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1319000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2065000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3008000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2826000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>6401000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>7200000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>7910000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>6072000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4729000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>6567000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2680000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>6183000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2439000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>34931000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>5770000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1526000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2093000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2215000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2610000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>2135000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2150000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2963000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>5611000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2972000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2219000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2339000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2133000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1918000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2606000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>2963000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2050000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2555000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>3354000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2855000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2483000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1164000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>1982000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>1840000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>2189000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>2513000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>1572000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>1033000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>3371000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>2674000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>1758000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>2589000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>5118000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>1500000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>3458000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>9011000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>400000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>4004000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>11202000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>4351000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>6840000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>3784000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>4620000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>23155000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>6346000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>6465000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>7130000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>5584000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>19041000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>8125000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>5169000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>21694000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>3417000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>3396000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>6398000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>6378000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>107083000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>2994000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>3222000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>4784000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>5598000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>5688000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>7545000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>6137000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>6999000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>7999000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>12046000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>5736000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>5066000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>2693000</v>
       </c>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>30767000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-10894000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>11635000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-16618000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-58519000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>2216000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>11032000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>21851000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>35888000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>35888000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>14053000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>15804000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>20312000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-15503000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-3919000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>607000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>5278000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-55093000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-7102000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>19673000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-171856000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-25219000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>226422000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-8345000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>7462000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-8800000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>38889000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>8440000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-24933000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-10084000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>7142000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>1002000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>18604000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-15006000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>6449000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-7308000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>3303000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-9724000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>12480000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>8751000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-3815000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-9108000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>4481000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-10412000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-7550000.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>1081000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2438000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1434000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1584000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2125000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>4668000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-489000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1891000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>4971000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>4971000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1782000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>4227000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1195000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>3112000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3298000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2049000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1120000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2753000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-663000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2566000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3981000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>4363000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>11748000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-556000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-891000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1391000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-569000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-5000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-378000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>579000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-795000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>278000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-561000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>985000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-907000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-268000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-993000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>814000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-869000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>374000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-828000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1377000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-879000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>467000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-644000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>8734000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2314000.0</v>
+      </c>
+      <c r="D6">
         <v>-2749000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-9100000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-22301000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>5659000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>5126000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-43269000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>22675000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4880000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>11048000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-41871000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>30768000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-10896000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>11640000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-16623000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-58520000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2203000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>11029000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>21875000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>30825000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>35892000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>14014000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>15759000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>20389000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-15582000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-3924000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>628000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>5270000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-55093000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-7103000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>19668000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-171861000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-25222000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>226439000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-8345000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>7462000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-8800000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>38889000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>8440000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-24933000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-10084000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>7142000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1002000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>18604000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-15006000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>6449000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-7308000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>3303000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-9724000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>12480000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>8751000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-3815000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-9108000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>4481000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-10412000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-7550000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-10260000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-6290000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>9197000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-6318000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>17180000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>29489000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-735000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-1210000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>6842000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>1986000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>2062000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-47518000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-53280000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>469000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>87684000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-57524000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-16733000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-30218000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>7770000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>7601000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>97471000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>796000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>1039000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-46391000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>16573000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>15566000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-8840000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-4658000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>10128000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>23954000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-461000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-6458000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>8488000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>2301000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>920000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-4472000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>395000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>3120000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-10211000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>252000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>2044000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-7634000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-14081000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-30540000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-222384000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>287002000.0</v>
       </c>
-      <c r="CY6"/>
-      <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>2407000.0</v>
+      </c>
+      <c r="C7">
+        <v>8585000.0</v>
+      </c>
+      <c r="D7">
         <v>11085000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>10424000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-20945000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>9541000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>19195000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1572000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>28330000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1095000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>9872000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1303000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>26953000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-25477000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-4914000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-5744000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>37496000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-10721000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-13834000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3261000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>5748000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>12086000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-6238000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>6479000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>4114000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-4963000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-3707000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-7217000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>7215000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-50296000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-3314000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>758000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>1085000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-564000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-1044000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-983000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>4125000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>1379000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>336000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-504000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>1828000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-274000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-7743000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-4644000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>11575000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>2389000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-2984000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-5853000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-4524000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-1335000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-9716000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>2186000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-7604000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>7874000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-6087000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>2968000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-8914000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>7648000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-10525000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>6096000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-4418000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>12275000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-2423000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-5186000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>5060000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>2282000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-1553000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-2656000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>3675000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>5551000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>6586000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-10962000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>4719000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>4422000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-3115000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-7494000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>1318000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>7021000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-1304000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-13726000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>4371000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>9672000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-4900000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-11991000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>1221000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>8151000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-4180000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-7638000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>2363000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>7181000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-10903000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-1237000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-1914000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>2326000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-5732000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-4837000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>4346000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-4796000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>2124000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>-13640000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>-2810000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>-8328000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>-5470000.0</v>
       </c>
-      <c r="CY7"/>
-      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>33157000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-31983000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>4708000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-11792000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>29380000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-33215000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-16361000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-9460000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-34385000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-34385000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-5228000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>12031000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>7482000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-2093000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>1084000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-4038000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>13657000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-2683000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-592000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-1873000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>11043000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-12376000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-791000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>2602000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>10979000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-4407000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>221000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-217000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>5800000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-1974000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-8573000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-4558000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>15976000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-605000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-1891000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-7142000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>3510000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-5005000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>626000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-6243000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>1916000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-229000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>260000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-7040000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>3269000.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-32682000.0</v>
+      </c>
+      <c r="C9">
+        <v>-5644000.0</v>
+      </c>
+      <c r="D9">
         <v>-10572000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>479000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-10460000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-519000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1025000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-19887000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>29473000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-25508000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1219000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-15677000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>33157000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-31983000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4708000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-11792000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>29380000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-33215000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-16361000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-9460000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>9927000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-34385000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-5228000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>12031000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>7482000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-2093000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1084000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-4038000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>13657000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-2683000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-592000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1873000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>11043000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-12376000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-791000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>2602000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>10979000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-4407000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>221000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-217000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>5800000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-1974000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-8573000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-4558000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>15976000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-605000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-1891000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-7142000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>3510000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-5005000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>626000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-6243000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>1916000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-165000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>260000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-7040000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>3269000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-2229000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>50000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-5202000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>6807000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>3951000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>1765000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-8665000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>4957000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>3670000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-1828000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-5591000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>4319000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>11156000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>3648000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>-6317000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>6475000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>-4015000.0</v>
       </c>
-      <c r="BV9"/>
-[...1 lines deleted...]
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>4641000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>-76000.0</v>
       </c>
-      <c r="BZ9"/>
-[...1 lines deleted...]
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9">
         <v>11677000.0</v>
       </c>
-      <c r="CC9"/>
-      <c r="CD9"/>
       <c r="CE9"/>
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9">
         <v>6199000.0</v>
       </c>
-      <c r="CG9"/>
-      <c r="CH9"/>
       <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9">
         <v>7319000.0</v>
       </c>
-      <c r="CK9"/>
-      <c r="CL9"/>
       <c r="CM9"/>
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9">
         <v>3787000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>-5158000.0</v>
       </c>
-      <c r="CP9"/>
-[...1 lines deleted...]
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9">
         <v>4748000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>-6620000.0</v>
       </c>
-      <c r="CT9"/>
-[...1 lines deleted...]
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9">
         <v>6986000.0</v>
       </c>
-      <c r="CW9"/>
-      <c r="CX9"/>
       <c r="CY9"/>
-      <c r="CZ9">
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9">
         <v>436000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-38038000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
-[...4 lines deleted...]
-      </c>
+      <c r="AD10"/>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -36074,616 +36845,626 @@
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
-      <c r="BH10"/>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>-24000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>14993000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>18619000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-7152000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2652000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-10691000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4895000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>10521000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>17979000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3169000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>10989000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-5356000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>39614000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-2633000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-9616000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-4394000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-5816000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-1267000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-4990000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-7311000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-6888000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-2059000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>5197000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-5977000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>10895000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>130000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-3029000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-5963000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>4395000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>684000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-282000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-3594000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1121000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1625000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-364000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-3840000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>2009000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-186000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1557000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-7041000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>2856000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-9474000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>8055000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-8692000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>6726000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-5468000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>9541000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-11539000.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>1876000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>7013000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1319000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>20338000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3721000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>586000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7045000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11794000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3172000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4456000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6833000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7862000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-742000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-5532000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>38681000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1123000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>15199000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>24190000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1377000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>6858000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2412000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3619000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>111000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-11285000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>97197000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3006000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2335000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>6085000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>4622000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4513000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2116000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>5527000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>7140000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>4227000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>3704000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>7817000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>5240000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>6237000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>3045000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-138899000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>32098000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2625000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>2389000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>6064000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1410000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2799000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>900000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-3902000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-4245000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-4245000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2200000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1069000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1153000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2405000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4515000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-642000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1732000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1177000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>6110000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1623000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4064000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1026000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2946000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-3524000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1811000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>869000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1629000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-663000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-2566000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-3981000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>917000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-383000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-556000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-891000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>439000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-569000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-5000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-499000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1183000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -36697,939 +37478,959 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>2991000.0</v>
+      </c>
+      <c r="C14">
+        <v>2708000.0</v>
+      </c>
+      <c r="D14">
         <v>3130000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3027000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3477000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3772000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3882000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>5992000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7133000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>7671000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>7356000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>6509000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>6471000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6485000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>6554000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>6263000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>6395000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>6261000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>5901000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5074000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5184000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4963000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3934000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3873000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>4512000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4236000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>4190000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>4306000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3916000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>4221000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>4094000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>4019000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>3939000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>3951000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4337000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>4577000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3546000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3618000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3812000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3885000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4027000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>4039000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4030000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3958000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3962000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3860000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3785000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3503000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3515000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3565000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3613000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3820000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3955000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3990000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>4013000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>4076000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>4347000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>4481000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>5015000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>4425000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>4732000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>4765000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>4867000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>4874000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>4723000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>3451000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>5713000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>5818000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>6051000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>3670000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>13310000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>-80000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>6512000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>-11051000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>12294000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>11898000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>11626000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>11188000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>11521000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>11351000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>11123000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>11724000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>12369000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>12239000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>12039000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>10987000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>11191000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>12133000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>11678000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>11457000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>11690000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>11551000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>11645000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>13563000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>14278000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>8601000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>10059000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>32687000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>28779000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>29788000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>31171000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>32923000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>23957000.0</v>
       </c>
-      <c r="CY14"/>
-      <c r="CZ14"/>
+      <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B15">
+        <v>-4602000.0</v>
+      </c>
+      <c r="C15">
+        <v>-4552000.0</v>
+      </c>
+      <c r="D15">
+        <v>-4549000.0</v>
+      </c>
+      <c r="E15">
+        <v>-4549000.0</v>
+      </c>
+      <c r="F15">
         <v>4549000.0</v>
       </c>
-      <c r="C15">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="G15">
         <v>4504000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>4499000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>4496000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>4476000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>4406000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4400000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>4396000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>4932000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2124000.0</v>
       </c>
       <c r="O15">
         <v>2124000.0</v>
       </c>
       <c r="P15">
+        <v>2124000.0</v>
+      </c>
+      <c r="Q15">
+        <v>2124000.0</v>
+      </c>
+      <c r="R15">
         <v>2167000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2136000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2136000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2133000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2126000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2103000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2106000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2104000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4218000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>4195000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>4227000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4269000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>4271000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>4379000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>4443000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>4442000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>4518000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>4491000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>4532000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2826000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2821000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2806000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2802000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2788000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>2781000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2759000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>2203000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>2197000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>2191000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>2178000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2223000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2240000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>2224000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>11014000.0</v>
       </c>
-      <c r="AX15">
-[...4 lines deleted...]
-      </c>
       <c r="AZ15">
+        <v>0.0</v>
+      </c>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
         <v>10313000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>10313000.0</v>
       </c>
-      <c r="BB15">
-[...4 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
         <v>5102000.0</v>
       </c>
-      <c r="BF15">
-[...6 lines deleted...]
-      <c r="BI15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>68970000.0</v>
+      </c>
+      <c r="C16">
+        <v>60236000.0</v>
+      </c>
+      <c r="D16">
         <v>62550000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>65299000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>74399000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>96700000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>5126000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>85915000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>129184000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>106509000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>111389000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>100341000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>142212000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>111444000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>122340000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>110700000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>127323000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>185843000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>183640000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>172611000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>150736000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>119911000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>84019000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>70005000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>54246000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>33857000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>49439000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>53363000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>52735000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>47465000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>102558000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>109661000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>89993000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>261854000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>287076000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>60637000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>68982000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>61520000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>70320000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>31431000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>22991000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>47924000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>58008000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>50866000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>49864000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>31260000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>46266000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>39817000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>47125000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>43822000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>53546000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>41066000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>32315000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>36130000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>45238000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>40757000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>51169000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>58719000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>68979000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>75269000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>66072000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>72390000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>55210000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>25721000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>26456000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>27666000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>20824000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>18838000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>16776000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>64294000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>117574000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>117105000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>29421000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>86945000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>103678000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>133896000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>126126000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>118525000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>21054000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>20258000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>19219000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>65610000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>49037000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>33471000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>42311000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>46969000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>36841000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>12887000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>13348000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>19806000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>11318000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>9017000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>8097000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>12569000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>12174000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>9054000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>19265000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>19013000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>16969000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>24603000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>38684000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>69224000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>291608000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>4606000.0</v>
       </c>
-      <c r="CZ16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>-18000.0</v>
       </c>
-      <c r="AJ17"/>
-      <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
@@ -37653,493 +38454,505 @@
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>18147000.0</v>
+      </c>
+      <c r="C18">
+        <v>8673000.0</v>
+      </c>
+      <c r="D18">
         <v>6736000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>5667000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-17887000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>10609000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>9299000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>15702000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>30632000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1367000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>17003000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2288000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>29945000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2811000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>10563000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>8025000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>51672000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>9923000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>7962000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>19935000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>21614000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>36413000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>4189000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4441000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>9188000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1652000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-3384000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2547000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>8235000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>6570000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-986000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>10608000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-2556000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>5627000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>235217000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>4620000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>11390000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>16298000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>12264000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>11295000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>8386000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>13249000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>10050000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>3455000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>21833000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>18084000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>12076000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>10814000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>4829000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>12164000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>2203000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>12380000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-4166000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>23000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>4458000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>10188000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-7470000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>10923000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-6253000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>10385000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-5968000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>18510000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>6808000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>697000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>2460000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>6834000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>3505000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-1220000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-1295000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>7741000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>18438000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-6655000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>7821000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>11677000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>12068000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>5501000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>7842000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>20039000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-5332000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>1230000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>5506000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>243000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>8961000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-7954000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-5190000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>28157000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-8705000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>7631000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>2176000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>11619000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>1781000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-93981000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-1764000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>9872000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>1685000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>271000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>3898000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-2954000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>4399000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-8900000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>-9227000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>-10499000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>-1433000.0</v>
       </c>
-      <c r="CY18"/>
-      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B19">
+        <v>758000.0</v>
+      </c>
+      <c r="C19">
+        <v>921000.0</v>
+      </c>
+      <c r="D19">
         <v>-1118000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-2347000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2475000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>1305000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1190000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-33036000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>6099000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-2029000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1823000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-11540000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>6187000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-956000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>25964000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>8777000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-85517000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2046000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>9200000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>5680000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>12120000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>2420000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>11620000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>10243000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>16617000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>15766000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>5960000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>9700000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>10521000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-525000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-935000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>24965000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-159403000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1950000.0</v>
       </c>
       <c r="AJ19">
         <v>-250000.0</v>
       </c>
       <c r="AK19">
+        <v>-1950000.0</v>
+      </c>
+      <c r="AL19">
         <v>-250000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
+        <v>-250000.0</v>
+      </c>
+      <c r="AN19">
         <v>29750000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>29750000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-30000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-500000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-500000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
@@ -38153,54 +38966,56 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -38261,2948 +39076,3004 @@
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>-5031000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5038000.0</v>
+      </c>
+      <c r="D21">
         <v>-5034000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-10032000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-33000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-38000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-36000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-1286000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1521000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-628000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-751000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1034000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-779000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-876000.0</v>
       </c>
       <c r="R21">
         <v>-750000.0</v>
       </c>
       <c r="S21">
-        <v>-750000.0</v>
+        <v>-876000.0</v>
       </c>
       <c r="T21">
         <v>-750000.0</v>
       </c>
       <c r="U21">
         <v>-750000.0</v>
       </c>
       <c r="V21">
         <v>-750000.0</v>
       </c>
       <c r="W21">
         <v>-750000.0</v>
       </c>
       <c r="X21">
         <v>-750000.0</v>
       </c>
       <c r="Y21">
-        <v>-25750000.0</v>
+        <v>-750000.0</v>
       </c>
       <c r="Z21">
         <v>-750000.0</v>
       </c>
       <c r="AA21">
-        <v>-975000.0</v>
+        <v>-25750000.0</v>
       </c>
       <c r="AB21">
         <v>-750000.0</v>
       </c>
       <c r="AC21">
-        <v>-50750000.0</v>
+        <v>-975000.0</v>
       </c>
       <c r="AD21">
         <v>-750000.0</v>
       </c>
       <c r="AE21">
-        <v>-750000.0</v>
+        <v>-50750000.0</v>
       </c>
       <c r="AF21">
         <v>-750000.0</v>
       </c>
       <c r="AG21">
+        <v>-750000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-750000.0</v>
+      </c>
+      <c r="AI21">
         <v>4368000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-937000.0</v>
       </c>
       <c r="AJ21">
         <v>-938000.0</v>
       </c>
       <c r="AK21">
-        <v>-20937000.0</v>
+        <v>-937000.0</v>
       </c>
       <c r="AL21">
         <v>-938000.0</v>
       </c>
       <c r="AM21">
-        <v>-937000.0</v>
+        <v>-20937000.0</v>
       </c>
       <c r="AN21">
         <v>-938000.0</v>
       </c>
       <c r="AO21">
-        <v>-20937000.0</v>
+        <v>-937000.0</v>
       </c>
       <c r="AP21">
         <v>-938000.0</v>
       </c>
       <c r="AQ21">
-        <v>-937000.0</v>
+        <v>-20937000.0</v>
       </c>
       <c r="AR21">
         <v>-938000.0</v>
       </c>
       <c r="AS21">
+        <v>-937000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-938000.0</v>
+      </c>
+      <c r="AU21">
         <v>-21875000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-937000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-938000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-10940000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>9929000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-5670000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-21795000.0</v>
       </c>
       <c r="BB21"/>
       <c r="BC21">
+        <v>-21795000.0</v>
+      </c>
+      <c r="BD21"/>
+      <c r="BE21">
         <v>-20600000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-80000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B22">
+        <v>12360000.0</v>
+      </c>
+      <c r="C22">
+        <v>-18205000.0</v>
+      </c>
+      <c r="D22">
         <v>-9659000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-3337000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-47966000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-56358000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-11980000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-31680000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-48890000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-18051000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2732000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2001000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1699000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>725000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>9090000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8467000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1887000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3868000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>13884000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>10476000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>7002000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>20328000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9016000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2338000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-35592000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7360000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-12217000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-16279000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1424000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>6913000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2215000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4840000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-1808000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>12972000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>157208000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>3495000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2618000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>7003000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>5415000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>5717000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2270000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>5807000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>9293000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>5241000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>5284000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>5942000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>8057000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>8735000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>4388000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>9521000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-21384000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>5073000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-957000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>7697000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>7233000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>2066000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-3395000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-2032000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-1384000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-352000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-4432000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-29273000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>6408000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>6963000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-2184000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-34424000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>673000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-1827000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-14494000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-136483000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-362196000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>18446000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-7704000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-47051000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-1377000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>8598000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-3287000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>21388000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-108000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-167998000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>12119000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>3421000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-12821000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>4228000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-4485000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>2609000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>3687000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>5093000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>-5225000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-1266000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>9014000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>1171000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-6652000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>-2964000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>43907000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-813000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>-50775000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>-21849000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>-13498000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>-10901000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>-19547000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>-13033000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>-29809000.0</v>
       </c>
-      <c r="CY22"/>
-      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>-538000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2318000.0</v>
+      </c>
+      <c r="D23">
         <v>1000.0</v>
       </c>
-      <c r="C23"/>
-[...3 lines deleted...]
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
+        <v>0.0</v>
+      </c>
+      <c r="G23">
         <v>-3887000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1190000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-13400000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-2005000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-3899000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-3465000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-34796000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>211353000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-15536000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-21734000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-28886000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-14769000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-4199000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>172000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-881000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-9000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1411000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>10655000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-15000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>13791000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1140000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-22000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-225000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-751000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-29000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-29000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-1921000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-2227000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-5924000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-515000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>215000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>311000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1105000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>615000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>870000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>363000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>233000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>681000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>24000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-3404000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>103000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1636000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-3000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-74000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-5620000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>351000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-10908000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>23000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-80000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-80000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-5102000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-1877000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-29000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-29000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-11890000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-13730000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-863000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-3820000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>44574000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1182000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-1304000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-1182000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-56000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-9244000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-25000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-10027000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-573000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>97000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>353000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>123000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>8000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>2000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>95000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>12000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-1000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-1596000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-1031000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-32000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-39000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-4279000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-21000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-9000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-307000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-18090000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-533000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-8000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-4061000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>7853000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-7853000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>19587000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-588000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-744000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-1075000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>-117000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-9443000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>813977000.0</v>
       </c>
-      <c r="CY23"/>
-      <c r="CZ23"/>
+      <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>221</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1001000.0</v>
+      </c>
+      <c r="D24">
         <v>80000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-4432000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>168000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-37593000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>362000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-32219000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>8842000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>175000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>5955000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2755000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>6187000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-49024000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>25964000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2507000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>164000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>917000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-3416000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>5680000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>12120000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>47308000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1100000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>3986000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-155000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-1700000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5960000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>9700000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>10721000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-139387000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-935000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>33000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-162556000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>32638000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-32588000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-7449000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-230000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-250000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>30000000.0</v>
       </c>
-      <c r="AM24">
-[...2 lines deleted...]
-      <c r="AN24">
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>-30000000.0</v>
       </c>
-      <c r="AO24">
-[...4 lines deleted...]
-      </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
-        <v>-15048000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>-15048000.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
-        <v>0.0</v>
+        <v>-15048000.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-348000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>8000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>114000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>14000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>100000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-200000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-23124000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>124267000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-39000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-1565000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>183000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>59000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>91519000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>9429000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-48000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-3224000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-1088000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>7000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>28000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>9000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-18123000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>4463000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>28854000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>8969000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>207000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>18137000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>3019000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-3015000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>31000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>1325000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>3000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>13000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>7347000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>-4000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-6820000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>-22379000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>10020000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>998000.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>534000.0</v>
+      </c>
+      <c r="C25">
+        <v>26601000.0</v>
+      </c>
+      <c r="D25">
         <v>8817000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>441000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>49044000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>61397000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-434000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>34087000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>45579000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>19515000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-4926000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1147000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-2276000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9214000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1658000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>919000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5227000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-436000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-2299000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>275000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1460000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>146000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>72000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-459000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>40004000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1127000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>9262000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>22716000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>482000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>294000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>387000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>452000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>176000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>6316000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>12472000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>261000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>179000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>349000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>207000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>205000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>186000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>371000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>162000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>160000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>158000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1139000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>188000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>171000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>165000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>224000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>29616000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>530000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>281000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2913000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>309000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>1525000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>289000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>703000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>159000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>925000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-338000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>39504000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-3206000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-4533000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-4137000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>46339000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-1989000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>1353000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-1306000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>173747000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>456109000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-26593000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>12801000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>97316000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>8314000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>392000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>3267000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-5746000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-2212000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>189786000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-24489000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-21676000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>27914000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>3397000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-3280000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-242000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-339000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-2462000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-893000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>393000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-8597000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>71000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>49000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-2753000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-42717000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>-2202000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>47269000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-5688000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>598000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-775000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>861000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>1299000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>15625000.0</v>
       </c>
-      <c r="CY25"/>
-      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
         <v>-27000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-3899000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>554000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>554000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>313000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>11280000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-11062000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-4138000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-7142000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-4201000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-70000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-449000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-9000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>525000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-15000.0</v>
       </c>
       <c r="X26">
         <v>-525000.0</v>
       </c>
       <c r="Y26">
+        <v>-15000.0</v>
+      </c>
+      <c r="Z26">
+        <v>-525000.0</v>
+      </c>
+      <c r="AA26">
         <v>-2208000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-1349000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-1302000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-7706000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-6152000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-29000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-5258000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-2402000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-3552000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-1778000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>215000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>311000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-1105000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>615000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>870000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>400000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-17994000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>233000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>681000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-9061000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-9061000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-3482000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>103000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>1636000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>66000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>348000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>2041000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>351000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>20618000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>23000.0</v>
       </c>
-      <c r="BC26">
-[...4 lines deleted...]
-      </c>
       <c r="BE26">
-        <v>42000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF26">
-        <v>42000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG26">
         <v>42000.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
+      <c r="BH26">
+        <v>42000.0</v>
+      </c>
+      <c r="BI26">
+        <v>42000.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
-[...1 lines deleted...]
-      </c>
+      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26">
+        <v>1075000.0</v>
+      </c>
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>-532000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-543000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-4299000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-43125000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>19087000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-32880000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-15561000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-42605000.0</v>
       </c>
-      <c r="BW26"/>
-      <c r="BX26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-2840000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>-8772000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-1414000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-51100000.0</v>
       </c>
-      <c r="CC26"/>
-      <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B27">
+        <v>3252000.0</v>
+      </c>
+      <c r="C27">
+        <v>2878000.0</v>
+      </c>
+      <c r="D27">
         <v>2804000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2685000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2613000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1426000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3688000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3287000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5447000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6645000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>7032000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5968000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4053000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>12039000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2786000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2636000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2573000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>6295000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1094000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1135000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1071000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="W27"/>
+      <c r="X27">
         <v>816000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>803000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>789000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1923000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>819000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>835000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>800000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>1286000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1176000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1249000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2942000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1089000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1085000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>975000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>2401000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>744000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>944000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>946000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2556000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>877000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>940000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>867000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2159000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>889000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>595000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>708000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1253000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1277000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1369000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>872000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>888000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>765000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>737000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>261000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>984000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>495000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>501000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>363000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>1367000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>608000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>536000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>459000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>1829000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>702000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>724000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>779000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>-633000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>-1946000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>840000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>714000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>-431000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>1639000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>-6491000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>1067000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>-267000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>7452000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>-2069000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>1510000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>182000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CG27">
         <v>143000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CH27">
         <v>292000.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>79000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CK27">
         <v>-2000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CL27">
         <v>-40000.0</v>
       </c>
-      <c r="CK27"/>
-      <c r="CL27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>-106000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CO27">
         <v>846000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CP27">
         <v>302000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CQ27">
         <v>2942000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CR27">
         <v>897000.0</v>
       </c>
-      <c r="CQ27"/>
-[...1 lines deleted...]
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27">
         <v>3243000.0</v>
       </c>
-      <c r="CT27"/>
-      <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>-10171000.0</v>
+      </c>
+      <c r="C28">
+        <v>-11908000.0</v>
+      </c>
+      <c r="D28">
         <v>-9583000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-14581000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-4582000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-8429000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-4535000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-27929000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-16797000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-8927000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-9152000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-40727000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-5365000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-7164000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-24892000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-35927000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-24838000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-7211000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2714000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-3764000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-2885000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-4264000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-2856000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2869000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-5493000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-33068000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-6348000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-6546000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-13478000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-61138000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-5222000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-12371000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-9897000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-6217000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-7763000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-3548000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-3448000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-24848000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-3125000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-2855000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-3319000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-23333000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-2908000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-2453000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-3229000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-33090000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-5627000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-3074000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-1526000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-21888000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>10277000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-3629000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>351000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-32108000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>23000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-20600000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-80000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-21173000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-987000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-985000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-2000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-1330000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>22681000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-1432000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-3670000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>44574000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-1519000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-532000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-42523000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-61021000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-52369000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>27596000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-42421000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-26845000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-42469000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2210000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-241000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-14087000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-3301000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-143000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-48673000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>17418000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>6598000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-914000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>523000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>94000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>28196000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-36946000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-17603000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-3338000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-17617000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>92250000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>307000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-4231000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>35185000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>33131000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>21669000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-588000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-593000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>1639000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>1066000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-418000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>742585000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>316392000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>63954000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>21784000.0</v>
+      </c>
+      <c r="C29">
+        <v>9788000.0</v>
+      </c>
+      <c r="D29">
         <v>7952000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7828000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-15244000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>12783000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>10851000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>17696000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>33375000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6079000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>22026000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>10396000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>36695000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>775000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>15236000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>9687000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>53219000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>11473000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9395000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>20933000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>23452000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>37732000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>6254000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7449000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>12014000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8053000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3816000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>5363000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>14307000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>11299000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>5581000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>13288000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>3627000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>8066000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>270148000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>10390000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>12916000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>18391000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>14479000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>13905000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>10521000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>15399000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>13013000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>9066000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>24805000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>20303000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>14415000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>12947000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>6747000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>14770000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>5166000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>14430000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-1611000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>26354000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>7313000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>12671000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-6306000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>12905000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-4413000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>12574000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-3455000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>20082000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>7841000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>4068000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>5134000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>8592000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>6094000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>3898000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>205000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>11199000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>27449000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-6255000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>11825000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>22879000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>16419000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>12341000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>11626000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>24659000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>17823000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>7576000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>11971000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>7373000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>14545000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>11087000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>2935000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>22988000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>12989000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>11048000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>5572000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>18017000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>8159000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>13102000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>1230000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>13094000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>6469000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>5869000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>9586000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>4591000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>10536000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>-1901000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>-1228000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>1547000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>4303000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>4758000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>1028000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-2879000.0</v>
+      </c>
+      <c r="C30">
+        <v>-194000.0</v>
+      </c>
+      <c r="D30">
         <v>-1118000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2347000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2475000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1305000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1190000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-33036000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>6099000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-2029000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-13926000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-12103000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-563000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-60492000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>21291000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9622000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-86900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-2046000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4351000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4682000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10282000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2420000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10655000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>11224000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>13791000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9512000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1387000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1790000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4449000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-5254000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-7461000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>18755000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-165586000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-27068000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-35981000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-15169000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-2006000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-2343000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>27535000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-2610000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-32135000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-2150000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-2963000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-5611000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-2972000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-2219000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-2339000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-17181000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-1918000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-2606000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-2963000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-2050000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-2555000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-3354000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-2855000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-2483000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-1164000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-1992000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-1877000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-2392000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-2861000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-1572000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-1033000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-3371000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-2674000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-1750000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-2589000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-1304000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-5200000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-3458000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-32135000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>123867000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-26928000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-12767000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-4168000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-6781000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-3784000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>86899000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-13726000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-6394000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-9689000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-8218000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-5577000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-19013000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-8116000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-12954000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-17231000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>25437000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>5573000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-6191000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>11759000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-104064000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-6009000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-8468000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-38534000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-49211000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-31003000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-1959000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-17577000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-13819000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-30378000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-223513000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-459886000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30"/>
+      <c r="DA30"/>
+      <c r="DB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>