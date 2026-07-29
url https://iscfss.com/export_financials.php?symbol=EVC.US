--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1178,51 +1178,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
-        <v>20036000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C2">
         <v>16200000.0</v>
       </c>
       <c r="D2">
         <v>108202000.0</v>
       </c>
       <c r="E2">
         <v>75200000.0</v>
       </c>
       <c r="F2">
         <v>58800000.0</v>
       </c>
       <c r="G2">
         <v>49700000.0</v>
       </c>
       <c r="H2">
         <v>11500000.0</v>
       </c>
       <c r="I2">
         <v>14700000.0</v>
       </c>
       <c r="J2">
         <v>23700000.0</v>
       </c>
@@ -2101,51 +2101,53 @@
       <c r="V15">
         <v>13000.0</v>
       </c>
       <c r="W15">
         <v>13000.0</v>
       </c>
       <c r="X15">
         <v>9000.0</v>
       </c>
       <c r="Y15">
         <v>12000.0</v>
       </c>
       <c r="Z15">
         <v>12000.0</v>
       </c>
       <c r="AA15">
         <v>12000.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>2600000.0</v>
+      </c>
       <c r="C16">
         <v>1800000.0</v>
       </c>
       <c r="D16">
         <v>4100000.0</v>
       </c>
       <c r="E16">
         <v>7200000.0</v>
       </c>
       <c r="F16">
         <v>5900000.0</v>
       </c>
       <c r="G16">
         <v>3100000.0</v>
       </c>
       <c r="H16">
         <v>2400000.0</v>
       </c>
       <c r="I16">
         <v>2800000.0</v>
       </c>
       <c r="J16">
         <v>-59522000.0</v>
       </c>
       <c r="K16">
@@ -3730,51 +3732,51 @@
       <c r="W39">
         <v>10542000.0</v>
       </c>
       <c r="X39">
         <v>40506000.0</v>
       </c>
       <c r="Y39">
         <v>13410000.0</v>
       </c>
       <c r="Z39">
         <v>10795000.0</v>
       </c>
       <c r="AA39">
         <v>14282000.0</v>
       </c>
       <c r="AB39">
         <v>355000.0</v>
       </c>
       <c r="AC39"/>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>71700000.0</v>
+        <v>69136000.0</v>
       </c>
       <c r="C40">
         <v>32782000.0</v>
       </c>
       <c r="D40">
         <v>134400000.0</v>
       </c>
       <c r="E40">
         <v>134515000.0</v>
       </c>
       <c r="F40">
         <v>130955000.0</v>
       </c>
       <c r="G40">
         <v>58449000.0</v>
       </c>
       <c r="H40">
         <v>27931000.0</v>
       </c>
       <c r="I40">
         <v>28434000.0</v>
       </c>
       <c r="J40">
         <v>32422000.0</v>
       </c>
@@ -5747,72 +5749,72 @@
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
         <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
         <v>133526000.0</v>
       </c>
       <c r="C2">
-        <v>20036000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D2">
         <v>78643000.0</v>
       </c>
       <c r="E2">
         <v>59075000.0</v>
       </c>
       <c r="F2">
         <v>55177000.0</v>
       </c>
       <c r="G2">
-        <v>16182000.0</v>
+        <v>16200000.0</v>
       </c>
       <c r="H2">
-        <v>64528000.0</v>
+        <v>60708000.0</v>
       </c>
       <c r="I2">
-        <v>59547000.0</v>
+        <v>57478000.0</v>
       </c>
       <c r="J2">
-        <v>263484000.0</v>
+        <v>254684000.0</v>
       </c>
       <c r="K2">
         <v>8900000.0</v>
       </c>
       <c r="L2">
         <v>234115000.0</v>
       </c>
       <c r="M2">
         <v>210096000.0</v>
       </c>
       <c r="N2">
         <v>75200000.0</v>
       </c>
       <c r="O2">
         <v>75200000.0</v>
       </c>
       <c r="P2">
         <v>234020000.0</v>
       </c>
       <c r="Q2">
         <v>222790000.0</v>
       </c>
       <c r="R2">
         <v>215670000.0</v>
       </c>
@@ -9012,55 +9014,59 @@
       <c r="CV15">
         <v>12000.0</v>
       </c>
       <c r="CW15">
         <v>12000.0</v>
       </c>
       <c r="CX15">
         <v>12000.0</v>
       </c>
       <c r="CY15">
         <v>12000.0</v>
       </c>
       <c r="CZ15">
         <v>12000.0</v>
       </c>
       <c r="DA15">
         <v>6000.0</v>
       </c>
       <c r="DB15"/>
     </row>
     <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>2600000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16"/>
+      <c r="G16">
+        <v>1800000.0</v>
+      </c>
       <c r="H16"/>
       <c r="I16">
         <v>2069000.0</v>
       </c>
       <c r="J16">
         <v>6759000.0</v>
       </c>
       <c r="K16">
         <v>2000000.0</v>
       </c>
       <c r="L16">
         <v>6302000.0</v>
       </c>
       <c r="M16">
         <v>7080000.0</v>
       </c>
       <c r="N16">
         <v>7200000.0</v>
       </c>
       <c r="O16">
         <v>7200000.0</v>
       </c>
       <c r="P16">
         <v>6974000.0</v>
       </c>
@@ -11684,51 +11690,51 @@
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-255000.0</v>
+        <v>141940000.0</v>
       </c>
       <c r="C28">
         <v>154192000.0</v>
       </c>
       <c r="D28">
         <v>155926000.0</v>
       </c>
       <c r="E28">
         <v>159960000.0</v>
       </c>
       <c r="F28">
         <v>161638000.0</v>
       </c>
       <c r="G28">
         <v>140889000.0</v>
       </c>
       <c r="H28">
         <v>147555000.0</v>
       </c>
       <c r="I28">
         <v>153574000.0</v>
       </c>
       <c r="J28">
         <v>123131000.0</v>
       </c>
@@ -14847,72 +14853,72 @@
       </c>
       <c r="CX39">
         <v>7278000.0</v>
       </c>
       <c r="CY39">
         <v>14282000.0</v>
       </c>
       <c r="CZ39">
         <v>9547000.0</v>
       </c>
       <c r="DA39">
         <v>15046000.0</v>
       </c>
       <c r="DB39">
         <v>1310000.0</v>
       </c>
     </row>
     <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
         <v>133526000.0</v>
       </c>
       <c r="C40">
-        <v>71700000.0</v>
+        <v>69136000.0</v>
       </c>
       <c r="D40">
         <v>78643000.0</v>
       </c>
       <c r="E40">
         <v>59075000.0</v>
       </c>
       <c r="F40">
         <v>55177000.0</v>
       </c>
       <c r="G40">
-        <v>34600000.0</v>
+        <v>32782000.0</v>
       </c>
       <c r="H40">
-        <v>64528000.0</v>
+        <v>3820000.0</v>
       </c>
       <c r="I40">
-        <v>-4467000.0</v>
+        <v>2069000.0</v>
       </c>
       <c r="J40">
-        <v>15559000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="K40">
         <v>240455000.0</v>
       </c>
       <c r="L40">
         <v>240417000.0</v>
       </c>
       <c r="M40">
         <v>236276000.0</v>
       </c>
       <c r="N40">
         <v>233791000.0</v>
       </c>
       <c r="O40">
         <v>155015000.0</v>
       </c>
       <c r="P40">
         <v>240994000.0</v>
       </c>
       <c r="Q40">
         <v>229953000.0</v>
       </c>
       <c r="R40">
         <v>222610000.0</v>
       </c>
@@ -17730,51 +17736,51 @@
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
     </row>
     <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>67916000.0</v>
+        <v>210111000.0</v>
       </c>
       <c r="C51">
         <v>213631000.0</v>
       </c>
       <c r="D51">
         <v>218476000.0</v>
       </c>
       <c r="E51">
         <v>224468000.0</v>
       </c>
       <c r="F51">
         <v>235248000.0</v>
       </c>
       <c r="G51">
         <v>236803000.0</v>
       </c>
       <c r="H51">
         <v>237813000.0</v>
       </c>
       <c r="I51">
         <v>238710000.0</v>
       </c>
       <c r="J51">
         <v>251541000.0</v>
       </c>
@@ -21164,51 +21170,51 @@
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5">
-        <v>542000.0</v>
+        <v>-81277000.0</v>
       </c>
       <c r="C5">
         <v>-49713000.0</v>
       </c>
       <c r="D5">
         <v>-24705000.0</v>
       </c>
       <c r="E5">
         <v>32806000.0</v>
       </c>
       <c r="F5">
         <v>60929000.0</v>
       </c>
       <c r="G5">
         <v>8384000.0</v>
       </c>
       <c r="H5">
         <v>2363000.0</v>
       </c>
       <c r="I5">
         <v>37155000.0</v>
       </c>
       <c r="J5">
         <v>275329000.0</v>
       </c>
@@ -21253,51 +21259,51 @@
       </c>
       <c r="X5">
         <v>20795000.0</v>
       </c>
       <c r="Y5">
         <v>12705000.0</v>
       </c>
       <c r="Z5">
         <v>-72820000.0</v>
       </c>
       <c r="AA5">
         <v>-31367000.0</v>
       </c>
       <c r="AB5">
         <v>-27728000.0</v>
       </c>
       <c r="AC5">
         <v>-11042000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
-        <v>12884000.0</v>
+        <v>-68935000.0</v>
       </c>
       <c r="C6">
         <v>-32892000.0</v>
       </c>
       <c r="D6">
         <v>3302000.0</v>
       </c>
       <c r="E6">
         <v>58503000.0</v>
       </c>
       <c r="F6">
         <v>83349000.0</v>
       </c>
       <c r="G6">
         <v>25666000.0</v>
       </c>
       <c r="H6">
         <v>19011000.0</v>
       </c>
       <c r="I6">
         <v>54079000.0</v>
       </c>
       <c r="J6">
         <v>292192000.0</v>
       </c>
@@ -22599,51 +22605,51 @@
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
         <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>69668000.0</v>
       </c>
       <c r="D27">
         <v>42885000.0</v>
       </c>
       <c r="E27">
-        <v>-28177000.0</v>
+        <v>28177000.0</v>
       </c>
       <c r="F27">
         <v>32993000.0</v>
       </c>
       <c r="G27">
         <v>100000.0</v>
       </c>
       <c r="H27">
         <v>500000.0</v>
       </c>
       <c r="I27">
         <v>100000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27">
         <v>38046000.0</v>
       </c>
       <c r="R27">
         <v>38278000.0</v>
@@ -24297,51 +24303,51 @@
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5">
-        <v>21915000.0</v>
+        <v>21069000.0</v>
       </c>
       <c r="C5">
         <v>-20165000.0</v>
       </c>
       <c r="D5">
         <v>-8685000.0</v>
       </c>
       <c r="E5">
         <v>-263000.0</v>
       </c>
       <c r="F5">
         <v>-52164000.0</v>
       </c>
       <c r="G5">
         <v>-47915000.0</v>
       </c>
       <c r="H5">
         <v>8230000.0</v>
       </c>
       <c r="I5">
         <v>-2814000.0</v>
       </c>
       <c r="J5">
         <v>-54912000.0</v>
       </c>
@@ -24617,51 +24623,51 @@
       </c>
       <c r="CW5">
         <v>-13114000.0</v>
       </c>
       <c r="CX5">
         <v>-24264000.0</v>
       </c>
       <c r="CY5">
         <v>-18412000.0</v>
       </c>
       <c r="CZ5">
         <v>-9874000.0</v>
       </c>
       <c r="DA5">
         <v>-2004000.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
-        <v>24906000.0</v>
+        <v>24060000.0</v>
       </c>
       <c r="C6">
         <v>-17457000.0</v>
       </c>
       <c r="D6">
         <v>-5555000.0</v>
       </c>
       <c r="E6">
         <v>2764000.0</v>
       </c>
       <c r="F6">
         <v>-48687000.0</v>
       </c>
       <c r="G6">
         <v>-44143000.0</v>
       </c>
       <c r="H6">
         <v>12112000.0</v>
       </c>
       <c r="I6">
         <v>3178000.0</v>
       </c>
       <c r="J6">
         <v>-47779000.0</v>
       </c>
@@ -33015,57 +33021,57 @@
       </c>
       <c r="X14">
         <v>46343000.0</v>
       </c>
       <c r="Y14">
         <v>46501000.0</v>
       </c>
       <c r="Z14">
         <v>122425000.0</v>
       </c>
       <c r="AA14">
         <v>72017000.0</v>
       </c>
       <c r="AB14">
         <v>15723000.0</v>
       </c>
       <c r="AC14">
         <v>10934000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>213</v>
       </c>
       <c r="B15">
-        <v>-18199000.0</v>
+        <v>18199000.0</v>
       </c>
       <c r="C15">
-        <v>-17975000.0</v>
+        <v>17975000.0</v>
       </c>
       <c r="D15">
-        <v>-17588000.0</v>
+        <v>17588000.0</v>
       </c>
       <c r="E15">
         <v>8539000.0</v>
       </c>
       <c r="F15">
         <v>8531000.0</v>
       </c>
       <c r="G15">
         <v>10531000.0</v>
       </c>
       <c r="H15">
         <v>16962000.0</v>
       </c>
       <c r="I15">
         <v>17782000.0</v>
       </c>
       <c r="J15">
         <v>14670000.0</v>
       </c>
       <c r="K15">
         <v>11177000.0</v>
       </c>
       <c r="L15">
         <v>9350000.0</v>
       </c>
@@ -37802,60 +37808,60 @@
         <v>32687000.0</v>
       </c>
       <c r="CV14">
         <v>28779000.0</v>
       </c>
       <c r="CW14">
         <v>29788000.0</v>
       </c>
       <c r="CX14">
         <v>31171000.0</v>
       </c>
       <c r="CY14">
         <v>32923000.0</v>
       </c>
       <c r="CZ14">
         <v>23957000.0</v>
       </c>
       <c r="DA14"/>
       <c r="DB14"/>
     </row>
     <row r="15" spans="1:106">
       <c r="A15" t="s">
         <v>213</v>
       </c>
       <c r="B15">
-        <v>-4602000.0</v>
+        <v>4602000.0</v>
       </c>
       <c r="C15">
-        <v>-4552000.0</v>
+        <v>4552000.0</v>
       </c>
       <c r="D15">
-        <v>-4549000.0</v>
+        <v>4549000.0</v>
       </c>
       <c r="E15">
-        <v>-4549000.0</v>
+        <v>4549000.0</v>
       </c>
       <c r="F15">
         <v>4549000.0</v>
       </c>
       <c r="G15">
         <v>4504000.0</v>
       </c>
       <c r="H15">
         <v>4499000.0</v>
       </c>
       <c r="I15">
         <v>4496000.0</v>
       </c>
       <c r="J15">
         <v>4476000.0</v>
       </c>
       <c r="K15">
         <v>4406000.0</v>
       </c>
       <c r="L15">
         <v>4400000.0</v>
       </c>
       <c r="M15">
         <v>4396000.0</v>
       </c>
@@ -38050,51 +38056,51 @@
       <c r="DB15"/>
     </row>
     <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>214</v>
       </c>
       <c r="B16">
         <v>68970000.0</v>
       </c>
       <c r="C16">
         <v>60236000.0</v>
       </c>
       <c r="D16">
         <v>62550000.0</v>
       </c>
       <c r="E16">
         <v>65299000.0</v>
       </c>
       <c r="F16">
         <v>74399000.0</v>
       </c>
       <c r="G16">
         <v>96700000.0</v>
       </c>
       <c r="H16">
-        <v>5126000.0</v>
+        <v>91041000.0</v>
       </c>
       <c r="I16">
         <v>85915000.0</v>
       </c>
       <c r="J16">
         <v>129184000.0</v>
       </c>
       <c r="K16">
         <v>106509000.0</v>
       </c>
       <c r="L16">
         <v>111389000.0</v>
       </c>
       <c r="M16">
         <v>100341000.0</v>
       </c>
       <c r="N16">
         <v>142212000.0</v>
       </c>
       <c r="O16">
         <v>111444000.0</v>
       </c>
       <c r="P16">
         <v>122340000.0</v>
       </c>
@@ -39945,51 +39951,51 @@
     </row>
     <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>221</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>1001000.0</v>
       </c>
       <c r="D24">
         <v>80000.0</v>
       </c>
       <c r="E24">
         <v>-4432000.0</v>
       </c>
       <c r="F24">
         <v>168000.0</v>
       </c>
       <c r="G24">
         <v>-37593000.0</v>
       </c>
       <c r="H24">
         <v>362000.0</v>
       </c>
       <c r="I24">
-        <v>-32219000.0</v>
+        <v>10748000.0</v>
       </c>
       <c r="J24">
         <v>8842000.0</v>
       </c>
       <c r="K24">
         <v>175000.0</v>
       </c>
       <c r="L24">
         <v>5955000.0</v>
       </c>
       <c r="M24">
         <v>2755000.0</v>
       </c>
       <c r="N24">
         <v>6187000.0</v>
       </c>
       <c r="O24">
         <v>-49024000.0</v>
       </c>
       <c r="P24">
         <v>25964000.0</v>
       </c>
       <c r="Q24">
         <v>2507000.0</v>
       </c>