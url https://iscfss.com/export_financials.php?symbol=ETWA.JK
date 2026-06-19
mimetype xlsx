--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -2617,51 +2617,51 @@
         <v>6609939354.0</v>
       </c>
       <c r="O35">
         <v>3062415463.0</v>
       </c>
       <c r="P35">
         <v>37115929473.0</v>
       </c>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
     </row>
     <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
         <v>150532700.0</v>
       </c>
       <c r="C36">
-        <v>-1.0</v>
+        <v>664188014597.0</v>
       </c>
       <c r="D36">
         <v>350420000.0</v>
       </c>
       <c r="E36">
         <v>6966768063.0</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36">
         <v>225101691255.0</v>
       </c>
       <c r="O36">
         <v>82081174027.0</v>
       </c>
       <c r="P36">
         <v>29751496394.0</v>
       </c>
       <c r="Q36"/>