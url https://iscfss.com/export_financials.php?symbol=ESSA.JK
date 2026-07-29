--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2575,51 +2575,51 @@
       </c>
       <c r="N38">
         <v>8374000.0</v>
       </c>
       <c r="O38">
         <v>4956000.0</v>
       </c>
       <c r="P38">
         <v>14110902000.0</v>
       </c>
       <c r="Q38">
         <v>780420000.0</v>
       </c>
       <c r="R38">
         <v>1648659000.0</v>
       </c>
       <c r="S38">
         <v>766078000.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
-        <v>7191707.0</v>
+        <v>7191709.0</v>
       </c>
       <c r="C39">
         <v>10908328.0</v>
       </c>
       <c r="D39">
         <v>6500135.0</v>
       </c>
       <c r="E39">
         <v>9652101.0</v>
       </c>
       <c r="F39">
         <v>5107357.0</v>
       </c>
       <c r="G39">
         <v>4514596.0</v>
       </c>
       <c r="H39">
         <v>15151080.0</v>
       </c>
       <c r="I39">
         <v>36031141.0</v>
       </c>
       <c r="J39">
         <v>33647116.0</v>
       </c>
@@ -2634,51 +2634,51 @@
       </c>
       <c r="N39">
         <v>2813399.0</v>
       </c>
       <c r="O39">
         <v>1174575.0</v>
       </c>
       <c r="P39">
         <v>2522292.0</v>
       </c>
       <c r="Q39">
         <v>293985.0</v>
       </c>
       <c r="R39">
         <v>1627187000.0</v>
       </c>
       <c r="S39">
         <v>1600306000.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
-        <v>7771418.0</v>
+        <v>7607598.0</v>
       </c>
       <c r="C40">
         <v>3970928.0</v>
       </c>
       <c r="D40">
         <v>5142952.0</v>
       </c>
       <c r="E40">
         <v>4562503.0</v>
       </c>
       <c r="F40">
         <v>4476275.0</v>
       </c>
       <c r="G40">
         <v>2513639.0</v>
       </c>
       <c r="H40">
         <v>1326745.0</v>
       </c>
       <c r="I40">
         <v>25533840.0</v>
       </c>
       <c r="J40">
         <v>94594230.0</v>
       </c>
@@ -3174,51 +3174,51 @@
       </c>
       <c r="L51">
         <v>53562763.0</v>
       </c>
       <c r="M51">
         <v>30918801.0</v>
       </c>
       <c r="N51">
         <v>20012713.0</v>
       </c>
       <c r="O51">
         <v>22070000.0</v>
       </c>
       <c r="P51">
         <v>48423169.0</v>
       </c>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
-        <v>163903.0</v>
+        <v>327725.0</v>
       </c>
       <c r="C52">
         <v>76362634.0</v>
       </c>
       <c r="D52">
         <v>106141830.0</v>
       </c>
       <c r="E52">
         <v>92562228.0</v>
       </c>
       <c r="F52">
         <v>69074635.0</v>
       </c>
       <c r="G52">
         <v>79586030.0</v>
       </c>
       <c r="H52">
         <v>68560771.0</v>
       </c>
       <c r="I52">
         <v>75645796.0</v>
       </c>
       <c r="J52">
         <v>29366482.0</v>
       </c>
@@ -4208,51 +4208,53 @@
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
     </row>
     <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
         <v>2812497.0</v>
       </c>
       <c r="C5">
         <v>2812827.0</v>
       </c>
       <c r="D5">
         <v>2614000.0</v>
       </c>
-      <c r="E5"/>
+      <c r="E5">
+        <v>42395267250.0</v>
+      </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>19039065.0</v>
       </c>
       <c r="I5">
         <v>20653121.0</v>
       </c>
       <c r="J5">
         <v>22019120.0</v>
       </c>
       <c r="K5">
         <v>23380198.0</v>
       </c>
       <c r="L5">
         <v>16973591.0</v>
       </c>
       <c r="M5">
         <v>18200492.0</v>
       </c>
       <c r="N5">
         <v>19502715.0</v>
       </c>
       <c r="O5">
         <v>21576036.0</v>
@@ -8776,51 +8778,51 @@
         <v>23862000.0</v>
       </c>
       <c r="BG38">
         <v>25242500.0</v>
       </c>
       <c r="BH38"/>
       <c r="BI38">
         <v>268961992600.0</v>
       </c>
       <c r="BJ38"/>
       <c r="BK38">
         <v>780420100.0</v>
       </c>
       <c r="BL38">
         <v>1648658600.0</v>
       </c>
       <c r="BM38">
         <v>766078100.0</v>
       </c>
     </row>
     <row r="39" spans="1:65">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
-        <v>5468290.0</v>
+        <v>5468291.0</v>
       </c>
       <c r="C39">
         <v>7191707.0</v>
       </c>
       <c r="D39">
         <v>5684000.0</v>
       </c>
       <c r="E39">
         <v>12592352.0</v>
       </c>
       <c r="F39">
         <v>21250527.0</v>
       </c>
       <c r="G39">
         <v>10908328.0</v>
       </c>
       <c r="H39">
         <v>10863524.0</v>
       </c>
       <c r="I39">
         <v>6046217.0</v>
       </c>
       <c r="J39">
         <v>7641245.0</v>
       </c>
@@ -8969,51 +8971,51 @@
         <v>98269.0</v>
       </c>
       <c r="BG39">
         <v>2522292.0</v>
       </c>
       <c r="BH39"/>
       <c r="BI39">
         <v>1983736500.0</v>
       </c>
       <c r="BJ39"/>
       <c r="BK39">
         <v>2951866000.0</v>
       </c>
       <c r="BL39">
         <v>1627187100.0</v>
       </c>
       <c r="BM39">
         <v>1600305700.0</v>
       </c>
     </row>
     <row r="40" spans="1:65">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
-        <v>9824987.0</v>
+        <v>9705906.0</v>
       </c>
       <c r="C40">
         <v>7771418.0</v>
       </c>
       <c r="D40">
         <v>8610926.0</v>
       </c>
       <c r="E40">
         <v>6760766.0</v>
       </c>
       <c r="F40">
         <v>5756982.0</v>
       </c>
       <c r="G40">
         <v>3970928.0</v>
       </c>
       <c r="H40">
         <v>7367282.0</v>
       </c>
       <c r="I40">
         <v>5058923.0</v>
       </c>
       <c r="J40">
         <v>3004039.0</v>
       </c>
@@ -9354,51 +9356,51 @@
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
         <v>144815589.0</v>
       </c>
       <c r="C42">
         <v>145503750.0</v>
       </c>
       <c r="D42">
         <v>146380000.0</v>
       </c>
       <c r="E42">
         <v>149482144.0</v>
       </c>
       <c r="F42">
         <v>150141939.0</v>
       </c>
       <c r="G42">
         <v>150942011.0</v>
       </c>
       <c r="H42">
         <v>129308195.0</v>
       </c>
       <c r="I42">
-        <v>122731694.0</v>
+        <v>126019944.0</v>
       </c>
       <c r="J42">
         <v>126019946.0</v>
       </c>
       <c r="K42">
         <v>129308195.0</v>
       </c>
       <c r="L42">
         <v>195970248.0</v>
       </c>
       <c r="M42">
         <v>217251862.0</v>
       </c>
       <c r="N42">
         <v>195997453.0</v>
       </c>
       <c r="O42">
         <v>90902649.0</v>
       </c>
       <c r="P42">
         <v>116727367.0</v>
       </c>
       <c r="Q42">
         <v>90902649.0</v>
       </c>
@@ -9426,51 +9428,51 @@
       <c r="Y42">
         <v>79928522.0</v>
       </c>
       <c r="Z42">
         <v>78886551.0</v>
       </c>
       <c r="AA42">
         <v>78886551.0</v>
       </c>
       <c r="AB42">
         <v>85297839.0</v>
       </c>
       <c r="AC42">
         <v>78886551.0</v>
       </c>
       <c r="AD42">
         <v>78886551.0</v>
       </c>
       <c r="AE42">
         <v>78886551.0</v>
       </c>
       <c r="AF42">
         <v>92187400.0</v>
       </c>
       <c r="AG42">
-        <v>90835938.0</v>
+        <v>78886551.0</v>
       </c>
       <c r="AH42">
         <v>78886551.0</v>
       </c>
       <c r="AI42">
         <v>46234306.0</v>
       </c>
       <c r="AJ42">
         <v>46234306.0</v>
       </c>
       <c r="AK42">
         <v>46234306.0</v>
       </c>
       <c r="AL42">
         <v>46234306.0</v>
       </c>
       <c r="AM42">
         <v>47510561.0</v>
       </c>
       <c r="AN42">
         <v>77260752.0</v>
       </c>
       <c r="AO42">
         <v>84324216.0</v>
       </c>
@@ -10697,54 +10699,54 @@
       </c>
       <c r="BD51">
         <v>23556940.0</v>
       </c>
       <c r="BE51">
         <v>25064136.0</v>
       </c>
       <c r="BF51">
         <v>26554212.0</v>
       </c>
       <c r="BG51">
         <v>48423169.0</v>
       </c>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
     </row>
     <row r="52" spans="1:65">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
-        <v>119127.0</v>
+        <v>238209.0</v>
       </c>
       <c r="C52">
-        <v>163903.0</v>
+        <v>327725.0</v>
       </c>
       <c r="D52">
         <v>146074.0</v>
       </c>
       <c r="E52">
         <v>37925859.0</v>
       </c>
       <c r="F52">
         <v>41833515.0</v>
       </c>
       <c r="G52">
         <v>76362634.0</v>
       </c>
       <c r="H52">
         <v>88326505.0</v>
       </c>
       <c r="I52">
         <v>80302559.0</v>
       </c>
       <c r="J52">
         <v>90269790.0</v>
       </c>
       <c r="K52">
         <v>106141830.0</v>
       </c>
@@ -13397,51 +13399,53 @@
       <c r="L26">
         <v>24608.0</v>
       </c>
       <c r="M26">
         <v>14898.0</v>
       </c>
       <c r="N26">
         <v>10306.0</v>
       </c>
       <c r="O26">
         <v>21826.0</v>
       </c>
       <c r="P26">
         <v>8230024000.0</v>
       </c>
       <c r="Q26">
         <v>22917968000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>151</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>348006.0</v>
+      </c>
       <c r="C27">
         <v>426297.0</v>
       </c>
       <c r="D27">
         <v>536903.0</v>
       </c>
       <c r="E27">
         <v>2768951.0</v>
       </c>
       <c r="F27">
         <v>2772551.0</v>
       </c>
       <c r="G27">
         <v>2234089.0</v>
       </c>
       <c r="H27">
         <v>257152.0</v>
       </c>
       <c r="I27">
         <v>100281.0</v>
       </c>
       <c r="J27">
         <v>45032.0</v>
       </c>
       <c r="K27">
@@ -13449,51 +13453,51 @@
       </c>
       <c r="L27">
         <v>224129.0</v>
       </c>
       <c r="M27">
         <v>331511.0</v>
       </c>
       <c r="N27">
         <v>277663.0</v>
       </c>
       <c r="O27">
         <v>826783.0</v>
       </c>
       <c r="P27">
         <v>317262.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>152</v>
       </c>
       <c r="B28">
-        <v>12798301.0</v>
+        <v>12450295.0</v>
       </c>
       <c r="C28">
         <v>12418186.0</v>
       </c>
       <c r="D28">
         <v>25308547.0</v>
       </c>
       <c r="E28">
         <v>27312459.0</v>
       </c>
       <c r="F28">
         <v>12158876.0</v>
       </c>
       <c r="G28">
         <v>5672879.0</v>
       </c>
       <c r="H28">
         <v>8588221.0</v>
       </c>
       <c r="I28">
         <v>6651968.0</v>
       </c>
       <c r="J28">
         <v>3707744.0</v>
       </c>
@@ -17290,52 +17294,56 @@
       </c>
       <c r="AZ26">
         <v>1352.0</v>
       </c>
       <c r="BA26">
         <v>2772.0</v>
       </c>
       <c r="BB26">
         <v>3909.0</v>
       </c>
       <c r="BC26">
         <v>7789.0</v>
       </c>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
     </row>
     <row r="27" spans="1:62">
       <c r="A27" t="s">
         <v>151</v>
       </c>
-      <c r="B27"/>
-      <c r="C27"/>
+      <c r="B27">
+        <v>210267.0</v>
+      </c>
+      <c r="C27">
+        <v>98749.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>266662.0</v>
       </c>
       <c r="F27">
         <v>380752.0</v>
       </c>
       <c r="G27">
         <v>82152.0</v>
       </c>
       <c r="H27">
         <v>42120.0</v>
       </c>
       <c r="I27">
         <v>92926.0</v>
       </c>
       <c r="J27">
         <v>209099.0</v>
       </c>
       <c r="K27">
         <v>150083.0</v>
       </c>
       <c r="L27">
         <v>54989.0</v>
       </c>
@@ -17473,54 +17481,54 @@
       </c>
       <c r="BE27">
         <v>66560.0</v>
       </c>
       <c r="BF27">
         <v>78458.0</v>
       </c>
       <c r="BG27">
         <v>97560.0</v>
       </c>
       <c r="BH27">
         <v>125371.0</v>
       </c>
       <c r="BI27">
         <v>49177.0</v>
       </c>
       <c r="BJ27">
         <v>45154.0</v>
       </c>
     </row>
     <row r="28" spans="1:62">
       <c r="A28" t="s">
         <v>152</v>
       </c>
       <c r="B28">
-        <v>4460891.0</v>
+        <v>4250624.0</v>
       </c>
       <c r="C28">
-        <v>5853586.0</v>
+        <v>5754837.0</v>
       </c>
       <c r="D28">
         <v>4393430.0</v>
       </c>
       <c r="E28">
         <v>2167303.0</v>
       </c>
       <c r="F28">
         <v>2872736.0</v>
       </c>
       <c r="G28">
         <v>2864379.0</v>
       </c>
       <c r="H28">
         <v>3471042.0</v>
       </c>
       <c r="I28">
         <v>3124443.0</v>
       </c>
       <c r="J28">
         <v>2958322.0</v>
       </c>
       <c r="K28">
         <v>5066990.0</v>
       </c>
@@ -21232,51 +21240,53 @@
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>169</v>
       </c>
       <c r="B14">
         <v>12005068.0</v>
       </c>
       <c r="C14">
         <v>11802696.0</v>
       </c>
       <c r="D14">
         <v>12909000.0</v>
       </c>
-      <c r="E14"/>
+      <c r="E14">
+        <v>206208732236.0</v>
+      </c>
       <c r="F14"/>
       <c r="G14">
         <v>11915928.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>11609362.0</v>
       </c>
       <c r="J14">
         <v>11567721.0</v>
       </c>
       <c r="K14">
         <v>11837189.0</v>
       </c>
       <c r="L14">
         <v>11676434.0</v>
       </c>
       <c r="M14">
         <v>11705217.0</v>
       </c>
       <c r="N14">
         <v>11720359.0</v>
       </c>
       <c r="O14">
         <v>420051.0</v>
@@ -22293,51 +22303,51 @@
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
     </row>
     <row r="22" spans="1:66">
       <c r="A22" t="s">
         <v>139</v>
       </c>
       <c r="B22">
         <v>18610115.0</v>
       </c>
       <c r="C22">
         <v>18971443.0</v>
       </c>
       <c r="D22">
         <v>6349000.0</v>
       </c>
       <c r="E22">
-        <v>6715732.0</v>
+        <v>110719380553.0</v>
       </c>
       <c r="F22">
         <v>8128227.0</v>
       </c>
       <c r="G22">
         <v>11615717.0</v>
       </c>
       <c r="H22">
         <v>12974888.0</v>
       </c>
       <c r="I22">
         <v>10380365.0</v>
       </c>
       <c r="J22">
         <v>10210509.0</v>
       </c>
       <c r="K22">
         <v>24848369.0</v>
       </c>
       <c r="L22">
         <v>5789386.0</v>
       </c>
       <c r="M22">
         <v>863600.0</v>
       </c>
@@ -22476,51 +22486,51 @@
       <c r="BF22">
         <v>3931455.0</v>
       </c>
       <c r="BG22">
         <v>-920635.38</v>
       </c>
       <c r="BH22">
         <v>5175840.0</v>
       </c>
       <c r="BI22"/>
       <c r="BJ22">
         <v>2019353.0</v>
       </c>
       <c r="BK22">
         <v>4693730.0</v>
       </c>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
     </row>
     <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>177</v>
       </c>
       <c r="B23">
-        <v>-33155.0</v>
+        <v>260.0</v>
       </c>
       <c r="C23">
         <v>43171057.0</v>
       </c>
       <c r="D23">
         <v>-324514.0</v>
       </c>
       <c r="E23">
         <v>414703921721.0</v>
       </c>
       <c r="F23">
         <v>-750585.0</v>
       </c>
       <c r="G23">
         <v>3731862.0</v>
       </c>
       <c r="H23">
         <v>-1385751.0</v>
       </c>
       <c r="I23">
         <v>-7109970.0</v>
       </c>
       <c r="J23">
         <v>-2664992.0</v>
       </c>