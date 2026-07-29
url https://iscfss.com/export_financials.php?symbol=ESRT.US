--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -13284,51 +13284,51 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5">
         <v>179318000.0</v>
       </c>
       <c r="C5">
-        <v>158710000.0</v>
+        <v>192757000.0</v>
       </c>
       <c r="D5">
         <v>-256249000.0</v>
       </c>
       <c r="E5">
         <v>165964000.0</v>
       </c>
       <c r="F5">
         <v>79623000.0</v>
       </c>
       <c r="G5">
         <v>60047000.0</v>
       </c>
       <c r="H5">
         <v>162896000.0</v>
       </c>
       <c r="I5">
         <v>190857000.0</v>
       </c>
       <c r="J5">
         <v>193399000.0</v>
       </c>
       <c r="K5">
         <v>183991000.0</v>
       </c>
@@ -13343,51 +13343,51 @@
       </c>
       <c r="O5">
         <v>88690000.0</v>
       </c>
       <c r="P5">
         <v>111095000.0</v>
       </c>
       <c r="Q5">
         <v>80267000.0</v>
       </c>
       <c r="R5">
         <v>81775000.0</v>
       </c>
       <c r="S5">
         <v>87962000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>130</v>
       </c>
       <c r="B6">
         <v>374080000.0</v>
       </c>
       <c r="C6">
-        <v>343528000.0</v>
+        <v>377575000.0</v>
       </c>
       <c r="D6">
         <v>336617000.0</v>
       </c>
       <c r="E6">
         <v>382858000.0</v>
       </c>
       <c r="F6">
         <v>281429000.0</v>
       </c>
       <c r="G6">
         <v>251053000.0</v>
       </c>
       <c r="H6">
         <v>355384000.0</v>
       </c>
       <c r="I6">
         <v>359365000.0</v>
       </c>
       <c r="J6">
         <v>354109000.0</v>
       </c>
       <c r="K6">
         <v>339202000.0</v>
       </c>
@@ -15367,93 +15367,93 @@
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:64">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5">
         <v>30070000.0</v>
       </c>
       <c r="C5">
         <v>59106000.0</v>
       </c>
       <c r="D5">
         <v>40479000.0</v>
       </c>
       <c r="E5">
         <v>36989000.0</v>
       </c>
       <c r="F5">
         <v>25788000.0</v>
       </c>
       <c r="G5">
-        <v>42940000.0</v>
+        <v>49245000.0</v>
       </c>
       <c r="H5">
-        <v>45346000.0</v>
+        <v>53568000.0</v>
       </c>
       <c r="I5">
         <v>39361000.0</v>
       </c>
       <c r="J5">
         <v>34688000.0</v>
       </c>
       <c r="K5">
-        <v>40772000.0</v>
+        <v>43015000.0</v>
       </c>
       <c r="L5">
-        <v>42257000.0</v>
+        <v>46719000.0</v>
       </c>
       <c r="M5">
-        <v>46189000.0</v>
+        <v>63093000.0</v>
       </c>
       <c r="N5">
         <v>35779000.0</v>
       </c>
       <c r="O5">
-        <v>38954000.0</v>
+        <v>48576000.0</v>
       </c>
       <c r="P5">
-        <v>35527000.0</v>
+        <v>37091000.0</v>
       </c>
       <c r="Q5">
-        <v>46499000.0</v>
+        <v>74100000.0</v>
       </c>
       <c r="R5">
         <v>6197000.0</v>
       </c>
       <c r="S5">
         <v>21304000.0</v>
       </c>
       <c r="T5">
         <v>13414000.0</v>
       </c>
       <c r="U5">
-        <v>26484000.0</v>
+        <v>26648000.0</v>
       </c>
       <c r="V5">
         <v>18257000.0</v>
       </c>
       <c r="W5">
         <v>19534000.0</v>
       </c>
       <c r="X5">
         <v>11129000.0</v>
       </c>
       <c r="Y5">
         <v>1860000.0</v>
       </c>
       <c r="Z5">
         <v>27524000.0</v>
       </c>
       <c r="AA5">
         <v>48464000.0</v>
       </c>
       <c r="AB5">
         <v>47548000.0</v>
       </c>
       <c r="AC5">
         <v>40138000.0</v>
       </c>
@@ -15561,93 +15561,93 @@
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:64">
       <c r="A6" t="s">
         <v>130</v>
       </c>
       <c r="B6">
         <v>80289000.0</v>
       </c>
       <c r="C6">
         <v>108554000.0</v>
       </c>
       <c r="D6">
         <v>88094000.0</v>
       </c>
       <c r="E6">
         <v>85909000.0</v>
       </c>
       <c r="F6">
         <v>74567000.0</v>
       </c>
       <c r="G6">
-        <v>88305000.0</v>
+        <v>94610000.0</v>
       </c>
       <c r="H6">
-        <v>91245000.0</v>
+        <v>99467000.0</v>
       </c>
       <c r="I6">
         <v>81086000.0</v>
       </c>
       <c r="J6">
         <v>82213000.0</v>
       </c>
       <c r="K6">
-        <v>85981000.0</v>
+        <v>88224000.0</v>
       </c>
       <c r="L6">
-        <v>88881000.0</v>
+        <v>93343000.0</v>
       </c>
       <c r="M6">
-        <v>92469000.0</v>
+        <v>109373000.0</v>
       </c>
       <c r="N6">
         <v>84442000.0</v>
       </c>
       <c r="O6">
-        <v>83454000.0</v>
+        <v>93076000.0</v>
       </c>
       <c r="P6">
-        <v>82511000.0</v>
+        <v>84075000.0</v>
       </c>
       <c r="Q6">
-        <v>104803000.0</v>
+        <v>132404000.0</v>
       </c>
       <c r="R6">
         <v>75261000.0</v>
       </c>
       <c r="S6">
         <v>75602000.0</v>
       </c>
       <c r="T6">
         <v>79208000.0</v>
       </c>
       <c r="U6">
-        <v>73172000.0</v>
+        <v>73336000.0</v>
       </c>
       <c r="V6">
         <v>64672000.0</v>
       </c>
       <c r="W6">
         <v>66931000.0</v>
       </c>
       <c r="X6">
         <v>55862000.0</v>
       </c>
       <c r="Y6">
         <v>54643000.0</v>
       </c>
       <c r="Z6">
         <v>73617000.0</v>
       </c>
       <c r="AA6">
         <v>94873000.0</v>
       </c>
       <c r="AB6">
         <v>91808000.0</v>
       </c>
       <c r="AC6">
         <v>84959000.0</v>
       </c>
@@ -21138,51 +21138,51 @@
       </c>
       <c r="O23">
         <v>-14825000.0</v>
       </c>
       <c r="P23">
         <v>-5327000.0</v>
       </c>
       <c r="Q23">
         <v>-2353000.0</v>
       </c>
       <c r="R23">
         <v>304000.0</v>
       </c>
       <c r="S23">
         <v>2249000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>178</v>
       </c>
       <c r="B24">
         <v>-550012000.0</v>
       </c>
       <c r="C24">
-        <v>-397122000.0</v>
+        <v>-382896000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-230891000.0</v>
       </c>
       <c r="F24">
         <v>-212742000.0</v>
       </c>
       <c r="G24">
         <v>-143118000.0</v>
       </c>
       <c r="H24">
         <v>399998000.0</v>
       </c>
       <c r="I24">
         <v>-643023000.0</v>
       </c>
       <c r="J24">
         <v>-1592000.0</v>
       </c>
       <c r="K24">
         <v>538000.0</v>
       </c>
       <c r="L24">
         <v>-142316000.0</v>
@@ -25089,51 +25089,51 @@
       <c r="BF22">
         <v>11109000.0</v>
       </c>
       <c r="BG22">
         <v>26008000.0</v>
       </c>
       <c r="BH22">
         <v>7080000.0</v>
       </c>
       <c r="BI22">
         <v>9824000.0</v>
       </c>
       <c r="BJ22">
         <v>17330000.0</v>
       </c>
       <c r="BK22">
         <v>11845000.0</v>
       </c>
       <c r="BL22"/>
     </row>
     <row r="23" spans="1:64">
       <c r="A23" t="s">
         <v>177</v>
       </c>
       <c r="B23">
-        <v>-11413000.0</v>
+        <v>-5077000.0</v>
       </c>
       <c r="C23">
         <v>-3330000.0</v>
       </c>
       <c r="D23">
         <v>-3816000.0</v>
       </c>
       <c r="E23">
         <v>-3868000.0</v>
       </c>
       <c r="F23">
         <v>-4257000.0</v>
       </c>
       <c r="G23">
         <v>-3751000.0</v>
       </c>
       <c r="H23">
         <v>-4205000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>-13017000.0</v>
       </c>
       <c r="K23">
         <v>-3778000.0</v>