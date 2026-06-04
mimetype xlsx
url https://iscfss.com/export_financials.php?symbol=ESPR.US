--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -262,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -968,80 +974,81 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1055,3242 +1062,3382 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>65068000.0</v>
+      </c>
+      <c r="C2">
         <v>51650000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31718000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23040000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17559000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>51975000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28856000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>44893000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20375000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4595000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>707000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2040000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2232000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>476277.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>691180.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1687000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2925000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3936000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1425000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
+      <c r="T3"/>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
+        <v>0.0</v>
+      </c>
+      <c r="E5">
         <v>-2000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-31000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
+        <v>0.0</v>
+      </c>
+      <c r="H5">
         <v>23000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-319000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-845000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-172000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-482000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-59000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3034.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1165836.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1037491.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3690000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2415000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1256000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-471622.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
-      <c r="N6"/>
+      <c r="N6">
+        <v>0.0</v>
+      </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
+      <c r="T6"/>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7">
+        <v>2755000.0</v>
+      </c>
+      <c r="C7">
         <v>5311000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4573000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1049000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1916000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6041000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1563000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
+      <c r="T7"/>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8">
+        <v>245000.0</v>
+      </c>
+      <c r="C8">
         <v>196000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>118000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>75000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>61000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="H8">
         <v>27000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>27000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>1071183000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>964401000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>797655000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>715166000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>677511000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>641801000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>457951000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>441940000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>238031000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>142142204.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
+      <c r="T9"/>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
+        <v>167852000.0</v>
+      </c>
+      <c r="C10">
         <v>144761000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>82248000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>124775000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>208892000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>304962000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>166130000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>36973000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>34468000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>38165000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>77336000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>85038000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>56537361.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6511521.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1571084.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>40499000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>70286000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>70228000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5903932.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
+      <c r="T11"/>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
+        <v>167852000.0</v>
+      </c>
+      <c r="C12">
         <v>144761000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>82248000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>166861000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>259333000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>304962000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>200781000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36973000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>34468000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>38165000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>77336000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>85038000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>60062484.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6511521.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1571084.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>44853000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>70286000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>70228000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5903932.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
+        <v>245000.0</v>
+      </c>
+      <c r="C13">
         <v>196000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>118000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>75000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>61000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="H13">
         <v>27000.0</v>
       </c>
       <c r="I13">
+        <v>27000.0</v>
+      </c>
+      <c r="J13">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="K13">
         <v>23000.0</v>
       </c>
       <c r="L13">
+        <v>23000.0</v>
+      </c>
+      <c r="M13">
         <v>20000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>15357.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>346.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>308.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="Q13">
         <v>29000.0</v>
       </c>
       <c r="R13">
+        <v>29000.0</v>
+      </c>
+      <c r="S13">
         <v>26000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1936.0</v>
       </c>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
+        <v>207865080.0</v>
+      </c>
+      <c r="C14">
         <v>187181856.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>103106616.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>66407242.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>28902507.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27473873.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27090284.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26754308.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23933273.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22544475.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22019818.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16374102.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15335223.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9606696.0</v>
       </c>
       <c r="O14">
         <v>9606696.0</v>
       </c>
       <c r="P14">
+        <v>9606696.0</v>
+      </c>
+      <c r="Q14">
         <v>4188497.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3909164.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2949220.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1344470.0</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>75000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>61000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="H15">
         <v>27000.0</v>
       </c>
       <c r="I15">
+        <v>27000.0</v>
+      </c>
+      <c r="J15">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="K15">
         <v>23000.0</v>
       </c>
       <c r="L15">
+        <v>23000.0</v>
+      </c>
+      <c r="M15">
         <v>20000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>15357.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>346.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>308.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="Q15">
         <v>29000.0</v>
       </c>
       <c r="R15">
+        <v>29000.0</v>
+      </c>
+      <c r="S15">
         <v>26000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1936.0</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>34</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>8518000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>25402000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3507000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5683000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1662000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2152000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>38000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>40000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>37000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>107000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>1190692.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
+      <c r="T16"/>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
-      <c r="N18"/>
+      <c r="N18">
+        <v>0.0</v>
+      </c>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
       <c r="O20"/>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
+      <c r="P20"/>
       <c r="Q20">
         <v>3108000.0</v>
       </c>
-      <c r="R20"/>
+      <c r="R20">
+        <v>3108000.0</v>
+      </c>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21">
         <v>56000.0</v>
       </c>
       <c r="C21">
         <v>56000.0</v>
       </c>
       <c r="D21">
         <v>56000.0</v>
       </c>
       <c r="E21">
         <v>56000.0</v>
       </c>
       <c r="F21">
         <v>56000.0</v>
       </c>
       <c r="G21">
         <v>56000.0</v>
       </c>
       <c r="H21">
         <v>56000.0</v>
       </c>
       <c r="I21">
         <v>56000.0</v>
       </c>
       <c r="J21">
         <v>56000.0</v>
       </c>
       <c r="K21">
         <v>56000.0</v>
       </c>
       <c r="L21">
         <v>56000.0</v>
       </c>
       <c r="M21">
+        <v>56000.0</v>
+      </c>
+      <c r="N21">
         <v>55740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53825.0</v>
       </c>
       <c r="O21">
         <v>53825.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>53825.0</v>
+      </c>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>3500000.0</v>
       </c>
-      <c r="S21"/>
+      <c r="T21"/>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22">
+        <v>105124000.0</v>
+      </c>
+      <c r="C22">
         <v>94491000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>65623000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>35201000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>34394000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16136000.0</v>
       </c>
-      <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
-      <c r="N22"/>
+      <c r="N22">
+        <v>0.0</v>
+      </c>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
+      <c r="T22"/>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23">
+        <v>465886000.0</v>
+      </c>
+      <c r="C23">
         <v>343821000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>205796000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>247939000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>381590000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>353258000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>214447000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-533768000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>277835000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>245213000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>295572000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>143344000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>78293860.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7312441.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2179750.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>51407000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>78340000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>77877000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7998866.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24">
+        <v>249479000.0</v>
+      </c>
+      <c r="C24">
         <v>237716000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>261596000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>259899000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>258280000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>179367000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>127308000.0</v>
       </c>
-      <c r="H24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
         <v>1022000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2688000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4299000.0</v>
       </c>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
       <c r="N24">
-        <v>5000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O24">
         <v>5000000.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>5000000.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>179367000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>1022000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2688000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4299000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
+      <c r="T25"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>42086000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>50441000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>34651000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>243000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>73420000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>30906000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>80315000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>35741000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>17537663.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
+      <c r="T27"/>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28">
+        <v>380148000.0</v>
+      </c>
+      <c r="C28">
         <v>446451000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>458699000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>136173000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>51304000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-119554000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-164567000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-36973000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-33423000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-35434000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-73044000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-80101000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-56537361.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16258331.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5326244.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-31707000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-63941000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-66504000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3124656.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29">
+        <v>-52486000.0</v>
+      </c>
+      <c r="C29">
         <v>-96431000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-193398000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-63879000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>61336000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>83233000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19950000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>79118000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>245736000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30">
+        <v>140190000.0</v>
+      </c>
+      <c r="C30">
         <v>80142000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>48494000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33729000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22934000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12388000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
+      <c r="T30"/>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-323778000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-196944000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-96190000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>19894000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>79062000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>244635000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>228546000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>287203000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>133498000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>74035629.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
+      <c r="T31"/>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B32">
+        <v>161760000.0</v>
+      </c>
+      <c r="C32">
         <v>91765000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>44841000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>154375000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>255620000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>251827000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>145634000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>78299000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>170780000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
+      <c r="T32"/>
     </row>
-    <row r="33" spans="1:19">
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B33">
+        <v>298034000.0</v>
+      </c>
+      <c r="C33">
         <v>5823000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4731000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1256000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>52618000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7362000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2733000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>819000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>73911000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>31636000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>81178000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>36577000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>17674211.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>174035.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>315704.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6144000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>7054000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>6537000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1955932.0</v>
       </c>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B34">
+        <v>216909000.0</v>
+      </c>
+      <c r="C34">
         <v>246024000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>239950000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>665000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>524000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>175956000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>128417000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
+      <c r="T34"/>
     </row>
-    <row r="35" spans="1:19">
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35">
+        <v>467041000.0</v>
+      </c>
+      <c r="C35">
         <v>486310000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>504566000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>479409000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>505182000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>355323000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>128417000.0</v>
       </c>
-      <c r="H35">
-[...1 lines deleted...]
-      </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
         <v>1022000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2688000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4299000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>7528845.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6897328.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7731000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5482000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3027000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2283781.0</v>
       </c>
     </row>
-    <row r="36" spans="1:19">
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="C36">
+        <v>54</v>
+      </c>
+      <c r="B36">
+        <v>-123133000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>-1.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-42086000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>50000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-7362000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-34651000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-99050000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-165731000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-173418000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-134925000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-20803000.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>-174035.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>10352.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>35000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>633000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>534000.0</v>
       </c>
-      <c r="S36"/>
+      <c r="T36"/>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
-      <c r="N37"/>
+      <c r="N37">
+        <v>0.0</v>
+      </c>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
+      <c r="T37"/>
     </row>
-    <row r="38" spans="1:19">
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>50000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>6030000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38">
         <v>0.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="N38">
+        <v>0.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>10000.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
+      <c r="T38"/>
     </row>
-    <row r="39" spans="1:19">
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B39">
+        <v>-245314000.0</v>
+      </c>
+      <c r="C39">
         <v>18604000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4700000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>10892000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>12311000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12410000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10933000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6609000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3725000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1994000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2133000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>858000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>919513.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>367216.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>292962.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>410000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1112000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>139002.0</v>
       </c>
     </row>
-    <row r="40" spans="1:19">
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B40">
+        <v>146044000.0</v>
+      </c>
+      <c r="C40">
         <v>81163000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>62723000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>65377000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>48718000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>37845000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>34581000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>19396000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11686000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>9245000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3277000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2706000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1875891.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1443318.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>644828.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2185000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2572000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2526000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>980382.0</v>
       </c>
     </row>
-    <row r="41" spans="1:19">
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>634000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1290000.0</v>
       </c>
-      <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2529000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1898000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
+      <c r="T41"/>
     </row>
-    <row r="42" spans="1:19">
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B42">
+        <v>1321501000.0</v>
+      </c>
+      <c r="C42">
         <v>1212111000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1094172000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1016185000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>909403000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>742657000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>715166000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>677511000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>641801000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>457951000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>441940000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>238031000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-78151718000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1775812.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>201175.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>132760000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>131789000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>108054000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>15626000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:19">
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
+      <c r="T43"/>
     </row>
-    <row r="44" spans="1:19">
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
-        <v>23975000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O44">
         <v>23975000.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>23975000.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
+      <c r="T44"/>
     </row>
-    <row r="45" spans="1:19">
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B45">
+        <v>5439000.0</v>
+      </c>
+      <c r="C45">
         <v>7841000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6687000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>164000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>664000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7306000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2677000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>520000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>435000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>674000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>807000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>780000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>80808.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>120210.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>251527.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3001000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>3313000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>2503000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>1955932.0</v>
       </c>
     </row>
-    <row r="46" spans="1:19">
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B46">
+        <v>3260000.0</v>
+      </c>
+      <c r="C46">
         <v>5767000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4675000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1200000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2562000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7306000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2677000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>520000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>435000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>674000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>807000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>780000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>80808.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>120210.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>251527.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3001000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3313000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2503000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1955932.0</v>
       </c>
     </row>
-    <row r="47" spans="1:19">
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>164000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>664000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1276000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1145000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>520000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>435000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>674000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>807000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>780000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>80808.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>120000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>252000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
+      <c r="T47"/>
     </row>
-    <row r="48" spans="1:19">
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B48">
+        <v>-1623711000.0</v>
+      </c>
+      <c r="C48">
         <v>-1601029000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1549284000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1340036000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1106377000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-838817000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-695266000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-598101000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-396291000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-229200000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-154222000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-104438000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-68063158.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-41975025.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-30233289.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-94046000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-65320000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-40389000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-12813247.0</v>
       </c>
     </row>
-    <row r="49" spans="1:19">
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-1340036000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-1106377000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-838817000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-695266000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-598101000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-396291000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-229200000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-154222000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-104438000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-68063158.0</v>
       </c>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
+      <c r="T49"/>
     </row>
-    <row r="50" spans="1:19">
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>68</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>54575000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>5236000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>1045000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1709000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1604000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>638000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
+      <c r="T50"/>
     </row>
-    <row r="51" spans="1:19">
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B51">
+        <v>548000000.0</v>
+      </c>
+      <c r="C51">
         <v>591212000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>540947000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>260948000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>260196000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>185408000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1563000.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>1045000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2731000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4292000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4937000.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>22769852.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6897328.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>8792000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6345000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3724000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2779276.0</v>
       </c>
     </row>
-    <row r="52" spans="1:19">
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B52">
+        <v>89698000.0</v>
+      </c>
+      <c r="C52">
         <v>104902000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>36381000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>384000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1392000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2587000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>454000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>1045000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1709000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1604000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>638000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>15241007.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>1061000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>863000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>697000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>495000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:19">
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
         <v>42086000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>50441000.0</v>
       </c>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>34651000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>99050000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>165731000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>173418000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>134925000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>20803000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3525123.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>4354000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
+      <c r="T53"/>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
-      <c r="N54"/>
+      <c r="N54">
+        <v>0.0</v>
+      </c>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
+      <c r="T54"/>
     </row>
-    <row r="55" spans="1:19">
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B55">
+        <v>465886000.0</v>
+      </c>
+      <c r="C55">
         <v>343821000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>205796000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>247939000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>381590000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>353258000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>214447000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>143451000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>277835000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>245213000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>295572000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>143344000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>78293860.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7312441.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2179750.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>51407000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>78340000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>77877000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7998866.0</v>
       </c>
     </row>
-    <row r="56" spans="1:19">
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B56">
+        <v>167852000.0</v>
+      </c>
+      <c r="C56">
         <v>337998000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>201065000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>246683000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>328972000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>345896000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>211714000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>142632000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>203924000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>213577000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>214394000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>106767000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>60619649.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>7138406.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1864046.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>45263000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>71286000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>71340000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>6042934.0</v>
       </c>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B57">
+        <v>300810000.0</v>
+      </c>
+      <c r="C57">
         <v>246233000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>156224000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>92308000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>73352000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>94069000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>66080000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>64333000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>33144000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>15589000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5625000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5491000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4202491.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>17173299.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1339228.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4933000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6360000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7159000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2900382.0</v>
       </c>
     </row>
-    <row r="58" spans="1:19">
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B58">
+        <v>767851000.0</v>
+      </c>
+      <c r="C58">
         <v>732543000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>660790000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>571717000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>578534000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>449392000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>194497000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>64333000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>33144000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>16611000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>8313000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9790000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4202491.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>24702144.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8236556.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>12664000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>11842000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>10186000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5184163.0</v>
       </c>
     </row>
-    <row r="59" spans="1:19">
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
-      <c r="N59"/>
+      <c r="N59">
+        <v>0.0</v>
+      </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
+      <c r="T59"/>
     </row>
-    <row r="60" spans="1:19">
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B60">
+        <v>-301965000.0</v>
+      </c>
+      <c r="C60">
         <v>-388722000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-454994000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-323778000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-196944000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-96134000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>19950000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-598101000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>244691000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>228602000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>287259000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>133554000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>74091369.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-17389703.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-6056806.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>38743000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>66498000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>67691000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2814703.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
-[...1 lines deleted...]
-      </c>
+      <c r="D61"/>
       <c r="E61">
         <v>-54998000.0</v>
       </c>
       <c r="F61">
         <v>-54998000.0</v>
       </c>
-      <c r="G61"/>
+      <c r="G61">
+        <v>-54998000.0</v>
+      </c>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
-      <c r="N61"/>
+      <c r="N61">
+        <v>0.0</v>
+      </c>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
+      <c r="T61"/>
     </row>
-    <row r="62" spans="1:19">
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BT62"/>
+  <dimension ref="A1:BV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:74">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="BR1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BS1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>133</v>
       </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>135</v>
+      </c>
     </row>
-    <row r="2" spans="1:72">
+    <row r="2" spans="1:74">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>68406000.0</v>
+      </c>
+      <c r="C2">
+        <v>65068000.0</v>
+      </c>
+      <c r="D2">
         <v>77513000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>74704000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>71994000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>51650000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>34864000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>47669000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>28433000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>31718000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>26214000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>24558000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>17065000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>23040000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18580000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12832000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>26829000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>17559000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>20745000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>29353000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>30342000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>51975000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>17584000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>29690000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>15114000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>28856000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>23735000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>28404000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>33270000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>44893000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>18630000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>22482000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>11962000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>20375000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>19503000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>18714000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>11636000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>4595000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1783000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1566000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1540000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>707000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1979000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3305000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2899000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2040000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>3299000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>4211000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2098000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2232000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1944604.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1655762.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>926819.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>476277.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2">
         <v>691000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1110000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1389000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1878000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1687000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1489000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>2282000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>2969000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>2925000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>2621000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1409000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>2525000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>3936000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>2642000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1143000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1038421.0</v>
       </c>
     </row>
-    <row r="3" spans="1:72">
+    <row r="3" spans="1:74">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4319,54 +4466,56 @@
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
     </row>
-    <row r="4" spans="1:72">
+    <row r="4" spans="1:74">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4395,289 +4544,289 @@
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
     </row>
-    <row r="5" spans="1:72">
+    <row r="5" spans="1:74">
       <c r="A5" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-      <c r="E5"/>
+        <v>23</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
+      <c r="E5">
+        <v>0.0</v>
+      </c>
       <c r="F5"/>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
         <v>-1000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-93000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-297000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-263000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-31000.0</v>
       </c>
-      <c r="R5">
-[...4 lines deleted...]
-      </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>9000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>23000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>11000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-16000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-111000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-319000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-560000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-776000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-963000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-845000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-351000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-239000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-228000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-172000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>22000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>118000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>15000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-482000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>11000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-60000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-39000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-59000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>5000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>3000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-3034.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>5989.0</v>
       </c>
-      <c r="AY5">
-[...2 lines deleted...]
-      <c r="AZ5">
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
         <v>-1198114.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1165836.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
-[...4 lines deleted...]
-      </c>
+      <c r="BF5"/>
+      <c r="BG5"/>
       <c r="BH5">
         <v>-3690000.0</v>
       </c>
       <c r="BI5">
         <v>-3690000.0</v>
       </c>
       <c r="BJ5">
-        <v>-2415000.0</v>
+        <v>-3690000.0</v>
       </c>
       <c r="BK5">
-        <v>-2415000.0</v>
+        <v>-3690000.0</v>
       </c>
       <c r="BL5">
         <v>-2415000.0</v>
       </c>
       <c r="BM5">
         <v>-2415000.0</v>
       </c>
       <c r="BN5">
-        <v>-1256000.0</v>
+        <v>-2415000.0</v>
       </c>
       <c r="BO5">
-        <v>-1256000.0</v>
+        <v>-2415000.0</v>
       </c>
       <c r="BP5">
         <v>-1256000.0</v>
       </c>
       <c r="BQ5">
         <v>-1256000.0</v>
       </c>
       <c r="BR5">
+        <v>-1256000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-1256000.0</v>
+      </c>
+      <c r="BT5">
         <v>-988000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-799000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-625623.0</v>
       </c>
     </row>
-    <row r="6" spans="1:72">
+    <row r="6" spans="1:74">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4694,262 +4843,278 @@
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
-      <c r="AZ6"/>
-      <c r="BA6"/>
+      <c r="AZ6">
+        <v>0.0</v>
+      </c>
+      <c r="BA6">
+        <v>0.0</v>
+      </c>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
     </row>
-    <row r="7" spans="1:72">
+    <row r="7" spans="1:74">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7">
+        <v>2560000.0</v>
+      </c>
+      <c r="C7">
+        <v>2755000.0</v>
+      </c>
+      <c r="D7">
         <v>3151000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4050000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4794000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5311000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6040000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>6660000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>6955000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4573000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2967000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2390000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1087000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1049000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>740000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1092000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1480000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1916000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3715000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>4266000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>4860000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>6041000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>6736000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>6199000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>5632000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1563000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1087000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>958000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>976000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
     </row>
-    <row r="8" spans="1:72">
+    <row r="8" spans="1:74">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8">
+        <v>257000.0</v>
+      </c>
+      <c r="C8">
+        <v>245000.0</v>
+      </c>
+      <c r="D8">
         <v>205000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>200000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>197000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>196000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>195000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>195000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>188000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>118000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>112000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>101000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>87000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>75000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>72000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>65000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>61000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>61000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>27000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>26000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -4957,424 +5122,434 @@
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
     </row>
-    <row r="9" spans="1:72">
+    <row r="9" spans="1:74">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>1134609000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1127004000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1071183000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1045468000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>992964000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>969268000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>964401000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>733524000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>722534000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>713782000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>797655000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>743273000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>734365000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>723232000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>715166000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>701794000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>694266000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>685816000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>677511000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>670340000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>664817000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>657497000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>641801000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>636821000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>467504000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>462471000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>457951000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>454379000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>450661000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>446529000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>441940000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>437548000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>433793000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>430348000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>238031000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>145187000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>144064000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>142954000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>142142204.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>141585222.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>796508.0</v>
       </c>
-      <c r="AZ9"/>
-      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
     </row>
-    <row r="10" spans="1:72">
+    <row r="10" spans="1:74">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
+        <v>156158000.0</v>
+      </c>
+      <c r="C10">
+        <v>167852000.0</v>
+      </c>
+      <c r="D10">
         <v>92447000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>86061000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>114633000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>144761000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>144717000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>189304000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>226609000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>82248000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>114833000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>138470000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>144911000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>124775000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>159399000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>122940000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>150364000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>208892000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>103672000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>219186000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>217939000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>304962000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>215748000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>298489000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>149386000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>166130000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>211978000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>274344000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>174836000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>36973000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>26755000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>24380000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>30823000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>34468000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>21024000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>20373000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>19867000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>38165000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>47140000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>48768000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>37207000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>77336000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>80824000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>129787000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>208641000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>85038000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>40232000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>47944000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>48638000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>56537361.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>71895828.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>16626859.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>20886216.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>6511521.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10"/>
       <c r="BD10"/>
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10">
         <v>1571000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>64685000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>28206000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>31605000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>40499000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>41386000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>45678000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>63923000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>70286000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>76985000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>53687000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>64661000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>70228000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>75638000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>22685000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>27698068.0</v>
       </c>
     </row>
-    <row r="11" spans="1:72">
+    <row r="11" spans="1:74">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5403,1018 +5578,1044 @@
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
     </row>
-    <row r="12" spans="1:72">
+    <row r="12" spans="1:74">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
+        <v>156158000.0</v>
+      </c>
+      <c r="C12">
+        <v>167852000.0</v>
+      </c>
+      <c r="D12">
         <v>92447000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>86061000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>114633000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>144761000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>144717000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>189304000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>226609000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>82248000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>114833000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>138470000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>162338000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>166861000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>189341000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>185845000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>218502000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>259333000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>103672000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>219186000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>217939000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>304962000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>215748000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>300736000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>157317000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>200781000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>243861000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>301226000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>228528000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>36973000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>159218000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>180173000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>197223000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>34468000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>203371000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>167408000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>181884000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>38165000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>210101000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>207178000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>194470000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>77336000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>215596000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>224782000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>278108000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>85038000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>52961000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>59724000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>56702000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>60062484.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>71895828.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>16626859.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>20886216.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>6511521.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12">
         <v>92392000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>32225000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>37858000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>44853000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>49746000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>56762000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>63923000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>70286000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>76985000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>60721000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>64661000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>70228000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>75638000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>22685000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>27698068.0</v>
       </c>
     </row>
-    <row r="13" spans="1:72">
+    <row r="13" spans="1:74">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
+        <v>257000.0</v>
+      </c>
+      <c r="C13">
+        <v>245000.0</v>
+      </c>
+      <c r="D13">
         <v>205000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>200000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>197000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>196000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>195000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>195000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>188000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>118000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>112000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>101000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>87000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>75000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>72000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>65000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>61000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>61000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="U13">
         <v>26000.0</v>
       </c>
       <c r="V13">
-        <v>28000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="W13">
-        <v>28000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="X13">
         <v>28000.0</v>
       </c>
       <c r="Y13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="Z13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="AA13">
         <v>27000.0</v>
       </c>
       <c r="AB13">
         <v>27000.0</v>
       </c>
       <c r="AC13">
         <v>27000.0</v>
       </c>
       <c r="AD13">
         <v>27000.0</v>
       </c>
       <c r="AE13">
         <v>27000.0</v>
       </c>
       <c r="AF13">
         <v>27000.0</v>
       </c>
       <c r="AG13">
+        <v>27000.0</v>
+      </c>
+      <c r="AH13">
+        <v>27000.0</v>
+      </c>
+      <c r="AI13">
         <v>26000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>26000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AK13">
         <v>23000.0</v>
       </c>
       <c r="AL13">
         <v>23000.0</v>
       </c>
       <c r="AM13">
         <v>23000.0</v>
       </c>
       <c r="AN13">
         <v>23000.0</v>
       </c>
       <c r="AO13">
         <v>23000.0</v>
       </c>
       <c r="AP13">
         <v>23000.0</v>
       </c>
       <c r="AQ13">
+        <v>23000.0</v>
+      </c>
+      <c r="AR13">
+        <v>23000.0</v>
+      </c>
+      <c r="AS13">
         <v>22000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>22000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>20000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="AV13">
         <v>15000.0</v>
       </c>
       <c r="AW13">
+        <v>15000.0</v>
+      </c>
+      <c r="AX13">
+        <v>15000.0</v>
+      </c>
+      <c r="AY13">
         <v>15357.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>15357.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>396.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>9557.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>346.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13">
         <v>34000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="BI13">
         <v>29000.0</v>
       </c>
       <c r="BJ13">
         <v>29000.0</v>
       </c>
       <c r="BK13">
         <v>29000.0</v>
       </c>
       <c r="BL13">
         <v>29000.0</v>
       </c>
       <c r="BM13">
         <v>29000.0</v>
       </c>
       <c r="BN13">
         <v>29000.0</v>
       </c>
       <c r="BO13">
-        <v>26000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BP13">
-        <v>26000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BQ13">
         <v>26000.0</v>
       </c>
       <c r="BR13">
         <v>26000.0</v>
       </c>
       <c r="BS13">
+        <v>26000.0</v>
+      </c>
+      <c r="BT13">
+        <v>26000.0</v>
+      </c>
+      <c r="BU13">
         <v>2000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>2202.0</v>
       </c>
     </row>
-    <row r="14" spans="1:72">
+    <row r="14" spans="1:74">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
+        <v>251353086.0</v>
+      </c>
+      <c r="C14">
+        <v>284573449.0</v>
+      </c>
+      <c r="D14">
         <v>198153654.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>196841000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>196127948.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>195566916.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>194930830.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>188793816.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>189641251.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>112403358.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>111869478.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>109243845.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>78440266.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>73487416.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>67806292.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>63227406.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>60954755.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>36845550.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>26455209.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>26225073.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>25991817.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>26882830.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>27830281.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>28854445.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>27519229.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>27371067.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>27171769.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>26968818.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>28449767.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>26818331.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>26804026.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>26786796.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>26605189.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>26222397.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>24311844.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>22591326.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>22563152.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>22554418.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>22550438.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>22541455.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>22532031.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>22515136.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>22494075.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>22465175.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>20589293.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>19276639.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>15432641.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>15399018.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>15369055.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>15335223.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>15335223.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>14579305.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>14579305.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7224990.0</v>
       </c>
       <c r="BC14">
         <v>7224990.0</v>
       </c>
       <c r="BD14">
         <v>7224990.0</v>
       </c>
-      <c r="BE14"/>
+      <c r="BE14">
+        <v>7224990.0</v>
+      </c>
       <c r="BF14">
+        <v>7224990.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14">
         <v>4634087.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>4216496.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>4207767.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>4189512.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>4189512.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>4185123.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>4179421.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>4033354.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>4033354.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>3715009.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>3707208.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>2099995.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>2099995.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>2316162.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>2410070.0</v>
       </c>
     </row>
-    <row r="15" spans="1:72">
+    <row r="15" spans="1:74">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>101000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>87000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>75000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>72000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>65000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>61000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>61000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="U15">
         <v>26000.0</v>
       </c>
       <c r="V15">
-        <v>28000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="W15">
-        <v>28000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="X15">
         <v>28000.0</v>
       </c>
       <c r="Y15">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="Z15">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="AA15">
         <v>27000.0</v>
       </c>
       <c r="AB15">
         <v>27000.0</v>
       </c>
       <c r="AC15">
         <v>27000.0</v>
       </c>
       <c r="AD15">
         <v>27000.0</v>
       </c>
       <c r="AE15">
         <v>27000.0</v>
       </c>
       <c r="AF15">
         <v>27000.0</v>
       </c>
       <c r="AG15">
+        <v>27000.0</v>
+      </c>
+      <c r="AH15">
+        <v>27000.0</v>
+      </c>
+      <c r="AI15">
         <v>26000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>26000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AK15">
         <v>23000.0</v>
       </c>
       <c r="AL15">
         <v>23000.0</v>
       </c>
       <c r="AM15">
         <v>23000.0</v>
       </c>
       <c r="AN15">
         <v>23000.0</v>
       </c>
       <c r="AO15">
         <v>23000.0</v>
       </c>
       <c r="AP15">
         <v>23000.0</v>
       </c>
       <c r="AQ15">
+        <v>23000.0</v>
+      </c>
+      <c r="AR15">
+        <v>23000.0</v>
+      </c>
+      <c r="AS15">
         <v>22000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>22000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>20000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="AV15">
         <v>15000.0</v>
       </c>
       <c r="AW15">
+        <v>15000.0</v>
+      </c>
+      <c r="AX15">
+        <v>15000.0</v>
+      </c>
+      <c r="AY15">
         <v>15357.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>15357.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>396.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>9557.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>346.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15">
         <v>34000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="BI15">
         <v>29000.0</v>
       </c>
       <c r="BJ15">
         <v>29000.0</v>
       </c>
       <c r="BK15">
         <v>29000.0</v>
       </c>
       <c r="BL15">
         <v>29000.0</v>
       </c>
       <c r="BM15">
         <v>29000.0</v>
       </c>
       <c r="BN15">
         <v>29000.0</v>
       </c>
       <c r="BO15">
-        <v>26000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BP15">
-        <v>26000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BQ15">
         <v>26000.0</v>
       </c>
       <c r="BR15">
         <v>26000.0</v>
       </c>
       <c r="BS15">
+        <v>26000.0</v>
+      </c>
+      <c r="BT15">
+        <v>26000.0</v>
+      </c>
+      <c r="BU15">
         <v>2000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>2202.0</v>
       </c>
     </row>
-    <row r="16" spans="1:72">
+    <row r="16" spans="1:74">
       <c r="A16" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>34</v>
+      </c>
+      <c r="B16">
+        <v>43531000.0</v>
+      </c>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
         <v>4542000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>8518000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>15078000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>20672000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>29350000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>25402000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>19723000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>15634000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>12157000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3507000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4045000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>5028000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3795000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5683000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3068000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3930000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2543000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1662000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1662000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1134000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1170000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2152000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2618000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3599000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3926000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
         <v>38000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16">
         <v>40000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>37000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16"/>
       <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16">
         <v>107000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16">
         <v>1190692.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
     </row>
-    <row r="17" spans="1:72">
+    <row r="17" spans="1:74">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6443,89 +6644,87 @@
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
     </row>
-    <row r="18" spans="1:72">
+    <row r="18" spans="1:74">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...4 lines deleted...]
-      </c>
+      <c r="AD18"/>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -6542,75 +6741,81 @@
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
-      <c r="AZ18"/>
-      <c r="BA18"/>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
     </row>
-    <row r="19" spans="1:72">
+    <row r="19" spans="1:74">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6639,89 +6844,87 @@
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
     </row>
-    <row r="20" spans="1:72">
+    <row r="20" spans="1:74">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -6738,79 +6941,85 @@
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
-      <c r="AZ20"/>
-      <c r="BA20"/>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-      <c r="BI20">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20">
         <v>3108000.0</v>
       </c>
-      <c r="BJ20"/>
-      <c r="BK20"/>
       <c r="BL20"/>
-      <c r="BM20">
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20">
         <v>3108000.0</v>
       </c>
-      <c r="BN20"/>
-      <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
     </row>
-    <row r="21" spans="1:72">
+    <row r="21" spans="1:74">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21">
         <v>56000.0</v>
       </c>
       <c r="C21">
         <v>56000.0</v>
       </c>
       <c r="D21">
         <v>56000.0</v>
       </c>
       <c r="E21">
         <v>56000.0</v>
       </c>
       <c r="F21">
         <v>56000.0</v>
       </c>
       <c r="G21">
         <v>56000.0</v>
       </c>
       <c r="H21">
         <v>56000.0</v>
       </c>
       <c r="I21">
         <v>56000.0</v>
       </c>
@@ -6828,58 +7037,58 @@
       </c>
       <c r="N21">
         <v>56000.0</v>
       </c>
       <c r="O21">
         <v>56000.0</v>
       </c>
       <c r="P21">
         <v>56000.0</v>
       </c>
       <c r="Q21">
         <v>56000.0</v>
       </c>
       <c r="R21">
         <v>56000.0</v>
       </c>
       <c r="S21">
         <v>56000.0</v>
       </c>
       <c r="T21">
         <v>56000.0</v>
       </c>
       <c r="U21">
         <v>56000.0</v>
       </c>
-      <c r="V21"/>
-[...1 lines deleted...]
-      <c r="X21">
+      <c r="V21">
         <v>56000.0</v>
       </c>
-      <c r="Y21">
+      <c r="W21">
         <v>56000.0</v>
       </c>
+      <c r="X21"/>
+      <c r="Y21"/>
       <c r="Z21">
         <v>56000.0</v>
       </c>
       <c r="AA21">
         <v>56000.0</v>
       </c>
       <c r="AB21">
         <v>56000.0</v>
       </c>
       <c r="AC21">
         <v>56000.0</v>
       </c>
       <c r="AD21">
         <v>56000.0</v>
       </c>
       <c r="AE21">
         <v>56000.0</v>
       </c>
       <c r="AF21">
         <v>56000.0</v>
       </c>
       <c r="AG21">
         <v>56000.0</v>
       </c>
       <c r="AH21">
@@ -6906,192 +7115,198 @@
       <c r="AO21">
         <v>56000.0</v>
       </c>
       <c r="AP21">
         <v>56000.0</v>
       </c>
       <c r="AQ21">
         <v>56000.0</v>
       </c>
       <c r="AR21">
         <v>56000.0</v>
       </c>
       <c r="AS21">
         <v>56000.0</v>
       </c>
       <c r="AT21">
         <v>56000.0</v>
       </c>
       <c r="AU21">
         <v>56000.0</v>
       </c>
       <c r="AV21">
         <v>56000.0</v>
       </c>
       <c r="AW21">
-        <v>55740.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AX21">
-        <v>55740.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AY21">
         <v>55740.0</v>
       </c>
       <c r="AZ21">
+        <v>55740.0</v>
+      </c>
+      <c r="BA21">
+        <v>55740.0</v>
+      </c>
+      <c r="BB21">
         <v>53825.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>53825.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21">
         <v>54000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3108000.0</v>
       </c>
       <c r="BH21">
         <v>3108000.0</v>
       </c>
-      <c r="BI21"/>
+      <c r="BI21">
+        <v>3108000.0</v>
+      </c>
       <c r="BJ21">
         <v>3108000.0</v>
       </c>
-      <c r="BK21">
-[...1 lines deleted...]
-      </c>
+      <c r="BK21"/>
       <c r="BL21">
         <v>3108000.0</v>
       </c>
-      <c r="BM21"/>
+      <c r="BM21">
+        <v>3108000.0</v>
+      </c>
       <c r="BN21">
+        <v>3108000.0</v>
+      </c>
+      <c r="BO21"/>
+      <c r="BP21">
         <v>3317000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>3527000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>3737000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>3500000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>3687000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
     </row>
-    <row r="22" spans="1:72">
+    <row r="22" spans="1:74">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22">
+        <v>104209000.0</v>
+      </c>
+      <c r="C22">
+        <v>105124000.0</v>
+      </c>
+      <c r="D22">
         <v>141838000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>114466000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>99322000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>94491000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>80102000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>84469000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>73095000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>65623000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>51435000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>45676000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>39352000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>35201000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>29545000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>29232000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>35654000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>34394000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>33972000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>23714000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>27633000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>16136000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9061000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>8247999.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1841000.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -7108,715 +7323,737 @@
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
-      <c r="AZ22"/>
-      <c r="BA22"/>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
     </row>
-    <row r="23" spans="1:72">
+    <row r="23" spans="1:74">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23">
+        <v>462529000.0</v>
+      </c>
+      <c r="C23">
+        <v>465886000.0</v>
+      </c>
+      <c r="D23">
         <v>364020000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>347085000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>324029000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>343821000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>314114000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>352319000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>373060000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>205796000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>221305000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>234626000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>251819000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>247939000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>312827000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>303980000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>342853000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>381590000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>225256000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>280461000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>278606000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>353258000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>250969000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>330352000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>179642000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>214447000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>255270000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>308814000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>236482000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>143451000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>174030000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>210881000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>244188000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>277835000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>313093000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>185242000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>214612000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>245213000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>263791000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>277466000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>286036000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>295572000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>306394000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>315958000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>325221000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>143344000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>60530000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>69287000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>70223000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>78293860.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>86575812.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>19534137.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>22265076.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>7312441.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
-      <c r="BF23">
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23">
         <v>99430000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>38153000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>44272000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>51407000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>57087000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>64305000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>72220000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>78340000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>84963000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>68280000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>72396000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>77877000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>82872000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>25877000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>30488711.0</v>
       </c>
     </row>
-    <row r="24" spans="1:72">
+    <row r="24" spans="1:74">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24">
+        <v>250068000.0</v>
+      </c>
+      <c r="C24">
+        <v>249479000.0</v>
+      </c>
+      <c r="D24">
         <v>248781000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>243450000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>238320000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>237716000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>262922000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>262475000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>262033000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>261596000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>261165000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>260738000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>260316000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>259899000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>259487000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>259080000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>258678000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>258280000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>272508000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>272098000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>271694000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>179367000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>127308000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>128420000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>124409000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>792000.0</v>
       </c>
-      <c r="AC24"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
         <v>140000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>585000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1022000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1451000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>1871000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>2283000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2688000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>3084000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>3473000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>3855000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>4299000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>4676000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>4922000.0</v>
       </c>
-      <c r="AV24">
-[...4 lines deleted...]
-      </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
         <v>5000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>5000000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24">
         <v>5000000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
     </row>
-    <row r="25" spans="1:72">
+    <row r="25" spans="1:74">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>260738000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>260316000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="O25"/>
+      <c r="P25">
         <v>259487000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>259080000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>258678000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="S25"/>
+      <c r="T25">
         <v>272508000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>272098000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>271694000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>179367000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>140000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>585000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1022000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1451000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1871000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2283000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2688000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>3084000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>3473000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>3855000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>4299000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>4676000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>4922000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
     </row>
-    <row r="26" spans="1:72">
+    <row r="26" spans="1:74">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
-        <v>62905000.0</v>
+        <v>42086000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26">
+        <v>62905000.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26">
         <v>50441000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26"/>
-      <c r="W26"/>
+      <c r="W26">
+        <v>0.0</v>
+      </c>
       <c r="X26"/>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>243000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>5181000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>21631000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>42350000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>73420000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>105717000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>13680000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>25920000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>30906000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>49646000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>67637000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>88183000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>80315000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>86771000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>89509000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>44611000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>35741000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>5055000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>7061000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>11528000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>17537663.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>13477277.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
     </row>
-    <row r="27" spans="1:72">
+    <row r="27" spans="1:74">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7845,1503 +8082,1549 @@
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
     </row>
-    <row r="28" spans="1:72">
+    <row r="28" spans="1:74">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28">
+        <v>96470000.0</v>
+      </c>
+      <c r="C28">
+        <v>380148000.0</v>
+      </c>
+      <c r="D28">
         <v>508538000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>512117000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>183151000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>152841000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>124245000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>79831000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>322262000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>458699000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>186312000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>147442000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>116492000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>136173000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>120464000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>413181000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>376631000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>51304000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>420119000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>69647000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>239571000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-119554000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-37839000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-125999000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-143754000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-164567000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-210891000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-273386000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-173860000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-36973000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-26755000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-24228000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-30220000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-33423000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-19545000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-18469000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-17545000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-35434000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-44007000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-45241000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-33295000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-73044000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-76162000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-124887000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-203756000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-80101000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-35303000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-43022000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-48638000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-56537361.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-71895828.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-16626859.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-20886216.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>16258331.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28">
         <v>-55559000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-19156000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-22803000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-31707000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-33190000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-37286000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-55935000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-63941000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-70647000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-47482000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-60657000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-66504000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-72660000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-20215000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-25079104.0</v>
       </c>
     </row>
-    <row r="29" spans="1:72">
+    <row r="29" spans="1:74">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29">
+        <v>-57863000.0</v>
+      </c>
+      <c r="C29">
+        <v>-52486000.0</v>
+      </c>
+      <c r="D29">
         <v>-147717000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-135293000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-133221000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-96431000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-107287000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-81745000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-32265000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-193398000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-148839000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-111240000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-69347000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-63879000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-34613000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-32618000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>9638000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>61336000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-90197000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-32212000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2300000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>83233000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>8960000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>85489000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-50246000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
     </row>
-    <row r="30" spans="1:72">
+    <row r="30" spans="1:74">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30">
+        <v>132352000.0</v>
+      </c>
+      <c r="C30">
+        <v>140190000.0</v>
+      </c>
+      <c r="D30">
         <v>118980000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>107746000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>81294000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>80142000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>67824000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>60360000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>54612000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>48494000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>42623000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>40799000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>36415000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>33729000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>31489000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>27844000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>25116000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>22934000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>21710000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>21854000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>17255000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>12388000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
     </row>
-    <row r="31" spans="1:72">
+    <row r="31" spans="1:74">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>-410060000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-371978000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-329663000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-323778000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-294100000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-291698000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-249040000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-196944000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-362761000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-304366000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-269450000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-96190000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>8960000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>85489000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-50302000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>19894000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>68456000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>129278000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>174954000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>79062000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>131689000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>175861000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>214084000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>244635000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>278040000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>154051000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>192366000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>228546000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>254124000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>267904000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>277704000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>287203000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>296426000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>305400000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>314371000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>133498000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>50167000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>58853000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>66979000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>74035629.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>83177116.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>12833972.0</v>
       </c>
-      <c r="AZ31"/>
-      <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
     </row>
-    <row r="32" spans="1:72">
+    <row r="32" spans="1:74">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B32">
+        <v>159102000.0</v>
+      </c>
+      <c r="C32">
+        <v>161760000.0</v>
+      </c>
+      <c r="D32">
         <v>1431000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>43799000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>47812000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>91765000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>141682000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>169770000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>201094000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>44841000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>80519000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>124952000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>155119000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>154375000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>179440000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>170203000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>211734000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>255620000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>92183000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>192530000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>174682000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>251827000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>166856000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>237490000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>99176000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
     </row>
-    <row r="33" spans="1:72">
+    <row r="33" spans="1:74">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B33">
+        <v>3068000.0</v>
+      </c>
+      <c r="C33">
+        <v>298034000.0</v>
+      </c>
+      <c r="D33">
         <v>3556000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>4490000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>5251000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>5823000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>6559000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>7211000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>7454000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4731000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>3078000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2501000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1214000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1256000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>51042000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>51502000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>52033999.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>52618000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>54587999.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>5287000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>6031000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>7362000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>8165999.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>8980999.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>7013000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2733000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1810000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1693000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1261000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>819000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>5820000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>21998000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>42780000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>73911000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>106270000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>14294000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>26599000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>31636000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>50324000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>68378000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>88982000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>81178000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>87549000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>90245000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>45395000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>36577000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>5951000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>7968000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>11944000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>17674211.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>13611766.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>145014.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>141757.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>174035.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
-      <c r="BF33">
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33">
         <v>5612000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>5550000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>5824000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>6144000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>6588000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>6963000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>7387000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>7054000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>7138000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>6803000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>6909000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>6537000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>6468000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>2793000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>2381495.0</v>
       </c>
     </row>
-    <row r="34" spans="1:72">
+    <row r="34" spans="1:74">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B34">
+        <v>219172000.0</v>
+      </c>
+      <c r="C34">
+        <v>216909000.0</v>
+      </c>
+      <c r="D34">
         <v>206800000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>237036000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>238982000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>246024000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>252229000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>254745000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>236397000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>239950000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>230387000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>238693000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>225680000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>665000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>265048000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>254323000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>254130000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>524000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>236968000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>227052000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>178413000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>175956000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>166062000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>160982000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>156435000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>128417000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>129240000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>125168000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>1447000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
     </row>
-    <row r="35" spans="1:72">
+    <row r="35" spans="1:74">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35">
+        <v>470101000.0</v>
+      </c>
+      <c r="C35">
+        <v>467041000.0</v>
+      </c>
+      <c r="D35">
         <v>456348000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>481798000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>479274000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>486310000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>518450000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>521201000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>502846000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>504566000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>493601000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>499431000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>485996000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>479409000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>524582000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>513403000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>512808000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>505182000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>509476000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>502127000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>450107000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>355323000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>166061999.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>160982000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>156435000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>128417000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>129240000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>125168000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1447000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>140000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>585000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1022000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1451000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1871000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>2283000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>2688000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>3084000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>3473000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>3855000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>4299000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>4676000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>4922000.0</v>
       </c>
-      <c r="AV35"/>
-      <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
-      <c r="BA35">
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35">
         <v>7528845.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
-      <c r="BF35">
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35">
         <v>8074000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>7948000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>7721000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>7731000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>7221000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>7437000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>6921000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>5482000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>5386000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>5129000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>3307000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>3027000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>2483000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>1975000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>2123469.0</v>
       </c>
     </row>
-    <row r="36" spans="1:72">
+    <row r="36" spans="1:74">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B36"/>
-      <c r="C36"/>
+      <c r="C36">
+        <v>-123133000.0</v>
+      </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
-[...1 lines deleted...]
-      </c>
+      <c r="I36"/>
       <c r="J36"/>
       <c r="K36">
+        <v>-1.0</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36">
         <v>-2501000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-1214000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-42086000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-12905000.0</v>
       </c>
       <c r="P36">
         <v>50000000.0</v>
       </c>
       <c r="Q36">
-        <v>50000000.0</v>
+        <v>-12905000.0</v>
       </c>
       <c r="R36">
         <v>50000000.0</v>
       </c>
       <c r="S36">
+        <v>50000000.0</v>
+      </c>
+      <c r="T36">
+        <v>50000000.0</v>
+      </c>
+      <c r="U36">
         <v>56000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>56000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>6030000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>55999.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1293999.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>5510000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-34651000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>796000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>734000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>766000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-99050000.0</v>
       </c>
-      <c r="AD36"/>
-      <c r="AE36"/>
       <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-165731000.0</v>
       </c>
-      <c r="AH36"/>
-      <c r="AI36"/>
       <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-173418000.0</v>
       </c>
-      <c r="AL36"/>
-      <c r="AM36"/>
       <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>-134925000.0</v>
       </c>
-      <c r="AP36"/>
-      <c r="AQ36"/>
       <c r="AR36"/>
-      <c r="AS36">
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36">
         <v>-20803000.0</v>
       </c>
-      <c r="AT36"/>
-      <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36">
         <v>-174035.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
-      <c r="BF36">
-[...4 lines deleted...]
-      </c>
+      <c r="BF36"/>
+      <c r="BG36"/>
       <c r="BH36">
         <v>6000.0</v>
       </c>
       <c r="BI36">
+        <v>10000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>6000.0</v>
+      </c>
+      <c r="BK36">
         <v>35000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>44000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>46000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>51000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>633000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>421000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>34000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>552000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>534000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>559000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>655000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>456000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:72">
+    <row r="37" spans="1:74">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -9358,959 +9641,987 @@
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
-      <c r="AZ37"/>
-      <c r="BA37"/>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
     </row>
-    <row r="38" spans="1:72">
+    <row r="38" spans="1:74">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>268958000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
-[...4 lines deleted...]
-      </c>
+      <c r="N38"/>
+      <c r="O38"/>
       <c r="P38">
         <v>50000000.0</v>
       </c>
       <c r="Q38">
         <v>50000000.0</v>
       </c>
       <c r="R38">
         <v>50000000.0</v>
       </c>
-      <c r="S38"/>
-[...1 lines deleted...]
-      <c r="U38">
+      <c r="S38">
+        <v>50000000.0</v>
+      </c>
+      <c r="T38">
+        <v>50000000.0</v>
+      </c>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38">
         <v>6030000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>56000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1294000.0</v>
       </c>
-      <c r="X38"/>
-      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38">
         <v>5237000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>21687000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>42406000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>73476000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>105773000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>13736000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>25976000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>30962000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>49702000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>67693000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>88239000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>80371000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>86827000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>89565000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>44667000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>35797000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>5111000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>7117000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>11584000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>17592000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>13533000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>56000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>54000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>54000.0</v>
       </c>
-      <c r="BB38"/>
-      <c r="BC38"/>
       <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38">
         <v>64000.0</v>
       </c>
-      <c r="BF38"/>
-      <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
     </row>
-    <row r="39" spans="1:72">
+    <row r="39" spans="1:74">
       <c r="A39" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B39">
+        <v>66742000.0</v>
+      </c>
+      <c r="C39">
+        <v>-245314000.0</v>
+      </c>
+      <c r="D39">
         <v>7199000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>34322000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>23529000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>18604000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>14912000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>10975000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>11290000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>4700000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>9336000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>7180000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>12500000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>10892000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>11410000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>9557000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>11547000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>12311000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>11314000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>10420000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>9748000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>12410000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>17994000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>12387000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>13471000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>10933000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>9599000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>5895000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>6693000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>6609000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>8992000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>8710000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2864000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>3725000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>3452000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>3540000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>6129000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1994000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>3366000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1910000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>2584000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>2133000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>1286000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>381000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>665000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>858000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>624000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>165000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>320000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>558000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>1068218.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>2762264.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1237103.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>626885.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39"/>
       <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39">
         <v>293000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>1426000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>378000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>590000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>410000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>753000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>580000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>910000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>1000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>840000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>756000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>826000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>1112000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>766000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>399000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>409148.0</v>
       </c>
     </row>
-    <row r="40" spans="1:72">
+    <row r="40" spans="1:74">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B40">
+        <v>186723000.0</v>
+      </c>
+      <c r="C40">
+        <v>146044000.0</v>
+      </c>
+      <c r="D40">
         <v>129447000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>100276000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>136938000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>128749000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>113190000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>104318000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>60704000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>62723000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>53840000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>43510000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>65959000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>65377000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>39391000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>41486000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>33852000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>48718000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>38222000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>34546000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>58858000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>37845000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>43144000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>41549000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>55256000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>34581000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>30364000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>21712000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>22277000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>19396000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>23655000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>12330000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>17483000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>11686000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>14015000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>10517000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>8232000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>9245000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>4695000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>4413000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>2824000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>3277000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>3271000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2297000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>3010000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>2706000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>2079000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1245000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1090000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1875891.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1398352.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>4988663.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1591673.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>265323.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40"/>
       <c r="BD40"/>
-      <c r="BE40">
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40">
         <v>648000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>4136000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>4041000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>1999000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>2185000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>2341000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>1861000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>1832000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>2572000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>3247000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>4265000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>3443000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>2526000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>4400000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>3732000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>1746195.0</v>
       </c>
     </row>
-    <row r="41" spans="1:72">
+    <row r="41" spans="1:74">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41">
         <v>211000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>422000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>634000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>2135000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2347000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1290000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1290000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1710000.0</v>
       </c>
-      <c r="W41"/>
-      <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41">
         <v>128420000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>124409000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>655000.0</v>
       </c>
-      <c r="AC41"/>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
-      <c r="AZ41">
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41">
         <v>2529000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>2529000.0</v>
       </c>
-      <c r="BB41"/>
-      <c r="BC41"/>
       <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41">
         <v>1898000.0</v>
       </c>
-      <c r="BF41"/>
-      <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
     </row>
-    <row r="42" spans="1:72">
+    <row r="42" spans="1:74">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B42">
+        <v>1340719000.0</v>
+      </c>
+      <c r="C42">
+        <v>1321501000.0</v>
+      </c>
+      <c r="D42">
         <v>1233976000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1220500000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1215076000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1212111000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1209307000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1205772000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1193776000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1094172000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1082824000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1079611000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1072006000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1016185000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>990470000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>937966000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>914270000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>909403000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>678526000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>667536000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>658784000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>742657000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>743273000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>734365000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>723232000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>715166000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>701794000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>694266000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>685816000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>677511000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>670340000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>664817000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>657497000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>641801000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>636821000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>467504000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>462471000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>457951000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>454379000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>450661000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>446529000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>441940000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>437548000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>433793000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>430348000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>238031000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>145187000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>144064000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>142954000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>-78151718000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>-86434226778.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>796508.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>66056829.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>1775812.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
-      <c r="BF42">
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42">
         <v>201474000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>133531000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>133016000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>132760000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>132459000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>132188000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>132025000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>131789000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>133575000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>109070000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>108768000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>108054000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>107650000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>43349000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>42589328.0</v>
       </c>
     </row>
-    <row r="43" spans="1:72">
+    <row r="43" spans="1:74">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10339,89 +10650,87 @@
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
     </row>
-    <row r="44" spans="1:72">
+    <row r="44" spans="1:74">
       <c r="A44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -10436,1736 +10745,1776 @@
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
         <v>65228000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BB44">
         <v>40598000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BC44">
         <v>23975000.0</v>
       </c>
-      <c r="BB44"/>
-      <c r="BC44"/>
       <c r="BD44"/>
-      <c r="BE44">
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44">
         <v>23975000.0</v>
       </c>
-      <c r="BF44"/>
-      <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
     </row>
-    <row r="45" spans="1:72">
+    <row r="45" spans="1:74">
       <c r="A45" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B45">
+        <v>3012000.0</v>
+      </c>
+      <c r="C45">
+        <v>5439000.0</v>
+      </c>
+      <c r="D45">
         <v>3500000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>4434000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>5195000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>7841000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>6503000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>7155000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>7398000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>6687000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3022000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2445000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1158000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>164000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>986000.0</v>
       </c>
-      <c r="O45"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45">
+        <v>664000.0</v>
+      </c>
+      <c r="T45"/>
+      <c r="U45">
         <v>5231000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>5975000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>7306000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>8110000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>7687000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>6957000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>2677000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>1754000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>1637000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>1205000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>520000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>583000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>311000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>374000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>435000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>497000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>558000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>623000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>674000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>622000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>685000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>743000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>807000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>722000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>680000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>728000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>780000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>840000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>851000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>360000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>80808.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>78749.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>89274.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>87932.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>120210.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-      <c r="BF45">
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45">
         <v>2498000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>2432000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>2710000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>3001000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>3436000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>3809000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>4228000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>3313000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>3400000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>3242000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>2620000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>2503000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>2222000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>2138000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>1925495.0</v>
       </c>
     </row>
-    <row r="46" spans="1:72">
+    <row r="46" spans="1:74">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B46">
+        <v>3012000.0</v>
+      </c>
+      <c r="C46">
+        <v>3260000.0</v>
+      </c>
+      <c r="D46">
         <v>3500000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>4434000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>5195000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>5767000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>6503000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>7155000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>7398000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>4675000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>3022000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2445000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1158000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1200000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>986000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1446000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1978000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2562000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>4532000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>5231000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>5975000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>7306000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>8109999.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>7687000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>6957000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2677000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1754000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1637000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1205000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>520000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>583000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>311000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>374000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>435000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>497000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>558000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>623000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>674000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>622000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>685000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>743000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>807000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>722000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>680000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>728000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>780000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>840000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>851000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>360000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>80808.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>78749.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>89274.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>87932.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>120210.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
-      <c r="BF46">
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46">
         <v>2498000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>2432000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>2710000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>3001000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>3436000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>3809000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>4228000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>3313000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>3400000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>3242000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>2620000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>2503000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>2222000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>2138000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>1925495.0</v>
       </c>
     </row>
-    <row r="47" spans="1:72">
+    <row r="47" spans="1:74">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>3022000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>32000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>83000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>164000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>256000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>361000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>511000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>664000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>4532000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>5231000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1123000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1276000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1408000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1512000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1447000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1145000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>958000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>903000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>439000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>520000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>583000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>311000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>374000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>435000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>497000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>558000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>623000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>674000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>622000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>685000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>743000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>807000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>722000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>680000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>728000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>780000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>840000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>851000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>360000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>80808.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>78749.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>89274.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>88000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>120000.0</v>
       </c>
-      <c r="BB47"/>
-      <c r="BC47"/>
       <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47">
         <v>252000.0</v>
       </c>
-      <c r="BF47"/>
-      <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
     </row>
-    <row r="48" spans="1:72">
+    <row r="48" spans="1:74">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B48">
+        <v>-1648907000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1623711000.0</v>
+      </c>
+      <c r="D48">
         <v>-1685542000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1654209000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1641484000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1601029000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1579711000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1550187000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1488262000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1549284000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1492940000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1451690000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1401755000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1340036000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1284549000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1229432000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-1163108000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-1106377000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-1041258000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-971872000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-928204000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-838817000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-734341000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-648904000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-773515000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-695266000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-633320000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-564943000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-510722000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-598101000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-538062000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-488151000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-442421000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-396291000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-358400000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-313181000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-269844000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-229200000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-200244000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-182842000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-168807000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-154222000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-141100000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-128299000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-115904000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-104438000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-94981000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-85175000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-75937000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-68063158.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-58373712.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-53135278.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-46322559.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-41975025.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48">
         <v>-116450000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-109887000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-101452000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-94046000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-87427000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-80447000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-72623000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-65320000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-58976000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-52695000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-46370000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-40389000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-34824000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-24020000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-17506399.0</v>
       </c>
     </row>
-    <row r="49" spans="1:72">
+    <row r="49" spans="1:74">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-1451690000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-1401755000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-1340036000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-1284549000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-1229432000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-1163108000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-1106377000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-1041258000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-971872000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-928204000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-838817000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-734341000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-648904000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-773515000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-695266000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-633320000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-564943000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-510722000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-598101000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-538062000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-488151000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-442421000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-396291000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-358400000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-313181000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-269844000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-229200000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-200244000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-182842000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-168807000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-154222000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-141100000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-128299000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-115904000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-104438000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-94981000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-85175000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-75937000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-68063158.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-58373712.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-53135278.0</v>
       </c>
-      <c r="AZ49"/>
-      <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
     </row>
-    <row r="50" spans="1:72">
+    <row r="50" spans="1:74">
       <c r="A50" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>68</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50">
         <v>54863000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>54766000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>54670000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>54575000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>5236000.0</v>
       </c>
-      <c r="Z50"/>
-[...1 lines deleted...]
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>184000.0</v>
       </c>
-      <c r="AC50"/>
-[...1 lines deleted...]
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
         <v>152000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>603000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>1045000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>1479000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>1904000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>1737000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>1709000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>1682000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>1656000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1604000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>638000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
     </row>
-    <row r="51" spans="1:72">
+    <row r="51" spans="1:74">
       <c r="A51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B51">
+        <v>252628000.0</v>
+      </c>
+      <c r="C51">
+        <v>548000000.0</v>
+      </c>
+      <c r="D51">
         <v>600985000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>598178000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>297784000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>297602000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>268962000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>269135000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>548871000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>540947000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>301145000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>285912000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>261403000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>260948000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>279863000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>536121000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>526995000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>260196000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>523791000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>288833000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>457510000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>185408000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>177909000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>172490000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>5632000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1563000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1087000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>958000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>976000.0</v>
       </c>
-      <c r="AC51"/>
-[...1 lines deleted...]
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51">
         <v>152000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>603000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1045000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1479000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1904000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>2322000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>2731000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>3133000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>3527000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>3912000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>4292000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>4662000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>4900000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>4885000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>4937000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>4929000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>4922000.0</v>
       </c>
-      <c r="AV51"/>
-      <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-      <c r="BA51">
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51">
         <v>22769852.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
-      <c r="BF51">
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51">
         <v>9126000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>9050000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>8802000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>8792000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>8196000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>8392000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>7988000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>6345000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>6338000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>6205000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>4004000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>3724000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>2978000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>2470000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>2618964.0</v>
       </c>
     </row>
-    <row r="52" spans="1:72">
+    <row r="52" spans="1:74">
       <c r="A52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B52">
+        <v>1699000.0</v>
+      </c>
+      <c r="C52">
+        <v>89698000.0</v>
+      </c>
+      <c r="D52">
         <v>152073000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>123816000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>57492000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>57316000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2741000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2679000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>46025000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>36381000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>37931000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>23471000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>305000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>384000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>20329000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>22929000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>14609000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1392000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>16450000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>14815000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>8693000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2587000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>13557000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>11508000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1913000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>454000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>534000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>398000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>368000.0</v>
       </c>
-      <c r="AC52"/>
-[...1 lines deleted...]
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52">
         <v>152000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>603000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1045000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>1479000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>1764000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>1737000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>1709000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>1682000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>1656000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>1629000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>1604000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>1578000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>1427000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>1030000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>638000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>253000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52">
         <v>15241007.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52">
         <v>1052000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>1102000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>1081000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>1061000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>975000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>955000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>1067000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>863000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>952000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>1076000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>697000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>697000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>495000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>495000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>495495.0</v>
       </c>
     </row>
-    <row r="53" spans="1:72">
+    <row r="53" spans="1:74">
       <c r="A53" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...4 lines deleted...]
-      </c>
+      <c r="I53"/>
+      <c r="J53"/>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
         <v>17427000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>42086000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>29942000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>62905000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>68138000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>50441000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
-[...4 lines deleted...]
-      </c>
+      <c r="U53"/>
+      <c r="V53"/>
       <c r="W53">
+        <v>0.0</v>
+      </c>
+      <c r="X53">
+        <v>0.0</v>
+      </c>
+      <c r="Y53">
         <v>2247000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>7931000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>34651000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>31883000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>26882000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>53692000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>99050000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>132463000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>155793000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>166400000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>165731000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>182347000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>147035000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>162017000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>173418000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>162961000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>158410000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>157263000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>134925000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>134772000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>94995000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>69467000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>20803000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>12729000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>11780000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>8064000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>3525123.0</v>
       </c>
-      <c r="AX53">
-[...6 lines deleted...]
-      <c r="BA53"/>
+      <c r="AZ53">
+        <v>0.0</v>
+      </c>
+      <c r="BA53">
+        <v>0.0</v>
+      </c>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53">
         <v>27707000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>4019000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>6253000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>4354000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>8360000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>11084000.0</v>
       </c>
-      <c r="BL53"/>
-      <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>7034000.0</v>
       </c>
-      <c r="BP53"/>
-      <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
     </row>
-    <row r="54" spans="1:72">
+    <row r="54" spans="1:74">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -12182,956 +12531,982 @@
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
-      <c r="AZ54"/>
-      <c r="BA54"/>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
     </row>
-    <row r="55" spans="1:72">
+    <row r="55" spans="1:74">
       <c r="A55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B55">
+        <v>462529000.0</v>
+      </c>
+      <c r="C55">
+        <v>465886000.0</v>
+      </c>
+      <c r="D55">
         <v>364020000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>347085000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>324029000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>343821000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>314114000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>352319000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>373060000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>205796000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>221305000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>234626000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>251819000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>247939000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>312827000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>303980000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>342853000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>381590000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>225256000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>280461000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>278606000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>353258000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>250969000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>330352000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>179642000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>214447000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>255270000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>308814000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>236482000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>143451000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>174030000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>210881000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>244188000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>277835000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>313093000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>185242000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>214612000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>245213000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>263791000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>277466000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>286036000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>295572000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>306394000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>315958000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>325221000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>143344000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>60530000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>69287000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>70223000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>78293860.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>86575812.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>19534137.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>22265076.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>7312441.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55"/>
       <c r="BD55"/>
-      <c r="BE55">
+      <c r="BE55"/>
+      <c r="BF55"/>
+      <c r="BG55">
         <v>2180000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>99430000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>38153000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>44272000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>51407000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>57087000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>64305000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>72220000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>78340000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>84963000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>68280000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>72396000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>77877000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>82872000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>25877000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>30488711.0</v>
       </c>
     </row>
-    <row r="56" spans="1:72">
+    <row r="56" spans="1:74">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B56">
+        <v>459461000.0</v>
+      </c>
+      <c r="C56">
+        <v>167852000.0</v>
+      </c>
+      <c r="D56">
         <v>360464000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>342595000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>318778000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>337998000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>307555000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>345108000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>365606000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>201065000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>218227000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>232125000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>250605000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>246683000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>261785000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>252478000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>290819000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>328972000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>170668000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>275174000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>272575000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>345896000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>242803000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>321371000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>172629000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>211714000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>253460000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>307121000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>235221000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>142632000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>168210000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>188883000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>201408000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>203924000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>206823000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>170948000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>188013000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>213577000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>213467000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>209088000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>197054000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>214394000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>218845000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>225713000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>279826000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>106767000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>54579000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>61319000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>58279000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>60619649.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>72964046.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>19389123.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>22123319.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>7138406.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
-      <c r="BF56">
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56">
         <v>93818000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>32603000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>38448000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>45263000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>50499000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>57342000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>64833000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>71286000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>77825000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>61477000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>65487000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>71340000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>76404000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>23084000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>28107216.0</v>
       </c>
     </row>
-    <row r="57" spans="1:72">
+    <row r="57" spans="1:74">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B57">
+        <v>300359000.0</v>
+      </c>
+      <c r="C57">
+        <v>300810000.0</v>
+      </c>
+      <c r="D57">
         <v>359033000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>298796000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>270966000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>246233000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>165873000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>175338000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>164512000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>156224000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>137708000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>107173000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>95486000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>92308000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>82345000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>82275000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>79085000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>73352000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>78485000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>82644000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>97893000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>94069000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>75947000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>83881000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>73453000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>66080000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>57518000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>54312000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>60025000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>64333000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>42285000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>34964000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>30048000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>33144000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>34997000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>30995000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>21605000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>15589000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>8160000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>7635000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>5993000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>5625000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>6828000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>7029000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>6939000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>5491000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>5631000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>5456000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>3188000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>4202491.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>3342956.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>6644425.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>2521249.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>17173299.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57"/>
       <c r="BD57"/>
-      <c r="BE57">
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57">
         <v>1339000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>6298000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>6532000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>4958000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>4933000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>4805000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>5098000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>5868000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>6360000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>6820000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>6750000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>6665000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>7159000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>7537000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>5370000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>3280111.0</v>
       </c>
     </row>
-    <row r="58" spans="1:72">
+    <row r="58" spans="1:74">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B58">
+        <v>770460000.0</v>
+      </c>
+      <c r="C58">
+        <v>767851000.0</v>
+      </c>
+      <c r="D58">
         <v>815381000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>780594000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>750240000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>732543000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>684323000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>696539000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>667358000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>660790000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>631309000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>606604000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>581482000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>571717000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>606927000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>595678000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>591893000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>578534000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>587961000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>584771000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>548000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>449392000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>242009000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>244863000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>229888000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>194497000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>186758000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>179480000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>61472000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>64333000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>42285000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>34964000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>30048000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>33144000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>34997000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>31135000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>22190000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>16611000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>9611000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>9506000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>8276000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>8313000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>9912000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>10502000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>10794000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>9790000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>10307000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>10378000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>3188000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>4202491.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>3342956.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>6644425.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>2521249.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>24702144.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58"/>
       <c r="BD58"/>
-      <c r="BE58">
+      <c r="BE58"/>
+      <c r="BF58"/>
+      <c r="BG58">
         <v>8237000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>14372000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>14480000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>12679000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>12664000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>12026000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>12535000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>12789000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>11842000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>12206000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>11879000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>9972000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>10186000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>10020000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>7345000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>5403580.0</v>
       </c>
     </row>
-    <row r="59" spans="1:72">
+    <row r="59" spans="1:74">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -13148,342 +13523,350 @@
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
-      <c r="AZ59"/>
-      <c r="BA59"/>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
     </row>
-    <row r="60" spans="1:72">
+    <row r="60" spans="1:74">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B60">
+        <v>-307931000.0</v>
+      </c>
+      <c r="C60">
+        <v>-301965000.0</v>
+      </c>
+      <c r="D60">
         <v>-451361000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-433509000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-426211000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-388722000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-370209000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-344220000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-294298000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-454994000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-410004000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-371978000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-329663000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-323778000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-294100000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-291698000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-249040000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-196944000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-362705000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-304310000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-269394000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-96134000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>8960000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>85489000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-50246000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>19950000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>68512000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>129334000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>175010000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>79118000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>131745000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>175917000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>214140000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>244691000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>278096000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>154107000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>192422000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>228602000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>254180000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>267960000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>277760000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>287259000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>296482000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>305456000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>314427000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>133554000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>50223000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>58909000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>67035000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>74091369.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>83232856.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>12889712.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>19743827.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>-17389703.0</v>
       </c>
-      <c r="BB60"/>
-      <c r="BC60"/>
       <c r="BD60"/>
       <c r="BE60"/>
-      <c r="BF60">
+      <c r="BF60"/>
+      <c r="BG60"/>
+      <c r="BH60">
         <v>85058000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>23673000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>31593000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>38743000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>45061000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>51770000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>59431000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>66498000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>72757000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>56401000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>62424000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>67691000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>72852000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>18532000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>25085131.0</v>
       </c>
     </row>
-    <row r="61" spans="1:72">
+    <row r="61" spans="1:74">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-      <c r="K61">
-[...4 lines deleted...]
-      </c>
+      <c r="K61"/>
+      <c r="L61"/>
       <c r="M61">
         <v>-54998000.0</v>
       </c>
       <c r="N61">
         <v>-54998000.0</v>
       </c>
       <c r="O61">
         <v>-54998000.0</v>
       </c>
       <c r="P61">
         <v>-54998000.0</v>
       </c>
       <c r="Q61">
         <v>-54998000.0</v>
       </c>
       <c r="R61">
         <v>-54998000.0</v>
       </c>
       <c r="S61">
         <v>-54998000.0</v>
       </c>
       <c r="T61">
         <v>-54998000.0</v>
       </c>
       <c r="U61">
         <v>-54998000.0</v>
       </c>
-      <c r="V61"/>
-      <c r="W61"/>
+      <c r="V61">
+        <v>-54998000.0</v>
+      </c>
+      <c r="W61">
+        <v>-54998000.0</v>
+      </c>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -13500,201 +13883,210 @@
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
-      <c r="AZ61"/>
-      <c r="BA61"/>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
     </row>
-    <row r="62" spans="1:72">
+    <row r="62" spans="1:74">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
-      <c r="AY62">
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62">
         <v>65228086.0</v>
       </c>
-      <c r="AZ62"/>
-      <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -13708,1763 +14100,1847 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>129223999.0</v>
+      </c>
+      <c r="C2">
         <v>68601000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43267000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26967000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14217000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2392000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>175611000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>171488000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>258000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>252000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>236000.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
         <v>0.0</v>
       </c>
-      <c r="N2"/>
+      <c r="N2">
+        <v>0.0</v>
+      </c>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>786000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>683223.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>105000.0</v>
+      </c>
+      <c r="C3">
         <v>63000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>164000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>500000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>612000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>547000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>319000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>265000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>258000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>252000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>236000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>160000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>70551.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>139433.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>178471.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-1291000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-2014000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-2050000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-683223.0</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B5">
+        <v>60168000.0</v>
+      </c>
+      <c r="C5">
         <v>7506000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-150272000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-176849000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-222755000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-120881000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-89045000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-204585000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-166790000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-74602000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-49264000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-36224000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-22758551.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-10255043.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10240181.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-25924000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-24790000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-23472000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11002028.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>60273000.0</v>
+      </c>
+      <c r="C6">
         <v>7569000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-150108000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-176349000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-222143000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-120334000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-88726000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-204320000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-166532000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-74350000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-49028000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-36064000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-22688000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10115610.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-10061710.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-27215000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-26804000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-25522000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11685251.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
+      <c r="T7"/>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>273911000.0</v>
+      </c>
+      <c r="C9">
         <v>263713000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>73067000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>48508000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>64230000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>225155000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>148364000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>184474000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-258000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-252000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-236000.0</v>
       </c>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
       <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
         <v>4977012000.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>-784000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-683223.0</v>
       </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>-20841000.0</v>
+      </c>
+      <c r="C10">
         <v>-51745000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-209248000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-233659000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-269108000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-143551000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-97165000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-201810000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-166988000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-74978000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-49784000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-36375000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-26088133.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-11741736.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-10817341.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-28726000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-24931000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-31371000.0</v>
       </c>
-      <c r="S10"/>
+      <c r="T10"/>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B11">
+        <v>1841000.0</v>
+      </c>
+      <c r="C11">
         <v>-51745000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-3895.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>54158000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>49716000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>22638000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11857000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2875000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2132000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1672000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1060000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>229000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1130590.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1403049.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>501344.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2071000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>468000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4104000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-331844.0</v>
       </c>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B12">
+        <v>84604000.0</v>
+      </c>
+      <c r="C12">
         <v>59251000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>58976000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>56810000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>46353000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22670000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8120000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>100000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>198000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>376000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>520000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>270000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>936580.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1486696.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>577157.0</v>
       </c>
-      <c r="P12">
-[...1 lines deleted...]
-      </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>4420000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
+      <c r="T13"/>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
+      <c r="T14"/>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B15">
+        <v>-22682000.0</v>
+      </c>
+      <c r="C15">
         <v>-51745000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-209248000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-233659000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-269108000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-143551000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-97165000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-201810000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-166988000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-74978000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-49784000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-36375000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-26088133.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-11741736.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-10817341.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-28726000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-24931000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-27576000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-10670184.0</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-233659000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-269108000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-143551000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-97165000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-201810000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-166988000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-74978000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-49784000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-36375000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
+      <c r="T16"/>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B17">
+        <v>-22682000.0</v>
+      </c>
+      <c r="C17">
         <v>-51745000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-208391000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-233659000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-269108000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-143551000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-97165000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-201810000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-166988000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-74978000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-49784000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-36375000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>-84604000.0</v>
+      </c>
+      <c r="C18">
         <v>-59251000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-58248000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-56810000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-46353000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22670000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8120000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-100000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-198000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-376000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>2652000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>3975000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>515000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>4056000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>2775000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>2192000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1548000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>776000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>119000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>60273000.0</v>
+      </c>
+      <c r="C21">
         <v>54402000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-155563000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-179501000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-226730000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-121396000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-93101000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-204585000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-168982000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-76150000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-50040000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-36224000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-22758698.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-10203760.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-10164371.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-27946000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-27316000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-27572000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-12368474.0</v>
       </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
+      <c r="T22"/>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B23">
+        <v>342862000.0</v>
+      </c>
+      <c r="C23">
         <v>277912000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>271897000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>254976000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>305177000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>348943000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>241465000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>204585000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>168982000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>76150000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>50040000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>36224000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22758698.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10203760.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10164371.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>29237000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>29330000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27574000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>12368474.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B25">
+        <v>105000.0</v>
+      </c>
+      <c r="C25">
         <v>63000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>250000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>612000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>547000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>319000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>265000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>258000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
+      <c r="T25"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B26">
+        <v>47852000.0</v>
+      </c>
+      <c r="C26">
         <v>46238000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>86107000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>118927000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>105975000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>146936000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>175611000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>171488000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>147603000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>57868000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>29802000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>25302000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>16014205.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7998128.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7807702.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>21991000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>21454000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>21789000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>8484125.0</v>
       </c>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>161</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>25500000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15600000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11300000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13700000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>19300000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
+      <c r="T27"/>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B28">
+        <v>165786000.0</v>
+      </c>
+      <c r="C28">
         <v>137573000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>126923000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>97782000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>171285000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>180315000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>65854000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33097000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21379000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18282000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>20238000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10922000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6744493.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2205632.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2356669.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
+      <c r="T28"/>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="D29"/>
+        <v>163</v>
+      </c>
+      <c r="B29">
+        <v>1841000.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B30">
+        <v>213638000.0</v>
+      </c>
+      <c r="C30">
         <v>209311000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>228630000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>228009000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>290960000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>346551000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>241465000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>204585000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>168982000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>76150000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>50040000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>36224000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>22758698.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10203760.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10164371.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>29237000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>29330000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>26788000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11685251.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B31">
+        <v>-81114000.0</v>
+      </c>
+      <c r="C31">
         <v>-106147000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-53685000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-54158000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-42378000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-22155000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4064000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2775000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1994000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1172000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>256000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-151000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3329133.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1537976.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-652970.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-780000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2385000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3799000.0</v>
       </c>
-      <c r="S31"/>
+      <c r="T31"/>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B32">
+        <v>403135000.0</v>
+      </c>
+      <c r="C32">
         <v>332314000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>116334000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>75475000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>78447000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>227547000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>148364000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>184474000.0</v>
       </c>
-      <c r="I32">
-[...1 lines deleted...]
-      </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
         <v>4977012000.0</v>
       </c>
-      <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>2000.0</v>
       </c>
-      <c r="S32"/>
+      <c r="T32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BT32"/>
+  <dimension ref="A1:BV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:74">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="BR1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BS1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>133</v>
       </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>135</v>
+      </c>
     </row>
-    <row r="2" spans="1:72">
+    <row r="2" spans="1:74">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>34573000.0</v>
+      </c>
+      <c r="C2">
+        <v>27854000.0</v>
+      </c>
+      <c r="D2">
         <v>55420000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>28543000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>31538000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>25631000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>17286000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15609000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10075000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>11452000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13377000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6786000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11652000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4160000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6506000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>9176000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7125000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5075000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5558000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1800000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1784000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1688000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>275000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>398000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>31000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>38234000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>48281000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>42788000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>46308000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>49473000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>41551000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>39524000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>40940000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>147603000.0</v>
       </c>
-      <c r="AH2">
-[...4 lines deleted...]
-      </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
@@ -15487,331 +15963,339 @@
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2"/>
+      <c r="BF2">
+        <v>0.0</v>
+      </c>
+      <c r="BG2">
+        <v>0.0</v>
+      </c>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>742000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>715000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>-493000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>445000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>429000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>405056.0</v>
       </c>
     </row>
-    <row r="3" spans="1:72">
+    <row r="3" spans="1:74">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>27000.0</v>
+      </c>
+      <c r="C3">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="D3">
         <v>26000.0</v>
       </c>
       <c r="E3">
         <v>27000.0</v>
       </c>
       <c r="F3">
         <v>26000.0</v>
       </c>
       <c r="G3">
+        <v>27000.0</v>
+      </c>
+      <c r="H3">
+        <v>26000.0</v>
+      </c>
+      <c r="I3">
         <v>10000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>41000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>26000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>51000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>81000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>92000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>105000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>150000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="R3">
         <v>153000.0</v>
       </c>
       <c r="S3">
         <v>153000.0</v>
       </c>
       <c r="T3">
         <v>153000.0</v>
       </c>
       <c r="U3">
+        <v>153000.0</v>
+      </c>
+      <c r="V3">
+        <v>153000.0</v>
+      </c>
+      <c r="W3">
         <v>160000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>163000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>118000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>106000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>101000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>92000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>55000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>71000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>74000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>67000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>63000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>61000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>62000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>62000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>65000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>69000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>62000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>63000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>63000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>64000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>67000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>54000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="AS3">
         <v>56000.0</v>
       </c>
       <c r="AT3">
+        <v>59000.0</v>
+      </c>
+      <c r="AU3">
+        <v>56000.0</v>
+      </c>
+      <c r="AV3">
         <v>51000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>41000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>12000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>10887.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>10525.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>16861.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>32278.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>32532.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>34945.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>35095.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>36861.0</v>
       </c>
-      <c r="BE3"/>
-      <c r="BF3">
+      <c r="BG3"/>
+      <c r="BH3">
         <v>-236000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>-320000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>-316000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>-270000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>-290000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>-370000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>-361000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>195000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>-752000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>-742000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>-715000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>-708000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>-508000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>-428944.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>-405056.0</v>
       </c>
     </row>
-    <row r="4" spans="1:72">
+    <row r="4" spans="1:74">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -15849,537 +16333,551 @@
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
-      <c r="BF4"/>
-      <c r="BG4"/>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
     </row>
-    <row r="5" spans="1:72">
+    <row r="5" spans="1:74">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B5">
+        <v>-6608000.0</v>
+      </c>
+      <c r="C5">
+        <v>85207000.0</v>
+      </c>
+      <c r="D5">
         <v>-9282000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>7761000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-21024000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-4896000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-14442000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-48202000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>75046000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-41287000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-26255000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-35398000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-47332000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-41158000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-40964000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-52058000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-42669000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-51689000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-55732000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-32524000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-82810000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-95545000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-80509000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>129251000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-74078000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-57822000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-64381000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-54221000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>86929000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-60039000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-49911000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-46480000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-46894000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-37859000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-45737000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-43660000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-40889000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-28878000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-17313000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-13936000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-14475000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-13234000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-12671000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-12260000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-11425000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-9380000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-9700000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-9254000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-7890000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-9735887.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-5406525.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-4271861.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-3368996.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-2213681.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-2989848.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-2862987.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2188524.0</v>
       </c>
-      <c r="BE5">
-[...2 lines deleted...]
-      <c r="BF5">
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5">
         <v>-5985000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-7513000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-6773000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-5927000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-6947000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-6936000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-6989000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-6456000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-5545000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-6923000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-7305000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-4332000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-7248000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-7131056.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-5222864.0</v>
       </c>
     </row>
-    <row r="6" spans="1:72">
+    <row r="6" spans="1:74">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>-6581000.0</v>
+      </c>
+      <c r="C6">
+        <v>85233000.0</v>
+      </c>
+      <c r="D6">
         <v>-9256000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>7788000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-20998000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4869000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-14416000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-48192000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>75087000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-41281000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-26229000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-35347000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-47251000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-41066000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-40859000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-51908000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-42516000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-51536000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-55579000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-32371000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-82657000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-95385000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-80346000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>129369000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-73972000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-57721000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-64289000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-54166000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>87000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-59965000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-49844000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-46417000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-46833000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-37797000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-45675000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-43595000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-40820000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-28816000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-17250000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-13873000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-14411000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-13167000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-12617000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-12204000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-11366000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-9324000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-9649000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-9213000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-7878000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-9725000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-5396000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-4255000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-3336718.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-2181149.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-2954903.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-2827892.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-2151663.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6">
+      <c r="BG6"/>
+      <c r="BH6">
         <v>-6221000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-7833000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-7089000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-6197000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-7237000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-7306000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-7350000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-6261000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-6297000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-7665000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-8020000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-5040000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-7756000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-7560000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-5627920.0</v>
       </c>
     </row>
-    <row r="7" spans="1:72">
+    <row r="7" spans="1:74">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -16417,103 +16915,105 @@
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
-      <c r="BF7"/>
-      <c r="BG7"/>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
     </row>
-    <row r="8" spans="1:72">
+    <row r="8" spans="1:74">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -16551,172 +17051,178 @@
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
-      <c r="BF8"/>
-      <c r="BG8"/>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
     </row>
-    <row r="9" spans="1:72">
+    <row r="9" spans="1:74">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>45531000.0</v>
+      </c>
+      <c r="C9">
+        <v>140592000.0</v>
+      </c>
+      <c r="D9">
         <v>31889000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>53842000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>33457000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>43482000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>34346000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>58225000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>127660000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>20798000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>20592000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>19000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>12677000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>14658000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>12474000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>9665000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>11711000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>10326000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>8851000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>38859000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>6194000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>7950000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3558000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>211838000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1809000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-37252000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-47300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-41806000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>99111000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>135001000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-41551000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-39524000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-40940000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-147603000.0</v>
       </c>
-      <c r="AH9">
-[...4 lines deleted...]
-      </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
@@ -16739,811 +17245,831 @@
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9"/>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9">
         <v>-741000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-714000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>494000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-444000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>-428000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>-404056.0</v>
       </c>
     </row>
-    <row r="10" spans="1:72">
+    <row r="10" spans="1:74">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>-25196000.0</v>
+      </c>
+      <c r="C10">
+        <v>63672000.0</v>
+      </c>
+      <c r="D10">
         <v>-31333000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-12725000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-40455000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-21318000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-29524000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-61925000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>61022000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-56344000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-41250000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-49935000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-61719000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-55487000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-55117000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-66324000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-56731000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-65119000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-69386000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-43668000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-90935000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-104476000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-85437000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>124611000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-78249000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-61946000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-68377000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-54221000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>87379000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-60039000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-49911000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-45730000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-46130000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-37891000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-45219000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-43337000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-40541000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-28956000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-17402000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-14035000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-14585000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-13122000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-12801000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-12395000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-11466000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-9457000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-9806000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-9238000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-7874000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-9689446.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-5238434.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-6921076.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-4239177.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-2775356.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-3351274.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-3166154.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-2448952.0</v>
       </c>
-      <c r="BE10">
-[...2 lines deleted...]
-      <c r="BF10">
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>-6563000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-8435000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-7406000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-6619000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-6980000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-7824000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-7303000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-6344000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-6281000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-6325000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-5981000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-6803000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-11693000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-7371000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-5725392.0</v>
       </c>
     </row>
-    <row r="11" spans="1:72">
+    <row r="11" spans="1:74">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
+      <c r="C11">
+        <v>1841000.0</v>
+      </c>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
-[...1 lines deleted...]
-      </c>
+      <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
+        <v>-29524000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11">
         <v>-41000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-27424000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-26000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-51000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>27501000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>12974000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>13494000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>13948000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>13742000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>13430000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>13667000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>11153000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>8139000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>8795000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4970000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>4721000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>4539000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>5165000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>5383000.0</v>
       </c>
-      <c r="AA11"/>
-[...1 lines deleted...]
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11">
         <v>-74000.0</v>
       </c>
-      <c r="AD11">
-[...4 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>807000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>606000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>433000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>482000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>423000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>488000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>494000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>457000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>287000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>378000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>337000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>227000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>135000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>164000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>18000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>16000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>46570.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>168389.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>112392.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>803239.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>475674.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>361827.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>304061.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>261487.0</v>
       </c>
-      <c r="BE11">
-[...2 lines deleted...]
-      <c r="BF11">
+      <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
         <v>578000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>922000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>633000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>692000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>177000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>888000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>314000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-112000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>736000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-454000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-976000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-1233000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>3556000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-308056.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-375920.0</v>
       </c>
     </row>
-    <row r="12" spans="1:72">
+    <row r="12" spans="1:74">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B12">
+        <v>-19798000.0</v>
+      </c>
+      <c r="C12">
+        <v>22636000.0</v>
+      </c>
+      <c r="D12">
         <v>22051000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>20486000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>19431000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>16422000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>15082000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>13723000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>14024000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>15057000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>14995000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>14537000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>14387000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>14329000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>14153000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>14266000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14062000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>13430000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>13654000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>11144000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8125000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8931000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4928000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4640000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4171000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4124000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3996000.0</v>
       </c>
       <c r="AB12">
         <v>3996000.0</v>
       </c>
       <c r="AC12">
-        <v>42000.0</v>
+        <v>3996000.0</v>
       </c>
       <c r="AD12">
-        <v>42000.0</v>
+        <v>3996000.0</v>
       </c>
       <c r="AE12">
         <v>42000.0</v>
       </c>
       <c r="AF12">
         <v>42000.0</v>
       </c>
       <c r="AG12">
+        <v>42000.0</v>
+      </c>
+      <c r="AH12">
+        <v>42000.0</v>
+      </c>
+      <c r="AI12">
         <v>32000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>44000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>55000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>67000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>78000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>89000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>99000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>110000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>121000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>130000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>135000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>134000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>134000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>135000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1000.0</v>
       </c>
-      <c r="AV12">
-[...2 lines deleted...]
-      <c r="AW12">
+      <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>936580.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>827580.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>108357.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>828223.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>561675.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>361426.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>303167.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>260428.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>577000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
     </row>
-    <row r="13" spans="1:72">
+    <row r="13" spans="1:74">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>4171000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3024000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2796000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>400000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
     </row>
-    <row r="14" spans="1:72">
+    <row r="14" spans="1:74">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -17581,957 +18107,981 @@
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14"/>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
     </row>
-    <row r="15" spans="1:72">
+    <row r="15" spans="1:74">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B15">
+        <v>-25196000.0</v>
+      </c>
+      <c r="C15">
+        <v>61831000.0</v>
+      </c>
+      <c r="D15">
         <v>-31333000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-12725000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-40455000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-21318000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-29524000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-61925000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>61022000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-56344000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-41250000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-49935000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-61719000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-55487000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-55117000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-66324000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-56731000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-65119000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-69386000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-43668000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-90935000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-104476000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-85437000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>124611000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-78249000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-61946000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-68377000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-54221000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>87379000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-60039000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-49911000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-45730000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-46130000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-37891000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-45219000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-43337000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-40541000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-28956000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-17402000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-14035000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-14585000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-13122000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-12801000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-12395000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-11466000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-9457000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-9806000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-9238000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-7874000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-9689446.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-5238434.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-6921076.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-4239177.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-2775356.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-3351274.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-3166154.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-2448952.0</v>
       </c>
-      <c r="BE15">
-[...2 lines deleted...]
-      <c r="BF15">
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>-6563000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-8435000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-7406000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-6619000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-6980000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-7824000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-7303000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-6344000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-6281000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-6325000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-5981000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-5565000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-10804000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-6514000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-4693152.0</v>
       </c>
     </row>
-    <row r="16" spans="1:72">
+    <row r="16" spans="1:74">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-41250000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-49935000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-61719000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-55487000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-55117000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-66324000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-56731000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-65119000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-69386000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-43668000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-90935000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-104476000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-85437000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>124611000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-78249000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-61946000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-68377000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-54221000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>87379000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-60039000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-49911000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-45730000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-46130000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-37891000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-45219000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-43337000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-40541000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-28956000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-17402000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-14035000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-14585000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-13122000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-12801000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-12395000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-11466000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-26569000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-9806000.0</v>
       </c>
-      <c r="AU16">
-[...4 lines deleted...]
-      </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
+        <v>0.0</v>
+      </c>
+      <c r="AZ16">
+        <v>0.0</v>
+      </c>
+      <c r="BA16">
         <v>-6921076.0</v>
       </c>
-      <c r="AZ16">
-[...4 lines deleted...]
-      </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
+      <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
     </row>
-    <row r="17" spans="1:72">
+    <row r="17" spans="1:74">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B17">
+        <v>-25196000.0</v>
+      </c>
+      <c r="C17">
+        <v>61831000.0</v>
+      </c>
+      <c r="D17">
         <v>-31333000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-12725000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-40455000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-21318000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-29524000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-61925000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>61022000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-56344000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-41250000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-49935000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-61719000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-55487000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-55117000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-66324000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-56731000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-65119000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-69386000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-43668000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-90935000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-104476000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-85437000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>124611000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-78249000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-61946000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-68377000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-54221000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>87379000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-60039000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-49911000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-45730000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-46130000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-37891000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-45219000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-43337000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-40541000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-28956000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-17402000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-14035000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-14585000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-13122000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-12801000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-12395000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-11466000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-26569000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-9806000.0</v>
       </c>
-      <c r="AU17">
-[...4 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>-6921076.0</v>
       </c>
-      <c r="AZ17">
-[...4 lines deleted...]
-      </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
-      <c r="BF17"/>
-      <c r="BG17"/>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
     </row>
-    <row r="18" spans="1:72">
+    <row r="18" spans="1:74">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>-19798000.0</v>
+      </c>
+      <c r="C18">
+        <v>-22636000.0</v>
+      </c>
+      <c r="D18">
         <v>-22051000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-20486000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-19431000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-16422000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-15082000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-13723000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-14024000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-15057000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-14995000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-14537000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-14387000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-14329000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-14153000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-14266000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-14062000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-13430000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-13654000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-11144000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-8125000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-8931000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4928000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4640000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-4171000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-4124000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-3996000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
     </row>
-    <row r="19" spans="1:72">
+    <row r="19" spans="1:74">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>1660000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1273000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1355000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>659000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>318000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>320000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>3939000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>13000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>9000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>14000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>24000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>42000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>81000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>368000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1142000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>1387000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>1077000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>450000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>610000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>651000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>750000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>764000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>837000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>562000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>378000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>415000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>407000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>399000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>395000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>347000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>233000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>248000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>202000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>93000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>90000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>29000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-2540872.0</v>
       </c>
-      <c r="AZ19"/>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
     </row>
-    <row r="20" spans="1:72">
+    <row r="20" spans="1:74">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -18569,321 +19119,329 @@
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20"/>
-      <c r="BG20"/>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
     </row>
-    <row r="21" spans="1:72">
+    <row r="21" spans="1:74">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>-6581000.0</v>
+      </c>
+      <c r="C21">
+        <v>85233000.0</v>
+      </c>
+      <c r="D21">
         <v>-9959000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7095000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-22096000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-4420000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-16026000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2579000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>72269000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-42367000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-27533000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-37058000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-48605000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-42513000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-41623000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-52376000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-42989000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-55628000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-55745000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-32533000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-82824000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-95569000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-80551000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>129170000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-74446000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-58964000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-65768000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-55298000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>86929000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-60649000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-50562000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-46480000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-46894000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-38696000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-45737000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-43660000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-40889000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-29285000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-17712000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-14331000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-14822000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-13234000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-12919000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-12462000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-11425000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-9380000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-9700000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-9254000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-7890000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-9736016.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-5406823.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-4271847.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-3344012.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-2160047.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-2990249.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-2863881.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-2189583.0</v>
       </c>
-      <c r="BE21">
-[...2 lines deleted...]
-      <c r="BF21">
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
         <v>-6221000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-7833000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-7089000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-6197000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-7093000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-7306000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-7350000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-6651000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-6507000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-8937000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-9061000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-5748000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-8264000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-7680000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-5879184.0</v>
       </c>
     </row>
-    <row r="22" spans="1:72">
+    <row r="22" spans="1:74">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -18921,287 +19479,299 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22"/>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
     </row>
-    <row r="23" spans="1:72">
+    <row r="23" spans="1:74">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B23">
+        <v>86685000.0</v>
+      </c>
+      <c r="C23">
+        <v>83213000.0</v>
+      </c>
+      <c r="D23">
         <v>97268000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>75290000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>87091000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>73533000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>67658000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>71255000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>65466000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>74617000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>61502000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>62844000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>72934000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>61331000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>60603000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>71217000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>61825000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>71029000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>70154000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>73192000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>90802000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>105207000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>84384000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>83066000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>76286000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>59946000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>66749000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>56280000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>58490000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>60649000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>50562000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>46480000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>46894000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>38696000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>45737000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>43660000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>40889000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>29285000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>17712000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>14331000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>14822000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>13234000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>12919000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>12462000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>11425000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>9380000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>9700000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>9254000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>7890000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>9736016.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>5406823.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>4271847.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3344012.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2160047.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2990249.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2863881.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2189583.0</v>
       </c>
-      <c r="BE23">
-[...2 lines deleted...]
-      <c r="BF23">
+      <c r="BG23">
+        <v>0.0</v>
+      </c>
+      <c r="BH23">
         <v>6457000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>8153000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>7405000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>6467000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>7383000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>7676000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>7711000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>6456000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>7259000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>8938000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>9062000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>5749000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>8265000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>7681000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>5879184.0</v>
       </c>
     </row>
-    <row r="24" spans="1:72">
+    <row r="24" spans="1:74">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19230,762 +19800,784 @@
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
     </row>
-    <row r="25" spans="1:72">
+    <row r="25" spans="1:74">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B25">
+        <v>27000.0</v>
+      </c>
+      <c r="C25">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="D25">
         <v>26000.0</v>
       </c>
       <c r="E25">
         <v>27000.0</v>
       </c>
       <c r="F25">
         <v>26000.0</v>
       </c>
       <c r="G25">
+        <v>27000.0</v>
+      </c>
+      <c r="H25">
+        <v>26000.0</v>
+      </c>
+      <c r="I25">
         <v>10000.0</v>
       </c>
-      <c r="H25">
-[...2 lines deleted...]
-      <c r="I25">
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
         <v>6000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>26000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>51000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>81000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>92000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>105000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>150000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="R25">
         <v>153000.0</v>
       </c>
       <c r="S25">
         <v>153000.0</v>
       </c>
       <c r="T25">
         <v>153000.0</v>
       </c>
       <c r="U25">
+        <v>153000.0</v>
+      </c>
+      <c r="V25">
+        <v>153000.0</v>
+      </c>
+      <c r="W25">
         <v>160000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>163000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>118000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>106000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>101000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>92000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>55000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>71000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>74000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>67000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>63000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>61000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>62000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>62000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>65000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>69000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>62000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>63000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>63000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>64000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>67000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>54000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="AS25">
         <v>56000.0</v>
       </c>
       <c r="AT25">
+        <v>59000.0</v>
+      </c>
+      <c r="AU25">
+        <v>56000.0</v>
+      </c>
+      <c r="AV25">
         <v>51000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>41000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>12000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>10887.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>10525.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>16861.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>32278.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>32532.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>34945.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>35095.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>36861.0</v>
       </c>
-      <c r="BE25"/>
-      <c r="BF25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>-236000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-320000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-316000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-270000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-290000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-370000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-361000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>195000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-752000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-742000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-715000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-708000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-508000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-428944.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-405056.0</v>
       </c>
     </row>
-    <row r="26" spans="1:72">
+    <row r="26" spans="1:74">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B26">
+        <v>8988000.0</v>
+      </c>
+      <c r="C26">
+        <v>13926000.0</v>
+      </c>
+      <c r="D26">
         <v>14131000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>7238000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>12557000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>10977000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>10397000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>11461000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>13403000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>17742000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>14885000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>22099000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>31381000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>33033000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>29143000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>32432000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>24319000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>27616000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>25331000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>25074000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>27954000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>41964000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>35283000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>34987000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>34702000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>38234000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>48281000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>42788000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>46308000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>49473000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>41551000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>39524000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>40940000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>33439000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>40056000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>38248000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>35860000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>24881000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>13498000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>9698000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>9791000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>7956000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>7247000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>7209000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>7390000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>6200000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>7174000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>6528000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>5400000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>7338517.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>3482673.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>3100422.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>2092593.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>1654282.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>2456412.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>2330223.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>1557211.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>7808000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>4473000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>6272000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>5460000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>4992000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>5416000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>5878000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>5705000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>5151000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>4902000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>5391000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>5604000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>4922000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>6701000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>6103000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>4063357.0</v>
       </c>
     </row>
-    <row r="27" spans="1:72">
+    <row r="27" spans="1:74">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>25500000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>15600000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>11300000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>13700000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>20002000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
     </row>
-    <row r="28" spans="1:72">
+    <row r="28" spans="1:74">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B28">
+        <v>43124000.0</v>
+      </c>
+      <c r="C28">
+        <v>41433000.0</v>
+      </c>
+      <c r="D28">
         <v>41848000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>39509000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>42996000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11425000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>39975000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>44185000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>41988000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>29817000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>33240000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>40745000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>41553000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>12838000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>24954000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>38785000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>37506000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>24638000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>44823000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>46318000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>62848000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>41553000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>48826000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>47681000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>41553000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>21712000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>18468000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>13492000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>12182000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>11176000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>9011000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>6956000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5954000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>5257000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>5681000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5412000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5029000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4404000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4214000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4633000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5031000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>5278000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5672000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>5253000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4035000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3180000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2526000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2726000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2490000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2397499.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1924150.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1171425.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1251419.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>505765.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>533837.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>533658.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>632372.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>9986000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
     </row>
-    <row r="29" spans="1:72">
+    <row r="29" spans="1:74">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -20014,581 +20606,595 @@
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
     </row>
-    <row r="30" spans="1:72">
+    <row r="30" spans="1:74">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B30">
+        <v>52112000.0</v>
+      </c>
+      <c r="C30">
+        <v>55359000.0</v>
+      </c>
+      <c r="D30">
         <v>41848000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>46747000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>55553000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>47902000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>50372000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>55646000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>55391000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>63165000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>48125000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>56058000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>61282000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>57171000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>54097000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>62041000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>54700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>65954000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>64596000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>71392000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>89018000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>103519000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>84109000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>82668000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>76255000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>59946000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>66749000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>56280000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>58490000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>60649000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>50562000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>46480000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>46894000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>38696000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>45737000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>43660000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>40889000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>29285000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>17712000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>14331000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>14822000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>13234000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>12919000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>12462000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>11425000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>9380000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>9700000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>9254000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>7890000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>9736016.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>5406823.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>4271847.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3344012.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2160047.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>2990249.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>2863881.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>2189583.0</v>
       </c>
-      <c r="BE30">
-[...2 lines deleted...]
-      <c r="BF30">
+      <c r="BG30">
+        <v>0.0</v>
+      </c>
+      <c r="BH30">
         <v>6457000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>8153000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>7405000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>6467000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>7383000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>7676000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>7711000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>6456000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>7259000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>8196000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>8347000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>6242000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>7820000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>7252000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>5474128.0</v>
       </c>
     </row>
-    <row r="31" spans="1:72">
+    <row r="31" spans="1:74">
       <c r="A31" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B31">
+        <v>-18615000.0</v>
+      </c>
+      <c r="C31">
+        <v>-21561000.0</v>
+      </c>
+      <c r="D31">
         <v>-21374000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-19820000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-18359000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-16898000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-13498000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-64504000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-11247000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-13977000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-13717000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-12877000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-13114000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-12974000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-13494000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-13948000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-13742000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-9491000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-13641000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-11135000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-8111000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-8907000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-4886000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-4559000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-3803000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-2982000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2609000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1077000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>450000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>610000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>651000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>750000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>764000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>805000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>518000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>323000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>348000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>329000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>310000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>296000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>237000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>112000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>118000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>67000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-41000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-77000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-106000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>16000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>16000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>47000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>169000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-2649000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-895000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-615309.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-361025.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-302273.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-259369.0</v>
       </c>
-      <c r="BE31">
-[...2 lines deleted...]
-      <c r="BF31">
+      <c r="BG31">
+        <v>0.0</v>
+      </c>
+      <c r="BH31">
         <v>-342000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-602000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-317000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-422000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>113000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-518000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>47000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>307000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>226000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>2612000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>3080000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-1055000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-3429000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>309000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>152608.0</v>
       </c>
     </row>
-    <row r="32" spans="1:72">
+    <row r="32" spans="1:74">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B32">
+        <v>80104000.0</v>
+      </c>
+      <c r="C32">
+        <v>168446000.0</v>
+      </c>
+      <c r="D32">
         <v>87309000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>82385000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>64995000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>69113000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>51632000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>73834000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>137735000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>32250000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>33969000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>25786000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>24329000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>18818000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>18980000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>18841000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>18836000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>15401000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>14409000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>40659000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>7978000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>9638000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>3833000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>212236000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1840000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>981000.0</v>
       </c>
       <c r="AA32">
         <v>982000.0</v>
       </c>
       <c r="AB32">
+        <v>981000.0</v>
+      </c>
+      <c r="AC32">
+        <v>982000.0</v>
+      </c>
+      <c r="AD32">
         <v>145419000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>184474000.0</v>
       </c>
-      <c r="AD32">
-[...4 lines deleted...]
-      </c>
       <c r="AF32">
         <v>0.0</v>
       </c>
       <c r="AG32">
         <v>0.0</v>
       </c>
       <c r="AH32">
         <v>0.0</v>
       </c>
       <c r="AI32">
         <v>0.0</v>
       </c>
       <c r="AJ32">
         <v>0.0</v>
       </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
@@ -20623,129 +21229,136 @@
       </c>
       <c r="AX32">
         <v>0.0</v>
       </c>
       <c r="AY32">
         <v>0.0</v>
       </c>
       <c r="AZ32">
         <v>0.0</v>
       </c>
       <c r="BA32">
         <v>0.0</v>
       </c>
       <c r="BB32">
         <v>0.0</v>
       </c>
       <c r="BC32">
         <v>0.0</v>
       </c>
       <c r="BD32">
         <v>0.0</v>
       </c>
       <c r="BE32">
         <v>0.0</v>
       </c>
-      <c r="BF32"/>
-      <c r="BG32"/>
+      <c r="BF32">
+        <v>0.0</v>
+      </c>
+      <c r="BG32">
+        <v>0.0</v>
+      </c>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
-      <c r="BO32">
-[...4 lines deleted...]
-      </c>
+      <c r="BO32"/>
+      <c r="BP32"/>
       <c r="BQ32">
         <v>1000.0</v>
       </c>
       <c r="BR32">
         <v>1000.0</v>
       </c>
       <c r="BS32">
         <v>1000.0</v>
       </c>
       <c r="BT32">
+        <v>1000.0</v>
+      </c>
+      <c r="BU32">
+        <v>1000.0</v>
+      </c>
+      <c r="BV32">
         <v>1000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20759,2965 +21372,3071 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B2">
+        <v>144761000.0</v>
+      </c>
+      <c r="C2">
         <v>82248000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>124775000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>258892000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>304962000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>167058000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>36973000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34468000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>38165000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>77336000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>85038000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>56537000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6511521.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1571084.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3414896.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>70286000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>70228000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5904000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12540963.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B3">
+        <v>189000</v>
+      </c>
+      <c r="C3">
         <v>317000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>13369000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>953000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>151000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>94000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>325000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>873000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>31373</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6783</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>33635</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1155000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2023000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1341000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1563058</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-134117000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-46070000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>137904000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>130085000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>2505000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-3697000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-39171000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-7702000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>28501000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>50025840.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>43199000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>38661000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>16777000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6876000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2884000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1731000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>139000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1275000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-332000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>28489.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
+      <c r="T5"/>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B6">
+        <v>23091000.0</v>
+      </c>
+      <c r="C6">
         <v>62513000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-42527000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-134117000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-46070000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>137904000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>130085000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2505000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3697000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-39171000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7702000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>28501000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>50025840.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4940437.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1843812.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-29787000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>58000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>64324000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6637031.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B7">
+        <v>-14642000.0</v>
+      </c>
+      <c r="C7">
         <v>-60530000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13675000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3373000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-52513000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4262000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-7299000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>29156000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>16466000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9981000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2089000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>251000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3227834.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-840171.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>801921.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-465000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1065000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2975000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1859174.0</v>
       </c>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-10795000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-10546000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B9">
+        <v>-60048000.0</v>
+      </c>
+      <c r="C9">
         <v>-31648000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-14765000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-10795000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-10546000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-10742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12388000.0</v>
       </c>
       <c r="H9">
         <v>-12388000.0</v>
       </c>
       <c r="I9">
-        <v>0.0</v>
+        <v>-12388000.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
-      <c r="N9"/>
+      <c r="N9">
+        <v>0.0</v>
+      </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>19500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B10">
+        <v>-10633000.0</v>
+      </c>
+      <c r="C10">
         <v>-28868000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-30422000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-807000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-18258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16136000.0</v>
       </c>
       <c r="G10">
         <v>-16136000.0</v>
       </c>
       <c r="H10">
         <v>-16136000.0</v>
       </c>
       <c r="I10">
         <v>-16136000.0</v>
       </c>
       <c r="J10">
-        <v>0.0</v>
+        <v>-16136000.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
-      <c r="N10"/>
+      <c r="N10">
+        <v>0.0</v>
+      </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-2620013.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>9620000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-28463000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>27157000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-6055000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>32040000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>18197000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>9842000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-814000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>583000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3199345.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>633000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
+      <c r="T11"/>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>15215000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21660000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28385000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25884000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23968000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18605000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15957000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12773000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3710000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4152103.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
+      <c r="T12"/>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>5436000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5735000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-10742000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6604000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4710000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>731000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6137000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-756000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>550000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
+      <c r="T13"/>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B14">
+        <v>105000.0</v>
+      </c>
+      <c r="C14">
         <v>63000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>164000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>500000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>612000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>547000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>319000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>265000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>258000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>252000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>236000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>160000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>70551.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>139433.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>178471.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1291000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-2014000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-2050000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-683223.0</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
         <v>302729000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
-      <c r="N15"/>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
+      <c r="T15"/>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B16">
+        <v>167852000.0</v>
+      </c>
+      <c r="C16">
         <v>144761000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>82248000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>124775000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>258892000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>304962000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>167058000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>36973000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>34468000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>38165000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>77336000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>85038000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>56537361.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6511521.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1571084.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>40499000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>70286000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>70228000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5903932.0</v>
       </c>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>-13093000.0</v>
+      </c>
+      <c r="C18">
         <v>-23971000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-135487000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-174827000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-263809000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-98546000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-71294000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-148789000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-131321000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-47824000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-38481000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-32894000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18144734.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-10815350.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9102360.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-27719000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-24790000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19295000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9415630.0</v>
       </c>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-317000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>30706000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>8104000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-50484000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>34725000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>65184000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>140600000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-35834000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>10212000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-159767000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-35737000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-21172031.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B20">
+        <v>88004000.0</v>
+      </c>
+      <c r="C20">
         <v>91185000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>26436000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>90849000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>218688000.0</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B21">
+        <v>-54912000.0</v>
+      </c>
+      <c r="C21">
         <v>35014000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-440000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>225591000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>280000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1049000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1709000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1604000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-638000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4838000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
+      <c r="T21"/>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B22">
+        <v>-22682000.0</v>
+      </c>
+      <c r="C22">
         <v>-51745000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-209248000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-233659000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-269108000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-143551000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-97165000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-201810000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-166988000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-74978000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-49784000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-36375000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-26088133.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-11741736.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-10817341.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-28726000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-24931000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-27576000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-10670184.0</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B23">
+        <v>-7256000.0</v>
+      </c>
+      <c r="C23">
         <v>-39715000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6416000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-58243000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>49975000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-14870000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>136195000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11743000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1167000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1177000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>92282000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>89017831.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6715886.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1441000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>25016000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>84118000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2779276.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>8104000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-50484000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-12500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>65184000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>140600000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-35834000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10212000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>24000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>12000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>201265.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5100.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>42312.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>30000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-105000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-450000.0</v>
       </c>
-      <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B25">
+        <v>14256000.0</v>
+      </c>
+      <c r="C25">
         <v>76565000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>47964000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>46490000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32894000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33801000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7920000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-217000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>44000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>61000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>31000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>936581.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1502075.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>581465.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3918000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5243000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8697000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1641661.0</v>
       </c>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>90849000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>222450000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-55000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>11771000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11743000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>165167000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>45000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>191160000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>92204000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>72317105.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B27">
+        <v>9870000.0</v>
+      </c>
+      <c r="C27">
         <v>11993000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11958000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15215000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>24306000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>28385000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>25884000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>23968000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18605000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15957000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12726000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3679000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1226988.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>79861.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>78451.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
+      <c r="T27"/>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B28">
+        <v>36184000.0</v>
+      </c>
+      <c r="C28">
         <v>86484000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>50460000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32606000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>268223000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>201725000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>136195000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10694000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>163458000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1559000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>190522000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>97120000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>89141340.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15750687.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6715886.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1441000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>25016000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>84118000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2779276.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B29">
+        <v>-13093000.0</v>
+      </c>
+      <c r="C29">
         <v>-23654000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-135487000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-174827000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-263809000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-85177000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-70341000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-148638000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-131302000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-47730000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-38156000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-32021000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-18113361.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-10808567.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-9068725.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-26564000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-22767000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-17954000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-7852572.0</v>
       </c>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B30">
+        <v>189000.0</v>
+      </c>
+      <c r="C30">
         <v>-317000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>42500000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8104000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-50484000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21356000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>64231000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>140449000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-35853000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10118000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-160068000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-36598000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-21002139.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1683.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>509027.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5479000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2128000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2024000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1563058.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BT30"/>
+  <dimension ref="A1:BV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:74">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="BR1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BS1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>133</v>
       </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>135</v>
+      </c>
     </row>
-    <row r="2" spans="1:72">
+    <row r="2" spans="1:74">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B2">
+        <v>167852000.0</v>
+      </c>
+      <c r="C2">
+        <v>92447000.0</v>
+      </c>
+      <c r="D2">
         <v>86061000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>114633000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>144761000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>144717000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>189304000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>226609000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>82248000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>114833000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>138470000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>144911000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>124775000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>159399000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>122940000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>150364000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>208892000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>103672000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>219186000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>217939000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>304962000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>215748000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>298489000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>150314000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>167058000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>212906000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>275272000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>176029000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>36973000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>26755000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>24380000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>30823000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>34468000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>21024000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>20373000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>19867000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>38165000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>47140000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>48768000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>37207000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>77336000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>80824000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>129787000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>208641000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>85038000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>40232000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>47944000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>48638000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>56537000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>71895828.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>16626859.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3886216.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>6511521.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3165074.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2049679.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>4879411.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1571084.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>64685000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>28206000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>31605000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>40499000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>41386000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>45678000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>63923000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>70286000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>76985000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>53687000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>64661000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>70228000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>75638000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>22685000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>27698068.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>5903932.0</v>
       </c>
     </row>
-    <row r="3" spans="1:72">
+    <row r="3" spans="1:74">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>189000</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>189000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
         <v>167000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>77000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>73000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
         <v>176000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>83000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>585000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>191000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>172000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>358000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>234000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>189000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>105000</v>
-      </c>
-[...4 lines deleted...]
-        <v>46000</v>
       </c>
       <c r="AF3">
         <v>46000</v>
       </c>
       <c r="AG3">
+        <v>46000</v>
+      </c>
+      <c r="AH3">
+        <v>46000</v>
+      </c>
+      <c r="AI3">
         <v>19000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>19000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>5000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>14000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>89000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>5000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>5000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>228000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>76000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>14000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>7000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>20000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>215000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>365000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>273000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>13170</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>18000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>18203</v>
-      </c>
-[...4 lines deleted...]
-        <v>3885</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
+        <v>3885</v>
+      </c>
+      <c r="BD3">
         <v>0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
         <v>10668</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>33000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>289000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>40000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>25000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>440000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>17000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>32000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>666000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>764000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>610000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>244000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>405000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>556000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>275000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>386436</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>123564</v>
       </c>
     </row>
-    <row r="4" spans="1:72">
+    <row r="4" spans="1:74">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-6441000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>20136000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-84624000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>36459000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-27424000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-58528000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>105220000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-65514000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>1247000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-87023000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>89214000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-82741000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>148175000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-16744000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-45848000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-62366000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>99243000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>139056000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>10218000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>2375000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-6443000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-3645000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>13444000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>651000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>506000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-18298000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-8975000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-1628000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>11561000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-40129000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-3488000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-48963000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-78854000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>123603000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>44806000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-7712000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-694000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-7899000.0</v>
       </c>
-      <c r="AW4"/>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
     </row>
-    <row r="5" spans="1:72">
+    <row r="5" spans="1:74">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>20262000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>18362000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>11247000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>8048000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>14225000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>9679000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>12004000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>8477000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>22182000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4002000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>11517000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1087000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3522000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>651000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2064000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-627000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-436000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5875000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2383000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-282000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-4564000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-421000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-273000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>88000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2589000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-4135000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1372000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1456000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>674000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-451000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>1116000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-2318000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>787000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-860000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>684000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-24000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>36000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-1028000.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
     </row>
-    <row r="6" spans="1:72">
+    <row r="6" spans="1:74">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B6">
+        <v>-11694000.0</v>
+      </c>
+      <c r="C6">
+        <v>75405000.0</v>
+      </c>
+      <c r="D6">
         <v>6386000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-28572000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-30128000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>44000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-44587000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-37305000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>144361000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-32585000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-23637000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6441000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>20136000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-34624000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>36459000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-27424000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-58528000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>105220000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-65514000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1247000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-87023000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>89214000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-82741000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>148175000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-16744000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-45848000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-62366000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>99243000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>139056000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>10218000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2375000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-6443000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3645000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>13444000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>651000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>506000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-18298000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-8975000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1628000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>11561000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-40129000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-3488000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-48963000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-78854000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>123603000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>44806000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-7712000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-694000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-7899000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-15358467.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>55268969.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>12740643.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-2625305.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>3346447.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1115395.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-2829732.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>3308327.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6">
+      <c r="BG6"/>
+      <c r="BH6">
         <v>36479000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-3399000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-8894000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-887000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-4292000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-18245000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-6363000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-6699000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>23298000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-10974000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-5567000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-5410000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>52953000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-5013068.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>21794136.0</v>
       </c>
     </row>
-    <row r="7" spans="1:72">
+    <row r="7" spans="1:74">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B7">
+        <v>-1057000.0</v>
+      </c>
+      <c r="C7">
+        <v>-21325000.0</v>
+      </c>
+      <c r="D7">
         <v>9700000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-26312000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>12028000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-21308000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-12420000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-4999000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-21803000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3955000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>6579000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>10160000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-7019000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-2213000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-3027000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>301000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1566000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-5584000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-16288000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-21279000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-9362000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>9031000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-13585000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2647000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2355000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1429000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-48000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-6360000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-2320000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>24527000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>6899000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>803000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-3073000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-1603000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>4264000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>11955000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>1850000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>8750000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-958000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>2294000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-105000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-95000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-2684000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>661000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>29000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>82000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>104000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>2118000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-2053000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>1569767.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>53898.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>974729.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>629440.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-432531.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>179346.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-37090.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-549896.0</v>
       </c>
-      <c r="BE7"/>
-      <c r="BF7">
+      <c r="BG7"/>
+      <c r="BH7">
         <v>-1108000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>1754000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-150000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>465000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-389000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>69000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-610000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-468000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>210000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-348000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-459000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-1037000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>2955000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>1570327.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-513327.0</v>
       </c>
     </row>
-    <row r="8" spans="1:72">
+    <row r="8" spans="1:74">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-4384000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-2686000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-2240000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-3645000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-2728000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-2182000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-1224000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>144000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-9466000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -23725,135 +24444,137 @@
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
     </row>
-    <row r="9" spans="1:72">
+    <row r="9" spans="1:74">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B9">
+        <v>7838000.0</v>
+      </c>
+      <c r="C9">
+        <v>-21210000.0</v>
+      </c>
+      <c r="D9">
         <v>-11234000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-26452000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-1152000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-12318000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-7464000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-5748000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-6118000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-5871000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1824000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-4384000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-2686000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2240000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3645000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-2728000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2182000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1224000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>144000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-19440000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>15234000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-270153000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1053000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-5481000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>14118000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
@@ -23870,158 +24591,164 @@
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
-      <c r="AZ9"/>
-      <c r="BA9"/>
+      <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
+        <v>0.0</v>
+      </c>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9">
         <v>7875.0</v>
       </c>
     </row>
-    <row r="10" spans="1:72">
+    <row r="10" spans="1:74">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B10">
+        <v>915000.0</v>
+      </c>
+      <c r="C10">
+        <v>3415000.0</v>
+      </c>
+      <c r="D10">
         <v>5927000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-15144000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-4831000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-14389000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4367000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-11374000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-7472000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-14188000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-5759000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-6324000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4151000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-5656000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-313000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>6422000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1260000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-422000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-10258000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3684000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3894000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-7075000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-813000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-6407000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1841000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
-[...4 lines deleted...]
-      </c>
+      <c r="AD10"/>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -24038,812 +24765,828 @@
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10"/>
+      <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
     </row>
-    <row r="11" spans="1:72">
+    <row r="11" spans="1:74">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>5745000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>12071000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-7224000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5703000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3978000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-6405000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>6344000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-5345000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-9725000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1845000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3459000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>22910000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-8931000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>10172000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3006000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3489000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>4575000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-5924000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-8195000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>22144000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>7181000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>5367000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-2652000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1330000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>4176000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>9366000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>5985000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>7378000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>498000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1620000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>346000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1211000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-366000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-126000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>889000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-602000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>128000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2082000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-1025000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>3200000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>2163000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1391000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1285000.0</v>
       </c>
-      <c r="BA11"/>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-      <c r="BE11">
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11">
         <v>633000.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
     </row>
-    <row r="12" spans="1:72">
+    <row r="12" spans="1:74">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>14893000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3160000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2903000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3715000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3537000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3527000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4436000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1828000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>15942000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>16524000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5751000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6673000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7264000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7395000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7053000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6358000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>6327000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>6563000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>6636000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>6829000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5495000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5723000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5921000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4534000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>4941000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4980000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>4150000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3571000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3709000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4121000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>4556000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>4435000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>3368000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2898000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2072000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1054000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>950000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>948000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>758000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
     </row>
-    <row r="13" spans="1:72">
+    <row r="13" spans="1:74">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>8417000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>9898000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>9898000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1747000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-3644000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>9618000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2285000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-3076000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3551000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-9974000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>15234000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-18326000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-1053000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-5481000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>14118000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-3208000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>5386000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-222000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>4648000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-1727000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>10814000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-9717000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>5340000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>708000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>3477000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>4874000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-4135000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>6093000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-1456000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>674000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-756000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>550000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
     </row>
-    <row r="14" spans="1:72">
+    <row r="14" spans="1:74">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B14">
+        <v>27000.0</v>
+      </c>
+      <c r="C14">
+        <v>1424000.0</v>
+      </c>
+      <c r="D14">
         <v>873000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>725000.0</v>
       </c>
       <c r="E14">
         <v>27000.0</v>
       </c>
       <c r="F14">
+        <v>725000.0</v>
+      </c>
+      <c r="G14">
+        <v>27000.0</v>
+      </c>
+      <c r="H14">
         <v>-411000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>10000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>437000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>6000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>26000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>51000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>81000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>92000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>105000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>150000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="R14">
         <v>153000.0</v>
       </c>
       <c r="S14">
         <v>153000.0</v>
       </c>
       <c r="T14">
         <v>153000.0</v>
       </c>
       <c r="U14">
+        <v>153000.0</v>
+      </c>
+      <c r="V14">
+        <v>153000.0</v>
+      </c>
+      <c r="W14">
         <v>160000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>163000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>118000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>106000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>101000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>92000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>55000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>71000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>74000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>67000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>63000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>61000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>62000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>62000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>65000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>69000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>62000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>63000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>63000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>64000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>67000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>54000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="AS14">
         <v>56000.0</v>
       </c>
       <c r="AT14">
+        <v>59000.0</v>
+      </c>
+      <c r="AU14">
+        <v>56000.0</v>
+      </c>
+      <c r="AV14">
         <v>51000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>41000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>12000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>10887.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>10525.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>16861.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>32278.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>32532.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>34945.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>35095.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>36861.0</v>
       </c>
-      <c r="BE14"/>
-      <c r="BF14">
+      <c r="BG14"/>
+      <c r="BH14">
         <v>-236000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>-320000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>-316000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>-270000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>-290000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>-370000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>-361000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>195000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>-752000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>-742000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>-715000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>-708000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>-508000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>-428944.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>-405056.0</v>
       </c>
     </row>
-    <row r="15" spans="1:72">
+    <row r="15" spans="1:74">
       <c r="A15" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15">
+        <v>0.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -24860,293 +25603,305 @@
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15"/>
+      <c r="AZ15">
+        <v>0.0</v>
+      </c>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
     </row>
-    <row r="16" spans="1:72">
+    <row r="16" spans="1:74">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B16">
+        <v>156158000.0</v>
+      </c>
+      <c r="C16">
+        <v>167852000.0</v>
+      </c>
+      <c r="D16">
         <v>92447000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>86061000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>114633000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>144761000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>144717000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>189304000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>226609000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>82248000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>114833000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>138470000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>144911000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>124775000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>159399000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>122940000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>150364000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>208892000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>153672000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>219186000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>217939000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>304962000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>215748000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>298489000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>150314000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>167058000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>212906000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>275272000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>176029000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>36973000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>26755000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>24380000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>30823000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>34468000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>21024000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>20373000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>19867000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>38165000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>47140000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>48768000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>37207000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>77336000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>80824000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>129787000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>208641000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>85038000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>40232000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>47944000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>48638000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>56537361.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>71895828.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>16626859.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>3886216.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>6511521.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>3165074.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2049679.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>4879411.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1571084.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>64685000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>28206000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>31605000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>40499000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>41386000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>45678000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>63923000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>70286000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>76985000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>53687000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>64661000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>70228000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>75638000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>22685000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>27698068.0</v>
       </c>
     </row>
-    <row r="17" spans="1:72">
+    <row r="17" spans="1:74">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25175,487 +25930,499 @@
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
     </row>
-    <row r="18" spans="1:72">
+    <row r="18" spans="1:74">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>-27911000.0</v>
+      </c>
+      <c r="C18">
+        <v>45432000.0</v>
+      </c>
+      <c r="D18">
         <v>-4286000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-31422000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-22628000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-34952000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-35492000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7282000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>53755000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-37056000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-19325000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-24750000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-54356000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-42253000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-43052000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-50532000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-38990000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-57706000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-69169000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-47866000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-89068000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-68726000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-86588000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>138806000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-69538000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-50166000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-58387000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-54243000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>91502000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-28797000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-37573000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-39198000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-43221000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-34855000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-35884000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-26233000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-34330000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-16405000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-14304000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-7312000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-9803000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-8677000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-11906000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-8628000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-9270000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-8228000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-8846000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-6443000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-9377000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-7543519.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-4776896.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-3197749.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-2626570.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-2365919.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-2906164.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-2847094.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-2696173.0</v>
       </c>
-      <c r="BE18"/>
-      <c r="BF18">
+      <c r="BG18"/>
+      <c r="BH18">
         <v>-7452000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-6129000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-6999000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-6055000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-6702000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-7038000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-7924000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-6798000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-5856000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-6091000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-6045000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-6298000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-3599000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-4885832.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-4512168.0</v>
       </c>
     </row>
-    <row r="19" spans="1:72">
+    <row r="19" spans="1:74">
       <c r="A19" t="s">
-        <v>182</v>
-[...6 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
         <v>0.0</v>
       </c>
       <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
         <v>-167000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-77000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-73000.0</v>
       </c>
-      <c r="I19">
-[...4 lines deleted...]
-      </c>
       <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19">
         <v>17500000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>25000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-11794000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>33000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>5000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-18102000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-50484000.0</v>
       </c>
       <c r="S19">
         <v>-50484000.0</v>
       </c>
       <c r="T19">
         <v>-50484000.0</v>
       </c>
       <c r="U19">
+        <v>-50484000.0</v>
+      </c>
+      <c r="V19">
+        <v>-50484000.0</v>
+      </c>
+      <c r="W19">
         <v>-12676000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>2250000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>5695000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>26780000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-2696000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-4955000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>26950000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>45885000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>38673000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>40074000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>31570000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>30283000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>48399000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-127523000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>27108000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>16182000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>7841000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>13070000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>19263000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-29962000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>5558000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-37186000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-70598000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-57541000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-38863000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>1000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>700000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>1426000.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
     </row>
-    <row r="20" spans="1:72">
+    <row r="20" spans="1:74">
       <c r="A20" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>185</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>74623000.0</v>
+      </c>
+      <c r="D20">
         <v>10531000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>2850000.0</v>
       </c>
-      <c r="D20">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>-18000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>531000.0</v>
       </c>
-      <c r="G20">
-[...2 lines deleted...]
-      <c r="H20">
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>90672000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>52428000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>-52459000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>4309000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>52598000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>21988000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>48652000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>214300000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
@@ -25665,1984 +26432,2034 @@
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
     </row>
-    <row r="21" spans="1:72">
+    <row r="21" spans="1:74">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21">
         <v>-219000.0</v>
       </c>
-      <c r="Q21"/>
-[...1 lines deleted...]
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21">
         <v>-390000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-50000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>225591000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>280000000.0</v>
       </c>
       <c r="X21">
         <v>280000000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
+      <c r="Y21">
+        <v>280000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>280000000.0</v>
+      </c>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>-1049000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-153000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-451000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-445000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-437000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-431000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-424000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-417000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-411000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-404000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-398000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-391000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-385000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-253000.0</v>
       </c>
-      <c r="AQ21"/>
-[...1 lines deleted...]
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>4838000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-31000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>4869000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
     </row>
-    <row r="22" spans="1:72">
+    <row r="22" spans="1:74">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B22">
+        <v>-25196000.0</v>
+      </c>
+      <c r="C22">
+        <v>61831000.0</v>
+      </c>
+      <c r="D22">
         <v>-31333000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-12725000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-40455000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-21318000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-29524000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-61925000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>61022000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-56344000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-41250000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-49935000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-61719000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-55487000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-55117000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-66324000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-56731000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-65119000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-69386000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-43668000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-90935000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-104476000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-85437000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>124611000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-78249000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-61946000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-68377000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-54221000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>87379000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-60039000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-49911000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-45730000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-46130000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-37891000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-45219000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-43337000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-40541000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-28956000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-17402000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-14035000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-14585000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-13122000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-12801000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-12395000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-11466000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-9457000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-9806000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-9238000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-7874000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-9689446.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-5238434.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-6921076.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-4239177.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-2775356.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-3351274.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-3166154.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-2448952.0</v>
       </c>
-      <c r="BE22"/>
-      <c r="BF22">
+      <c r="BG22"/>
+      <c r="BH22">
         <v>-6563000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-8435000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-7406000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-6619000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-6980000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-7824000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-7303000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-6344000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-6281000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-6325000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-5981000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-5565000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-10804000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-6513848.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-4693152.0</v>
       </c>
     </row>
-    <row r="23" spans="1:72">
+    <row r="23" spans="1:74">
       <c r="A23" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B23">
+        <v>16217000.0</v>
+      </c>
+      <c r="C23">
+        <v>244000.0</v>
+      </c>
+      <c r="D23">
         <v>10672000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-7500000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>35014000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-9626000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-30023000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-66000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-47957000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>48147000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>809000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-3106000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-52346000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>219000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2101000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-219000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-890000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-733000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>50000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-50000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-46004000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1597000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3674000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>26014000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-124424000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>976000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>126536000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1669000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>342000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>27000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1636000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>9738000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>356000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>164489000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>55000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>267000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>7752000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>10000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>8000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>27000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>5345000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>126000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>366000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>264000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>166000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>165000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>168000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>52000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-63.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-3115.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>16950000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1265.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>164536.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>156779.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="BE23"/>
       <c r="BF23">
+        <v>6000000.0</v>
+      </c>
+      <c r="BG23"/>
+      <c r="BH23">
         <v>67401000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>110000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-152000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>324000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-216000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-212000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1545000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-185000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>22382000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>2297000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>522000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>471000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>56974000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-86132.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>26759132.0</v>
       </c>
     </row>
-    <row r="24" spans="1:72">
+    <row r="24" spans="1:74">
       <c r="A24" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
+        <v>-42500000.0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24">
         <v>17500000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>25000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-11794000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>33000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>5000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-18102000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-50484000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>-12500000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2250000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>5695000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>26780000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-2696000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-4955000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>26950000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>45885000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>38673000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>40074000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>31570000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>30283000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-19000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-127523000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>27108000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>16182000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>7841000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>13070000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>19263000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-29962000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>15000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>3000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>6000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-57541000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-38863000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>12000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1426000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>10000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>135000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>55000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>1265.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1960.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>2560.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>4500.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>42000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>1000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>27000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-11084000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>2000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>275000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>6652000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-7032000.0</v>
       </c>
-      <c r="BP24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24">
+        <v>-233000.0</v>
+      </c>
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-450000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:72">
+    <row r="25" spans="1:74">
       <c r="A25" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B25">
+        <v>-1496000.0</v>
+      </c>
+      <c r="C25">
+        <v>926000.0</v>
+      </c>
+      <c r="D25">
         <v>14125000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4919000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2609000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4842000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4008000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>56778000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>11374000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>12407000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>12345000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>11814000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>11398000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>15355000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>14987000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>11814000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11586000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>8370000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>10855000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>8344000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5325000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>20062000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4924000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4620000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4098000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4064000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3977000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-46000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-75000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-83000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-77000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-57000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-8413000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>4000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>5000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>6000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>8000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>9000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>10000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>12000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>13000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="AQ25">
         <v>15000.0</v>
       </c>
       <c r="AR25">
-        <v>16000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="AS25">
         <v>15000.0</v>
       </c>
       <c r="AT25">
-        <v>70000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="AU25">
-        <v>66000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="AV25">
         <v>70000.0</v>
       </c>
       <c r="AW25">
+        <v>66000.0</v>
+      </c>
+      <c r="AX25">
+        <v>70000.0</v>
+      </c>
+      <c r="AY25">
         <v>24699.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-122717.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>108357.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>828224.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>732348.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>201540.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>305898.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>262289.0</v>
       </c>
-      <c r="BE25"/>
-      <c r="BF25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>744000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>912000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>898000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>809000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>974000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>1119000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>1016000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>583000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>1577000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1515000.0</v>
       </c>
       <c r="BQ25">
         <v>1568000.0</v>
       </c>
       <c r="BR25">
+        <v>1515000.0</v>
+      </c>
+      <c r="BS25">
+        <v>1568000.0</v>
+      </c>
+      <c r="BT25">
         <v>5033000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>873069.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>1222931.0</v>
       </c>
     </row>
-    <row r="26" spans="1:72">
+    <row r="26" spans="1:74">
       <c r="A26" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>343750000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-343750000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="J26"/>
+      <c r="K26">
         <v>20000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-20000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-48109000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>52598000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>22207000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>48652000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>19990000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="R26"/>
+      <c r="S26">
         <v>214851000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>4763000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>168000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2668000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-55000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1643000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>3738000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1014000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>7014000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1201000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1887000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1669000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>342000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>27000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1636000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>9738000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>356000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>164489000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>55000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>267000.0</v>
       </c>
-      <c r="AK26">
-[...2 lines deleted...]
-      <c r="AL26">
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>10000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>8000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>27000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>379000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>366000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>190414000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>91897000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>165000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>90000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>52000.0</v>
       </c>
-      <c r="AW26">
-[...4 lines deleted...]
-      </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>123245.0</v>
       </c>
-      <c r="AZ26"/>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
     </row>
-    <row r="27" spans="1:72">
+    <row r="27" spans="1:74">
       <c r="A27" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B27">
+        <v>2502000.0</v>
+      </c>
+      <c r="C27">
+        <v>2387000.0</v>
+      </c>
+      <c r="D27">
         <v>2349000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2669000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2465000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2805000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3022000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2931000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3235000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2920000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2975000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3160000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2903000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3715000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3537000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3527000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4436000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4474000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>5497000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>8584000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>5751000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>6673000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>7264000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>7395000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>7053000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>6358000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>6327000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>6563000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>6636000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>6829000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>5495000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>5723000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>5921000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>4534000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>4941000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>4980000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>4150000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>3571000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>3709000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>4121000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4556000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>4385000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>3371000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2898000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2072000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1053000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>950000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>935000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>741000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>553744.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>519832.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>98440.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>54972.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>19283.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>29279.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>15157.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>16142.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
     </row>
-    <row r="28" spans="1:72">
+    <row r="28" spans="1:74">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B28">
+        <v>16216999.0</v>
+      </c>
+      <c r="C28">
+        <v>30162000.0</v>
+      </c>
+      <c r="D28">
         <v>10672000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2850000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-7500000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>34996000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-9095000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-30023000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>90606000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4471000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-4312000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>809000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>49492000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-30577000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>46511000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>18108000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1436000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>213410000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3655000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>49113000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2045000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>170440000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1597000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3674000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>26014000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7014000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>976000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>126536000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1669000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>342000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-126000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1185000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>9293000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-81000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>164058000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-369000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-150000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-411000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-394000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-390000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-364000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-384000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>126000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>366000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>190414000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>91897000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>134000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>5037000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>52000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-173937.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>73431885.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>15883392.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>5714326.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>4019000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>17362.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>6000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>6716000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>67401000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>110000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-152000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>324000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-216000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-212000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1545000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-185000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>22382000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>2297000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>522000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>471000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>56974000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-86132.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>26759132.0</v>
       </c>
     </row>
-    <row r="29" spans="1:72">
+    <row r="29" spans="1:74">
       <c r="A29" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B29">
+        <v>-27722000.0</v>
+      </c>
+      <c r="C29">
+        <v>45243000.0</v>
+      </c>
+      <c r="D29">
         <v>-4286000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-31422000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-22628000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-34952000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-35325000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-7205000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>53828000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-37056000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-19325000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-24750000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-54356000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-42253000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-43052000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-50532000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-38990000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-57706000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-69169000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-47866000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-89068000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-68550000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-86671000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>139391000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-69347000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-49994000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-58029000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-54009000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>91691000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-28692000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-37527000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-39198000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-43221000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-34874000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-35884000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-26228000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-34316000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-16316000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-14304000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-7307000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-9803000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-8449000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-11830000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-8614000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-9263000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-8208000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-8631000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-6078000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-9104000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-7530349.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-4776896.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-3179546.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-2626570.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-2369804.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-2906164.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-2847094.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-2685505.0</v>
       </c>
-      <c r="BE29"/>
-      <c r="BF29">
+      <c r="BG29"/>
+      <c r="BH29">
         <v>-7163000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-6089000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-6974000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-5615000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-6685000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-7006000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-7258000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-6034000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-5246000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-5847000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-5640000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-5742000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-3324000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-4499396.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-4388604.0</v>
       </c>
     </row>
-    <row r="30" spans="1:72">
+    <row r="30" spans="1:74">
       <c r="A30" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-      <c r="C30"/>
+        <v>194</v>
+      </c>
+      <c r="B30">
+        <v>-189000.0</v>
+      </c>
+      <c r="C30">
+        <v>189000.0</v>
+      </c>
       <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30">
         <v>-167000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-77000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-73000.0</v>
       </c>
-      <c r="I30"/>
-[...1 lines deleted...]
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>17500000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>25000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-11794000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>33000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-18102000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-50484000.0</v>
       </c>
       <c r="S30">
         <v>-50484000.0</v>
       </c>
       <c r="T30">
         <v>-50484000.0</v>
       </c>
       <c r="U30">
+        <v>-50484000.0</v>
+      </c>
+      <c r="V30">
+        <v>-50484000.0</v>
+      </c>
+      <c r="W30">
         <v>-12676000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2333000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5110000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>26589000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2868000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-5313000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>26716000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>45696000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>38568000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>40028000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>31570000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>30283000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>48399000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-127523000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>27103000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>16168000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>7752000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>13070000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>19258000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-29962000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5345000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-37259000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-70606000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-57548000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-38883000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>785000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>347000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1153000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-7654181.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-13386020.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>36797.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1265.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1925.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>2560.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-6168.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>509000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-23977000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2194000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-1924000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>3567000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2734000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-11116000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-664000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-489000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>6042000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-7276000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-405000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-556000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-508000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-386436.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-573564.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>