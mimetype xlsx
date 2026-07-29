--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1722,51 +1722,53 @@
         <v>15357.0</v>
       </c>
       <c r="O15">
         <v>346.0</v>
       </c>
       <c r="P15">
         <v>308.0</v>
       </c>
       <c r="Q15">
         <v>29000.0</v>
       </c>
       <c r="R15">
         <v>29000.0</v>
       </c>
       <c r="S15">
         <v>26000.0</v>
       </c>
       <c r="T15">
         <v>1936.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>34</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>34477000.0</v>
+      </c>
       <c r="C16">
         <v>8518000.0</v>
       </c>
       <c r="D16">
         <v>25402000.0</v>
       </c>
       <c r="E16">
         <v>3507000.0</v>
       </c>
       <c r="F16">
         <v>5683000.0</v>
       </c>
       <c r="G16">
         <v>1662000.0</v>
       </c>
       <c r="H16">
         <v>2152000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>38000.0</v>
       </c>
       <c r="K16">
         <v>40000.0</v>
       </c>
@@ -2431,51 +2433,51 @@
       <c r="H32">
         <v>145634000.0</v>
       </c>
       <c r="I32">
         <v>78299000.0</v>
       </c>
       <c r="J32">
         <v>170780000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
-        <v>298034000.0</v>
+        <v>3316000.0</v>
       </c>
       <c r="C33">
         <v>5823000.0</v>
       </c>
       <c r="D33">
         <v>4731000.0</v>
       </c>
       <c r="E33">
         <v>1256000.0</v>
       </c>
       <c r="F33">
         <v>52618000.0</v>
       </c>
       <c r="G33">
         <v>7362000.0</v>
       </c>
       <c r="H33">
         <v>2733000.0</v>
       </c>
       <c r="I33">
         <v>819000.0</v>
       </c>
       <c r="J33">
         <v>73911000.0</v>
       </c>
@@ -2591,51 +2593,51 @@
       <c r="N35"/>
       <c r="O35">
         <v>7528845.0</v>
       </c>
       <c r="P35">
         <v>6897328.0</v>
       </c>
       <c r="Q35">
         <v>7731000.0</v>
       </c>
       <c r="R35">
         <v>5482000.0</v>
       </c>
       <c r="S35">
         <v>3027000.0</v>
       </c>
       <c r="T35">
         <v>2283781.0</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
-        <v>-123133000.0</v>
+        <v>-417851000.0</v>
       </c>
       <c r="C36"/>
       <c r="D36">
         <v>-1.0</v>
       </c>
       <c r="E36">
         <v>-42086000.0</v>
       </c>
       <c r="F36">
         <v>50000000.0</v>
       </c>
       <c r="G36">
         <v>-7362000.0</v>
       </c>
       <c r="H36">
         <v>-34651000.0</v>
       </c>
       <c r="I36">
         <v>-99050000.0</v>
       </c>
       <c r="J36">
         <v>-165731000.0</v>
       </c>
       <c r="K36">
         <v>-173418000.0</v>
@@ -2723,51 +2725,51 @@
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38">
         <v>0.0</v>
       </c>
       <c r="N38">
         <v>0.0</v>
       </c>
       <c r="O38"/>
       <c r="P38">
         <v>10000.0</v>
       </c>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
-        <v>-245314000.0</v>
+        <v>49404000.0</v>
       </c>
       <c r="C39">
         <v>18604000.0</v>
       </c>
       <c r="D39">
         <v>4700000.0</v>
       </c>
       <c r="E39">
         <v>10892000.0</v>
       </c>
       <c r="F39">
         <v>12311000.0</v>
       </c>
       <c r="G39">
         <v>12410000.0</v>
       </c>
       <c r="H39">
         <v>10933000.0</v>
       </c>
       <c r="I39">
         <v>6609000.0</v>
       </c>
       <c r="J39">
         <v>3725000.0</v>
       </c>
@@ -2785,51 +2787,51 @@
       </c>
       <c r="O39">
         <v>367216.0</v>
       </c>
       <c r="P39">
         <v>292962.0</v>
       </c>
       <c r="Q39">
         <v>410000.0</v>
       </c>
       <c r="R39">
         <v>1000000.0</v>
       </c>
       <c r="S39">
         <v>1112000.0</v>
       </c>
       <c r="T39">
         <v>139002.0</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
-        <v>146044000.0</v>
+        <v>109465000.0</v>
       </c>
       <c r="C40">
         <v>81163000.0</v>
       </c>
       <c r="D40">
         <v>62723000.0</v>
       </c>
       <c r="E40">
         <v>65377000.0</v>
       </c>
       <c r="F40">
         <v>48718000.0</v>
       </c>
       <c r="G40">
         <v>37845000.0</v>
       </c>
       <c r="H40">
         <v>34581000.0</v>
       </c>
       <c r="I40">
         <v>19396000.0</v>
       </c>
       <c r="J40">
         <v>11686000.0</v>
       </c>
@@ -3375,63 +3377,63 @@
       <c r="N51"/>
       <c r="O51">
         <v>22769852.0</v>
       </c>
       <c r="P51">
         <v>6897328.0</v>
       </c>
       <c r="Q51">
         <v>8792000.0</v>
       </c>
       <c r="R51">
         <v>6345000.0</v>
       </c>
       <c r="S51">
         <v>3724000.0</v>
       </c>
       <c r="T51">
         <v>2779276.0</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
-        <v>89698000.0</v>
+        <v>91800000.0</v>
       </c>
       <c r="C52">
         <v>104902000.0</v>
       </c>
       <c r="D52">
         <v>36381000.0</v>
       </c>
       <c r="E52">
-        <v>384000.0</v>
+        <v>25528000.0</v>
       </c>
       <c r="F52">
-        <v>1392000.0</v>
+        <v>14079000.0</v>
       </c>
       <c r="G52">
         <v>2587000.0</v>
       </c>
       <c r="H52">
         <v>454000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>1045000.0</v>
       </c>
       <c r="K52">
         <v>1709000.0</v>
       </c>
       <c r="L52">
         <v>1604000.0</v>
       </c>
       <c r="M52">
         <v>638000.0</v>
       </c>
       <c r="N52"/>
       <c r="O52">
         <v>15241007.0</v>
       </c>
       <c r="P52"/>
@@ -3575,51 +3577,51 @@
       </c>
       <c r="O55">
         <v>7312441.0</v>
       </c>
       <c r="P55">
         <v>2179750.0</v>
       </c>
       <c r="Q55">
         <v>51407000.0</v>
       </c>
       <c r="R55">
         <v>78340000.0</v>
       </c>
       <c r="S55">
         <v>77877000.0</v>
       </c>
       <c r="T55">
         <v>7998866.0</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
-        <v>167852000.0</v>
+        <v>462570000.0</v>
       </c>
       <c r="C56">
         <v>337998000.0</v>
       </c>
       <c r="D56">
         <v>201065000.0</v>
       </c>
       <c r="E56">
         <v>246683000.0</v>
       </c>
       <c r="F56">
         <v>328972000.0</v>
       </c>
       <c r="G56">
         <v>345896000.0</v>
       </c>
       <c r="H56">
         <v>211714000.0</v>
       </c>
       <c r="I56">
         <v>142632000.0</v>
       </c>
       <c r="J56">
         <v>203924000.0</v>
       </c>
@@ -6436,53 +6438,59 @@
         <v>26000.0</v>
       </c>
       <c r="BR15">
         <v>26000.0</v>
       </c>
       <c r="BS15">
         <v>26000.0</v>
       </c>
       <c r="BT15">
         <v>26000.0</v>
       </c>
       <c r="BU15">
         <v>2000.0</v>
       </c>
       <c r="BV15">
         <v>2202.0</v>
       </c>
     </row>
     <row r="16" spans="1:74">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
         <v>43531000.0</v>
       </c>
-      <c r="C16"/>
-[...1 lines deleted...]
-      <c r="E16"/>
+      <c r="C16">
+        <v>34477000.0</v>
+      </c>
+      <c r="D16">
+        <v>30679000.0</v>
+      </c>
+      <c r="E16">
+        <v>22313000.0</v>
+      </c>
       <c r="F16">
         <v>4542000.0</v>
       </c>
       <c r="G16">
         <v>8518000.0</v>
       </c>
       <c r="H16">
         <v>15078000.0</v>
       </c>
       <c r="I16">
         <v>20672000.0</v>
       </c>
       <c r="J16">
         <v>29350000.0</v>
       </c>
       <c r="K16">
         <v>25402000.0</v>
       </c>
       <c r="L16">
         <v>19723000.0</v>
       </c>
       <c r="M16">
         <v>15634000.0</v>
       </c>
       <c r="N16">
@@ -8090,51 +8098,51 @@
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
     </row>
     <row r="28" spans="1:74">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
-        <v>96470000.0</v>
+        <v>387649000.0</v>
       </c>
       <c r="C28">
         <v>380148000.0</v>
       </c>
       <c r="D28">
         <v>508538000.0</v>
       </c>
       <c r="E28">
         <v>512117000.0</v>
       </c>
       <c r="F28">
         <v>183151000.0</v>
       </c>
       <c r="G28">
         <v>152841000.0</v>
       </c>
       <c r="H28">
         <v>124245000.0</v>
       </c>
       <c r="I28">
         <v>79831000.0</v>
       </c>
       <c r="J28">
         <v>322262000.0</v>
       </c>
@@ -9825,105 +9833,105 @@
       </c>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
     </row>
     <row r="39" spans="1:74">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
         <v>66742000.0</v>
       </c>
       <c r="C39">
-        <v>-245314000.0</v>
+        <v>-200406000.0</v>
       </c>
       <c r="D39">
-        <v>7199000.0</v>
+        <v>11607000.0</v>
       </c>
       <c r="E39">
-        <v>34322000.0</v>
+        <v>39702000.0</v>
       </c>
       <c r="F39">
         <v>23529000.0</v>
       </c>
       <c r="G39">
         <v>18604000.0</v>
       </c>
       <c r="H39">
-        <v>14912000.0</v>
+        <v>15411000.0</v>
       </c>
       <c r="I39">
-        <v>10975000.0</v>
+        <v>21601000.0</v>
       </c>
       <c r="J39">
         <v>11290000.0</v>
       </c>
       <c r="K39">
-        <v>4700000.0</v>
+        <v>9207000.0</v>
       </c>
       <c r="L39">
         <v>9336000.0</v>
       </c>
       <c r="M39">
         <v>7180000.0</v>
       </c>
       <c r="N39">
         <v>12500000.0</v>
       </c>
       <c r="O39">
         <v>10892000.0</v>
       </c>
       <c r="P39">
-        <v>11410000.0</v>
+        <v>20621000.0</v>
       </c>
       <c r="Q39">
         <v>9557000.0</v>
       </c>
       <c r="R39">
         <v>11547000.0</v>
       </c>
       <c r="S39">
         <v>12311000.0</v>
       </c>
       <c r="T39">
         <v>11314000.0</v>
       </c>
       <c r="U39">
-        <v>10420000.0</v>
+        <v>20190000.0</v>
       </c>
       <c r="V39">
         <v>9748000.0</v>
       </c>
       <c r="W39">
         <v>12410000.0</v>
       </c>
       <c r="X39">
         <v>17994000.0</v>
       </c>
       <c r="Y39">
         <v>12387000.0</v>
       </c>
       <c r="Z39">
         <v>13471000.0</v>
       </c>
       <c r="AA39">
         <v>10933000.0</v>
       </c>
       <c r="AB39">
         <v>9599000.0</v>
       </c>
       <c r="AC39">
         <v>5895000.0</v>
       </c>
@@ -10040,54 +10048,54 @@
       </c>
       <c r="BQ39">
         <v>756000.0</v>
       </c>
       <c r="BR39">
         <v>826000.0</v>
       </c>
       <c r="BS39">
         <v>1112000.0</v>
       </c>
       <c r="BT39">
         <v>766000.0</v>
       </c>
       <c r="BU39">
         <v>399000.0</v>
       </c>
       <c r="BV39">
         <v>409148.0</v>
       </c>
     </row>
     <row r="40" spans="1:74">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
-        <v>186723000.0</v>
+        <v>105977000.0</v>
       </c>
       <c r="C40">
-        <v>146044000.0</v>
+        <v>245671000.0</v>
       </c>
       <c r="D40">
         <v>129447000.0</v>
       </c>
       <c r="E40">
         <v>100276000.0</v>
       </c>
       <c r="F40">
         <v>136938000.0</v>
       </c>
       <c r="G40">
         <v>128749000.0</v>
       </c>
       <c r="H40">
         <v>113190000.0</v>
       </c>
       <c r="I40">
         <v>104318000.0</v>
       </c>
       <c r="J40">
         <v>60704000.0</v>
       </c>
       <c r="K40">
         <v>62723000.0</v>
       </c>
@@ -11868,51 +11876,51 @@
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
     </row>
     <row r="51" spans="1:74">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
-        <v>252628000.0</v>
+        <v>543807000.0</v>
       </c>
       <c r="C51">
         <v>548000000.0</v>
       </c>
       <c r="D51">
         <v>600985000.0</v>
       </c>
       <c r="E51">
         <v>598178000.0</v>
       </c>
       <c r="F51">
         <v>297784000.0</v>
       </c>
       <c r="G51">
         <v>297602000.0</v>
       </c>
       <c r="H51">
         <v>268962000.0</v>
       </c>
       <c r="I51">
         <v>269135000.0</v>
       </c>
       <c r="J51">
         <v>548871000.0</v>
       </c>
@@ -12070,105 +12078,105 @@
       </c>
       <c r="BQ51">
         <v>6205000.0</v>
       </c>
       <c r="BR51">
         <v>4004000.0</v>
       </c>
       <c r="BS51">
         <v>3724000.0</v>
       </c>
       <c r="BT51">
         <v>2978000.0</v>
       </c>
       <c r="BU51">
         <v>2470000.0</v>
       </c>
       <c r="BV51">
         <v>2618964.0</v>
       </c>
     </row>
     <row r="52" spans="1:74">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
-        <v>1699000.0</v>
+        <v>82445000.0</v>
       </c>
       <c r="C52">
-        <v>89698000.0</v>
+        <v>91800000.0</v>
       </c>
       <c r="D52">
         <v>152073000.0</v>
       </c>
       <c r="E52">
         <v>123816000.0</v>
       </c>
       <c r="F52">
         <v>57492000.0</v>
       </c>
       <c r="G52">
         <v>57316000.0</v>
       </c>
       <c r="H52">
         <v>2741000.0</v>
       </c>
       <c r="I52">
         <v>2679000.0</v>
       </c>
       <c r="J52">
         <v>46025000.0</v>
       </c>
       <c r="K52">
         <v>36381000.0</v>
       </c>
       <c r="L52">
         <v>37931000.0</v>
       </c>
       <c r="M52">
         <v>23471000.0</v>
       </c>
       <c r="N52">
-        <v>305000.0</v>
+        <v>27531000.0</v>
       </c>
       <c r="O52">
-        <v>384000.0</v>
+        <v>25528000.0</v>
       </c>
       <c r="P52">
         <v>20329000.0</v>
       </c>
       <c r="Q52">
-        <v>22929000.0</v>
+        <v>23886000.0</v>
       </c>
       <c r="R52">
-        <v>14609000.0</v>
+        <v>15826000.0</v>
       </c>
       <c r="S52">
-        <v>1392000.0</v>
+        <v>14079000.0</v>
       </c>
       <c r="T52">
-        <v>16450000.0</v>
+        <v>18852000.0</v>
       </c>
       <c r="U52">
         <v>14815000.0</v>
       </c>
       <c r="V52">
         <v>8693000.0</v>
       </c>
       <c r="W52">
         <v>2587000.0</v>
       </c>
       <c r="X52">
         <v>13557000.0</v>
       </c>
       <c r="Y52">
         <v>11508000.0</v>
       </c>
       <c r="Z52">
         <v>1913000.0</v>
       </c>
       <c r="AA52">
         <v>454000.0</v>
       </c>
       <c r="AB52">
         <v>534000.0</v>
       </c>
@@ -14249,51 +14257,51 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>139</v>
       </c>
       <c r="B5">
-        <v>60168000.0</v>
+        <v>63763000.0</v>
       </c>
       <c r="C5">
         <v>7506000.0</v>
       </c>
       <c r="D5">
         <v>-150272000.0</v>
       </c>
       <c r="E5">
         <v>-176849000.0</v>
       </c>
       <c r="F5">
         <v>-222755000.0</v>
       </c>
       <c r="G5">
         <v>-120881000.0</v>
       </c>
       <c r="H5">
         <v>-89045000.0</v>
       </c>
       <c r="I5">
         <v>-204585000.0</v>
       </c>
       <c r="J5">
         <v>-166790000.0</v>
       </c>
@@ -14311,51 +14319,51 @@
       </c>
       <c r="O5">
         <v>-10255043.0</v>
       </c>
       <c r="P5">
         <v>-10240181.0</v>
       </c>
       <c r="Q5">
         <v>-25924000.0</v>
       </c>
       <c r="R5">
         <v>-24790000.0</v>
       </c>
       <c r="S5">
         <v>-23472000.0</v>
       </c>
       <c r="T5">
         <v>-11002028.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>140</v>
       </c>
       <c r="B6">
-        <v>60273000.0</v>
+        <v>63868000.0</v>
       </c>
       <c r="C6">
         <v>7569000.0</v>
       </c>
       <c r="D6">
         <v>-150108000.0</v>
       </c>
       <c r="E6">
         <v>-176349000.0</v>
       </c>
       <c r="F6">
         <v>-222143000.0</v>
       </c>
       <c r="G6">
         <v>-120334000.0</v>
       </c>
       <c r="H6">
         <v>-88726000.0</v>
       </c>
       <c r="I6">
         <v>-204320000.0</v>
       </c>
       <c r="J6">
         <v>-166532000.0</v>
       </c>
@@ -16360,54 +16368,54 @@
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
     </row>
     <row r="5" spans="1:74">
       <c r="A5" t="s">
         <v>139</v>
       </c>
       <c r="B5">
-        <v>-6608000.0</v>
+        <v>-44994000.0</v>
       </c>
       <c r="C5">
-        <v>85207000.0</v>
+        <v>86308000.0</v>
       </c>
       <c r="D5">
         <v>-9282000.0</v>
       </c>
       <c r="E5">
         <v>7761000.0</v>
       </c>
       <c r="F5">
         <v>-21024000.0</v>
       </c>
       <c r="G5">
         <v>-4896000.0</v>
       </c>
       <c r="H5">
         <v>-14442000.0</v>
       </c>
       <c r="I5">
         <v>-48202000.0</v>
       </c>
       <c r="J5">
         <v>75046000.0</v>
       </c>
       <c r="K5">
         <v>-41287000.0</v>
       </c>
@@ -16584,54 +16592,54 @@
       </c>
       <c r="BQ5">
         <v>-6923000.0</v>
       </c>
       <c r="BR5">
         <v>-7305000.0</v>
       </c>
       <c r="BS5">
         <v>-4332000.0</v>
       </c>
       <c r="BT5">
         <v>-7248000.0</v>
       </c>
       <c r="BU5">
         <v>-7131056.0</v>
       </c>
       <c r="BV5">
         <v>-5222864.0</v>
       </c>
     </row>
     <row r="6" spans="1:74">
       <c r="A6" t="s">
         <v>140</v>
       </c>
       <c r="B6">
-        <v>-6581000.0</v>
+        <v>-44967000.0</v>
       </c>
       <c r="C6">
-        <v>85233000.0</v>
+        <v>86334000.0</v>
       </c>
       <c r="D6">
         <v>-9256000.0</v>
       </c>
       <c r="E6">
         <v>7788000.0</v>
       </c>
       <c r="F6">
         <v>-20998000.0</v>
       </c>
       <c r="G6">
         <v>-4869000.0</v>
       </c>
       <c r="H6">
         <v>-14416000.0</v>
       </c>
       <c r="I6">
         <v>-48192000.0</v>
       </c>
       <c r="J6">
         <v>75087000.0</v>
       </c>
       <c r="K6">
         <v>-41281000.0</v>
       </c>
@@ -17716,51 +17724,51 @@
       </c>
       <c r="BQ11">
         <v>-454000.0</v>
       </c>
       <c r="BR11">
         <v>-976000.0</v>
       </c>
       <c r="BS11">
         <v>-1233000.0</v>
       </c>
       <c r="BT11">
         <v>3556000.0</v>
       </c>
       <c r="BU11">
         <v>-308056.0</v>
       </c>
       <c r="BV11">
         <v>-375920.0</v>
       </c>
     </row>
     <row r="12" spans="1:74">
       <c r="A12" t="s">
         <v>146</v>
       </c>
       <c r="B12">
-        <v>-19798000.0</v>
+        <v>19798000.0</v>
       </c>
       <c r="C12">
         <v>22636000.0</v>
       </c>
       <c r="D12">
         <v>22051000.0</v>
       </c>
       <c r="E12">
         <v>20486000.0</v>
       </c>
       <c r="F12">
         <v>19431000.0</v>
       </c>
       <c r="G12">
         <v>16422000.0</v>
       </c>
       <c r="H12">
         <v>15082000.0</v>
       </c>
       <c r="I12">
         <v>13723000.0</v>
       </c>
       <c r="J12">
         <v>14024000.0</v>
       </c>
@@ -24140,51 +24148,51 @@
       </c>
       <c r="BS6">
         <v>-5410000.0</v>
       </c>
       <c r="BT6">
         <v>52953000.0</v>
       </c>
       <c r="BU6">
         <v>-5013068.0</v>
       </c>
       <c r="BV6">
         <v>21794136.0</v>
       </c>
     </row>
     <row r="7" spans="1:74">
       <c r="A7" t="s">
         <v>172</v>
       </c>
       <c r="B7">
         <v>-1057000.0</v>
       </c>
       <c r="C7">
         <v>-21325000.0</v>
       </c>
       <c r="D7">
-        <v>9700000.0</v>
+        <v>20967000.0</v>
       </c>
       <c r="E7">
         <v>-26312000.0</v>
       </c>
       <c r="F7">
         <v>12028000.0</v>
       </c>
       <c r="G7">
         <v>-21308000.0</v>
       </c>
       <c r="H7">
         <v>-12420000.0</v>
       </c>
       <c r="I7">
         <v>-4999000.0</v>
       </c>
       <c r="J7">
         <v>-21803000.0</v>
       </c>
       <c r="K7">
         <v>3955000.0</v>
       </c>
       <c r="L7">
         <v>6579000.0</v>
       </c>
@@ -24509,54 +24517,54 @@
       <c r="M9">
         <v>-4384000.0</v>
       </c>
       <c r="N9">
         <v>-2686000.0</v>
       </c>
       <c r="O9">
         <v>-2240000.0</v>
       </c>
       <c r="P9">
         <v>-3645000.0</v>
       </c>
       <c r="Q9">
         <v>-2728000.0</v>
       </c>
       <c r="R9">
         <v>-2182000.0</v>
       </c>
       <c r="S9">
         <v>-1224000.0</v>
       </c>
       <c r="T9">
         <v>144000.0</v>
       </c>
       <c r="U9">
-        <v>-19440000.0</v>
+        <v>-4524000.0</v>
       </c>
       <c r="V9">
-        <v>15234000.0</v>
+        <v>-4942000.0</v>
       </c>
       <c r="W9">
         <v>-270153000.0</v>
       </c>
       <c r="X9">
         <v>-1053000.0</v>
       </c>
       <c r="Y9">
         <v>-5481000.0</v>
       </c>
       <c r="Z9">
         <v>14118000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
@@ -25268,51 +25276,51 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
     </row>
     <row r="14" spans="1:74">
       <c r="A14" t="s">
         <v>179</v>
       </c>
       <c r="B14">
         <v>27000.0</v>
       </c>
       <c r="C14">
         <v>1424000.0</v>
       </c>
       <c r="D14">
-        <v>873000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="E14">
         <v>27000.0</v>
       </c>
       <c r="F14">
         <v>725000.0</v>
       </c>
       <c r="G14">
         <v>27000.0</v>
       </c>
       <c r="H14">
         <v>-411000.0</v>
       </c>
       <c r="I14">
         <v>10000.0</v>
       </c>
       <c r="J14">
         <v>437000.0</v>
       </c>
       <c r="K14">
         <v>6000.0</v>
       </c>
       <c r="L14">
         <v>26000.0</v>
       </c>
@@ -27190,57 +27198,57 @@
       </c>
       <c r="BO24">
         <v>275000.0</v>
       </c>
       <c r="BP24">
         <v>6652000.0</v>
       </c>
       <c r="BQ24">
         <v>-7032000.0</v>
       </c>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24">
         <v>-233000.0</v>
       </c>
       <c r="BU24"/>
       <c r="BV24">
         <v>-450000.0</v>
       </c>
     </row>
     <row r="25" spans="1:74">
       <c r="A25" t="s">
         <v>189</v>
       </c>
       <c r="B25">
-        <v>-1496000.0</v>
+        <v>-3998000.0</v>
       </c>
       <c r="C25">
         <v>926000.0</v>
       </c>
       <c r="D25">
-        <v>14125000.0</v>
+        <v>3705000.0</v>
       </c>
       <c r="E25">
         <v>4919000.0</v>
       </c>
       <c r="F25">
         <v>2609000.0</v>
       </c>
       <c r="G25">
         <v>4842000.0</v>
       </c>
       <c r="H25">
         <v>4008000.0</v>
       </c>
       <c r="I25">
         <v>56778000.0</v>
       </c>
       <c r="J25">
         <v>11374000.0</v>
       </c>
       <c r="K25">
         <v>12407000.0</v>
       </c>
       <c r="L25">
         <v>12345000.0</v>
       </c>