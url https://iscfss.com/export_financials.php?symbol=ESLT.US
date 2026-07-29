--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2144,51 +2144,51 @@
       </c>
       <c r="X15">
         <v>11273000.0</v>
       </c>
       <c r="Y15">
         <v>11154000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
         <v>2683737009.0</v>
       </c>
       <c r="C16">
         <v>2149305000.0</v>
       </c>
       <c r="D16">
-        <v>1642396874.0</v>
+        <v>1656103000.0</v>
       </c>
       <c r="E16">
         <v>1777161000.0</v>
       </c>
       <c r="F16">
         <v>1502955000.0</v>
       </c>
       <c r="G16">
         <v>1000159000.0</v>
       </c>
       <c r="H16">
         <v>723581000.0</v>
       </c>
       <c r="I16">
         <v>780994000.0</v>
       </c>
       <c r="J16">
         <v>418560000.0</v>
       </c>
       <c r="K16">
         <v>347393000.0</v>
       </c>
       <c r="L16">
         <v>437202000.0</v>
       </c>
@@ -3808,51 +3808,51 @@
       </c>
       <c r="Z39">
         <v>16385000.0</v>
       </c>
       <c r="AA39">
         <v>15663000.0</v>
       </c>
       <c r="AB39">
         <v>23141000.0</v>
       </c>
       <c r="AC39">
         <v>7200000.0</v>
       </c>
       <c r="AD39">
         <v>7100000.0</v>
       </c>
       <c r="AE39">
         <v>8900000.0</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
-        <v>1549460591.0</v>
+        <v>1549508845.0</v>
       </c>
       <c r="C40">
         <v>1153133000.0</v>
       </c>
       <c r="D40">
         <v>2782623030.0</v>
       </c>
       <c r="E40">
         <v>1120097000.0</v>
       </c>
       <c r="F40">
         <v>2780606000.0</v>
       </c>
       <c r="G40">
         <v>1201358000.0</v>
       </c>
       <c r="H40">
         <v>1027852000.0</v>
       </c>
       <c r="I40">
         <v>1066383000.0</v>
       </c>
       <c r="J40">
         <v>808930000.0</v>
       </c>
@@ -4688,51 +4688,51 @@
       <c r="Y51">
         <v>104088000.0</v>
       </c>
       <c r="Z51">
         <v>116096000.0</v>
       </c>
       <c r="AA51"/>
       <c r="AB51">
         <v>13413000.0</v>
       </c>
       <c r="AC51">
         <v>3100000.0</v>
       </c>
       <c r="AD51">
         <v>4900000.0</v>
       </c>
       <c r="AE51">
         <v>15200000.0</v>
       </c>
     </row>
     <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
-        <v>232496254.0</v>
+        <v>232448000.0</v>
       </c>
       <c r="C52">
         <v>610329000.0</v>
       </c>
       <c r="D52">
         <v>719270000.0</v>
       </c>
       <c r="E52">
         <v>260953000.0</v>
       </c>
       <c r="F52">
         <v>183136000.0</v>
       </c>
       <c r="G52">
         <v>396485000.0</v>
       </c>
       <c r="H52">
         <v>470846000.0</v>
       </c>
       <c r="I52">
         <v>271367000.0</v>
       </c>
       <c r="J52">
         <v>201306000.0</v>
       </c>
@@ -5921,51 +5921,51 @@
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
         <v>30</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
         <v>1562479000.0</v>
       </c>
       <c r="C2">
-        <v>1511984812.0</v>
+        <v>1511671000.0</v>
       </c>
       <c r="D2">
         <v>1564667020.0</v>
       </c>
       <c r="E2">
         <v>1475005000.0</v>
       </c>
       <c r="F2">
         <v>1445130000.0</v>
       </c>
       <c r="G2">
         <v>1343816000.0</v>
       </c>
       <c r="H2">
         <v>1310636000.0</v>
       </c>
       <c r="I2">
         <v>1276826000.0</v>
       </c>
       <c r="J2">
         <v>1152994000.0</v>
       </c>
       <c r="K2">
         <v>1254126000.0</v>
       </c>
@@ -6509,51 +6509,51 @@
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>-93220347.0</v>
+        <v>-93201000.0</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>64298000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5">
         <v>-17649709.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
         <v>-71558000.0</v>
       </c>
       <c r="O5">
         <v>-71558000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5">
         <v>-97857000.0</v>
@@ -7317,51 +7317,51 @@
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
     </row>
     <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
         <v>155248000.0</v>
       </c>
       <c r="C10">
-        <v>635272850.0</v>
+        <v>635141000.0</v>
       </c>
       <c r="D10">
         <v>142145851.0</v>
       </c>
       <c r="E10">
         <v>109112000.0</v>
       </c>
       <c r="F10">
         <v>113680000.0</v>
       </c>
       <c r="G10">
         <v>265351000.0</v>
       </c>
       <c r="H10">
         <v>119199000.0</v>
       </c>
       <c r="I10">
         <v>120662000.0</v>
       </c>
       <c r="J10">
         <v>107308810.0</v>
       </c>
       <c r="K10">
         <v>195795051.0</v>
       </c>
@@ -7799,51 +7799,51 @@
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
     </row>
     <row r="12" spans="1:122">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
         <v>925265000.0</v>
       </c>
       <c r="C12">
-        <v>815914342.0</v>
+        <v>815745000.0</v>
       </c>
       <c r="D12">
         <v>733323182.0</v>
       </c>
       <c r="E12">
         <v>848911000.0</v>
       </c>
       <c r="F12">
         <v>455137000.0</v>
       </c>
       <c r="G12">
         <v>266681000.0</v>
       </c>
       <c r="H12">
         <v>123368000.0</v>
       </c>
       <c r="I12">
         <v>138822000.0</v>
       </c>
       <c r="J12">
         <v>143603271.0</v>
       </c>
       <c r="K12">
         <v>206226003.0</v>
       </c>
@@ -8151,51 +8151,51 @@
       <c r="DI12">
         <v>56600000.0</v>
       </c>
       <c r="DJ12"/>
       <c r="DK12">
         <v>51100000.0</v>
       </c>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12">
         <v>13800000.0</v>
       </c>
       <c r="DO12">
         <v>14500000.0</v>
       </c>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13"/>
       <c r="C13">
-        <v>13438789.0</v>
+        <v>13436000.0</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>12842000.0</v>
       </c>
       <c r="H13">
         <v>3069810000.0</v>
       </c>
       <c r="I13">
         <v>3021235000.0</v>
       </c>
       <c r="J13">
         <v>3008280000.0</v>
       </c>
       <c r="K13">
         <v>12709933.0</v>
       </c>
       <c r="L13">
         <v>2842835000.0</v>
       </c>
       <c r="M13">
         <v>2792270000.0</v>
       </c>
@@ -9041,51 +9041,51 @@
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
     </row>
     <row r="16" spans="1:122">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
         <v>2575599000.0</v>
       </c>
       <c r="C16">
-        <v>2683737009.0</v>
+        <v>2683180000.0</v>
       </c>
       <c r="D16">
         <v>2316736232.0</v>
       </c>
       <c r="E16">
         <v>2314071000.0</v>
       </c>
       <c r="F16">
         <v>2243277000.0</v>
       </c>
       <c r="G16">
         <v>2149305000.0</v>
       </c>
       <c r="H16">
         <v>2129874000.0</v>
       </c>
       <c r="I16">
         <v>2058219000.0</v>
       </c>
       <c r="J16">
         <v>1985690614.0</v>
       </c>
       <c r="K16">
         <v>1642396874.0</v>
       </c>
@@ -9711,51 +9711,51 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
     </row>
     <row r="20" spans="1:122">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20"/>
       <c r="C20">
-        <v>1497490804.0</v>
+        <v>1497180000.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>1490585000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>5890000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20">
         <v>1499065000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20">
         <v>1502494000.0</v>
       </c>
       <c r="O20">
         <v>1502494000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
@@ -9945,51 +9945,51 @@
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
         <v>1820243410.0</v>
       </c>
       <c r="C21">
-        <v>324717395.0</v>
+        <v>324650000.0</v>
       </c>
       <c r="D21">
         <v>1823925469.0</v>
       </c>
       <c r="E21">
         <v>1829945835.0</v>
       </c>
       <c r="F21">
         <v>1840030000.0</v>
       </c>
       <c r="G21">
         <v>354760000.0</v>
       </c>
       <c r="H21">
         <v>1858870000.0</v>
       </c>
       <c r="I21">
         <v>1857409000.0</v>
       </c>
       <c r="J21">
         <v>1873617000.0</v>
       </c>
       <c r="K21">
         <v>390520000.0</v>
       </c>
@@ -10267,51 +10267,51 @@
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
         <v>3241557000.0</v>
       </c>
       <c r="C22">
-        <v>3130405715.0</v>
+        <v>2725386000.0</v>
       </c>
       <c r="D22">
         <v>3136258258.0</v>
       </c>
       <c r="E22">
         <v>2945404000.0</v>
       </c>
       <c r="F22">
         <v>2865496000.0</v>
       </c>
       <c r="G22">
         <v>2773695000.0</v>
       </c>
       <c r="H22">
         <v>2822733000.0</v>
       </c>
       <c r="I22">
         <v>2698651000.0</v>
       </c>
       <c r="J22">
         <v>2543885298.0</v>
       </c>
       <c r="K22">
         <v>2279000293.0</v>
       </c>
@@ -10623,51 +10623,51 @@
       </c>
       <c r="DJ22"/>
       <c r="DK22">
         <v>87000000.0</v>
       </c>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22">
         <v>57000000.0</v>
       </c>
       <c r="DO22">
         <v>73300000.0</v>
       </c>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
     </row>
     <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
         <v>13231871000.0</v>
       </c>
       <c r="C23">
-        <v>12664146442.0</v>
+        <v>12661518000.0</v>
       </c>
       <c r="D23">
         <v>12240737258.0</v>
       </c>
       <c r="E23">
         <v>12096945000.0</v>
       </c>
       <c r="F23">
         <v>11355188000.0</v>
       </c>
       <c r="G23">
         <v>10971596000.0</v>
       </c>
       <c r="H23">
         <v>10847089000.0</v>
       </c>
       <c r="I23">
         <v>10486332000.0</v>
       </c>
       <c r="J23">
         <v>10164378468.0</v>
       </c>
       <c r="K23">
         <v>9658975943.0</v>
       </c>
@@ -11779,51 +11779,51 @@
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
     </row>
     <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
         <v>739864000.0</v>
       </c>
       <c r="C28">
-        <v>329737437.0</v>
+        <v>329669000.0</v>
       </c>
       <c r="D28">
         <v>923813954.0</v>
       </c>
       <c r="E28">
         <v>1126155000.0</v>
       </c>
       <c r="F28">
         <v>1274839000.0</v>
       </c>
       <c r="G28">
         <v>1104959000.0</v>
       </c>
       <c r="H28">
         <v>1479632000.0</v>
       </c>
       <c r="I28">
         <v>1479777000.0</v>
       </c>
       <c r="J28">
         <v>1433894308.0</v>
       </c>
       <c r="K28">
         <v>1258512466.0</v>
       </c>
@@ -12309,51 +12309,51 @@
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
     </row>
     <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
         <v>4139416000.0</v>
       </c>
       <c r="C30">
-        <v>3572255421.0</v>
+        <v>3531581000.0</v>
       </c>
       <c r="D30">
         <v>3144132488.0</v>
       </c>
       <c r="E30">
         <v>3526337000.0</v>
       </c>
       <c r="F30">
         <v>3481175000.0</v>
       </c>
       <c r="G30">
         <v>3176992181.0</v>
       </c>
       <c r="H30">
         <v>3418621000.0</v>
       </c>
       <c r="I30">
         <v>2941362000.0</v>
       </c>
       <c r="J30">
         <v>2909158000.0</v>
       </c>
       <c r="K30">
         <v>2858763000.0</v>
       </c>
@@ -13027,51 +13027,51 @@
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
     </row>
     <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
         <v>4925633000.0</v>
       </c>
       <c r="C33">
-        <v>4927405682.0</v>
+        <v>4926383000.0</v>
       </c>
       <c r="D33">
         <v>4823357144.0</v>
       </c>
       <c r="E33">
         <v>4776293000.0</v>
       </c>
       <c r="F33">
         <v>4553380000.0</v>
       </c>
       <c r="G33">
         <v>4616415000.0</v>
       </c>
       <c r="H33">
         <v>4482367000.0</v>
       </c>
       <c r="I33">
         <v>4409429000.0</v>
       </c>
       <c r="J33">
         <v>4302079292.0</v>
       </c>
       <c r="K33">
         <v>4196481535.0</v>
       </c>
@@ -13565,51 +13565,51 @@
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
     </row>
     <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
         <v>3063943000.0</v>
       </c>
       <c r="C35">
-        <v>2555637422.0</v>
+        <v>2555107000.0</v>
       </c>
       <c r="D35">
         <v>2616438457.0</v>
       </c>
       <c r="E35">
         <v>2456934000.0</v>
       </c>
       <c r="F35">
         <v>2410999000.0</v>
       </c>
       <c r="G35">
         <v>2379448000.0</v>
       </c>
       <c r="H35">
         <v>2225935000.0</v>
       </c>
       <c r="I35">
         <v>2088104000.0</v>
       </c>
       <c r="J35">
         <v>2142222431.0</v>
       </c>
       <c r="K35">
         <v>1949178719.0</v>
       </c>
@@ -13919,51 +13919,51 @@
       </c>
       <c r="DJ35"/>
       <c r="DK35">
         <v>30700000.0</v>
       </c>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35">
         <v>31600000.0</v>
       </c>
       <c r="DO35">
         <v>17800000.0</v>
       </c>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
     </row>
     <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
         <v>880868000.0</v>
       </c>
       <c r="C36">
-        <v>247777428.0</v>
+        <v>981266000.0</v>
       </c>
       <c r="D36">
         <v>235537072.0</v>
       </c>
       <c r="E36">
         <v>892316000.0</v>
       </c>
       <c r="F36">
         <v>692365000.0</v>
       </c>
       <c r="G36">
         <v>797904000.0</v>
       </c>
       <c r="H36">
         <v>663622000.0</v>
       </c>
       <c r="I36">
         <v>212149000.0</v>
       </c>
       <c r="J36">
         <v>188515238.0</v>
       </c>
       <c r="K36">
         <v>199997028.0</v>
       </c>
@@ -14717,51 +14717,51 @@
         <v>192079000.0</v>
       </c>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
     </row>
     <row r="39" spans="1:122">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39"/>
       <c r="C39">
-        <v>218165281.0</v>
+        <v>662423000.0</v>
       </c>
       <c r="D39">
         <v>403666186.0</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39">
         <v>137812819.0</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>316336822.0</v>
       </c>
       <c r="J39">
         <v>292065028.0</v>
       </c>
       <c r="K39">
         <v>126148000.0</v>
       </c>
       <c r="L39">
         <v>281965802.0</v>
       </c>
       <c r="M39">
         <v>297115984.0</v>
       </c>
@@ -15055,66 +15055,66 @@
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39">
         <v>7100000.0</v>
       </c>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39">
         <v>13500000.0</v>
       </c>
       <c r="DO39">
         <v>8900000.0</v>
       </c>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
     </row>
     <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
         <v>1590377000.0</v>
       </c>
       <c r="C40">
-        <v>1549460591.0</v>
+        <v>1549139000.0</v>
       </c>
       <c r="D40">
         <v>1391643302.0</v>
       </c>
       <c r="E40">
-        <v>1375376000.0</v>
+        <v>2744887501.0</v>
       </c>
       <c r="F40">
-        <v>1281744000.0</v>
+        <v>2563650823.0</v>
       </c>
       <c r="G40">
         <v>1153133000.0</v>
       </c>
       <c r="H40">
-        <v>1264973000.0</v>
+        <v>2525904673.0</v>
       </c>
       <c r="I40">
         <v>1222019000.0</v>
       </c>
       <c r="J40">
         <v>1165709000.0</v>
       </c>
       <c r="K40">
         <v>2782623030.0</v>
       </c>
       <c r="L40">
         <v>2833712000.0</v>
       </c>
       <c r="M40">
         <v>3016588000.0</v>
       </c>
       <c r="N40">
         <v>3067469000.0</v>
       </c>
       <c r="O40">
         <v>1171357000.0</v>
       </c>
       <c r="P40">
         <v>3100633000.0</v>
       </c>
@@ -15727,51 +15727,51 @@
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
     </row>
     <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
         <v>4260189000.0</v>
       </c>
       <c r="C42">
-        <v>1058410673.0</v>
+        <v>1058191000.0</v>
       </c>
       <c r="D42">
         <v>4001221340.0</v>
       </c>
       <c r="E42">
         <v>3941618000.0</v>
       </c>
       <c r="F42">
         <v>3304422000.0</v>
       </c>
       <c r="G42">
         <v>459330000.0</v>
       </c>
       <c r="H42">
         <v>3069810000.0</v>
       </c>
       <c r="I42">
         <v>-9551000.0</v>
       </c>
       <c r="J42">
         <v>-27312358.0</v>
       </c>
       <c r="K42">
         <v>439898956.0</v>
       </c>
@@ -16641,51 +16641,51 @@
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
     </row>
     <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
         <v>1920949000.0</v>
       </c>
       <c r="C46">
-        <v>1898133957.0</v>
+        <v>1897740000.0</v>
       </c>
       <c r="D46">
         <v>1863381353.0</v>
       </c>
       <c r="E46">
         <v>1815315000.0</v>
       </c>
       <c r="F46">
         <v>1799681000.0</v>
       </c>
       <c r="G46">
         <v>1804023000.0</v>
       </c>
       <c r="H46">
         <v>1760891000.0</v>
       </c>
       <c r="I46">
         <v>1693903000.0</v>
       </c>
       <c r="J46">
         <v>1619005276.0</v>
       </c>
       <c r="K46">
         <v>1501305311.0</v>
       </c>
@@ -17303,51 +17303,51 @@
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
     </row>
     <row r="48" spans="1:122">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48"/>
       <c r="C48">
-        <v>3151826161.0</v>
+        <v>3151172000.0</v>
       </c>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48">
         <v>2741069000.0</v>
       </c>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48">
         <v>2488149899.0</v>
       </c>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48">
         <v>2382564000.0</v>
       </c>
       <c r="O48">
         <v>2382564000.0</v>
       </c>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48">
         <v>2195764000.0</v>
@@ -17919,51 +17919,51 @@
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
     </row>
     <row r="51" spans="1:122">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
         <v>895112000.0</v>
       </c>
       <c r="C51">
-        <v>965010287.0</v>
+        <v>964810000.0</v>
       </c>
       <c r="D51">
         <v>1065959805.0</v>
       </c>
       <c r="E51">
         <v>1235267000.0</v>
       </c>
       <c r="F51">
         <v>1388519000.0</v>
       </c>
       <c r="G51">
         <v>1370310000.0</v>
       </c>
       <c r="H51">
         <v>1598831000.0</v>
       </c>
       <c r="I51">
         <v>1600439000.0</v>
       </c>
       <c r="J51">
         <v>1541203118.0</v>
       </c>
       <c r="K51">
         <v>1454307517.0</v>
       </c>
@@ -18257,54 +18257,54 @@
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51">
         <v>4900000.0</v>
       </c>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51">
         <v>5000000.0</v>
       </c>
       <c r="DO51">
         <v>15200000.0</v>
       </c>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
     </row>
     <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
         <v>179269000.0</v>
       </c>
       <c r="C52">
-        <v>232496254.0</v>
+        <v>232448000.0</v>
       </c>
       <c r="D52">
-        <v>345475237.0</v>
+        <v>442156237.0</v>
       </c>
       <c r="E52">
         <v>529566000.0</v>
       </c>
       <c r="F52">
         <v>665783000.0</v>
       </c>
       <c r="G52">
         <v>610329000.0</v>
       </c>
       <c r="H52">
         <v>842425000.0</v>
       </c>
       <c r="I52">
         <v>850137000.0</v>
       </c>
       <c r="J52">
         <v>761975000.0</v>
       </c>
       <c r="K52">
         <v>719270000.0</v>
       </c>
       <c r="L52">
         <v>911322000.0</v>
       </c>
@@ -18595,51 +18595,51 @@
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52">
         <v>1800000.0</v>
       </c>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52">
         <v>400000.0</v>
       </c>
       <c r="DO52">
         <v>10600000.0</v>
       </c>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
     </row>
     <row r="53" spans="1:122">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
         <v>770017000.0</v>
       </c>
       <c r="C53">
-        <v>180641492.0</v>
+        <v>180604000.0</v>
       </c>
       <c r="D53">
         <v>591177330.0</v>
       </c>
       <c r="E53">
         <v>739799000.0</v>
       </c>
       <c r="F53">
         <v>341457000.0</v>
       </c>
       <c r="G53">
         <v>1330000.0</v>
       </c>
       <c r="H53">
         <v>4169000.0</v>
       </c>
       <c r="I53">
         <v>18103000.0</v>
       </c>
       <c r="J53">
         <v>36294461.0</v>
       </c>
       <c r="K53">
         <v>10430951.0</v>
       </c>
@@ -19025,51 +19025,51 @@
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
     </row>
     <row r="55" spans="1:122">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
         <v>13231871000.0</v>
       </c>
       <c r="C55">
-        <v>12664146442.0</v>
+        <v>12661518000.0</v>
       </c>
       <c r="D55">
         <v>12240737258.0</v>
       </c>
       <c r="E55">
         <v>12096945000.0</v>
       </c>
       <c r="F55">
         <v>11355188000.0</v>
       </c>
       <c r="G55">
         <v>10971596000.0</v>
       </c>
       <c r="H55">
         <v>10847089000.0</v>
       </c>
       <c r="I55">
         <v>10486332000.0</v>
       </c>
       <c r="J55">
         <v>10164378468.0</v>
       </c>
       <c r="K55">
         <v>9658975943.0</v>
       </c>
@@ -19381,51 +19381,51 @@
       </c>
       <c r="DJ55"/>
       <c r="DK55">
         <v>320700000.0</v>
       </c>
       <c r="DL55"/>
       <c r="DM55"/>
       <c r="DN55">
         <v>245300000.0</v>
       </c>
       <c r="DO55">
         <v>241400000.0</v>
       </c>
       <c r="DP55"/>
       <c r="DQ55"/>
       <c r="DR55"/>
     </row>
     <row r="56" spans="1:122">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
         <v>8306238000.0</v>
       </c>
       <c r="C56">
-        <v>7736740759.0</v>
+        <v>7735135000.0</v>
       </c>
       <c r="D56">
         <v>7417380114.0</v>
       </c>
       <c r="E56">
         <v>7320652000.0</v>
       </c>
       <c r="F56">
         <v>6801808000.0</v>
       </c>
       <c r="G56">
         <v>6355181000.0</v>
       </c>
       <c r="H56">
         <v>6364722000.0</v>
       </c>
       <c r="I56">
         <v>6096175000.0</v>
       </c>
       <c r="J56">
         <v>5862299175.0</v>
       </c>
       <c r="K56">
         <v>5462494408.0</v>
       </c>
@@ -19735,51 +19735,51 @@
       </c>
       <c r="DJ56"/>
       <c r="DK56">
         <v>216200000.0</v>
       </c>
       <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56">
         <v>156900000.0</v>
       </c>
       <c r="DO56">
         <v>163400000.0</v>
       </c>
       <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
     </row>
     <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
         <v>5907724000.0</v>
       </c>
       <c r="C57">
-        <v>5977678666.0</v>
+        <v>5976438000.0</v>
       </c>
       <c r="D57">
         <v>5618521791.0</v>
       </c>
       <c r="E57">
         <v>5694018000.0</v>
       </c>
       <c r="F57">
         <v>5635934000.0</v>
       </c>
       <c r="G57">
         <v>5311168000.0</v>
       </c>
       <c r="H57">
         <v>5547908000.0</v>
       </c>
       <c r="I57">
         <v>5407201000.0</v>
       </c>
       <c r="J57">
         <v>5038398951.0</v>
       </c>
       <c r="K57">
         <v>4783923218.0</v>
       </c>
@@ -20091,51 +20091,51 @@
       </c>
       <c r="DJ57"/>
       <c r="DK57">
         <v>154700000.0</v>
       </c>
       <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57">
         <v>132500000.0</v>
       </c>
       <c r="DO57">
         <v>146000000.0</v>
       </c>
       <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
     </row>
     <row r="58" spans="1:122">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
         <v>8971667000.0</v>
       </c>
       <c r="C58">
-        <v>8533316089.0</v>
+        <v>8531545000.0</v>
       </c>
       <c r="D58">
         <v>8234960249.0</v>
       </c>
       <c r="E58">
         <v>8150952000.0</v>
       </c>
       <c r="F58">
         <v>8046933000.0</v>
       </c>
       <c r="G58">
         <v>7690616000.0</v>
       </c>
       <c r="H58">
         <v>7773843000.0</v>
       </c>
       <c r="I58">
         <v>7495305000.0</v>
       </c>
       <c r="J58">
         <v>7180621383.0</v>
       </c>
       <c r="K58">
         <v>6733101938.0</v>
       </c>
@@ -20573,51 +20573,51 @@
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
     </row>
     <row r="60" spans="1:122">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
         <v>4260189000.0</v>
       </c>
       <c r="C60">
-        <v>4130455275.0</v>
+        <v>4129598000.0</v>
       </c>
       <c r="D60">
         <v>4001221340.0</v>
       </c>
       <c r="E60">
         <v>3941618000.0</v>
       </c>
       <c r="F60">
         <v>3304422000.0</v>
       </c>
       <c r="G60">
         <v>3277540000.0</v>
       </c>
       <c r="H60">
         <v>3069810000.0</v>
       </c>
       <c r="I60">
         <v>3011684000.0</v>
       </c>
       <c r="J60">
         <v>2980967642.0</v>
       </c>
       <c r="K60">
         <v>2923109079.0</v>
       </c>
@@ -25097,63 +25097,63 @@
       <c r="J5">
         <v>110660000.0</v>
       </c>
       <c r="K5">
         <v>6806000.0</v>
       </c>
       <c r="L5">
         <v>104199000.0</v>
       </c>
       <c r="M5">
         <v>99904000.0</v>
       </c>
       <c r="N5">
         <v>92052000.0</v>
       </c>
       <c r="O5">
         <v>120331000.0</v>
       </c>
       <c r="P5">
         <v>78243000.0</v>
       </c>
       <c r="Q5">
         <v>103023000.0</v>
       </c>
       <c r="R5">
-        <v>58618000.0</v>
+        <v>60917000.0</v>
       </c>
       <c r="S5">
         <v>76334000.0</v>
       </c>
       <c r="T5">
         <v>110589000.0</v>
       </c>
       <c r="U5">
         <v>115713000.0</v>
       </c>
       <c r="V5">
-        <v>83839000.0</v>
+        <v>80593000.0</v>
       </c>
       <c r="W5">
         <v>49959000.0</v>
       </c>
       <c r="X5">
         <v>24055000.0</v>
       </c>
       <c r="Y5">
         <v>130114000.0</v>
       </c>
       <c r="Z5">
         <v>81632000.0</v>
       </c>
       <c r="AA5">
         <v>21090000.0</v>
       </c>
       <c r="AB5">
         <v>98877000.0</v>
       </c>
       <c r="AC5">
         <v>81914000.0</v>
       </c>
       <c r="AD5">
         <v>72600000.0</v>
       </c>
@@ -25443,63 +25443,63 @@
       <c r="J6">
         <v>150620000.0</v>
       </c>
       <c r="K6">
         <v>48128000.0</v>
       </c>
       <c r="L6">
         <v>146941000.0</v>
       </c>
       <c r="M6">
         <v>139581000.0</v>
       </c>
       <c r="N6">
         <v>133110000.0</v>
       </c>
       <c r="O6">
         <v>146027000.0</v>
       </c>
       <c r="P6">
         <v>117497000.0</v>
       </c>
       <c r="Q6">
         <v>145526000.0</v>
       </c>
       <c r="R6">
-        <v>97989000.0</v>
+        <v>100288000.0</v>
       </c>
       <c r="S6">
         <v>116949000.0</v>
       </c>
       <c r="T6">
         <v>149745000.0</v>
       </c>
       <c r="U6">
         <v>154452000.0</v>
       </c>
       <c r="V6">
-        <v>118420000.0</v>
+        <v>115174000.0</v>
       </c>
       <c r="W6">
         <v>85339000.0</v>
       </c>
       <c r="X6">
         <v>59124000.0</v>
       </c>
       <c r="Y6">
         <v>168685000.0</v>
       </c>
       <c r="Z6">
         <v>117032000.0</v>
       </c>
       <c r="AA6">
         <v>59956000.0</v>
       </c>
       <c r="AB6">
         <v>130303000.0</v>
       </c>
       <c r="AC6">
         <v>115562000.0</v>
       </c>
       <c r="AD6">
         <v>105806000.0</v>
       </c>