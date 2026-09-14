--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1397,51 +1400,51 @@
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
         <v>-93220347.0</v>
       </c>
       <c r="C5">
         <v>64298000.0</v>
       </c>
       <c r="D5">
-        <v>-17649709.0</v>
+        <v>-17797000.0</v>
       </c>
       <c r="E5">
         <v>-71558000.0</v>
       </c>
       <c r="F5">
         <v>-97857000.0</v>
       </c>
       <c r="G5">
         <v>-211222000.0</v>
       </c>
       <c r="H5">
         <v>-144963000.0</v>
       </c>
       <c r="I5">
         <v>-94944000.0</v>
       </c>
       <c r="J5">
         <v>-87652000.0</v>
       </c>
       <c r="K5">
         <v>-72181000.0</v>
       </c>
       <c r="L5">
         <v>-71610000.0</v>
       </c>
@@ -1885,51 +1888,51 @@
       <c r="AA12"/>
       <c r="AB12">
         <v>36497000.0</v>
       </c>
       <c r="AC12">
         <v>50100000.0</v>
       </c>
       <c r="AD12">
         <v>51100000.0</v>
       </c>
       <c r="AE12">
         <v>14500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
         <v>13438789.0</v>
       </c>
       <c r="C13">
         <v>12842000.0</v>
       </c>
       <c r="D13">
-        <v>12709933.0</v>
+        <v>12816000.0</v>
       </c>
       <c r="E13">
         <v>12786000.0</v>
       </c>
       <c r="F13">
         <v>12762000.0</v>
       </c>
       <c r="G13">
         <v>12742000.0</v>
       </c>
       <c r="H13">
         <v>12742000.0</v>
       </c>
       <c r="I13">
         <v>12348000.0</v>
       </c>
       <c r="J13">
         <v>12347000.0</v>
       </c>
       <c r="K13">
         <v>12345000.0</v>
       </c>
       <c r="L13">
         <v>12341000.0</v>
       </c>
@@ -2426,51 +2429,51 @@
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
         <v>324717395.0</v>
       </c>
       <c r="C21">
         <v>354760000.0</v>
       </c>
       <c r="D21">
         <v>390520000.0</v>
       </c>
       <c r="E21">
         <v>435061000.0</v>
       </c>
       <c r="F21">
         <v>473865000.0</v>
       </c>
       <c r="G21">
-        <v>280238000.0</v>
+        <v>290846000.0</v>
       </c>
       <c r="H21">
         <v>295323000.0</v>
       </c>
       <c r="I21">
         <v>258726000.0</v>
       </c>
       <c r="J21">
         <v>105688000.0</v>
       </c>
       <c r="K21">
         <v>109401000.0</v>
       </c>
       <c r="L21">
         <v>147622000.0</v>
       </c>
       <c r="M21">
         <v>132921000.0</v>
       </c>
       <c r="N21">
         <v>167957000.0</v>
       </c>
       <c r="O21">
         <v>214963000.0</v>
       </c>
@@ -2504,60 +2507,60 @@
       <c r="Y21">
         <v>105769000.0</v>
       </c>
       <c r="Z21">
         <v>105283000.0</v>
       </c>
       <c r="AA21">
         <v>104538000.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
         <v>3130405715.0</v>
       </c>
       <c r="C22">
         <v>2773695000.0</v>
       </c>
       <c r="D22">
-        <v>2298019000.0</v>
+        <v>2031814000.0</v>
       </c>
       <c r="E22">
         <v>1946326000.0</v>
       </c>
       <c r="F22">
-        <v>1670474000.0</v>
+        <v>1491018000.0</v>
       </c>
       <c r="G22">
-        <v>1316688000.0</v>
+        <v>1221374000.0</v>
       </c>
       <c r="H22">
         <v>1219920000.0</v>
       </c>
       <c r="I22">
         <v>1141996000.0</v>
       </c>
       <c r="J22">
         <v>902954000.0</v>
       </c>
       <c r="K22">
         <v>840266000.0</v>
       </c>
       <c r="L22">
         <v>837111000.0</v>
       </c>
       <c r="M22">
         <v>820576000.0</v>
       </c>
       <c r="N22">
         <v>756032000.0</v>
       </c>
       <c r="O22">
         <v>751247000.0</v>
       </c>
@@ -2599,51 +2602,51 @@
       </c>
       <c r="AB22">
         <v>65835000.0</v>
       </c>
       <c r="AC22">
         <v>66400000.0</v>
       </c>
       <c r="AD22">
         <v>87000000.0</v>
       </c>
       <c r="AE22">
         <v>73300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
         <v>12664146442.0</v>
       </c>
       <c r="C23">
         <v>10971596000.0</v>
       </c>
       <c r="D23">
-        <v>9739582000.0</v>
+        <v>9658975943.0</v>
       </c>
       <c r="E23">
         <v>9215651000.0</v>
       </c>
       <c r="F23">
         <v>9317344000.0</v>
       </c>
       <c r="G23">
         <v>8057897000.0</v>
       </c>
       <c r="H23">
         <v>7335358000.0</v>
       </c>
       <c r="I23">
         <v>6450785000.0</v>
       </c>
       <c r="J23">
         <v>4714917000.0</v>
       </c>
       <c r="K23">
         <v>4351864000.0</v>
       </c>
       <c r="L23">
         <v>4126558000.0</v>
       </c>
@@ -3068,60 +3071,60 @@
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
         <v>3572255421.0</v>
       </c>
       <c r="C30">
         <v>3109519000.0</v>
       </c>
       <c r="D30">
-        <v>2817186027.0</v>
+        <v>2855177000.0</v>
       </c>
       <c r="E30">
         <v>2718405000.0</v>
       </c>
       <c r="F30">
-        <v>2770124000.0</v>
+        <v>2924258000.0</v>
       </c>
       <c r="G30">
-        <v>2519562000.0</v>
+        <v>2615298000.0</v>
       </c>
       <c r="H30">
         <v>2067846000.0</v>
       </c>
       <c r="I30">
         <v>1712915000.0</v>
       </c>
       <c r="J30">
         <v>1701959000.0</v>
       </c>
       <c r="K30">
         <v>1303316000.0</v>
       </c>
       <c r="L30">
         <v>1015582000.0</v>
       </c>
       <c r="M30">
         <v>1141482000.0</v>
       </c>
       <c r="N30">
         <v>1065821000.0</v>
       </c>
       <c r="O30">
         <v>917816000.0</v>
       </c>
@@ -3516,54 +3519,54 @@
       </c>
       <c r="AD35">
         <v>30700000.0</v>
       </c>
       <c r="AE35">
         <v>17800000.0</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
         <v>247777428.0</v>
       </c>
       <c r="C36">
         <v>797904000.0</v>
       </c>
       <c r="D36">
         <v>652180000.0</v>
       </c>
       <c r="E36">
         <v>601840000.0</v>
       </c>
       <c r="F36">
-        <v>617266000.0</v>
+        <v>740505000.0</v>
       </c>
       <c r="G36">
-        <v>605813000.0</v>
+        <v>651797000.0</v>
       </c>
       <c r="H36">
         <v>546254000.0</v>
       </c>
       <c r="I36">
         <v>941313000.0</v>
       </c>
       <c r="J36">
         <v>593986000.0</v>
       </c>
       <c r="K36">
         <v>453941000.0</v>
       </c>
       <c r="L36">
         <v>422614000.0</v>
       </c>
       <c r="M36">
         <v>497400000.0</v>
       </c>
       <c r="N36">
         <v>565964000.0</v>
       </c>
       <c r="O36">
         <v>543922000.0</v>
       </c>
@@ -3633,51 +3636,53 @@
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
     </row>
     <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38"/>
+      <c r="D38">
+        <v>-9739582000.0</v>
+      </c>
       <c r="E38">
         <v>727395000.0</v>
       </c>
       <c r="F38">
         <v>682540000.0</v>
       </c>
       <c r="G38">
         <v>775608000.0</v>
       </c>
       <c r="H38">
         <v>692357000.0</v>
       </c>
       <c r="I38">
         <v>1022773000.0</v>
       </c>
       <c r="J38">
         <v>664864000.0</v>
       </c>
       <c r="K38">
         <v>540686000.0</v>
       </c>
       <c r="L38">
         <v>322770000.0</v>
       </c>
       <c r="M38">
@@ -3719,60 +3724,60 @@
       <c r="Y38">
         <v>9613000.0</v>
       </c>
       <c r="Z38">
         <v>7229000.0</v>
       </c>
       <c r="AA38">
         <v>4556000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
         <v>218165281.0</v>
       </c>
       <c r="C39">
         <v>205286000.0</v>
       </c>
       <c r="D39">
-        <v>195274000.0</v>
+        <v>413142000.0</v>
       </c>
       <c r="E39">
         <v>136718000.0</v>
       </c>
       <c r="F39">
-        <v>255386165.0</v>
+        <v>304550000.0</v>
       </c>
       <c r="G39">
-        <v>131474000.0</v>
+        <v>155908000.0</v>
       </c>
       <c r="H39">
         <v>160728000.0</v>
       </c>
       <c r="I39">
         <v>199148000.0</v>
       </c>
       <c r="J39">
         <v>-166450000.0</v>
       </c>
       <c r="K39">
         <v>64590000.0</v>
       </c>
       <c r="L39">
         <v>77777000.0</v>
       </c>
       <c r="M39">
         <v>100462000.0</v>
       </c>
       <c r="N39">
         <v>105422000.0</v>
       </c>
       <c r="O39">
         <v>113772000.0</v>
       </c>
@@ -3814,57 +3819,57 @@
       </c>
       <c r="AB39">
         <v>23141000.0</v>
       </c>
       <c r="AC39">
         <v>7200000.0</v>
       </c>
       <c r="AD39">
         <v>7100000.0</v>
       </c>
       <c r="AE39">
         <v>8900000.0</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
         <v>1549508845.0</v>
       </c>
       <c r="C40">
         <v>1153133000.0</v>
       </c>
       <c r="D40">
-        <v>2782623030.0</v>
+        <v>1124742000.0</v>
       </c>
       <c r="E40">
         <v>1120097000.0</v>
       </c>
       <c r="F40">
-        <v>2780606000.0</v>
+        <v>1277651000.0</v>
       </c>
       <c r="G40">
         <v>1201358000.0</v>
       </c>
       <c r="H40">
         <v>1027852000.0</v>
       </c>
       <c r="I40">
         <v>1066383000.0</v>
       </c>
       <c r="J40">
         <v>808930000.0</v>
       </c>
       <c r="K40">
         <v>814321000.0</v>
       </c>
       <c r="L40">
         <v>694781000.0</v>
       </c>
       <c r="M40">
         <v>1150550000.0</v>
       </c>
       <c r="N40">
         <v>1038100000.0</v>
       </c>
@@ -3990,51 +3995,51 @@
       <c r="Y41">
         <v>64897000.0</v>
       </c>
       <c r="Z41">
         <v>42339000.0</v>
       </c>
       <c r="AA41">
         <v>44748000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
     </row>
     <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
         <v>1058410673.0</v>
       </c>
       <c r="C42">
         <v>459330842.0</v>
       </c>
       <c r="D42">
-        <v>439898956.0</v>
+        <v>443570000.0</v>
       </c>
       <c r="E42">
         <v>431429000.0</v>
       </c>
       <c r="F42">
         <v>420966000.0</v>
       </c>
       <c r="G42">
         <v>415654000.0</v>
       </c>
       <c r="H42">
         <v>411568000.0</v>
       </c>
       <c r="I42">
         <v>223128000.0</v>
       </c>
       <c r="J42">
         <v>221694000.0</v>
       </c>
       <c r="K42">
         <v>221564000.0</v>
       </c>
       <c r="L42">
         <v>223953000.0</v>
       </c>
@@ -4410,51 +4415,51 @@
       <c r="Y47">
         <v>202961000.0</v>
       </c>
       <c r="Z47">
         <v>184774000.0</v>
       </c>
       <c r="AA47">
         <v>165881000.0</v>
       </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
     </row>
     <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
         <v>3151826161.0</v>
       </c>
       <c r="C48">
         <v>2741069000.0</v>
       </c>
       <c r="D48">
-        <v>2488149899.0</v>
+        <v>2508914000.0</v>
       </c>
       <c r="E48">
         <v>2382564000.0</v>
       </c>
       <c r="F48">
         <v>2195764000.0</v>
       </c>
       <c r="G48">
         <v>2000980000.0</v>
       </c>
       <c r="H48">
         <v>1862059000.0</v>
       </c>
       <c r="I48">
         <v>1691921000.0</v>
       </c>
       <c r="J48">
         <v>1561921000.0</v>
       </c>
       <c r="K48">
         <v>1398112000.0</v>
       </c>
       <c r="L48">
         <v>1232610000.0</v>
       </c>
@@ -5318,51 +5323,51 @@
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
     </row>
     <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
         <v>4130455275.0</v>
       </c>
       <c r="C60">
         <v>3277540000.0</v>
       </c>
       <c r="D60">
-        <v>2923109079.0</v>
+        <v>2947503000.0</v>
       </c>
       <c r="E60">
         <v>2755221000.0</v>
       </c>
       <c r="F60">
         <v>2531635000.0</v>
       </c>
       <c r="G60">
         <v>2218154000.0</v>
       </c>
       <c r="H60">
         <v>2141406000.0</v>
       </c>
       <c r="I60">
         <v>1832453000.0</v>
       </c>
       <c r="J60">
         <v>1708310000.0</v>
       </c>
       <c r="K60">
         <v>1559840000.0</v>
       </c>
       <c r="L60">
         <v>1394334000.0</v>
       </c>
@@ -5531,771 +5536,777 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:DS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>1688040000.0</v>
+      </c>
+      <c r="C2">
         <v>1562479000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1511671000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>1569589000.0</v>
+      </c>
+      <c r="F2">
         <v>1475005000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1445130000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1343816000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1310636000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1276826000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1152994000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1254126000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1100489000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1058559000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1126603000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1067818000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1124259000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1070380000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1011702000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1023679000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1091839000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>925113000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>927429000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1007237000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>893841000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>816245000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>838591000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>926338000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>793258000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>758139000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>708791000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>776100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>524375000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>569587000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>520254000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>633689000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>494678000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>490127000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>473847000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>514106000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>403594000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>372941000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>368504000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>347366000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>349488000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>360173000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>348991000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>369659000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>337934000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>328565000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>319290000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>301480000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>304822000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>278641000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>252927000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>260975000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>240445000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>253489000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>272110000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>303601000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>280908000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>322381000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>329620000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>360736000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>317005000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>294283000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>286603000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>299238000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>286287000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>291040000.0</v>
       </c>
-      <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>340315000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>347717000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>331850000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>290637000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>273010000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>228957000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>185787000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>159451000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>158361000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>137933000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>134947000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>140278000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>120260000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>128728000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>111006000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>100106000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>118391000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>113944000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>100495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90606000.0</v>
       </c>
       <c r="CM2">
         <v>90606000.0</v>
       </c>
       <c r="CN2">
+        <v>90606000.0</v>
+      </c>
+      <c r="CO2">
         <v>103244000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>123448000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>82888000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>82094000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>85874000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>91546000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>78411000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>111182000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>85465000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>84753000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>86444000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>94142000.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>79950000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>51500000.0</v>
       </c>
-      <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>47900000.0</v>
       </c>
-      <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>34500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>35900000.0</v>
       </c>
-      <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6376,52 +6387,53 @@
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6502,286 +6514,288 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>-93201000.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>64298000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...2 lines deleted...]
-      <c r="L5"/>
+      <c r="K5"/>
+      <c r="L5">
+        <v>-17797000.0</v>
+      </c>
       <c r="M5"/>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
+      <c r="N5"/>
       <c r="O5">
         <v>-71558000.0</v>
       </c>
-      <c r="P5"/>
+      <c r="P5">
+        <v>-71558000.0</v>
+      </c>
       <c r="Q5"/>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
+      <c r="R5"/>
       <c r="S5">
         <v>-97857000.0</v>
       </c>
-      <c r="T5"/>
+      <c r="T5">
+        <v>-97857000.0</v>
+      </c>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-211222000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-144963000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>-94944000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
+      <c r="AI5"/>
       <c r="AJ5">
         <v>-87652000.0</v>
       </c>
-      <c r="AK5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK5">
+        <v>-87652000.0</v>
+      </c>
+      <c r="AL5"/>
       <c r="AM5">
         <v>-72181000.0</v>
       </c>
       <c r="AN5">
         <v>-72181000.0</v>
       </c>
-      <c r="AO5"/>
+      <c r="AO5">
+        <v>-72181000.0</v>
+      </c>
       <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-71610000.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
-[...1 lines deleted...]
-      </c>
+      <c r="AT5"/>
       <c r="AU5">
         <v>-96583000.0</v>
       </c>
-      <c r="AV5"/>
+      <c r="AV5">
+        <v>-96583000.0</v>
+      </c>
       <c r="AW5"/>
-      <c r="AX5">
-[...1 lines deleted...]
-      </c>
+      <c r="AX5"/>
       <c r="AY5">
         <v>-25219000.0</v>
       </c>
       <c r="AZ5">
         <v>-25219000.0</v>
       </c>
-      <c r="BA5"/>
+      <c r="BA5">
+        <v>-25219000.0</v>
+      </c>
       <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>-33544000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-56226000.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-      <c r="BK5">
+      <c r="BK5"/>
+      <c r="BL5">
         <v>-18460000.0</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>-22413000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>-13573000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-7032000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-27125000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-28341000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-24367000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-21434000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-16162000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-17704000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-16746000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-10113000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-8916000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-3081000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1340000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2522000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-5064000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-3734000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-3346000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-3717000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-3584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3942000.0</v>
       </c>
       <c r="CM5">
         <v>-3942000.0</v>
       </c>
       <c r="CN5">
+        <v>-3942000.0</v>
+      </c>
+      <c r="CO5">
         <v>-2025000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2882000.0</v>
       </c>
       <c r="CQ5">
         <v>-2882000.0</v>
       </c>
       <c r="CR5">
-        <v>-116890000.0</v>
+        <v>-2882000.0</v>
       </c>
       <c r="CS5">
         <v>-116890000.0</v>
       </c>
       <c r="CT5">
         <v>-116890000.0</v>
       </c>
-      <c r="CU5"/>
+      <c r="CU5">
+        <v>-116890000.0</v>
+      </c>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>-1900000.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6862,143 +6876,146 @@
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
+      <c r="DS6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>584727000.0</v>
+      </c>
+      <c r="C7">
         <v>563018000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>575201000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>569807000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>552525000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>511522000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>538969000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>530516000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>522303000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>490320000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>430490000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>409744000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>418736000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>395552000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>413907000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>414352000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>416911000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>456667000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>463422000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>447592000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>451038000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>445186000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>463456000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>441627000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>432718000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>385117000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>385852000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>396356000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>383458000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>365992000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7046,84 +7063,85 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>13436000.0</v>
       </c>
-      <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>12842000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>12816000.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>12786000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>12762000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -7182,52 +7200,53 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7308,408 +7327,412 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>255336000.0</v>
+      </c>
+      <c r="C10">
         <v>155248000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>635141000.0</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
+        <v>142593000.0</v>
+      </c>
+      <c r="F10">
         <v>109112000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>113680000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>265351000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>119199000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>120662000.0</v>
       </c>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
       <c r="K10">
-        <v>195795051.0</v>
+        <v>108292000.0</v>
       </c>
       <c r="L10">
+        <v>197429000.0</v>
+      </c>
+      <c r="M10">
         <v>120288000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>111680000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>151473000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>211108000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>248181000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>247272000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>275871000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>258993000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>203139000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>211423000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>206959000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>278794000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>287151000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>339103000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>684345000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>221060000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>165680000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>191810000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>184659000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>208479000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>152229000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>186977000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>214495000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>156074000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>124055000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>149483000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>136245000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>222810000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>162231000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>155681000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>265614000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>299322000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>170484000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>152488000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>173982000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>200407000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>177406000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>173842000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>189531000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>193737000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>148333000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>134678000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>176368000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>199241000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>144929000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>328449000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>173873000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>202577000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>91229000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>68830000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>138641000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>151059000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>255046000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>243781000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>167451000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>140709000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>154529000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>174361000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>268800000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>204670000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>270608000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>395090000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>325103000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>363887000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>306923000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>112198000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>154705000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>84564000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>67838000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>117949000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>87569000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>93887000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>150063000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>53855000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>50872000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>34109000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>59623000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>90336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90253000.0</v>
       </c>
       <c r="CM10">
         <v>90253000.0</v>
       </c>
       <c r="CN10">
+        <v>90253000.0</v>
+      </c>
+      <c r="CO10">
         <v>45947000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>47000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>70237000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>76280000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>48163000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>62451000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>54889000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>44064000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>37304000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>33615000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>45208000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>51716000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>62088000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>58556000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>68699000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>36497000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>68300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>62400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>59100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>50100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>54000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>56600000.0</v>
       </c>
-      <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>51100000.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>13800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>14500000.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7790,1580 +7813,1600 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>962935000.0</v>
+      </c>
+      <c r="C12">
         <v>925265000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>815745000.0</v>
       </c>
-      <c r="D12">
-[...1 lines deleted...]
-      </c>
       <c r="E12">
+        <v>735630000.0</v>
+      </c>
+      <c r="F12">
         <v>848911000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>455137000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>266681000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>123368000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>138822000.0</v>
       </c>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
       <c r="K12">
-        <v>206226003.0</v>
+        <v>144919000.0</v>
       </c>
       <c r="L12">
+        <v>207947000.0</v>
+      </c>
+      <c r="M12">
         <v>146870000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>138115000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>153534000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>212148000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>249275000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>248381000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>277052000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>260178000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>204576000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>219149000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>208450000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>280318000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>288309000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>340810000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>685489000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>223273000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>169845000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>202635000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>196662000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>224926000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>155259000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>190245000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>220173000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>172571000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>142661000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>171386000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>166211000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>245062000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>187943000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>186455000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>304323000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>332424000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>214141000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>217502000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>239891000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>305926000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>273967000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>276618000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>242611000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>265362000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>215570000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>203523000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>251057000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>264796000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>219298000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>349185000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>457976000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>224270000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>116126000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>101183000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>238373000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>214545000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>388590000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>367648000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>319295000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>280272000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>282092000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>293126000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>268800000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>278043000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>290376000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>427278000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>358023000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>376785000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>402220000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>343266000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>158001000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>86670000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>70173000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>120263000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>90259000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>96169000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>150063000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>55051000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>50872000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>34109000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>60277000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>90901000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90853000.0</v>
       </c>
       <c r="CM12">
         <v>90853000.0</v>
       </c>
       <c r="CN12">
+        <v>90853000.0</v>
+      </c>
+      <c r="CO12">
         <v>47456000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>47000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>70237000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>76280000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>48163000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>62451000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>54889000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>44064000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>37304000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>33615000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>45208000.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>62088000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>58556000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>68699000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>36497000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>68300000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>62400000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>59100000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>50100000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>54000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>56600000.0</v>
       </c>
-      <c r="DJ12"/>
-      <c r="DK12">
+      <c r="DK12"/>
+      <c r="DL12">
         <v>51100000.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
-      <c r="DN12">
+      <c r="DN12"/>
+      <c r="DO12">
         <v>13800000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>14500000.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
         <v>42</v>
       </c>
-      <c r="B13"/>
-      <c r="C13">
+      <c r="B13">
+        <v>4409667000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>13436000.0</v>
       </c>
-      <c r="D13"/>
-[...1 lines deleted...]
-      <c r="F13"/>
+      <c r="E13">
+        <v>4013808000.0</v>
+      </c>
+      <c r="F13">
+        <v>3941618000.0</v>
+      </c>
       <c r="G13">
+        <v>3304422000.0</v>
+      </c>
+      <c r="H13">
         <v>12842000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3069810000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3021235000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3008280000.0</v>
       </c>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
       <c r="L13">
+        <v>12816000.0</v>
+      </c>
+      <c r="M13">
         <v>2842835000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2792270000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2778737000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>12786000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2600988000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2539764000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2557281000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12762000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2481485000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2390009000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2282666000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>12742000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2238604000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2240440000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2177491000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>12742000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2161030000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2103016000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1883856000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>12348000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1863445000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1809609000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1740866000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>12347000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1672385000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1641746000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1602217000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>12345000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1530666000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1471196000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1451693000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>12341000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1335474000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1312650000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1260329000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>12330000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1257052000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1242485000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1210410000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>12302000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1121172000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1074923000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1044185000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>12105000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>952880000.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
-      <c r="BG13">
+      <c r="BG13"/>
+      <c r="BH13">
         <v>12093000.0</v>
       </c>
-      <c r="BH13"/>
-      <c r="BI13">
+      <c r="BI13"/>
+      <c r="BJ13">
         <v>12079000.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13">
+      <c r="BK13"/>
+      <c r="BL13">
         <v>12050000.0</v>
       </c>
-      <c r="BL13"/>
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13">
         <v>12042000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>12000000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>12006000.0</v>
       </c>
-      <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
-      <c r="BS13">
-[...1 lines deleted...]
-      </c>
+      <c r="BS13"/>
       <c r="BT13">
         <v>11892000.0</v>
       </c>
       <c r="BU13">
+        <v>11892000.0</v>
+      </c>
+      <c r="BV13">
         <v>11891000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>11889000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>11886000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>11885000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>11882000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>11878000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>11876000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>11784000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>11670000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>11653000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>11636000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>11604000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>11590000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>11576000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>11548000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>11477000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>11405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11358000.0</v>
       </c>
       <c r="CM13">
         <v>11358000.0</v>
       </c>
       <c r="CN13">
+        <v>11358000.0</v>
+      </c>
+      <c r="CO13">
         <v>11242000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>11231000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>11162000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>11154000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>11099000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>11090000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>11079000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>11054000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>10990000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>10953000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>10937000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>10916000.0</v>
       </c>
-      <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
-      <c r="DC13">
+      <c r="DC13"/>
+      <c r="DD13">
         <v>7883000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13">
         <v>7600000.0</v>
       </c>
-      <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
         <v>48124000.0</v>
       </c>
       <c r="C14">
+        <v>48124000.0</v>
+      </c>
+      <c r="D14">
         <v>47759000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>47670000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>46697000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>45546000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>44937000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>44618000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>44623000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>44659000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>44630000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>44642000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>44637000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>44459000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>44583000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>44638000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>44580000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>44524000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>44278000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>44270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44247000.0</v>
       </c>
       <c r="V14">
         <v>44247000.0</v>
       </c>
       <c r="W14">
+        <v>44247000.0</v>
+      </c>
+      <c r="X14">
         <v>44198000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>44221000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>44236000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>44204000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>44287000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>44253000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>44062000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>42792000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>42753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42755000.0</v>
       </c>
       <c r="AG14">
         <v>42755000.0</v>
       </c>
       <c r="AH14">
-        <v>42753000.0</v>
+        <v>42755000.0</v>
       </c>
       <c r="AI14">
         <v>42753000.0</v>
       </c>
       <c r="AJ14">
         <v>42753000.0</v>
       </c>
       <c r="AK14">
+        <v>42753000.0</v>
+      </c>
+      <c r="AL14">
         <v>42755000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>42751000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>42755000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>42753000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>42752000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>42748000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>42745000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>42740000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>42734000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>42713000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>42702000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>42686000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>42682000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>42639000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>42542000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>42348000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>42217000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>42057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41693000.0</v>
       </c>
       <c r="BD14">
         <v>41693000.0</v>
       </c>
       <c r="BE14">
+        <v>41693000.0</v>
+      </c>
+      <c r="BF14">
         <v>42412000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>42663000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>42809000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>43074000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>43248000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>43223000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>42671000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>43165000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>43234000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>43286000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>42426000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>43233000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>42924000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>42534000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>42078000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>42813000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>42678082.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>42876000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>42045000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>42307000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>42629000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>42175000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>41360000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>41913000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>41808000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>41736000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>40775000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>41614000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>41617000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>41041000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>40060000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>41161000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>40892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40718000.0</v>
       </c>
       <c r="CM14">
         <v>40718000.0</v>
       </c>
       <c r="CN14">
+        <v>40718000.0</v>
+      </c>
+      <c r="CO14">
         <v>40406000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>40396000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>39793000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>38515000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>39772000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>39791000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>40128000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>38004000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>39579000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>39071000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>38611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37815000.0</v>
       </c>
       <c r="CZ14">
         <v>37815000.0</v>
       </c>
       <c r="DA14">
+        <v>37815000.0</v>
+      </c>
+      <c r="DB14">
         <v>26374000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>26741000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>25483871.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>26333333.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>26071429.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>25925926.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>24482759.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>27307692.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>27200000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>26521739.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22500000.0</v>
       </c>
       <c r="DL14">
         <v>22500000.0</v>
       </c>
       <c r="DM14">
+        <v>22500000.0</v>
+      </c>
+      <c r="DN14">
         <v>22173913.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>22380952.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21111111.0</v>
       </c>
       <c r="DP14">
         <v>21111111.0</v>
       </c>
       <c r="DQ14">
+        <v>21111111.0</v>
+      </c>
+      <c r="DR14">
         <v>21666667.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>21111111.0</v>
       </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>12742000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>12742000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>12348000.0</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>12347000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>12345000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>12341000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
-[...1 lines deleted...]
-      </c>
+      <c r="AT15"/>
       <c r="AU15">
         <v>12330000.0</v>
       </c>
-      <c r="AV15"/>
+      <c r="AV15">
+        <v>12330000.0</v>
+      </c>
       <c r="AW15"/>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
+      <c r="AX15"/>
       <c r="AY15">
         <v>12302000.0</v>
       </c>
-      <c r="AZ15"/>
+      <c r="AZ15">
+        <v>12302000.0</v>
+      </c>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>12105000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>12093000.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>12050000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>12006000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
+      <c r="BS15"/>
       <c r="BT15">
         <v>11892000.0</v>
       </c>
       <c r="BU15">
+        <v>11892000.0</v>
+      </c>
+      <c r="BV15">
         <v>11891000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>11889000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>11886000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>11885000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>11882000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>11878000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>11876000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>11784000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>11670000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>11653000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>11636000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>11604000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>11590000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>11576000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>11548000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>11477000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>11405000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>11358000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>11273000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>11242000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>11231000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>11162000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>11154000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>11099000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>11090000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>11079000.0</v>
       </c>
-      <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
+      <c r="DS15"/>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>2793121000.0</v>
+      </c>
+      <c r="C16">
         <v>2575599000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2683180000.0</v>
       </c>
-      <c r="D16">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
+        <v>2324024000.0</v>
+      </c>
+      <c r="F16">
         <v>2314071000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2243277000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2149305000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2129874000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2058219000.0</v>
       </c>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
       <c r="K16">
-        <v>1642396874.0</v>
+        <v>2003884000.0</v>
       </c>
       <c r="L16">
+        <v>1656103000.0</v>
+      </c>
+      <c r="M16">
         <v>1568218000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1808462000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1831397000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1777161000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1804565000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1686332000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1418429000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1502955000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1341278000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1298504000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1094879000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1000159000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>943121000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>980483000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>805287000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>723581000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>786761000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>812704000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>850592000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>780994000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>572200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>548404000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>469344000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>418560000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>411743000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>422044000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>384063000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>347393000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>345477000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>373967000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>366523000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>437202000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>372907000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>337925000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>413056000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>413223000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>416595000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>396964000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>355333000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>349998000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>401780000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>459286000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>463806000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>453382000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>408464000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>439367000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>436419000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>407222000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>410532000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>27361000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>647815000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7606000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>13181000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>546228000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>556498000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-8488000.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16">
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>527594000.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>9201000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>15554000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>510562000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>22155000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ16"/>
       <c r="CA16">
         <v>78514000.0</v>
       </c>
-      <c r="CB16"/>
+      <c r="CB16">
+        <v>78514000.0</v>
+      </c>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
-      <c r="CR16">
+      <c r="CR16"/>
+      <c r="CS16">
         <v>128688000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>137325000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>141969000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>136803000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>113878000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>117296000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>117182000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9444,110 +9487,111 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>68159000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>60098000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>44738000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>68435000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
@@ -9578,52 +9622,53 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9704,1688 +9749,1702 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>1497180000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>1490585000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>5890000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>1499065000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>1502494000.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>1502494000.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>1550552000.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>1550552000.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>1316768000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>1340617000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>1293647000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1285659000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1022624000.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
+      <c r="AI20"/>
       <c r="AJ20">
         <v>646715000.0</v>
       </c>
-      <c r="AK20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK20">
+        <v>646715000.0</v>
+      </c>
+      <c r="AL20"/>
       <c r="AM20">
         <v>616997000.0</v>
       </c>
       <c r="AN20">
         <v>616997000.0</v>
       </c>
       <c r="AO20">
+        <v>616997000.0</v>
+      </c>
+      <c r="AP20">
         <v>617000000.0</v>
       </c>
-      <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>622654000.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
+      <c r="AT20"/>
       <c r="AU20">
         <v>504611000.0</v>
       </c>
-      <c r="AV20"/>
+      <c r="AV20">
+        <v>504611000.0</v>
+      </c>
       <c r="AW20"/>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
+      <c r="AX20"/>
       <c r="AY20">
         <v>501793000.0</v>
       </c>
       <c r="AZ20">
         <v>501793000.0</v>
       </c>
-      <c r="BA20"/>
+      <c r="BA20">
+        <v>501793000.0</v>
+      </c>
       <c r="BB20"/>
-      <c r="BC20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>500598000.0</v>
       </c>
-      <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-      <c r="BG20">
+      <c r="BG20"/>
+      <c r="BH20">
         <v>499326000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>498705000000.0</v>
       </c>
-      <c r="BI20"/>
       <c r="BJ20"/>
-      <c r="BK20">
+      <c r="BK20"/>
+      <c r="BL20">
         <v>483071000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>355595000.0</v>
       </c>
-      <c r="BM20"/>
       <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>336910000.0</v>
       </c>
-      <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>323772000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>336704000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>331609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331810000.0</v>
       </c>
       <c r="BW20">
         <v>331810000.0</v>
       </c>
       <c r="BX20">
+        <v>331810000.0</v>
+      </c>
+      <c r="BY20">
         <v>331674000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>319189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58401000.0</v>
       </c>
       <c r="CA20">
         <v>58401000.0</v>
       </c>
       <c r="CB20">
-        <v>58593000.0</v>
+        <v>58401000.0</v>
       </c>
       <c r="CC20">
         <v>58593000.0</v>
       </c>
       <c r="CD20">
-        <v>63957000.0</v>
+        <v>58593000.0</v>
       </c>
       <c r="CE20">
         <v>63957000.0</v>
       </c>
       <c r="CF20">
+        <v>63957000.0</v>
+      </c>
+      <c r="CG20">
         <v>34057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33716000.0</v>
       </c>
       <c r="CH20">
         <v>33716000.0</v>
       </c>
       <c r="CI20">
+        <v>33716000.0</v>
+      </c>
+      <c r="CJ20">
         <v>32847000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>32844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32576000.0</v>
       </c>
       <c r="CL20">
         <v>32576000.0</v>
       </c>
       <c r="CM20">
         <v>32576000.0</v>
       </c>
-      <c r="CN20"/>
+      <c r="CN20">
+        <v>32576000.0</v>
+      </c>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>48087000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>1860172000.0</v>
+      </c>
+      <c r="C21">
         <v>1820243410.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>324650000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>1829945835.0</v>
+        <v>1829663000.0</v>
       </c>
       <c r="F21">
+        <v>1837782000.0</v>
+      </c>
+      <c r="G21">
         <v>1840030000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>354760000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1858870000.0</v>
       </c>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
       <c r="J21">
+        <v>1863299000.0</v>
+      </c>
+      <c r="K21">
         <v>1873617000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>390520000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1892893000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1903678000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1914660000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>435061000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1936747000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1933208000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1998735000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>473865000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2041613000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2051239000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1566582000.0</v>
       </c>
-      <c r="W21">
-[...1 lines deleted...]
-      </c>
       <c r="X21">
+        <v>290846000.0</v>
+      </c>
+      <c r="Y21">
         <v>1565582000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1573337000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1601750000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>295323000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1628136000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1293647000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1285659000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>258726000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>806846000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>814345000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>755824000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>105688000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>760223000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>763964000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>722809000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>109401000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>738175000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>750418000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>759385000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>147622000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>778167000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>637590000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>626293000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>132921000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>649931000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>663461000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>673364000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>167957000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>681154000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>690345000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>702154000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>214963000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>728228000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>645342000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>752420000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>263746000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>292622000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>743246000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>855170000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>313593000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>268707000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>753685000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>685346000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>266426000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>730273000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>590820000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>669199000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>270511000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>272016000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>283839000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>289272000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>298925000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>309271000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>307915000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>68255000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>70594000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>72567000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>74645000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>140658000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>142728000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>93403000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>94017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95987000.0</v>
       </c>
       <c r="CI21">
         <v>95987000.0</v>
       </c>
       <c r="CJ21">
+        <v>95987000.0</v>
+      </c>
+      <c r="CK21">
         <v>96189000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>96620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98190000.0</v>
       </c>
       <c r="CM21">
         <v>98190000.0</v>
       </c>
       <c r="CN21">
+        <v>98190000.0</v>
+      </c>
+      <c r="CO21">
         <v>102084000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>102417000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>104035000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>105769000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>106488000.0</v>
       </c>
-      <c r="CS21"/>
-      <c r="CT21">
+      <c r="CT21"/>
+      <c r="CU21">
         <v>108762000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>105283000.0</v>
       </c>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
-      <c r="CY21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>48087000.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>3236994000.0</v>
+      </c>
+      <c r="C22">
         <v>3241557000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2725386000.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>3146124000.0</v>
+      </c>
+      <c r="F22">
         <v>2945404000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2865496000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2773695000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2822733000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2698651000.0</v>
       </c>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
       <c r="K22">
-        <v>2279000293.0</v>
+        <v>2567193000.0</v>
       </c>
       <c r="L22">
+        <v>2031814000.0</v>
+      </c>
+      <c r="M22">
         <v>2291626000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2215706000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2171691000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1946326000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1912883000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1813316000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1751237000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1670474000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1644228000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1547116000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1436333000.0</v>
       </c>
-      <c r="W22">
-[...1 lines deleted...]
-      </c>
       <c r="X22">
+        <v>1221374000.0</v>
+      </c>
+      <c r="Y22">
         <v>1325800000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1337072000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1297575000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1219920000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1375883000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1276806000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1214498000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1141996000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1069005000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1074318000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>994105000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>902954000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>925929000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>893458000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>891603000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>840266000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>892288000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>865015000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>861873000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>837111000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>872042000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>877553000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>897881000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>820576000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>866417000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>820992000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>788668000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>756032000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>782038000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>787332000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>771993000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>751247000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>782985000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>807683000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>819679000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>761269000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>789461000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>738872000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>723176000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>665270000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>620891000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>617602000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>575124000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>569848000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>600509000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>626097000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>637860000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>647561000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>632072000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>583544000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>519531000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>480603000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>435548000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>428644000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>395015000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>371962000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>359787000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>369567000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>350493000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>328428000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>294069000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>296603000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>267781000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>249041000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>267652000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>241868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247584000.0</v>
       </c>
       <c r="CM22">
         <v>247584000.0</v>
       </c>
       <c r="CN22">
+        <v>247584000.0</v>
+      </c>
+      <c r="CO22">
         <v>280542000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>268447000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>240891000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>222844000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>219587000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>213432000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>204311000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>185090000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>174477000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>170595000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>148121000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>131024000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>130769000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>78452000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>58879000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>65835000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>64200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>64800000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>61900000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>66400000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>68400000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>73200000.0</v>
       </c>
-      <c r="DJ22"/>
-      <c r="DK22">
+      <c r="DK22"/>
+      <c r="DL22">
         <v>87000000.0</v>
       </c>
-      <c r="DL22"/>
       <c r="DM22"/>
-      <c r="DN22">
+      <c r="DN22"/>
+      <c r="DO22">
         <v>57000000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>73300000.0</v>
       </c>
-      <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>13858648000.0</v>
+      </c>
+      <c r="C23">
         <v>13231871000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12661518000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>12279243000.0</v>
+      </c>
+      <c r="F23">
         <v>12096945000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11355188000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10971596000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10847089000.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
-        <v>10164378468.0</v>
+        <v>10519587000.0</v>
       </c>
       <c r="K23">
-        <v>9658975943.0</v>
+        <v>10257507000.0</v>
       </c>
       <c r="L23">
+        <v>9739582000.0</v>
+      </c>
+      <c r="M23">
         <v>9615251000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9559505000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9464749000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9215651000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9452280000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9265108000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9360612000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9317344000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9164082000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8754716000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8033713000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8057897000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7727162000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7579497000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7869802000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7335358000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7243477000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6750209000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6840898000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6450785000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5072720000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5069614000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4905578000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4714917000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4691792000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4570770000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4460885000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4351864000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4356140000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4217668000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4237921000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4126558000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4023494000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3904850000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3897681000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4021281000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4102220000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4070604000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3890703000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3933168000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3992625000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3876105000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3889990000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3810705000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3707650000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3816641000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3992389000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3720510000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3681874000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3701825000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3672224000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3611100000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3372309000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3222238000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3032376000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3053677000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2997195000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2941189000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2901275000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2934147000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2858000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2982108000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2831143000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2781492000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2685971000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2534856000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1822256000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1770082000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1676263000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1727526000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1647381000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1619745000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1315223000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1154293000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1081879000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1039300000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1006858000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1012038000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004700000.0</v>
       </c>
       <c r="CM23">
         <v>1004700000.0</v>
       </c>
       <c r="CN23">
+        <v>1004700000.0</v>
+      </c>
+      <c r="CO23">
         <v>947944000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>958061000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>931241000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>935841000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>921091000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>930854000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>923604000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>905730000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>859339000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>831069000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>820410000.0</v>
       </c>
-      <c r="CY23"/>
-      <c r="CZ23">
+      <c r="CZ23"/>
+      <c r="DA23">
         <v>788862000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>466915000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>442733000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>456517000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>416900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>403200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>363300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>354200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>342500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>322300000.0</v>
       </c>
-      <c r="DJ23"/>
-      <c r="DK23">
+      <c r="DK23"/>
+      <c r="DL23">
         <v>320700000.0</v>
       </c>
-      <c r="DL23"/>
       <c r="DM23"/>
-      <c r="DN23">
+      <c r="DN23"/>
+      <c r="DO23">
         <v>245300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>241400000.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
+      <c r="DS23"/>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>179976000.0</v>
+      </c>
+      <c r="C24">
         <v>248257000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>255625000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>249625000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>246220000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>295385000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>305924000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>304476000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>300487000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>371772000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>384074000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>369020000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>378164000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>635428000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>680078000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>793765000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>795336000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>906894000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>884948000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>892179000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>548675000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>400361000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>408820000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>538631000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>587538000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>434247000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>440124000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>475501000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>126528000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>185844000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>523952000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>519322000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>518906000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>582997000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>244379000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>245187000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>245815000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>182196000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>171541000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>179492000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>316899000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>380996000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>392729000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>397477000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>390155000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>363029000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>514639000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>601013000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>657323000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>511828000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>602021000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>652560000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>536060000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>594602000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>582355000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>562190000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>611760000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>737340000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>537574000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>588970000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>601881000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>581729000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>565396000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>565134000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>440216000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>376148000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>386534000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>429203000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>431455000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>303114000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>269760000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>382923000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>463500000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>397679000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>431312000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>431311000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>396720000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>125251000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>125266000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>136064000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>219129000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>161296000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>224982000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>253637000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>128681000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>73628000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>86234000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>66705000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>48711000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>59077000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>62038000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>66792000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>73079000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>68407000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>73173000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>77840000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>78252000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>70157000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>69202000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>46743000.0</v>
       </c>
-      <c r="CW24"/>
       <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>57713000.0</v>
       </c>
-      <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>434247000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>440124000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>475501000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>126528000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>185844000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>523952000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -11432,192 +11491,195 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26">
+        <v>279087000.0</v>
+      </c>
+      <c r="C26">
         <v>220398000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>138868000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>183485000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>182517000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>181754000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>135079000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>175219000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>226504000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>231888000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>152480000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>244407000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>251938000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>254158000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>272129000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>336125000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>294190000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>315184000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>316058000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>250014000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>257155000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>247513000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>195649000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>238404000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>226830000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>261987000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>212063000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>270550000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>275893000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>240805000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>200486000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>246765000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>248976000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>211864000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>190900000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>211518000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>197266000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>213429000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>189773000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>204294000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>183000000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>138081000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>135476000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>176266000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -11644,52 +11706,53 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11770,485 +11833,491 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>596901000.0</v>
+      </c>
+      <c r="C28">
         <v>739864000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>329669000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>926720000.0</v>
+      </c>
+      <c r="F28">
         <v>1126155000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1274839000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1104959000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1479632000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1479777000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
-        <v>1258512466.0</v>
+        <v>1447032000.0</v>
       </c>
       <c r="L28">
+        <v>1269015000.0</v>
+      </c>
+      <c r="M28">
         <v>1506952000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1452622000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1181435000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1074508000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1168679000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1260536000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1196164000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1195735000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1352491000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1291429000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1024308000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>924447000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1021436000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>885098000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1070730000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1013197000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1065284000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>636718000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>940077000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>586840000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>541737000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>464821000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>454324000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>289611000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>480390000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>301686000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>296307000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>182714000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>399149000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>333355000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>231708000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>206766000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>341239000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>353495000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>293518000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>396747000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>551554000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>550047000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>386050000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>471395000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>566032000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>485878000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>495087000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>473351000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>557072000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>470652000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>704588000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>465622000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>382031000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>363353000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>578672000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>472545000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>79527000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-14267000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>211255000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>248488000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>275507000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>258121000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>40856000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>80503000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>125364000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>75084000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>87924000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>96502000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>159812000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>320705000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-5793000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>68703000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>103980000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>129783000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>105889000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>168746000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>116329000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>86321000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>32171000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>62373000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>18809000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-27666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17666000.0</v>
       </c>
       <c r="CM28">
         <v>-17666000.0</v>
       </c>
       <c r="CN28">
+        <v>-17666000.0</v>
+      </c>
+      <c r="CO28">
         <v>61894000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>47858000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>18907000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>27808000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>62675000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>57048000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>94873000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>72032000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>112579000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>68884000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>57256000.0</v>
       </c>
-      <c r="CY28"/>
-      <c r="CZ28">
+      <c r="CZ28"/>
+      <c r="DA28">
         <v>-62088000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-58556000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-68699000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-23084000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-68300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-62400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-59100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-47000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-54000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-56600000.0</v>
       </c>
-      <c r="DJ28"/>
-      <c r="DK28">
+      <c r="DK28"/>
+      <c r="DL28">
         <v>-46200000.0</v>
       </c>
-      <c r="DL28"/>
       <c r="DM28"/>
-      <c r="DN28">
+      <c r="DN28"/>
+      <c r="DO28">
         <v>-8800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>700000.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>4677177000.0</v>
+      </c>
+      <c r="C29">
         <v>4592283000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4519207000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4513314000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4624360000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4181419000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4108881000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4138125000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4099371000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4073284000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3983457000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4060331000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3937836000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3716093000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3626930000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3603496000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3630661000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3572649000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3522941000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3589523000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3441823000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3068747000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2957939000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3105564000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3031923000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3547449000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12300,522 +12369,526 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>4166676999.0</v>
+      </c>
+      <c r="C30">
         <v>4139416000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3531581000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>3558959000.0</v>
+      </c>
+      <c r="F30">
         <v>3526337000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3481175000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3176992181.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3418621000.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
-        <v>2909158000.0</v>
+        <v>3258702000.0</v>
       </c>
       <c r="K30">
-        <v>2858763000.0</v>
+        <v>3203899000.0</v>
       </c>
       <c r="L30">
+        <v>2855177000.0</v>
+      </c>
+      <c r="M30">
         <v>2977505000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3068779000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3043631000.0</v>
       </c>
-      <c r="O30">
-[...1 lines deleted...]
-      </c>
       <c r="P30">
+        <v>2718405000.0</v>
+      </c>
+      <c r="Q30">
         <v>3039447000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3021855000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3017508000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3049352000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3090084000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2687054000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2649423000.0</v>
       </c>
-      <c r="W30">
-[...1 lines deleted...]
-      </c>
       <c r="X30">
+        <v>2615298000.0</v>
+      </c>
+      <c r="Y30">
         <v>2489785000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2300545000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2262098000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2067846000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2054512000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2037295000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1880901000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1712915000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1645004000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1568534000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1530566000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1483635000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1591931000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1506754000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1440035000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1367906000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1388431000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1309109000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1036897000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>941913000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1079476000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1055477000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1024168000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>973857000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1130710000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1066166000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>962111000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>823245000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1046218000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>976674000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>946618000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>688129000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>695420000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>645342000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>652877000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>754513000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>699775000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>743246000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>855170000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>868488000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>604238000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>753685000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>685346000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>659524000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>730273000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>658067000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>669199000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>526787000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>545694000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>444576000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>598063000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>451554000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>523928000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>486439000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>425110000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>397498000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>415952000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>419257000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>419324000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>346689000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>288632000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>243654000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>261826000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>228634000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>231021000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>227079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222704000.0</v>
       </c>
       <c r="CM30">
         <v>222704000.0</v>
       </c>
       <c r="CN30">
+        <v>222704000.0</v>
+      </c>
+      <c r="CO30">
         <v>252710000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>277819000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>251912000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>236230000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>270909000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>269846000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>270052000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>253725000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>280958000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>259134000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>236505000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>231930000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>155459000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>123076000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>116140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87100000.0</v>
       </c>
       <c r="DE30">
         <v>87100000.0</v>
       </c>
       <c r="DF30">
+        <v>87100000.0</v>
+      </c>
+      <c r="DG30">
         <v>80400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>76000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>63900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>59000000.0</v>
       </c>
-      <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>71000000.0</v>
       </c>
-      <c r="DL30"/>
       <c r="DM30"/>
-      <c r="DN30">
+      <c r="DN30"/>
+      <c r="DO30">
         <v>72600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>66700000.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
+      <c r="DS30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>949942000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>888592000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>864077000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>819994000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>664241000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>606556000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>558546000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>511960000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>439872000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>338770000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>716084000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>621148000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>673022000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>667103000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>575741000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>505466000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>532894000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>809369000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>598197000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>570532000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1056599000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>995264000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>985042000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>955907000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>912162000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>877782000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>879408000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>833442000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>621098000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>589135000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>507262000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
@@ -12842,131 +12915,134 @@
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>2509668000.0</v>
+      </c>
+      <c r="C32">
         <v>2398514000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1758697000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1804517000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1626634000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1165874000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1044013000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>816814000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>688974000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>831449000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>684234000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>570478000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>515824000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>806657000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>754488000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>697234000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>724760000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1130626000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>955913000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1028258000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>469198000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>686843000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>650744000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>766686000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>877005000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>551420000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13018,497 +13094,503 @@
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>4993126000.0</v>
+      </c>
+      <c r="C33">
         <v>4925633000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4926383000.0</v>
       </c>
-      <c r="D33">
-[...1 lines deleted...]
-      </c>
       <c r="E33">
+        <v>4838530000.0</v>
+      </c>
+      <c r="F33">
         <v>4776293000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4553380000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4616415000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4482367000.0</v>
       </c>
-      <c r="I33">
-[...1 lines deleted...]
-      </c>
       <c r="J33">
-        <v>4302079292.0</v>
+        <v>4423412000.0</v>
       </c>
       <c r="K33">
-        <v>4196481535.0</v>
+        <v>4341496000.0</v>
       </c>
       <c r="L33">
+        <v>4231502000.0</v>
+      </c>
+      <c r="M33">
         <v>4199250000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4136905000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4095893000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4183874000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4250675000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4181556000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4314815000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4337340000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4225194000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4301397000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3739507000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3784999000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3623268000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3601070000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3624640000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3663591000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3643237000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3233473000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3214712000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3171800000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2203452000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2236517000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2160734000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2103883000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2031271000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1999172000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1963036000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1898630000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1887478000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1857089000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1830764000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1843751000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1857835000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1754318000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1735741000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1772237000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1831126000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1906828000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1897313000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1937162000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1948799000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1908576000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1920322000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1926430000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1851766000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1869778000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1918266000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1885423000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1913336000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1921681000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1855505000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1862797000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1540439000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1483303000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1452611000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1428177000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1384321000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1363899000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1325456000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1327543000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1389858000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1391399000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1355526000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1357401000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1309811000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1276507000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>844130000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>841526000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>829017000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>816571000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>787305000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>780621000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>581573000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>558985000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>501400000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>488261000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>447908000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>452190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>443559000.0</v>
       </c>
       <c r="CM33">
         <v>443559000.0</v>
       </c>
       <c r="CN33">
+        <v>443559000.0</v>
+      </c>
+      <c r="CO33">
         <v>367236000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>362535000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>366840000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>372967000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>378808000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>385125000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>391300000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>393582000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>363645000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>364868000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>387748000.0</v>
       </c>
-      <c r="CY33"/>
-      <c r="CZ33">
+      <c r="CZ33"/>
+      <c r="DA33">
         <v>364075000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>174448000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>192079000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>214904000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>197400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>188900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>161900000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>154500000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>156100000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>133500000.0</v>
       </c>
-      <c r="DJ33"/>
-      <c r="DK33">
+      <c r="DK33"/>
+      <c r="DL33">
         <v>104500000.0</v>
       </c>
-      <c r="DL33"/>
       <c r="DM33"/>
-      <c r="DN33">
+      <c r="DN33"/>
+      <c r="DO33">
         <v>88400000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>78000000.0</v>
       </c>
-      <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
+      <c r="DS33"/>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>237487000.0</v>
+      </c>
+      <c r="C34">
         <v>221278000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>48123000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>280554000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>333015000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>281791000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>61726000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>288863000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>285092000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>290810000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>74032000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>281289000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>279459000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>274936000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>247896000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>196612000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>198980000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>180103000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>155610000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>185080000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>182615000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>178579000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>181741000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>180949000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>243590000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>223669000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>225478000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>208781000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>202558000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>182759000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -13556,760 +13638,767 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
+      <c r="DS34"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>3092776000.0</v>
+      </c>
+      <c r="C35">
         <v>3063943000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2555107000.0</v>
       </c>
-      <c r="D35">
-[...1 lines deleted...]
-      </c>
       <c r="E35">
+        <v>2624669000.0</v>
+      </c>
+      <c r="F35">
         <v>2456934000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2410999000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2379448000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2225935000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2088104000.0</v>
       </c>
-      <c r="J35">
-[...1 lines deleted...]
-      </c>
       <c r="K35">
-        <v>1949178719.0</v>
+        <v>2161850000.0</v>
       </c>
       <c r="L35">
+        <v>1965445000.0</v>
+      </c>
+      <c r="M35">
         <v>1924599000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1858243000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2121207000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2180687000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2344776000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2364249000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2873611000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2746990000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2758756000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2367383000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2130614000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2204376000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2133343000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2219884000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1981319000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2002673000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1966910000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1575746000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1643142000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1685924000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1137039000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1162428000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1254578000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>907996000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>894673000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>931684000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>896656000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>858625000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>868355000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1011129000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1100999000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1086377000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1085581000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1062185000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>990580000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1158229000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1219759000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1331640000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1199109000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1303866000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1372492000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1249594000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1286515000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1251035000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1217087000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1259191000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1417482000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1194813000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1223496000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1272896000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1264031000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1238868000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1165819000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1030738000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>949155000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>974639000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1373081000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>979567000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>814982000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>817241000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>960496000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1034951000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>920834000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>957200000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>960752000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>936929000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>485118000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>458742000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>466239000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>526150000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>496897000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>543893000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>397237000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>269243000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>238522000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>221810000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>198204000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>171419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176864000.0</v>
       </c>
       <c r="CM35">
         <v>176864000.0</v>
       </c>
       <c r="CN35">
+        <v>176864000.0</v>
+      </c>
+      <c r="CO35">
         <v>106207000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>116681000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>144860000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>154483000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>165034000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>161322000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>134905000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>133530000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>110224000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>121744000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>119961000.0</v>
       </c>
-      <c r="CY35"/>
-      <c r="CZ35">
+      <c r="CZ35"/>
+      <c r="DA35">
         <v>89452000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>50253000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>43382000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>57877000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>52600000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>56200000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>40900000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>36000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>37100000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>35400000.0</v>
       </c>
-      <c r="DJ35"/>
-      <c r="DK35">
+      <c r="DK35"/>
+      <c r="DL35">
         <v>30700000.0</v>
       </c>
-      <c r="DL35"/>
       <c r="DM35"/>
-      <c r="DN35">
+      <c r="DN35"/>
+      <c r="DO35">
         <v>31600000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>17800000.0</v>
       </c>
-      <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
+      <c r="DS35"/>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>891921000.0</v>
+      </c>
+      <c r="C36">
         <v>880868000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>981266000.0</v>
       </c>
-      <c r="D36">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
+        <v>903244000.0</v>
+      </c>
+      <c r="F36">
         <v>892316000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>692365000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>797904000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>663622000.0</v>
       </c>
-      <c r="I36">
-[...1 lines deleted...]
-      </c>
       <c r="J36">
-        <v>188515238.0</v>
+        <v>610732000.0</v>
       </c>
       <c r="K36">
-        <v>199997028.0</v>
+        <v>579795000.0</v>
       </c>
       <c r="L36">
+        <v>652180000.0</v>
+      </c>
+      <c r="M36">
         <v>558558000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>520789000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>536431000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>601840000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>624168000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>616010000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>616021000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>617266000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>580409000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>653424000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>600618000.0</v>
       </c>
-      <c r="W36">
-[...1 lines deleted...]
-      </c>
       <c r="X36">
+        <v>651797000.0</v>
+      </c>
+      <c r="Y36">
         <v>528140000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>528371000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>530652000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>546254000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>573650000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>540425000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>589862000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>941313000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>591693000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>606722000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>645590000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>593986000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>489613000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>468836000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>462357000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>453941000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>421945000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>404096000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>395744000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>422614000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>438393000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>469346000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>464701000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>497400000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>538790000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>553139000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>527525000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>565964000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>568082000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>539866000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>533556000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>543922000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>173187000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>175851000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>505253000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>162762000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>475935000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>473902000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>114582000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>134744000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>71795000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>51115000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>56292000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>36338000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>44327000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>59040000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>876050000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>277973000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>298560000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>301876000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>274149000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>266997000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>249863000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>245715000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>20870000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>417903000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>409025000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>397886000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>360668000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>352896000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>235859000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>211978000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>97498000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>147986000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>118033000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>118366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114343000.0</v>
       </c>
       <c r="CM36">
         <v>114343000.0</v>
       </c>
       <c r="CN36">
+        <v>114343000.0</v>
+      </c>
+      <c r="CO36">
         <v>45270000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>44758000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>53951000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>64237000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>183980000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>195281000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>95063000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>103525000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>185918000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>192830000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>220131000.0</v>
       </c>
-      <c r="CY36"/>
-      <c r="CZ36">
+      <c r="CZ36"/>
+      <c r="DA36">
         <v>207686000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>89104000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>109190000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>148213000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>144900000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>134900000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>122400000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>114800000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>119100000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>100200000.0</v>
       </c>
-      <c r="DJ36"/>
-      <c r="DK36">
+      <c r="DK36"/>
+      <c r="DL36">
         <v>74700000.0</v>
       </c>
-      <c r="DL36"/>
       <c r="DM36"/>
-      <c r="DN36">
+      <c r="DN36"/>
+      <c r="DO36">
         <v>62900000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>52500000.0</v>
       </c>
-      <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
+      <c r="DS36"/>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -14390,1730 +14479,1746 @@
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
+      <c r="DS37"/>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>-19271000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>581327000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>547271000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>559760000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>727395000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>647301000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>667768000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>668077000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>682540000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>671841000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>745737000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>720740000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>775608000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>636068000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>635676000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>622200000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>692357000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>618585000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>583741000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>377798000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1022773000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>635410000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>654045000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>696721000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1608167000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1541976000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1510960000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1477585000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1424521000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1406026000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1382912000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1380599000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1393992000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1416919000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1308155000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1294578000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1330702000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1388391000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1445160000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1423967000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1455754000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1459841000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1421452000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1426863000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1425144000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1346964000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1360642000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1405229000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1367815000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1396182000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1392631000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1337675000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1358946000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1095272000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1054702000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1042368000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1023502000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>986303000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>972019000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>940948000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>943457000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1004326000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1021188000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>995785000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1006887000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>973528000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>950024000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>550040000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>546898000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>540185000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>531124000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>501326000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>495624000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>329262000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>305995000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>251498000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>243973000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>214222000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>214986000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>212533000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>216800000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>147354000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>147175000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>157986000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>170006000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>183980000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>195281000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>203825000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>208808000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>186405000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>193284000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>387748000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>232659000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>207686000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>174448000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>192079000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
+      <c r="DS38"/>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" t="s">
         <v>68</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>498916000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>662423000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>403666186.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>137812819.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>316336822.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>292065028.0</v>
       </c>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
       <c r="L39">
+        <v>413142000.0</v>
+      </c>
+      <c r="M39">
         <v>281965802.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>297115984.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>136718000.0</v>
       </c>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
       <c r="P39">
+        <v>136718000.0</v>
+      </c>
+      <c r="Q39">
         <v>334777382.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>296917082.0</v>
       </c>
-      <c r="R39">
-[...1 lines deleted...]
-      </c>
       <c r="S39">
+        <v>304550000.0</v>
+      </c>
+      <c r="T39">
         <v>280413000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>284499320.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>238897999.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>174086000.0</v>
       </c>
-      <c r="W39">
-[...1 lines deleted...]
-      </c>
       <c r="X39">
+        <v>155908000.0</v>
+      </c>
+      <c r="Y39">
         <v>188267000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>175646000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>193411000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>154545000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>171993999.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>197671000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>528164000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>197605000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>139404999.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>141111000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>127473000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>51874000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>145644000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>156955000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>163228000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>65389000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>64589999.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>150954000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>204064000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>168125000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>165906000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>161772000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>168006999.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>139816000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>178751000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>159525999.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>162017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135320000.0</v>
       </c>
       <c r="AZ39">
         <v>135320000.0</v>
       </c>
       <c r="BA39">
+        <v>135320000.0</v>
+      </c>
+      <c r="BB39">
         <v>49633000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>204807000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>149629000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>158181000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>144653000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>427694000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>142203000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>163176000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>196843000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>168696000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>65827000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>256593000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>149447000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>123278000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>90826000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>170900000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>669199000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>268760000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>162211000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>111866000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>185651000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>75862000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>39287000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>14464000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>106668000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>54689000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>23304000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1334000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1868000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>27065000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>67838000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>886000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>54055000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>738000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>39255000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>47833000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>46749000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>36908000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>690000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>252710000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2260000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1361000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>33891000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>3624000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>269846000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>3052000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>2940000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>2955000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>2857000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>2828000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>15663000.0</v>
       </c>
-      <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
-      <c r="DC39">
+      <c r="DC39"/>
+      <c r="DD39">
         <v>23141000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>-100000.0</v>
       </c>
-      <c r="DE39"/>
       <c r="DF39"/>
-      <c r="DG39">
+      <c r="DG39"/>
+      <c r="DH39">
         <v>7200000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>100000.0</v>
       </c>
-      <c r="DI39"/>
       <c r="DJ39"/>
-      <c r="DK39">
+      <c r="DK39"/>
+      <c r="DL39">
         <v>7100000.0</v>
       </c>
-      <c r="DL39"/>
       <c r="DM39"/>
-      <c r="DN39">
+      <c r="DN39"/>
+      <c r="DO39">
         <v>13500000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>8900000.0</v>
       </c>
-      <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
+      <c r="DS39"/>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>1690200000.0</v>
+      </c>
+      <c r="C40">
         <v>1590377000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1549139000.0</v>
       </c>
-      <c r="D40">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
-        <v>2744887501.0</v>
+        <v>1396021000.0</v>
       </c>
       <c r="F40">
-        <v>2563650823.0</v>
+        <v>1375376000.0</v>
       </c>
       <c r="G40">
+        <v>1281744000.0</v>
+      </c>
+      <c r="H40">
         <v>1153133000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
+        <v>1264973000.0</v>
+      </c>
+      <c r="J40">
         <v>1222019000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1165709000.0</v>
       </c>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
       <c r="L40">
-        <v>2833712000.0</v>
+        <v>1124742000.0</v>
       </c>
       <c r="M40">
-        <v>3016588000.0</v>
+        <v>1265494000.0</v>
       </c>
       <c r="N40">
-        <v>3067469000.0</v>
+        <v>1208126000.0</v>
       </c>
       <c r="O40">
-        <v>1171357000.0</v>
+        <v>1236072000.0</v>
       </c>
       <c r="P40">
-        <v>3100633000.0</v>
+        <v>1120097000.0</v>
       </c>
       <c r="Q40">
-        <v>2921535000.0</v>
+        <v>1296068000.0</v>
       </c>
       <c r="R40">
-        <v>2717934000.0</v>
+        <v>1235203000.0</v>
       </c>
       <c r="S40">
+        <v>1299505000.0</v>
+      </c>
+      <c r="T40">
         <v>1314321000.0</v>
       </c>
-      <c r="T40">
-[...1 lines deleted...]
-      </c>
       <c r="U40">
-        <v>2487561000.0</v>
+        <v>1190789000.0</v>
       </c>
       <c r="V40">
+        <v>1189057000.0</v>
+      </c>
+      <c r="W40">
         <v>1134522000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1201358000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1111057000.0</v>
       </c>
-      <c r="Y40">
-[...1 lines deleted...]
-      </c>
       <c r="Z40">
+        <v>1043245000.0</v>
+      </c>
+      <c r="AA40">
         <v>1063471000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1027852000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1876784000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1095463000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1103404000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1066383000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>790692000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>836968000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1293775000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>808930000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>849981000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>871287000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>845945000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>830516000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>819114000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1181793000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1191971000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1131983000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1127684000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1043663000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1180644000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1150550000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1141866000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1086037000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1077263000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1038100000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1102382000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1161677000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>733022000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>658839000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>717066000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>721729000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>772961000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>677762000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>659828000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1058929000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>980309000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>947837000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>881449000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>927348000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>893602000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>919943000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>528272000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>910999000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1259541000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>960870000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>846907000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>961947000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>504901000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>943703000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>935316000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>870181000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>644323000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>545715000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>546433000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>562068000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>506411000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>454257000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>313128000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>311509000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>286196000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>249811000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>257593000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>244217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254650000.0</v>
       </c>
       <c r="CM40">
         <v>254650000.0</v>
       </c>
       <c r="CN40">
+        <v>254650000.0</v>
+      </c>
+      <c r="CO40">
         <v>251013000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>253936000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>256301000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>252313000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>228996000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>240198000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>238341000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>93342000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>188246000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>209768000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>214349000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>209943000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>381527000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>231967000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>220512000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>132108000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>186500000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>178700000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>160000000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>105600000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>153400000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>140900000.0</v>
       </c>
-      <c r="DJ40"/>
-      <c r="DK40">
+      <c r="DK40"/>
+      <c r="DL40">
         <v>105000000.0</v>
       </c>
-      <c r="DL40"/>
       <c r="DM40"/>
-      <c r="DN40">
+      <c r="DN40"/>
+      <c r="DO40">
         <v>97600000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>99500000.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
+      <c r="DS40"/>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1208681000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1125570000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1156426000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1156024000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1207395000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1223318000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1587111000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1475398000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1489850000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1435978000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1349880000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1397620000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1213945000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1257132000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1212637000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1239262000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1159468000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1129467000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1147064000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1161972000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>617717000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>643522000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>671581000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>645591000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>649486000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>685869000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>714460000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>665870000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>688863000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>694230000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>720003000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>667288000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>688104000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>672030000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>627551000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>618213000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>618746000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>674317000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>687281000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>672876000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>719932000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>713534000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>691913000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>638041000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>654897000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>647431000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>680142000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>625248000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>634526000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>671015000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>682302000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>638232000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>600685000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>590522000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>573007000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>540360000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>494841000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>479682000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>511868000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>486229000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>577573000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>571451000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>523155000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>446672000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>529441000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>540209000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>359867000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>315836000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>306999000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>282850000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>305277000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>287487000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>119125000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>116480000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>140188000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>111060000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>105555000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>96693000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>92871000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>101571000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>24879000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>28679000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>60559000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>64897000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>63038000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>61014000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>42423000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>42339000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>42648000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>121744000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>124821000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>44748000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>89452000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>50253000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>43382000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
+      <c r="DS41"/>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>4409667000.0</v>
+      </c>
+      <c r="C42">
         <v>4260189000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1058191000.0</v>
       </c>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
       <c r="E42">
+        <v>4013808000.0</v>
+      </c>
+      <c r="F42">
         <v>3941618000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3304422000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>459330000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3069810000.0</v>
       </c>
-      <c r="I42">
-[...1 lines deleted...]
-      </c>
       <c r="J42">
+        <v>3021235000.0</v>
+      </c>
+      <c r="K42">
         <v>-27312358.0</v>
       </c>
-      <c r="K42">
-[...3 lines deleted...]
-      <c r="M42"/>
+      <c r="L42">
+        <v>443570000.0</v>
+      </c>
+      <c r="M42">
+        <v>2842835000.0</v>
+      </c>
       <c r="N42">
+        <v>2792270000.0</v>
+      </c>
+      <c r="O42">
+        <v>2778737000.0</v>
+      </c>
+      <c r="P42">
         <v>431429000.0</v>
       </c>
-      <c r="O42">
-[...2 lines deleted...]
-      <c r="P42">
+      <c r="Q42">
         <v>2600988000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2539764000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
+        <v>2557281000.0</v>
+      </c>
+      <c r="T42">
         <v>420966000.0</v>
       </c>
-      <c r="S42">
-[...2 lines deleted...]
-      <c r="T42">
+      <c r="U42">
         <v>2481485000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2390009000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2282666000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>415654000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2238604000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2240440000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2177491000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>411568000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2161030000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2103016000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1883856000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>223128000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1863445000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1809609000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1740866000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221694000.0</v>
       </c>
       <c r="AJ42">
         <v>221694000.0</v>
       </c>
       <c r="AK42">
+        <v>221694000.0</v>
+      </c>
+      <c r="AL42">
         <v>1641746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221564000.0</v>
       </c>
       <c r="AM42">
         <v>221564000.0</v>
       </c>
       <c r="AN42">
         <v>221564000.0</v>
       </c>
       <c r="AO42">
+        <v>221564000.0</v>
+      </c>
+      <c r="AP42">
         <v>1471196000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1451693000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>220993000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1335474000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1312650000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1260329000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>219249000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1257052000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1242485000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1210410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215413000.0</v>
       </c>
       <c r="AZ42">
         <v>215413000.0</v>
       </c>
       <c r="BA42">
+        <v>215413000.0</v>
+      </c>
+      <c r="BB42">
         <v>1074923000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1044185000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>196806000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>952880000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>925658000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>922444000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>942470000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>952963000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>943281000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>937230000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>973103000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>938040000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>904495000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>874671000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>843275000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>787559000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>738127000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>737124000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>725514000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>294539000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>599597000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>291953000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>290541000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>289122000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>287211000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>285885000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>284705000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>280374000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>276361000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>274718000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>274358000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>272816000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>272140000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>271445000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>270111000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>268055000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>264726000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>259003000.0</v>
       </c>
       <c r="CM42">
         <v>259003000.0</v>
       </c>
       <c r="CN42">
+        <v>259003000.0</v>
+      </c>
+      <c r="CO42">
         <v>251385000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>254259000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>245929000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>244066000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>358234000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>358471000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>358264000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>240304000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>231771000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>232934000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>232116000.0</v>
       </c>
-      <c r="CY42"/>
-      <c r="CZ42">
+      <c r="CZ42"/>
+      <c r="DA42">
         <v>220618000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>43460000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>45270000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>49084000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>51400000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>51500000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>53000000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>49400000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>51300000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>52400000.0</v>
       </c>
-      <c r="DJ42"/>
-      <c r="DK42">
+      <c r="DK42"/>
+      <c r="DL42">
         <v>54600000.0</v>
       </c>
-      <c r="DL42"/>
       <c r="DM42"/>
-      <c r="DN42">
-[...1 lines deleted...]
-      </c>
+      <c r="DN42"/>
       <c r="DO42">
         <v>14400000.0</v>
       </c>
-      <c r="DP42"/>
+      <c r="DP42">
+        <v>14400000.0</v>
+      </c>
       <c r="DQ42"/>
       <c r="DR42"/>
+      <c r="DS42"/>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16194,52 +16299,53 @@
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
+      <c r="DS43"/>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -16320,1304 +16426,1313 @@
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
+      <c r="DS44"/>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>1961946000.0</v>
+      </c>
+      <c r="C45">
         <v>1920949000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3570557000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1869243000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1815315000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1799681000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3376362000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1760891000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1699275000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1633839000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2982714000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1480623000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1434018000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1367315000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1354653000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1330502000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1247266000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1204672000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1210060000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1183214000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1165227000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1138703000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1132295000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1125966000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1080192000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1055166000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>686620000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>514431000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>519151000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>496325000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>495716000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>489295000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>488212000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>485451000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>474109000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>481452000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>474177000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>450165000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>449759000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>440916000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>446163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>441535000.0</v>
       </c>
       <c r="AU45">
         <v>441535000.0</v>
       </c>
       <c r="AV45">
+        <v>441535000.0</v>
+      </c>
+      <c r="AW45">
         <v>442735000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>461668000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>481408000.0</v>
       </c>
       <c r="AY45">
         <v>481408000.0</v>
       </c>
       <c r="AZ45">
+        <v>481408000.0</v>
+      </c>
+      <c r="BA45">
         <v>488958000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>487124000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>493459000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>501286000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>504802000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>509136000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>513037000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>517608000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>517154000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>529050000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>517830000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>503851000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>445167000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>428601000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>410243000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>404675000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>398018000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>391880000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>384508000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>384086000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>385532000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>370211000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>359741000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>350514000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>336283000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>326483000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>294090000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>294628000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>288832000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>285447000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>285979000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>284997000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>252311000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>252990000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>249902000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>244288000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>233686000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>237204000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>231026000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>229221000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>219882000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>215360000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>208854000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>202961000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>194828000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>189844000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>187475000.0</v>
       </c>
-      <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
+      <c r="DS45"/>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>1961946000.0</v>
+      </c>
+      <c r="C46">
         <v>1920949000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1897740000.0</v>
       </c>
-      <c r="D46">
-[...1 lines deleted...]
-      </c>
       <c r="E46">
+        <v>1869243000.0</v>
+      </c>
+      <c r="F46">
         <v>1815315000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1799681000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1804023000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1760891000.0</v>
       </c>
-      <c r="I46">
-[...1 lines deleted...]
-      </c>
       <c r="J46">
-        <v>1619005276.0</v>
+        <v>1699275000.0</v>
       </c>
       <c r="K46">
-        <v>1501305311.0</v>
+        <v>1633839000.0</v>
       </c>
       <c r="L46">
+        <v>1513834000.0</v>
+      </c>
+      <c r="M46">
         <v>1480623000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1434018000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1367315000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1354653000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1330502000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1286390000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1332819000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1319067000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1261726000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1247266000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1204672000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1210060000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1183214000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1165227000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1138703000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1132295000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1125966000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1080192000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1055166000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>686620000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>514431000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>519151000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>496325000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>495716000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>489295000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>488212000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>485451000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>474109000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>481452000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>474177000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>450165000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>449759000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>440916000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>446163000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>441163000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>441535000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>442735000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>461668000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>473346000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>481408000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>488958000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>487124000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>493459000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>501286000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>504802000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>509136000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>513037000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>517608000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>517154000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>529050000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>517830000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>503851000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>445167000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>428601000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>410243000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>404675000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>398018000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>391880000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>384508000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>384086000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>385532000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>370211000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>359741000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>350514000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>336283000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>326483000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>294090000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>294628000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>288832000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>285447000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>285979000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>284997000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>252311000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>252990000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>249902000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>244288000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>233686000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>237204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231026000.0</v>
       </c>
       <c r="CM46">
         <v>231026000.0</v>
       </c>
       <c r="CN46">
+        <v>231026000.0</v>
+      </c>
+      <c r="CO46">
         <v>219882000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>215360000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>208854000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>202961000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>194828000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>189844000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>187475000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>184774000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>177240000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>171584000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>166526000.0</v>
       </c>
-      <c r="CY46"/>
-      <c r="CZ46">
+      <c r="CZ46"/>
+      <c r="DA46">
         <v>156389000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>85344000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>82889000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>66691000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>52500000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>54000000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>39500000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>39700000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>37000000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>33300000.0</v>
       </c>
-      <c r="DJ46"/>
-      <c r="DK46">
+      <c r="DK46"/>
+      <c r="DL46">
         <v>29800000.0</v>
       </c>
-      <c r="DL46"/>
       <c r="DM46"/>
-      <c r="DN46">
-[...1 lines deleted...]
-      </c>
+      <c r="DN46"/>
       <c r="DO46">
         <v>25500000.0</v>
       </c>
-      <c r="DP46"/>
+      <c r="DP46">
+        <v>25500000.0</v>
+      </c>
       <c r="DQ46"/>
       <c r="DR46"/>
+      <c r="DS46"/>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1480623000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1434018000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1367315000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1354653000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1330502000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1286390000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1332819000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1319067000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1261726000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1247266000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1204672000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1210060000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1183214000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1165227000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1138703000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1132295000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1125966000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1080192000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1055166000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>686620000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>514431000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>519151000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>496325000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>495716000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>489295000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>488212000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>485451000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>474109000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>481452000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>474177000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>450165000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>449759000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>440916000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>446163000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>441163000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>441535000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>442735000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>461668000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>473346000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>481408000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>488958000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>487124000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>493459000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>501286000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>504802000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>509136000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>513037000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>517608000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>517154000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>529050000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>517830000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>503851000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>445167000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>428601000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>410243000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>404675000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>398018000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>391880000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>384508000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>384086000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>385532000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>370211000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>359741000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>350514000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>336283000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>326483000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>294090000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>294628000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>288832000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>285447000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>285979000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>284997000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>252311000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>252990000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>249902000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>244288000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>233686000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>237204000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>231026000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>229221000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>219882000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>215360000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>208854000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>202961000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>194828000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>189844000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>187475000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>184774000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>177240000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>171584000.0</v>
       </c>
-      <c r="CX47"/>
-      <c r="CY47">
+      <c r="CY47"/>
+      <c r="CZ47">
         <v>165881000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>156389000.0</v>
       </c>
-      <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
+      <c r="DS47"/>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48"/>
-      <c r="C48">
+      <c r="C48"/>
+      <c r="D48">
         <v>3151172000.0</v>
       </c>
-      <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
-      <c r="G48">
+      <c r="G48"/>
+      <c r="H48">
         <v>2741069000.0</v>
       </c>
-      <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
-      <c r="K48">
-[...2 lines deleted...]
-      <c r="L48"/>
+      <c r="K48"/>
+      <c r="L48">
+        <v>2508914000.0</v>
+      </c>
       <c r="M48"/>
-      <c r="N48">
-[...1 lines deleted...]
-      </c>
+      <c r="N48"/>
       <c r="O48">
         <v>2382564000.0</v>
       </c>
-      <c r="P48"/>
+      <c r="P48">
+        <v>2382564000.0</v>
+      </c>
       <c r="Q48"/>
-      <c r="R48">
-[...1 lines deleted...]
-      </c>
+      <c r="R48"/>
       <c r="S48">
         <v>2195764000.0</v>
       </c>
-      <c r="T48"/>
+      <c r="T48">
+        <v>2195764000.0</v>
+      </c>
       <c r="U48"/>
       <c r="V48"/>
-      <c r="W48">
+      <c r="W48"/>
+      <c r="X48">
         <v>2000980000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-      <c r="AA48">
+      <c r="AA48"/>
+      <c r="AB48">
         <v>1862059000.0</v>
       </c>
-      <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
-      <c r="AE48">
+      <c r="AE48"/>
+      <c r="AF48">
         <v>1691921000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
-      <c r="AI48">
-[...1 lines deleted...]
-      </c>
+      <c r="AI48"/>
       <c r="AJ48">
         <v>1561921000.0</v>
       </c>
-      <c r="AK48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK48">
+        <v>1561921000.0</v>
+      </c>
+      <c r="AL48"/>
       <c r="AM48">
         <v>1398112000.0</v>
       </c>
       <c r="AN48">
         <v>1398112000.0</v>
       </c>
       <c r="AO48">
+        <v>1398112000.0</v>
+      </c>
+      <c r="AP48">
         <v>1398000000.0</v>
       </c>
-      <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>1232610000.0</v>
       </c>
-      <c r="AR48"/>
       <c r="AS48"/>
-      <c r="AT48">
-[...1 lines deleted...]
-      </c>
+      <c r="AT48"/>
       <c r="AU48">
         <v>1091671000.0</v>
       </c>
-      <c r="AV48"/>
+      <c r="AV48">
+        <v>1091671000.0</v>
+      </c>
       <c r="AW48"/>
-      <c r="AX48">
-[...1 lines deleted...]
-      </c>
+      <c r="AX48"/>
       <c r="AY48">
         <v>974516000.0</v>
       </c>
       <c r="AZ48">
         <v>974516000.0</v>
       </c>
-      <c r="BA48"/>
+      <c r="BA48">
+        <v>974516000.0</v>
+      </c>
       <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>841748000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
-      <c r="BG48">
+      <c r="BG48"/>
+      <c r="BH48">
         <v>724485000.0</v>
       </c>
-      <c r="BH48"/>
-      <c r="BI48">
+      <c r="BI48"/>
+      <c r="BJ48">
         <v>705987000.0</v>
       </c>
-      <c r="BJ48"/>
-      <c r="BK48">
+      <c r="BK48"/>
+      <c r="BL48">
         <v>695830000.0</v>
       </c>
-      <c r="BL48"/>
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48">
         <v>619171000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>591571000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>575469000.0</v>
       </c>
-      <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
-      <c r="BS48">
+      <c r="BS48"/>
+      <c r="BT48">
         <v>429608000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>333341000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>306283000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>282784000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>258202000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>234037000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>214259000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>221264000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>214043000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>196364000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>183861000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>174773000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>166123000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>177562000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>168307000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>164232000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>156387000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>145876000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>205429000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198486000.0</v>
       </c>
       <c r="CM48">
         <v>198486000.0</v>
       </c>
       <c r="CN48">
+        <v>198486000.0</v>
+      </c>
+      <c r="CO48">
         <v>181533000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>173438000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>167786000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>159023000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>149364000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>136940000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>135271000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>126627000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>122002000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>113697000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>105570000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>97963000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>93040000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>141235000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>133569000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>125832000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>124600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>116800000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>109400000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>102400000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>100700000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>93600000.0</v>
       </c>
-      <c r="DJ48"/>
-      <c r="DK48">
+      <c r="DK48"/>
+      <c r="DL48">
         <v>80700000.0</v>
       </c>
-      <c r="DL48"/>
       <c r="DM48"/>
-      <c r="DN48">
+      <c r="DN48"/>
+      <c r="DO48">
         <v>66800000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>63200000.0</v>
       </c>
-      <c r="DP48"/>
       <c r="DQ48"/>
       <c r="DR48"/>
+      <c r="DS48"/>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -17698,192 +17813,195 @@
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
+      <c r="DS49"/>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50">
+        <v>87534000.0</v>
+      </c>
+      <c r="C50">
         <v>83837000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>133984000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>249881000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>436522000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>581612000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>525417000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>763839000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>777649000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>693232000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>651880000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>848476000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>767402000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>301928000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>191631000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>208743000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>295561000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>108474000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>106358000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>215859000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>503139000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>385720000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>330965000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>328329000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>203945000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>935711000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>408281000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>359107000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>318542000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>572900000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>62546000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>63114000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>120137000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>66935000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>67556000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>67777000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>451169000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>432552000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>228956000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>561380000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>489000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>113359000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>81958000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>665132000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -17910,1032 +18028,1042 @@
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
+      <c r="DS50"/>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>852237000.0</v>
+      </c>
+      <c r="C51">
         <v>895112000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>964810000.0</v>
       </c>
-      <c r="D51">
-[...1 lines deleted...]
-      </c>
       <c r="E51">
+        <v>1069313000.0</v>
+      </c>
+      <c r="F51">
         <v>1235267000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1388519000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1370310000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1598831000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1600439000.0</v>
       </c>
-      <c r="J51">
-[...1 lines deleted...]
-      </c>
       <c r="K51">
-        <v>1454307517.0</v>
+        <v>1555324000.0</v>
       </c>
       <c r="L51">
+        <v>1466444000.0</v>
+      </c>
+      <c r="M51">
         <v>1627240000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1564302000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1332908000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1285616000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1416860000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1507808000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1472035000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1454728000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1555630000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1502852000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1231267000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1203241000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1308587000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1224201000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1755075000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1234257000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1230964000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>828528000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1124736000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>795319000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>693966000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>651798000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>668819000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>445685000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>604445000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>451169000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>432552000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>405524000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>561380000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>489036000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>497322000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>506088000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>511723000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>505983000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>467500000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>597154000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>728960000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>723889000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>575581000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>665132000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>714365000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>620556000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>671455000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>672592000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>702001000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>799101000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>878461000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>668199000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>473260000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>432183000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>717313000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>623604000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>334573000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>229514000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>378706000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>389197000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>430036000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>432482000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>309656000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>285173000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>395972000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>470174000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>413027000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>460389000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>466735000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>432903000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>148912000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>153267000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>171818000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>247732000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>193458000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>262633000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>266392000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>140176000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>83043000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>96482000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>78432000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>62670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72587000.0</v>
       </c>
       <c r="CM51">
         <v>72587000.0</v>
       </c>
       <c r="CN51">
+        <v>72587000.0</v>
+      </c>
+      <c r="CO51">
         <v>107841000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>94858000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>89144000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>104088000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>110838000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>119499000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>149762000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>116096000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>149883000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>102499000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>102464000.0</v>
       </c>
-      <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
-      <c r="DC51">
+      <c r="DC51"/>
+      <c r="DD51">
         <v>13413000.0</v>
       </c>
-      <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
-      <c r="DG51">
+      <c r="DG51"/>
+      <c r="DH51">
         <v>3100000.0</v>
       </c>
-      <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
-      <c r="DK51">
+      <c r="DK51"/>
+      <c r="DL51">
         <v>4900000.0</v>
       </c>
-      <c r="DL51"/>
       <c r="DM51"/>
-      <c r="DN51">
+      <c r="DN51"/>
+      <c r="DO51">
         <v>5000000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>15200000.0</v>
       </c>
-      <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
+      <c r="DS51"/>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>184493000.0</v>
+      </c>
+      <c r="C52">
         <v>179269000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>232448000.0</v>
       </c>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
+        <v>346562000.0</v>
+      </c>
+      <c r="F52">
         <v>529566000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>665783000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>610329000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>842425000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>850137000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>761975000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>719270000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>911322000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>831629000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>368127000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>260953000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>279479000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>366877000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>185535000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>183136000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>286724000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>571447000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>450533000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>396485000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>389189000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>261449000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>986393000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>470846000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>423522000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>382249000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>628658000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>271367000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>174644000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>132892000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>85822000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>201306000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>359258000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>205354000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>250356000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>233983000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>381888000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>172137000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>116326000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>113359000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>114246000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>115828000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>104471000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>82515000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>127947000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>66566000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>63753000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>63111000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>61805000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>84496000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>76853000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>90237000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>139811000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>187341000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>141121000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>130625000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>125018000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>77321000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>135584000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>58208000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>39484000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>36857000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>2558000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>2663000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>833000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>1027000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>6542000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>15413000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>13049000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>6674000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>15348000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>29077000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>35424000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>36183000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>23661000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>28001000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>35754000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>28603000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>32162000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>37651000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>12755000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>11495000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>9415000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>10248000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>11727000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>13959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13510000.0</v>
       </c>
       <c r="CM52">
         <v>13510000.0</v>
       </c>
       <c r="CN52">
+        <v>13510000.0</v>
+      </c>
+      <c r="CO52">
         <v>41049000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>21779000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>20737000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>30915000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>32998000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>41247000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>79605000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>46894000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>103140000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>52526000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>46173000.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
-      <c r="DC52">
+      <c r="DC52"/>
+      <c r="DD52">
         <v>12097000.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
-      <c r="DG52">
+      <c r="DG52"/>
+      <c r="DH52">
         <v>1600000.0</v>
       </c>
-      <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
-      <c r="DK52">
+      <c r="DK52"/>
+      <c r="DL52">
         <v>1800000.0</v>
       </c>
-      <c r="DL52"/>
       <c r="DM52"/>
-      <c r="DN52">
+      <c r="DN52"/>
+      <c r="DO52">
         <v>400000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>10600000.0</v>
       </c>
-      <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
+      <c r="DS52"/>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>707599000.0</v>
+      </c>
+      <c r="C53">
         <v>770017000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>180604000.0</v>
       </c>
-      <c r="D53">
-[...1 lines deleted...]
-      </c>
       <c r="E53">
+        <v>593037000.0</v>
+      </c>
+      <c r="F53">
         <v>739799000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>341457000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1330000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4169000.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
-        <v>36294461.0</v>
+        <v>18160000.0</v>
       </c>
       <c r="K53">
-        <v>10430951.0</v>
+        <v>36627000.0</v>
       </c>
       <c r="L53">
+        <v>10518000.0</v>
+      </c>
+      <c r="M53">
         <v>26582000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>26435000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2061000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1040000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1094000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1109000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1181000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1185000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1437000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>7726000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1491000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1524000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1158000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1707000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1144000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2213000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>4165000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>10825000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>12003000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>16447000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>3030000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>3268000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>5678000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>16497000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>18606000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>21903000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>29966000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>22252000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>25712000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>30774000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>38709000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>33102000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>43657000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>65014000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>65909000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>105519000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>96561000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>102776000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>53080000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>71625000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>67237000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>68845000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>74689000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>65555000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>74369000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>20736000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>284103000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>21693000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>24897000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>32353000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>99732000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>63486000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>133544000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>123867000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>151844000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>139563000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>127563000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>118765000.0</v>
       </c>
-      <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>73373000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>19768000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>32188000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>32920000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>12898000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>95297000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>231068000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>3296000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>2106000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>2335000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>2314000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>2690000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>2282000.0</v>
       </c>
-      <c r="CF53"/>
-      <c r="CG53">
+      <c r="CG53"/>
+      <c r="CH53">
         <v>1196000.0</v>
       </c>
-      <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>738000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>654000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="CM53">
         <v>600000.0</v>
       </c>
       <c r="CN53">
+        <v>600000.0</v>
+      </c>
+      <c r="CO53">
         <v>1509000.0</v>
       </c>
-      <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>1650000.0</v>
       </c>
-      <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
+      <c r="DS53"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -19016,1474 +19144,1487 @@
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
+      <c r="DS54"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>13858648000.0</v>
+      </c>
+      <c r="C55">
         <v>13231871000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12661518000.0</v>
       </c>
-      <c r="D55">
-[...1 lines deleted...]
-      </c>
       <c r="E55">
+        <v>12279243000.0</v>
+      </c>
+      <c r="F55">
         <v>12096945000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11355188000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>10971596000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>10847089000.0</v>
       </c>
-      <c r="I55">
-[...1 lines deleted...]
-      </c>
       <c r="J55">
-        <v>10164378468.0</v>
+        <v>10519587000.0</v>
       </c>
       <c r="K55">
-        <v>9658975943.0</v>
+        <v>10257507000.0</v>
       </c>
       <c r="L55">
+        <v>9739582000.0</v>
+      </c>
+      <c r="M55">
         <v>9615251000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9559505000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9464749000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>9215651000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9452280000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9265108000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>9360612000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>9317344000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>9164082000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>8754716000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>8033713000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>8057897000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7727162000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7579497000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7869802000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7335358000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>7243477000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6750209000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6840898000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6450785000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>5072720000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>5069614000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4905578000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4714917000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4691792000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4570770000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4460885000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4351864000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4356140000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4217668000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4237921000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4126558000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4023494000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3904850000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3897681000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4021281000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4102220000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4070604000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3890703000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3933168000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3992625000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3876105000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3889990000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3810705000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3707650000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3816641000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3992389000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3720510000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3681874000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3701825000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3672224000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3611100000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3372309000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3222238000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3032376000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>3053677000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2997195000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2941189000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2901275000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2934147000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2858000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2982108000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2831143000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2781492000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2685971000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2534856000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1822256000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1770082000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1676263000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1727526000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1647381000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1619745000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1315223000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1154293000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1081879000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1039300000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1006858000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1012038000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004700000.0</v>
       </c>
       <c r="CM55">
         <v>1004700000.0</v>
       </c>
       <c r="CN55">
+        <v>1004700000.0</v>
+      </c>
+      <c r="CO55">
         <v>947944000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>958061000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>931241000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>935841000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>921091000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>930854000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>923604000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>905730000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>859339000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>831069000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>820410000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>828039000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>788862000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>466915000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>442733000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>456517000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>416900000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>403200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>363300000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>354200000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>342500000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>322300000.0</v>
       </c>
-      <c r="DJ55"/>
-      <c r="DK55">
+      <c r="DK55"/>
+      <c r="DL55">
         <v>320700000.0</v>
       </c>
-      <c r="DL55"/>
       <c r="DM55"/>
-      <c r="DN55">
+      <c r="DN55"/>
+      <c r="DO55">
         <v>245300000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>241400000.0</v>
       </c>
-      <c r="DP55"/>
       <c r="DQ55"/>
       <c r="DR55"/>
+      <c r="DS55"/>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>8865522000.0</v>
+      </c>
+      <c r="C56">
         <v>8306238000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7735135000.0</v>
       </c>
-      <c r="D56">
-[...1 lines deleted...]
-      </c>
       <c r="E56">
+        <v>7440713000.0</v>
+      </c>
+      <c r="F56">
         <v>7320652000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6801808000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6355181000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6364722000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6096175000.0</v>
       </c>
-      <c r="J56">
-[...1 lines deleted...]
-      </c>
       <c r="K56">
-        <v>5462494408.0</v>
+        <v>5916011000.0</v>
       </c>
       <c r="L56">
+        <v>5508080000.0</v>
+      </c>
+      <c r="M56">
         <v>5416001000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5422600000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5368856000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5031777000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>5201605000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5083552000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5045797000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4980004000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4938888000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4453319000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4294206000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4272898000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4103894000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3978427000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4245162000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3671767000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3600240000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3516736000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3626186000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3278985000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2869268000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2833097000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2744844000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2611034000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2660521000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2571598000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2497849000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2453234000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2468662000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2360579000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2407157000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2282807000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2165659000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2150532000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2161940000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2249044000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2271094000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2163776000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1993390000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1996006000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2043826000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1967529000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1969668000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1884275000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1855884000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1946863000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2074123000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1835087000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1768538000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1780144000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1816719000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1748303000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1831870000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1738935000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1579765000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1625500000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1612874000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1577290000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1575819000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1606604000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1468142000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1590709000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1475617000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1424091000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1376160000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1258349000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>978126000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>928556000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>847246000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>910955000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>860076000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>839124000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>733650000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>595308000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>580479000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>551039000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>558950000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>559848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>561141000.0</v>
       </c>
       <c r="CM56">
         <v>561141000.0</v>
       </c>
       <c r="CN56">
+        <v>561141000.0</v>
+      </c>
+      <c r="CO56">
         <v>580708000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>595526000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>564401000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>562874000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>542283000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>545729000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>532304000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>512148000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>495694000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>466201000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>432662000.0</v>
       </c>
-      <c r="CY56"/>
-      <c r="CZ56">
+      <c r="CZ56"/>
+      <c r="DA56">
         <v>424787000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>292467000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>250654000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>241613000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>219500000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>214300000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>201400000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>199700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>186400000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>188800000.0</v>
       </c>
-      <c r="DJ56"/>
-      <c r="DK56">
+      <c r="DK56"/>
+      <c r="DL56">
         <v>216200000.0</v>
       </c>
-      <c r="DL56"/>
       <c r="DM56"/>
-      <c r="DN56">
+      <c r="DN56"/>
+      <c r="DO56">
         <v>156900000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>163400000.0</v>
       </c>
-      <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
+      <c r="DS56"/>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:123">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>6355854000.0</v>
+      </c>
+      <c r="C57">
         <v>5907724000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5976438000.0</v>
       </c>
-      <c r="D57">
-[...1 lines deleted...]
-      </c>
       <c r="E57">
+        <v>5636196000.0</v>
+      </c>
+      <c r="F57">
         <v>5694018000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5635934000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5311168000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5547908000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5407201000.0</v>
       </c>
-      <c r="J57">
-[...1 lines deleted...]
-      </c>
       <c r="K57">
-        <v>4783923218.0</v>
+        <v>5084562000.0</v>
       </c>
       <c r="L57">
+        <v>4823846000.0</v>
+      </c>
+      <c r="M57">
         <v>4845523000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4906776000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4562199000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4277289000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4504371000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4358792000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3915171000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4024091000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3910630000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3984121000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3607363000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3622154000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3337208000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3101422000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3693742000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3172845000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3093564000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3048555000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3291445000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2910453000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2061911000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2087851000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1899851000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2088949000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2115660000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1988812000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1954211000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1925998000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1950073000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1726871000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1676801000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1637794000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1591418000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1519664000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1634106000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1624157000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1607747000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1481168000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1460306000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1435133000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1469009000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1524814000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1526608000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1509044000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1505786000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1601926000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1622611000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1597977000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1476286000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1458631000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1445513000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1366781000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1237938000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1258488000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1182763000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1221844000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>815392000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1203066000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1266083000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1316598000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1207673000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1316025000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1321448000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1267945000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1199697000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1092151000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>827435000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>810591000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>720120000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>725618000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>678851000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>612168000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>454611000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>434010000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>395717000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>378450000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>383264000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>358671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>358766000.0</v>
       </c>
       <c r="CM57">
         <v>358766000.0</v>
       </c>
       <c r="CN57">
+        <v>358766000.0</v>
+      </c>
+      <c r="CO57">
         <v>395306000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>399163000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>359926000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>365322000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>347868000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>372991000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>396357000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>388221000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>376851000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>347047000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>346966000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>355400000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>381527000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>231967000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>220512000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>224155000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>186500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>178700000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>160000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>158700000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>153400000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>140900000.0</v>
       </c>
-      <c r="DJ57"/>
-      <c r="DK57">
+      <c r="DK57"/>
+      <c r="DL57">
         <v>154700000.0</v>
       </c>
-      <c r="DL57"/>
       <c r="DM57"/>
-      <c r="DN57">
+      <c r="DN57"/>
+      <c r="DO57">
         <v>132500000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>146000000.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
+      <c r="DS57"/>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:123">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>9448630000.0</v>
+      </c>
+      <c r="C58">
         <v>8971667000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8531545000.0</v>
       </c>
-      <c r="D58">
-[...1 lines deleted...]
-      </c>
       <c r="E58">
+        <v>8260865000.0</v>
+      </c>
+      <c r="F58">
         <v>8150952000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8046933000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7690616000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7773843000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7495305000.0</v>
       </c>
-      <c r="J58">
-[...1 lines deleted...]
-      </c>
       <c r="K58">
-        <v>6733101938.0</v>
+        <v>7246412000.0</v>
       </c>
       <c r="L58">
+        <v>6789291000.0</v>
+      </c>
+      <c r="M58">
         <v>6770122000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6765019000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6683406000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6457976000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6849147000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6723041000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6788782000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6771081000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6669386000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6351504000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5737977000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5826530000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5470551000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5321306000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5675061000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5175518000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5060474000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4624301000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4934587000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4596377000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3198950000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3250279000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3154429000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2996945000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3010333000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2920496000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2850867000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2784623000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2818428000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2738000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2777800000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2724171000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2676999000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2581849000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2624686000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2782386000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2827506000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2812808000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2659415000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2738999000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2841501000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2774408000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2813123000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2760079000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2722873000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2861117000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3040093000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2792790000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2699782000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2731527000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2709544000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2605649000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2403757000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2289226000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2131918000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2196483000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2188473000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2182633000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2081065000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2133839000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2168169000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2350976000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2242282000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>2225145000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>2160449000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>2029080000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1312553000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1269333000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1186359000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1251768000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1175748000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1156061000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>851848000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>703253000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>634239000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>600260000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>581468000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>530090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>535630000.0</v>
       </c>
       <c r="CM58">
         <v>535630000.0</v>
       </c>
       <c r="CN58">
+        <v>535630000.0</v>
+      </c>
+      <c r="CO58">
         <v>501513000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>515844000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>504786000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>519805000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>512902000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>534313000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>531262000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>521751000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>487075000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>468791000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>466927000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>482353000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>470979000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>282220000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>263894000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>282032000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>239100000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>234900000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>200900000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>194700000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>190500000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>176300000.0</v>
       </c>
-      <c r="DJ58"/>
-      <c r="DK58">
+      <c r="DK58"/>
+      <c r="DL58">
         <v>185400000.0</v>
       </c>
-      <c r="DL58"/>
       <c r="DM58"/>
-      <c r="DN58">
+      <c r="DN58"/>
+      <c r="DO58">
         <v>164100000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>163800000.0</v>
       </c>
-      <c r="DP58"/>
       <c r="DQ58"/>
       <c r="DR58"/>
+      <c r="DS58"/>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:123">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -20564,507 +20705,509 @@
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
+      <c r="DS59"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:123">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>4409667000.0</v>
+      </c>
+      <c r="C60">
         <v>4260189000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4129598000.0</v>
       </c>
-      <c r="D60">
-[...1 lines deleted...]
-      </c>
       <c r="E60">
+        <v>4013808000.0</v>
+      </c>
+      <c r="F60">
         <v>3941618000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3304422000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3277540000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3069810000.0</v>
       </c>
-      <c r="I60">
-[...1 lines deleted...]
-      </c>
       <c r="J60">
-        <v>2980967642.0</v>
+        <v>3021235000.0</v>
       </c>
       <c r="K60">
-        <v>2923109079.0</v>
+        <v>3008280000.0</v>
       </c>
       <c r="L60">
+        <v>2947503000.0</v>
+      </c>
+      <c r="M60">
         <v>2842835000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2792270000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2778737000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2755221000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2600988000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2539764000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2557281000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2531635000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2481485000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2390009000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2282666000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2218154000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2238604000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2240440000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2177491000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2141406000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2161030000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2103016000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1883856000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1832453000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1863445000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1809609000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1740866000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1708310000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1672385000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1641746000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1602217000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1559840000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1530666000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1471196000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1451693000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1394334000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1335474000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1312650000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1260329000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1226667000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1257052000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1242485000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1210410000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1177012000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1121172000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1074923000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1044185000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1017115000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>952880000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>925658000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>922444000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>898337000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>952963000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>943281000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>937230000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>966693000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>938040000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>904495000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>874671000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>832868000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>787559000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>738127000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>737124000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>723833000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>632740000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>584363000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>558285000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>536262000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>513610000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>497190000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>501323000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>493878000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>478409000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>462976000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>458063000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>450777000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>459460000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>446973000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>443519000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>434700000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>421691000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>477976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>464905000.0</v>
       </c>
       <c r="CM60">
         <v>464905000.0</v>
       </c>
       <c r="CN60">
+        <v>464905000.0</v>
+      </c>
+      <c r="CO60">
         <v>442135000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>438190000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>421995000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>411361000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>401807000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>389611000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>387724000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>377985000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>364763000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>357584000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>348623000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>340728000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>313658000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>184695000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>178839000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>172706000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>176000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>168300000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>162400000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>157500000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>152000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>146000000.0</v>
       </c>
-      <c r="DJ60"/>
-      <c r="DK60">
+      <c r="DK60"/>
+      <c r="DL60">
         <v>135300000.0</v>
       </c>
-      <c r="DL60"/>
       <c r="DM60"/>
-      <c r="DN60">
+      <c r="DN60"/>
+      <c r="DO60">
         <v>81200000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>77600000.0</v>
       </c>
-      <c r="DP60"/>
       <c r="DQ60"/>
       <c r="DR60"/>
+      <c r="DS60"/>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:123">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-      <c r="AI61">
+      <c r="AI61"/>
+      <c r="AJ61">
         <v>-40428000.0</v>
       </c>
-      <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-40428000.0</v>
       </c>
-      <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-      <c r="AQ61">
+      <c r="AQ61"/>
+      <c r="AR61">
         <v>-40428000.0</v>
       </c>
-      <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-      <c r="AU61">
+      <c r="AU61"/>
+      <c r="AV61">
         <v>-40428000.0</v>
       </c>
-      <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-      <c r="AY61">
+      <c r="AY61"/>
+      <c r="AZ61">
         <v>-40428000.0</v>
       </c>
-      <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-      <c r="BC61">
+      <c r="BC61"/>
+      <c r="BD61">
         <v>-40428000.0</v>
       </c>
-      <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-      <c r="BG61">
+      <c r="BG61"/>
+      <c r="BH61">
         <v>-14422000.0</v>
       </c>
-      <c r="BH61"/>
-      <c r="BI61">
+      <c r="BI61"/>
+      <c r="BJ61">
         <v>-4321000.0</v>
       </c>
-      <c r="BJ61"/>
-      <c r="BK61">
+      <c r="BK61"/>
+      <c r="BL61">
         <v>-4321000.0</v>
       </c>
-      <c r="BL61"/>
-      <c r="BM61">
+      <c r="BM61"/>
+      <c r="BN61">
         <v>-4321000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-4300000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-4321000.0</v>
       </c>
-      <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
-      <c r="BS61">
-[...1 lines deleted...]
-      </c>
+      <c r="BS61"/>
       <c r="BT61">
         <v>-4321000.0</v>
       </c>
       <c r="BU61">
         <v>-4321000.0</v>
       </c>
       <c r="BV61">
         <v>-4321000.0</v>
       </c>
       <c r="BW61">
         <v>-4321000.0</v>
       </c>
       <c r="BX61">
         <v>-4321000.0</v>
       </c>
       <c r="BY61">
         <v>-4321000.0</v>
       </c>
       <c r="BZ61">
         <v>-4321000.0</v>
       </c>
       <c r="CA61">
         <v>-4321000.0</v>
       </c>
       <c r="CB61">
@@ -21108,76 +21251,79 @@
       </c>
       <c r="CO61">
         <v>-4321000.0</v>
       </c>
       <c r="CP61">
         <v>-4321000.0</v>
       </c>
       <c r="CQ61">
         <v>-4321000.0</v>
       </c>
       <c r="CR61">
         <v>-4321000.0</v>
       </c>
       <c r="CS61">
         <v>-4321000.0</v>
       </c>
       <c r="CT61">
         <v>-4321000.0</v>
       </c>
       <c r="CU61">
         <v>-4321000.0</v>
       </c>
       <c r="CV61">
         <v>-4321000.0</v>
       </c>
-      <c r="CW61"/>
+      <c r="CW61">
+        <v>-4321000.0</v>
+      </c>
       <c r="CX61"/>
-      <c r="CY61">
+      <c r="CY61"/>
+      <c r="CZ61">
         <v>-3613000.0</v>
       </c>
-      <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
+      <c r="DS61"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:123">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21258,50 +21404,51 @@
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
+      <c r="DS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21388,51 +21535,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>6003374000.0</v>
       </c>
       <c r="C2">
         <v>5186051000.0</v>
       </c>
       <c r="D2">
         <v>4491790000.0</v>
       </c>
       <c r="E2">
         <v>4138266000.0</v>
       </c>
       <c r="F2">
         <v>3920473000.0</v>
       </c>
       <c r="G2">
         <v>3497465000.0</v>
       </c>
       <c r="H2">
         <v>3371933000.0</v>
       </c>
       <c r="I2">
         <v>2707505000.0</v>
       </c>
@@ -21483,51 +21630,51 @@
       </c>
       <c r="Y2">
         <v>605313000.0</v>
       </c>
       <c r="Z2">
         <v>529481000.0</v>
       </c>
       <c r="AA2">
         <v>411706000.0</v>
       </c>
       <c r="AB2">
         <v>297676000.0</v>
       </c>
       <c r="AC2">
         <v>291300000.0</v>
       </c>
       <c r="AD2">
         <v>263300000.0</v>
       </c>
       <c r="AE2">
         <v>223800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>171434000.0</v>
       </c>
       <c r="C3">
         <v>158391000.0</v>
       </c>
       <c r="D3">
         <v>164799000.0</v>
       </c>
       <c r="E3">
         <v>161290000.0</v>
       </c>
       <c r="F3">
         <v>153091000.0</v>
       </c>
       <c r="G3">
         <v>144420000.0</v>
       </c>
       <c r="H3">
         <v>137146000.0</v>
       </c>
       <c r="I3">
         <v>118205000.0</v>
       </c>
@@ -21578,88 +21725,88 @@
       </c>
       <c r="Y3">
         <v>32011000.0</v>
       </c>
       <c r="Z3">
         <v>41377000.0</v>
       </c>
       <c r="AA3">
         <v>20818000.0</v>
       </c>
       <c r="AB3">
         <v>16633000.0</v>
       </c>
       <c r="AC3">
         <v>8700000.0</v>
       </c>
       <c r="AD3">
         <v>8500000.0</v>
       </c>
       <c r="AE3">
         <v>7600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
         <v>681000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
         <v>633489000.0</v>
       </c>
       <c r="C5">
         <v>474412000.0</v>
       </c>
       <c r="D5">
         <v>323817000.0</v>
       </c>
       <c r="E5">
         <v>333708000.0</v>
       </c>
       <c r="F5">
         <v>407713000.0</v>
       </c>
       <c r="G5">
         <v>285760000.0</v>
       </c>
       <c r="H5">
         <v>274482000.0</v>
       </c>
       <c r="I5">
         <v>265607000.0</v>
       </c>
@@ -21710,51 +21857,51 @@
       </c>
       <c r="Y5">
         <v>57791000.0</v>
       </c>
       <c r="Z5">
         <v>76470000.0</v>
       </c>
       <c r="AA5">
         <v>-7896000.0</v>
       </c>
       <c r="AB5">
         <v>40020000.0</v>
       </c>
       <c r="AC5">
         <v>38266000.0</v>
       </c>
       <c r="AD5">
         <v>31142000.0</v>
       </c>
       <c r="AE5">
         <v>23000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
         <v>804923000.0</v>
       </c>
       <c r="C6">
         <v>632803000.0</v>
       </c>
       <c r="D6">
         <v>488616000.0</v>
       </c>
       <c r="E6">
         <v>494998000.0</v>
       </c>
       <c r="F6">
         <v>560804000.0</v>
       </c>
       <c r="G6">
         <v>430180000.0</v>
       </c>
       <c r="H6">
         <v>411628000.0</v>
       </c>
       <c r="I6">
         <v>383812000.0</v>
       </c>
@@ -21805,123 +21952,123 @@
       </c>
       <c r="Y6">
         <v>89802000.0</v>
       </c>
       <c r="Z6">
         <v>117847000.0</v>
       </c>
       <c r="AA6">
         <v>12922000.0</v>
       </c>
       <c r="AB6">
         <v>56653000.0</v>
       </c>
       <c r="AC6">
         <v>46966000.0</v>
       </c>
       <c r="AD6">
         <v>39642000.0</v>
       </c>
       <c r="AE6">
         <v>30600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-10950000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
         <v>1935253000.0</v>
       </c>
       <c r="C9">
         <v>1641820000.0</v>
       </c>
       <c r="D9">
         <v>1482954000.0</v>
       </c>
       <c r="E9">
         <v>1373283000.0</v>
       </c>
       <c r="F9">
         <v>1358048000.0</v>
       </c>
       <c r="G9">
         <v>1165107000.0</v>
       </c>
       <c r="H9">
         <v>1136467000.0</v>
       </c>
       <c r="I9">
         <v>976179000.0</v>
       </c>
@@ -21972,51 +22119,51 @@
       </c>
       <c r="Y9">
         <v>222143000.0</v>
       </c>
       <c r="Z9">
         <v>235020000.0</v>
       </c>
       <c r="AA9">
         <v>179378000.0</v>
       </c>
       <c r="AB9">
         <v>138354000.0</v>
       </c>
       <c r="AC9">
         <v>123366000.0</v>
       </c>
       <c r="AD9">
         <v>109042000.0</v>
       </c>
       <c r="AE9">
         <v>83700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
         <v>591158000.0</v>
       </c>
       <c r="C10">
         <v>360922000.0</v>
       </c>
       <c r="D10">
         <v>238769000.0</v>
       </c>
       <c r="E10">
         <v>299600000.0</v>
       </c>
       <c r="F10">
         <v>406050000.0</v>
       </c>
       <c r="G10">
         <v>274429000.0</v>
       </c>
       <c r="H10">
         <v>248069000.0</v>
       </c>
       <c r="I10">
         <v>235100000.0</v>
       </c>
@@ -22067,51 +22214,51 @@
       </c>
       <c r="Y10">
         <v>54461000.0</v>
       </c>
       <c r="Z10">
         <v>51799000.0</v>
       </c>
       <c r="AA10">
         <v>-14304000.0</v>
       </c>
       <c r="AB10">
         <v>40778000.0</v>
       </c>
       <c r="AC10">
         <v>37100000.0</v>
       </c>
       <c r="AD10">
         <v>30500000.0</v>
       </c>
       <c r="AE10">
         <v>23800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
         <v>55539000.0</v>
       </c>
       <c r="C11">
         <v>39058000.0</v>
       </c>
       <c r="D11">
         <v>22913000.0</v>
       </c>
       <c r="E11">
         <v>24131000.0</v>
       </c>
       <c r="F11">
         <v>131387000.0</v>
       </c>
       <c r="G11">
         <v>36443000.0</v>
       </c>
       <c r="H11">
         <v>19414000.0</v>
       </c>
       <c r="I11">
         <v>26445000.0</v>
       </c>
@@ -22162,51 +22309,51 @@
       </c>
       <c r="Y11">
         <v>9348000.0</v>
       </c>
       <c r="Z11">
         <v>11003000.0</v>
       </c>
       <c r="AA11">
         <v>6227000.0</v>
       </c>
       <c r="AB11">
         <v>9743000.0</v>
       </c>
       <c r="AC11">
         <v>9300000.0</v>
       </c>
       <c r="AD11">
         <v>8300000.0</v>
       </c>
       <c r="AE11">
         <v>5800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
         <v>47248766.0</v>
       </c>
       <c r="C12">
         <v>132666000.0</v>
       </c>
       <c r="D12">
         <v>76467000.0</v>
       </c>
       <c r="E12">
         <v>51364000.0</v>
       </c>
       <c r="F12">
         <v>18900518.0</v>
       </c>
       <c r="G12">
         <v>71270000.0</v>
       </c>
       <c r="H12">
         <v>39634575.0</v>
       </c>
       <c r="I12">
         <v>32801154.0</v>
       </c>
@@ -22257,51 +22404,51 @@
       </c>
       <c r="Y12">
         <v>3035000.0</v>
       </c>
       <c r="Z12">
         <v>8794000.0</v>
       </c>
       <c r="AA12">
         <v>6408000.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13">
         <v>6301000.0</v>
       </c>
       <c r="C13">
         <v>2851000.0</v>
       </c>
       <c r="D13">
         <v>2359000.0</v>
       </c>
       <c r="E13">
         <v>383000.0</v>
       </c>
       <c r="F13">
         <v>469000.0</v>
       </c>
       <c r="G13">
         <v>1075000.0</v>
       </c>
       <c r="H13">
         <v>1595000.0</v>
       </c>
       <c r="I13">
         <v>1115000.0</v>
       </c>
@@ -22314,51 +22461,51 @@
       <c r="L13">
         <v>17139000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14">
         <v>-1280000.0</v>
       </c>
       <c r="C14">
         <v>-726000.0</v>
       </c>
       <c r="D14">
         <v>-506000.0</v>
       </c>
       <c r="E14">
         <v>-21000.0</v>
       </c>
       <c r="F14">
         <v>-313000.0</v>
       </c>
       <c r="G14">
         <v>13213000.0</v>
       </c>
       <c r="H14">
         <v>18434000.0</v>
       </c>
       <c r="I14">
         <v>21955000.0</v>
       </c>
@@ -22395,51 +22542,51 @@
       <c r="T14">
         <v>13038000.0</v>
       </c>
       <c r="U14"/>
       <c r="V14">
         <v>58000.0</v>
       </c>
       <c r="W14">
         <v>180000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14">
         <v>508000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14">
         <v>217000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
         <v>534339000.0</v>
       </c>
       <c r="C15">
         <v>321138000.0</v>
       </c>
       <c r="D15">
         <v>215131000.0</v>
       </c>
       <c r="E15">
         <v>275448000.0</v>
       </c>
       <c r="F15">
         <v>274350000.0</v>
       </c>
       <c r="G15">
         <v>237658000.0</v>
       </c>
       <c r="H15">
         <v>227857000.0</v>
       </c>
       <c r="I15">
         <v>206738000.0</v>
       </c>
@@ -22490,51 +22637,51 @@
       </c>
       <c r="Y15">
         <v>45113000.0</v>
       </c>
       <c r="Z15">
         <v>40796000.0</v>
       </c>
       <c r="AA15">
         <v>-20531000.0</v>
       </c>
       <c r="AB15">
         <v>31035000.0</v>
       </c>
       <c r="AC15">
         <v>27800000.0</v>
       </c>
       <c r="AD15">
         <v>22200000.0</v>
       </c>
       <c r="AE15">
         <v>18000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>275448000.0</v>
       </c>
       <c r="F16">
         <v>274350000.0</v>
       </c>
       <c r="G16">
         <v>237658000.0</v>
       </c>
       <c r="H16">
         <v>227857000.0</v>
       </c>
       <c r="I16">
         <v>206738000.0</v>
       </c>
       <c r="J16">
         <v>239109000.0</v>
       </c>
       <c r="K16">
         <v>236909000.0</v>
       </c>
@@ -22569,51 +22716,51 @@
         <v>72242000.0</v>
       </c>
       <c r="V16">
         <v>32487000.0</v>
       </c>
       <c r="W16">
         <v>52993000.0</v>
       </c>
       <c r="X16">
         <v>45945000.0</v>
       </c>
       <c r="Y16">
         <v>45113000.0</v>
       </c>
       <c r="Z16">
         <v>40796000.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17">
         <v>535619000.0</v>
       </c>
       <c r="C17">
         <v>321864000.0</v>
       </c>
       <c r="D17">
         <v>270925000.0</v>
       </c>
       <c r="E17">
         <v>275469000.0</v>
       </c>
       <c r="F17">
         <v>274663000.0</v>
       </c>
       <c r="G17">
         <v>237986000.0</v>
       </c>
       <c r="H17">
         <v>228655000.0</v>
       </c>
       <c r="I17">
         <v>208655000.0</v>
       </c>
@@ -22630,51 +22777,51 @@
         <v>179413000.0</v>
       </c>
       <c r="N17">
         <v>190738000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
         <v>-128230000.0</v>
       </c>
       <c r="C18">
         <v>-151125000.0</v>
       </c>
       <c r="D18">
         <v>-118750000.0</v>
       </c>
       <c r="E18">
         <v>-51364000.0</v>
       </c>
       <c r="F18">
         <v>-40393000.0</v>
       </c>
       <c r="G18">
         <v>-71270000.0</v>
       </c>
       <c r="H18">
         <v>-44465000.0</v>
       </c>
       <c r="I18">
         <v>-40699000.0</v>
       </c>
@@ -22685,121 +22832,121 @@
         <v>-21518000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
         <v>687181000.0</v>
       </c>
       <c r="C21">
         <v>509959000.0</v>
       </c>
       <c r="D21">
         <v>362512000.0</v>
       </c>
       <c r="E21">
         <v>362929000.0</v>
       </c>
       <c r="F21">
         <v>406793000.0</v>
       </c>
       <c r="G21">
         <v>325687000.0</v>
       </c>
       <c r="H21">
         <v>321610000.0</v>
       </c>
       <c r="I21">
         <v>292832000.0</v>
       </c>
@@ -22850,86 +22997,86 @@
       </c>
       <c r="Y21">
         <v>57791000.0</v>
       </c>
       <c r="Z21">
         <v>51994000.0</v>
       </c>
       <c r="AA21">
         <v>-12776000.0</v>
       </c>
       <c r="AB21">
         <v>40020000.0</v>
       </c>
       <c r="AC21">
         <v>38266000.0</v>
       </c>
       <c r="AD21">
         <v>31142000.0</v>
       </c>
       <c r="AE21">
         <v>23000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>7251446000.0</v>
       </c>
       <c r="C23">
         <v>6317912000.0</v>
       </c>
       <c r="D23">
         <v>5612232000.0</v>
       </c>
       <c r="E23">
         <v>5148620000.0</v>
       </c>
       <c r="F23">
         <v>4871728000.0</v>
       </c>
       <c r="G23">
         <v>4336885000.0</v>
       </c>
       <c r="H23">
         <v>4186790000.0</v>
       </c>
       <c r="I23">
         <v>3390852000.0</v>
       </c>
@@ -22980,86 +23127,86 @@
       </c>
       <c r="Y23">
         <v>769665000.0</v>
       </c>
       <c r="Z23">
         <v>712507000.0</v>
       </c>
       <c r="AA23">
         <v>527341000.0</v>
       </c>
       <c r="AB23">
         <v>396010000.0</v>
       </c>
       <c r="AC23">
         <v>376400000.0</v>
       </c>
       <c r="AD23">
         <v>341200000.0</v>
       </c>
       <c r="AE23">
         <v>284500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
         <v>171434000.0</v>
       </c>
       <c r="C25">
         <v>158391000.0</v>
       </c>
       <c r="D25">
         <v>163639000.0</v>
       </c>
       <c r="E25">
         <v>161290000.0</v>
       </c>
       <c r="F25">
         <v>153091000.0</v>
       </c>
       <c r="G25">
         <v>144420000.0</v>
       </c>
       <c r="H25">
         <v>137146000.0</v>
       </c>
       <c r="I25">
         <v>118205000.0</v>
       </c>
@@ -23068,51 +23215,51 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
         <v>517142000.0</v>
       </c>
       <c r="C26">
         <v>466402000.0</v>
       </c>
       <c r="D26">
         <v>424420000.0</v>
       </c>
       <c r="E26">
         <v>435650000.0</v>
       </c>
       <c r="F26">
         <v>395087000.0</v>
       </c>
       <c r="G26">
         <v>359745000.0</v>
       </c>
       <c r="H26">
         <v>331757000.0</v>
       </c>
       <c r="I26">
         <v>287352000.0</v>
       </c>
@@ -23163,51 +23310,51 @@
       </c>
       <c r="Y26">
         <v>57010000.0</v>
       </c>
       <c r="Z26">
         <v>60103000.0</v>
       </c>
       <c r="AA26">
         <v>44274000.0</v>
       </c>
       <c r="AB26">
         <v>32655000.0</v>
       </c>
       <c r="AC26">
         <v>31600000.0</v>
       </c>
       <c r="AD26">
         <v>27900000.0</v>
       </c>
       <c r="AE26">
         <v>21800000.0</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>399437000.0</v>
       </c>
       <c r="C27">
         <v>375358000.0</v>
       </c>
       <c r="D27">
         <v>359141000.0</v>
       </c>
       <c r="E27">
         <v>326020000.0</v>
       </c>
       <c r="F27">
         <v>291751000.0</v>
       </c>
       <c r="G27">
         <v>290703000.0</v>
       </c>
       <c r="H27">
         <v>301400000.0</v>
       </c>
       <c r="I27">
         <v>281014000.0</v>
       </c>
@@ -23240,51 +23387,51 @@
       </c>
       <c r="S27">
         <v>198274000.0</v>
       </c>
       <c r="T27">
         <v>157411000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27">
         <v>4792000.0</v>
       </c>
       <c r="AA27">
         <v>3130000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>331493000.0</v>
       </c>
       <c r="C28">
         <v>290101000.0</v>
       </c>
       <c r="D28">
         <v>336881000.0</v>
       </c>
       <c r="E28">
         <v>317602000.0</v>
       </c>
       <c r="F28">
         <v>279077000.0</v>
       </c>
       <c r="G28">
         <v>237578000.0</v>
       </c>
       <c r="H28">
         <v>225669000.0</v>
       </c>
       <c r="I28">
         <v>164142000.0</v>
       </c>
@@ -23327,51 +23474,51 @@
       <c r="V28">
         <v>133065000.0</v>
       </c>
       <c r="W28">
         <v>117744000.0</v>
       </c>
       <c r="X28">
         <v>116020000.0</v>
       </c>
       <c r="Y28">
         <v>107342000.0</v>
       </c>
       <c r="Z28">
         <v>88216000.0</v>
       </c>
       <c r="AA28">
         <v>62700000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>55539000.0</v>
       </c>
       <c r="C29">
         <v>39058000.0</v>
       </c>
       <c r="D29">
         <v>23410000.0</v>
       </c>
       <c r="E29">
         <v>24131000.0</v>
       </c>
       <c r="F29">
         <v>131387000.0</v>
       </c>
       <c r="G29">
         <v>36443000.0</v>
       </c>
       <c r="H29">
         <v>19414000.0</v>
       </c>
       <c r="I29">
         <v>26445000.0</v>
       </c>
@@ -23384,51 +23531,51 @@
       <c r="L29">
         <v>46235000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>1248072000.0</v>
       </c>
       <c r="C30">
         <v>1131861000.0</v>
       </c>
       <c r="D30">
         <v>1120442000.0</v>
       </c>
       <c r="E30">
         <v>1010354000.0</v>
       </c>
       <c r="F30">
         <v>951255000.0</v>
       </c>
       <c r="G30">
         <v>839420000.0</v>
       </c>
       <c r="H30">
         <v>814857000.0</v>
       </c>
       <c r="I30">
         <v>683347000.0</v>
       </c>
@@ -23479,51 +23626,51 @@
       </c>
       <c r="Y30">
         <v>164352000.0</v>
       </c>
       <c r="Z30">
         <v>183026000.0</v>
       </c>
       <c r="AA30">
         <v>115635000.0</v>
       </c>
       <c r="AB30">
         <v>98334000.0</v>
       </c>
       <c r="AC30">
         <v>85100000.0</v>
       </c>
       <c r="AD30">
         <v>77900000.0</v>
       </c>
       <c r="AE30">
         <v>60700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
         <v>-96023000.0</v>
       </c>
       <c r="C31">
         <v>-149037000.0</v>
       </c>
       <c r="D31">
         <v>-123743000.0</v>
       </c>
       <c r="E31">
         <v>-63329000.0</v>
       </c>
       <c r="F31">
         <v>-743000.0</v>
       </c>
       <c r="G31">
         <v>-51258000.0</v>
       </c>
       <c r="H31">
         <v>-73541000.0</v>
       </c>
       <c r="I31">
         <v>-57732000.0</v>
       </c>
@@ -23574,51 +23721,51 @@
       </c>
       <c r="Y31">
         <v>-3330000.0</v>
       </c>
       <c r="Z31">
         <v>-195000.0</v>
       </c>
       <c r="AA31">
         <v>-1528000.0</v>
       </c>
       <c r="AB31">
         <v>758000.0</v>
       </c>
       <c r="AC31">
         <v>-1166000.0</v>
       </c>
       <c r="AD31">
         <v>-642000.0</v>
       </c>
       <c r="AE31">
         <v>800000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
         <v>7938627000.0</v>
       </c>
       <c r="C32">
         <v>6827871000.0</v>
       </c>
       <c r="D32">
         <v>5974744000.0</v>
       </c>
       <c r="E32">
         <v>5511549000.0</v>
       </c>
       <c r="F32">
         <v>5278521000.0</v>
       </c>
       <c r="G32">
         <v>4662572000.0</v>
       </c>
       <c r="H32">
         <v>4508400000.0</v>
       </c>
       <c r="I32">
         <v>3683684000.0</v>
       </c>
@@ -23688,1164 +23835,1171 @@
       <c r="AE32">
         <v>307500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR32"/>
+  <dimension ref="A1:DS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>1708051000.0</v>
+      </c>
+      <c r="C2">
         <v>1636787000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1618765000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1443369000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1499748000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1441493000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1465015000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1304763000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1236472000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1179802000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1243686000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1134393000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1081739000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1031972000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1125800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1022959000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>963647000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1025861000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1119924000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1000439000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>963171000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>836939000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1019898000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>896780000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>798940000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>781846000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1037213000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>815032000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>775588000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>744101000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>842990000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>639231000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>642180000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>583104000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>726143000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>549753000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>575971000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>528038000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>672888000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>550403000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>568375000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>508971000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>633259000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>541491000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>530351000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>505424000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>620744000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>519701000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>503291000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>489415000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>589911000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>523187000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>499727000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>487479000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>604879000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>486023000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>486803000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>495037000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>700164000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>459577000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>491097000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>434613000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>566891000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>452000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>419716000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>433656000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>502652000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>515219000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>516420000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>448664000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>494496000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>472860000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>455764000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>445390000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>434891000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>378755000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>341204000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>300062000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>367163000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>280538000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>255237000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>246830000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>239826000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>199969000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>177695000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>169126000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>197428000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>162319000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>173127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156752000.0</v>
       </c>
       <c r="CM2">
         <v>156752000.0</v>
       </c>
       <c r="CN2">
+        <v>156752000.0</v>
+      </c>
+      <c r="CO2">
         <v>158078000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>161405000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>145291000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>180898000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>150738000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>140144000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>133530000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>145853000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>134211000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>120219000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>129198000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>129259000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>129710000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>76043000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>76694000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>66276000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>79400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>75200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>76700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>71100000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>73300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>72600000.0</v>
       </c>
-      <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>65800000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
+        <v>47713999.0</v>
+      </c>
+      <c r="C3">
         <v>45818000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42608000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>43571000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>43379000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>41876000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>41246000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>39023000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>38162000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>39960000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>41322000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>42742000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>39677000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41058000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>25696000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>39254000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>42503000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>39371000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>40615000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>39156000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>38739000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>34581000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>35380000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>35069000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>38571000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>35400000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>38866000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>31426000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>33648000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>33206000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>33231000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>28561000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>28647000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>27766000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>29133000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>28524000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>28644000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>27716000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>33702000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>30148000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>29797000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>29241000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>31736000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>34322000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>28460000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>27836000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>29556000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>30247000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>30590000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>32015000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>32777000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>32096000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>31644000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>32831000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>35496000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>34484000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>33331000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>35485000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>38611000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>37375000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>37477000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>37155000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>38472000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>32681000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>31305000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>29683000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>30284000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>29993000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>33165000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>30031000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>34181000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>33994000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>30617000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>30645000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>33434000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>27510000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>23097000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>15373000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>14669000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>15701000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>13481000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>14649000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>19946000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>13670000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>13308000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>10794000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>6594000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>11624000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>13314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10729000.0</v>
       </c>
       <c r="CM3">
         <v>10729000.0</v>
       </c>
       <c r="CN3">
+        <v>10729000.0</v>
+      </c>
+      <c r="CO3">
         <v>6127000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>13881000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>10992000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>7629000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>9312000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>7826000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>7244000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>15233000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>10599000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1786000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>13759000.0</v>
       </c>
-      <c r="CY3"/>
-      <c r="CZ3">
+      <c r="CZ3"/>
+      <c r="DA3">
         <v>62671000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>-120000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>-169000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>264000.0</v>
       </c>
-      <c r="DD3"/>
-      <c r="DE3">
+      <c r="DE3"/>
+      <c r="DF3">
         <v>-100000.0</v>
       </c>
-      <c r="DF3"/>
-      <c r="DG3">
+      <c r="DG3"/>
+      <c r="DH3">
         <v>600000.0</v>
       </c>
-      <c r="DH3"/>
-      <c r="DI3">
+      <c r="DI3"/>
+      <c r="DJ3">
         <v>-400000.0</v>
       </c>
-      <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
-      <c r="DN3">
+      <c r="DN3"/>
+      <c r="DO3">
         <v>1700000.0</v>
       </c>
-      <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24860,55 +25014,55 @@
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>681000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
@@ -25027,817 +25181,824 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
+        <v>218794000.0</v>
+      </c>
+      <c r="C5">
         <v>206848000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>149573000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>172788000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>156474000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>154653000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>116486000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>132811000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>114454000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>110660000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6806000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>104199000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>99904000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>92052000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>120331000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>78243000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>103023000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>60917000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>76334000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>110589000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>115713000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>80593000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>49959000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>24055000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>130114000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>81632000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>21090000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>98877000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>81914000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>72600000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>16481000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>79079000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>106694000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>63353000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>86434000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>82169000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>75328000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>58245000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>53794000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>78306000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>69957000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>67180000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>69666000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>65255000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>65503000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>59911000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>30159000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>60276000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>62672000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>59950000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>37536000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>61939000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>66798000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>53730000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>64621000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>49283000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>40988000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>42613000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-28990000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>57190000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>52800000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>40934000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>75184000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>52407000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>49079000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>49200000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>65595000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>65664000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>61914000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>76584000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>63180000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>78333000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>59983000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>48505000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>42272000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>35350000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>45149000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>26756000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>24777000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>24434000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>25125000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>20847000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>19364000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>20048000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>17900000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>16978000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>18635000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>17405000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>13835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15834000.0</v>
       </c>
       <c r="CM5">
         <v>15834000.0</v>
       </c>
       <c r="CN5">
+        <v>15834000.0</v>
+      </c>
+      <c r="CO5">
         <v>15071000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>12734000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>14910000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>12411000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>16006000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>14722000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>14652000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>32611000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>12391000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>14225000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>15994000.0</v>
       </c>
-      <c r="CY5">
-[...1 lines deleted...]
-      </c>
       <c r="CZ5">
+        <v>0.0</v>
+      </c>
+      <c r="DA5">
         <v>-49693000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>8983000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>8602000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>10056000.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>9400000.0</v>
       </c>
-      <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>9500000.0</v>
       </c>
-      <c r="DH5"/>
-      <c r="DI5">
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>9700000.0</v>
       </c>
-      <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
-      <c r="DN5">
+      <c r="DN5"/>
+      <c r="DO5">
         <v>6200000.0</v>
       </c>
-      <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>266507999.0</v>
+      </c>
+      <c r="C6">
         <v>252666000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>192181000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>216359000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>199853000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>196529000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>157732000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>171834000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>152616000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>150620000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>48128000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>146941000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>139581000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>133110000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>146027000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>117497000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>145526000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>100288000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>116949000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>149745000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>154452000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>115174000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>85339000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>59124000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>168685000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>117032000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>59956000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>130303000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>115562000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>105806000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>49712000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>107640000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>135341000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>91119000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>115567000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>110693000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>103972000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>85961000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>87496000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>108454000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>99754000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>96421000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>101402000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>99577000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>93963000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>87747000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>59715000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>90523000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>93262000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>91965000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>70313000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>94035000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>98442000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>86561000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>100117000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>83767000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>74319000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>78098000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>9621000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>94565000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>90277000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>78089000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>113656000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>85088000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>80384000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>78883000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>95879000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>95657000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>95079000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>106615000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>97361000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>112327000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>90600000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>79150000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>75706000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>62860000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>68246000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>42129000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>39446000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>40135000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>38606000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>35496000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>39310000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>33718000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>31208000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>27772000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>25229000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>29029000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>27149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26563000.0</v>
       </c>
       <c r="CM6">
         <v>26563000.0</v>
       </c>
       <c r="CN6">
+        <v>26563000.0</v>
+      </c>
+      <c r="CO6">
         <v>21198000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>26615000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>25902000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>20040000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>25318000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>22548000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>21896000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>47844000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>22990000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>16011000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>29753000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>16357000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>12978000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>8983000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>8602000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>10320000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>10704000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>9400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>9715000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>10100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>10400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>9700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>103100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-239000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>91100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>87200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>7900000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-187900000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>77700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66600000.0</v>
       </c>
       <c r="DR6">
         <v>66600000.0</v>
       </c>
+      <c r="DS6">
+        <v>66600000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -26019,103 +26180,104 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -26297,1553 +26459,1568 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
+        <v>579007000.0</v>
+      </c>
+      <c r="C9">
         <v>552059000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>529794000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>478239000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>472911000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>454308000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>465201000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>412784000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>389685000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>374149000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>382108000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>367174000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>372156000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>361516000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>380630000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>325981000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>339727000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>326945000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>374349000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>363157000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>339202000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>281340000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>357834000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>237389000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>280508000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>289377000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>284293000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>286158000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>288393000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>277622000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>234850000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>255919000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>249986000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>235424000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>283461000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>250981000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>242328000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>221150000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>280834000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>230373000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>236135000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>212240000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>253321000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>223284000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>219252000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>201198000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>229540000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>203003000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>199356000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>193198000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>221546000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>207444000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>203149000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>192709000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>239038000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>191447000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>189629000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>195751000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>141699000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>204135000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>200535000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>185645000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>231858000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>197906000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>183561000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>184545000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>212044000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>217301000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>211869000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>208268000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>203358000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>198327000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>197403000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>170673000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>156165000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>140192000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>126954000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>103538000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>100225000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>96132000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>89578000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>87540000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>81934000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>73677000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>66087000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>61562000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>73347000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>61514000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>58518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56920000.0</v>
       </c>
       <c r="CM9">
         <v>56920000.0</v>
       </c>
       <c r="CN9">
+        <v>56920000.0</v>
+      </c>
+      <c r="CO9">
         <v>56197000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>57353000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>56899000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>57415000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>59417000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>53058000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>52253000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>78917000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>53746000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>49810000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>52547000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>72412000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>47138000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>29508000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>30320000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>49154000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>30404000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>28800000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>30015000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>39000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>28000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>27700000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>103100000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>102200000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>91100000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>87200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>26000000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>96600000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>77700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66600000.0</v>
       </c>
       <c r="DR9">
         <v>66600000.0</v>
       </c>
+      <c r="DS9">
+        <v>66600000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
+        <v>206233000.0</v>
+      </c>
+      <c r="C10">
         <v>183620000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>189564000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>145085000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>133079000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>123428000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>93590000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>92142000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>89865000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>85324000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25358000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>70872000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>71671000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>70868000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>79106000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>64160000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>93598000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>60917000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>97335000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>100090000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>122103000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>83399000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>69794000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19262000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>113115000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>72258000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>42120000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>79947000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>65079000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>60922000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5976000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>73629000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>99260000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>56239000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>95364000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>76336000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>73317000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>51195000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>78250000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>72429000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>68891000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>65479000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>79147000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>60891000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>58948000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>54110000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>54659000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>37938000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>56056000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>56384000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>53291000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>58698000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>56562000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>47500000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>61976000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>44876000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>42515000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>38836000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-19243000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>58107000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>46169000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>34217000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>51032000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>51141000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>53574000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>62958000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>57097000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>71080000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>76217000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>62226000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>131550000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>52001000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>34917000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>50566000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>27877000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>35564000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4698000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>25832000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>16782000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>26022000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>19833000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>19072000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-1630000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>18810000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>14965000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>17128000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>19034000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>17738000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>14519000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>16922000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>15569000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>15906000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>12167000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>15901000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>15665000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>17069000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>6103000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>15623000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>9797000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>13436000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>14122000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>14444000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>16357000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-50419000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>9963000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>9795000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>11078000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>10600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>9700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>9500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>9300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>9900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>9700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>6100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>7000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>5400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>5100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>6100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>6500000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>3800000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>3900000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
+        <v>32708000.0</v>
+      </c>
+      <c r="C11">
         <v>22765000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>21012000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>11409000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7057000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>16060000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3369000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>12830000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11261000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>11598000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-5044000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10014000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9248000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8695000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4547000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7932000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>12776000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7969000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>92175000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8319000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>20091000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10802000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1878000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2215000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>23637000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8713000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-9129000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7619000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10825000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10099000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3903000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8904000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7277000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6362000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>25434000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>14579000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>10321000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>5251000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9805000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8856000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>14286000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>12670000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>15353000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>10257000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>11976000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>8649000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>9474000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>105000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>9859000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>6186000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>8114000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>7532000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5064000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4604000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2896000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4890000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2755000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>6560000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-6941000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>9846000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>5419000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>5300000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2431000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4791000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>6489000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>10327000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>413000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>11448000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>14036000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>12212000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>26278000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>16405000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3762000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>7922000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-7501000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>9189000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>5389000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>6733000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>4049000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>7279000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>4762000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>4604000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4046000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>4246000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>4056000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>3987000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>3787000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>4031000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4195000.0</v>
       </c>
       <c r="CM11">
         <v>4195000.0</v>
       </c>
       <c r="CN11">
+        <v>4195000.0</v>
+      </c>
+      <c r="CO11">
         <v>3900000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>2956000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3646000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2538000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1565000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1331000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>3913000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2128000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2099000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2969000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>3807000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>4096000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-2224000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2297000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2058000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>2243000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>2700000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>2400000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>2500000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1500000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>2800000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>2900000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-6100000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-7000000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>-5400000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-5100000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>1400000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-6500000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-3800000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-3900000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-3800000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
+        <v>22046000.0</v>
+      </c>
+      <c r="C12">
         <v>32188000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>34732754.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>34960781.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>31171000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>38957000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>46642000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>44953000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>29081000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>31185000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>48249390.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>35722000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>32057000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>24212000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>26759000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16396000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9290000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3014000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>19614000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13484000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7073000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>222000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>32525000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9673000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16552000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12520000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>16357000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18461000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>20329000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13925000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14919000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8145000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10745000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10248000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9693000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9333000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6833000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8645000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9246000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7303000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5475000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1721000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2325000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6054000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6192000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5673000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11213000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>23350000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8271000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4662000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10035000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6634000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>12718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7922000.0</v>
       </c>
       <c r="BC12">
         <v>7922000.0</v>
       </c>
       <c r="BD12">
+        <v>7922000.0</v>
+      </c>
+      <c r="BE12">
         <v>5456000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7815000.0</v>
       </c>
       <c r="BG12">
         <v>7815000.0</v>
       </c>
       <c r="BH12">
+        <v>7815000.0</v>
+      </c>
+      <c r="BI12">
         <v>3108000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>9350000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>10662000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>11593000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5521000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1002000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3135000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>7420000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>564000.0</v>
       </c>
-      <c r="BQ12">
-[...1 lines deleted...]
-      </c>
       <c r="BR12">
+        <v>0.0</v>
+      </c>
+      <c r="BS12">
         <v>19039000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>12013000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>16083000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>12373000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4600000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>16416000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>736000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6930000.0</v>
       </c>
       <c r="CA12">
         <v>6930000.0</v>
       </c>
       <c r="CB12">
+        <v>6930000.0</v>
+      </c>
+      <c r="CC12">
         <v>4445000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6677000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>4241000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5199000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3076000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1466000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1732000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2974000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1577000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480000.0</v>
       </c>
       <c r="CM12">
         <v>480000.0</v>
       </c>
       <c r="CN12">
+        <v>480000.0</v>
+      </c>
+      <c r="CO12">
         <v>161000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2345000.0</v>
       </c>
       <c r="CQ12">
         <v>2345000.0</v>
       </c>
       <c r="CR12">
+        <v>2345000.0</v>
+      </c>
+      <c r="CS12">
         <v>595000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8106000.0</v>
       </c>
       <c r="CU12">
         <v>8106000.0</v>
       </c>
       <c r="CV12">
+        <v>8106000.0</v>
+      </c>
+      <c r="CW12">
         <v>134000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>345000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>899000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>5068000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>715000.0</v>
       </c>
-      <c r="DA12">
-[...1 lines deleted...]
-      </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>100000.0</v>
       </c>
-      <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>12520000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>16357000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>18461000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>20329000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>13925000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27891,1228 +28068,1236 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14">
+        <v>108000.0</v>
+      </c>
+      <c r="C14">
         <v>-64000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-391000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-281000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-323000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-285000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-228000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-206000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-239000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-53000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-394000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-155000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-72000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-104000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-175000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-7000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>345000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-184000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-96000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>135000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>13203000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>13070000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13213000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18007000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17751000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>17250000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18434000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>21973000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>22892000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>22455000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>21955000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10325000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>9726000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10283000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>517000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>280000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>412000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>304000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>702000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>195000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>514000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>488000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>810000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>968000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1678000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>896000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1206000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2867000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2315000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2045000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2312000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1577000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2965000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1286000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1812000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>408000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1336000.0</v>
       </c>
-      <c r="BF14">
-[...1 lines deleted...]
-      </c>
       <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>535000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2737000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1720000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>987000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4915000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1099000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2306000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2849000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2968000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1377000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2461000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>6760000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>23299000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>12391000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>16191000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>10491000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7996000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>3285000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>248000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1509000.0</v>
       </c>
-      <c r="CA14">
-[...1 lines deleted...]
-      </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
         <v>-709000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>709000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>710000.0</v>
       </c>
-      <c r="CF14">
-[...1 lines deleted...]
-      </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
         <v>638000.0</v>
       </c>
-      <c r="CJ14">
-[...1 lines deleted...]
-      </c>
       <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
         <v>-5000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>5000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-234000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>234000.0</v>
       </c>
-      <c r="CO14">
-[...1 lines deleted...]
-      </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
         <v>777000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-418000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>418000.0</v>
       </c>
-      <c r="CT14">
-[...1 lines deleted...]
-      </c>
       <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
         <v>437000.0</v>
       </c>
-      <c r="CV14">
-[...1 lines deleted...]
-      </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
         <v>504000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>11000.0</v>
       </c>
-      <c r="DA14">
-[...1 lines deleted...]
-      </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
+        <v>173633000.0</v>
+      </c>
+      <c r="C15">
         <v>160791000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>168161000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>133395000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>125699000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>107083000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>89993000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>79106000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>78365000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>73673000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>30008000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>60703000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>62351000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>62069000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>85296000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>56221000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>81167000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>52764000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8187000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>91906000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>101727000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>72530000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>67823000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>16974000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>89297000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>63564000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>51514000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>72065000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>53820000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>50457000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1125000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>64055000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>91930000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>49634000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>69413000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>61477000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>62584000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>45640000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>67112000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>63378000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>54091000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>52321000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>62984000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>49666000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>45294000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>44565000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>43979000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>34966000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>43882000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>48153000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>42865000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>49589000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>49555000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>41407000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>57210000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>39524000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>38263000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>32881000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-13042000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>36506000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>38895000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>27929000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>43686000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>45251000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>44779000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>49782000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>53716000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>58255000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>59720000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>43254000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>105272000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>35596000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>31155000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>32153000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>31926000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>26375000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-691000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>19099000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>23960000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>18743000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>15071000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>14468000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-5676000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>14564000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>10909000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>13141000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>15247000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>13707000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>11312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12727000.0</v>
       </c>
       <c r="CM15">
         <v>12727000.0</v>
       </c>
       <c r="CN15">
+        <v>12727000.0</v>
+      </c>
+      <c r="CO15">
         <v>12006000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>9211000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>12255000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>13127000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>15504000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>4772000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>11710000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>7669000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>11337000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>11153000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>10637000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>12261000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-48195000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>7666000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>7737000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>8835000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>7900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>7300000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>7000000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>7800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>7100000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>6800000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>6100000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>7000000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>5400000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>5100000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>4700000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>6500000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>3800000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>3900000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>60703000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>62351000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>62069000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>85296000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>56221000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>81167000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>52764000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8187000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>91906000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>101727000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>72530000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>67823000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>16974000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>89297000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>63564000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>51514000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>72065000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>53820000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>50457000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1125000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>64055000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>91930000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>49634000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>69413000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>61477000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>62579000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>45640000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>67112000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>63379000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>54091000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>52327000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>62984000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>49666000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>45294000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>44565000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>43985000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>34960000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>43882000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>48153000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>42865000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>49590000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>48533000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>41610000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>57268000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>39578000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>38425000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>32974000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>54254000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>45524000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>39030000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>28061000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>43686000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>45251000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>44779000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>49782000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>53716000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>58257000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>59720000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>43254000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>105272000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>35596000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>31155000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>32153000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>31926000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>26375000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-19099000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>19099000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>23960000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>18743000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>15071000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>14468000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>17923000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>14564000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>10909000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>12690000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>14125000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>13314000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>13302000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>12252000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>12473000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>12006000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>9211000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>12255000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>13127000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>15504000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4772000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>11710000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>7669000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>11337000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>11153000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>10637000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>13274000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-7166000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>7166000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>7737000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17">
+        <v>173525000.0</v>
+      </c>
+      <c r="C17">
         <v>160855000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>168552000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>133676000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>126022000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>107368000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>90221000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>79312000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>78604000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>73726000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>30402000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>60858000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>62423000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>62173000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>85471000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>56228000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>80822000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>52948000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>8283000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>91771000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>102012000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>72597000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>67916000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>17047000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>89478000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>63545000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>51249000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>72328000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>54254000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>50823000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2073000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>64725000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>91983000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>49877000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>104029000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>257373000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-166724000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>45944000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>238808000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>206861000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>179413000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>190738000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -29231,159 +29416,164 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
+        <v>-22046000.0</v>
+      </c>
+      <c r="C18">
         <v>-32188000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-23643000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-34459000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-31171000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-38957000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-45906000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-44953000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29081000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-31185000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-45836000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-35722000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-32057000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-24212000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-26759000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-16396000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9290000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1081000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19614000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13484000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7073000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-222000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-32525000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9673000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16552000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12520000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8250000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-18461000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-20329000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-13925000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29431,54 +29621,55 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -29557,87 +29748,86 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -29819,471 +30009,475 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>218794000.0</v>
+      </c>
+      <c r="C21">
         <v>205130000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>208222000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>171434000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>157817000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>149707000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>162302000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>125809000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>116483000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>105364000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>67578000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>106050000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>101582000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>93898000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>120331000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>73421000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>115114000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>58618000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>107272000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>110265000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>117132000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>83839000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>104626000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>23530000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>117129000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>80402000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>63600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>101688000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>80291000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>76030000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>38643000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>79054000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>111804000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>63331000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>103602000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>82164000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>75323000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>58213000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>87471000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>78274000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>69944000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>63284000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>77978000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>65263000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>65493000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>59844000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>64222000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>60144000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>62584000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>59916000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>57850000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>61058000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>66745000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>53739000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>70242000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>49023000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>42102000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>41683000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-34099000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>56209000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>52620000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>40934000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>56667000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>52407000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>49079000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>49200000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>58294000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>65664000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>61914000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>76584000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>62180000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>78333000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>59983000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>48505000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>38222000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>35350000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7625000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>26756000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>21452000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>24434000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>25125000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>20847000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>12388000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>20048000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>17900000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>16978000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>18635000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>17405000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>13835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15834000.0</v>
       </c>
       <c r="CM21">
         <v>15834000.0</v>
       </c>
       <c r="CN21">
+        <v>15834000.0</v>
+      </c>
+      <c r="CO21">
         <v>15071000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>12734000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>14910000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>22212000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>16006000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4921000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>14652000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>9384000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>12391000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>14225000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>15994000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-43339000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>12978000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>8983000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>8602000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>10320000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>10704000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>9400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>9715000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>10100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>10400000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>9700000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>103100000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-239000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>91100000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>87200000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>6200000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-187900000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>77700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66600000.0</v>
       </c>
       <c r="DR21">
         <v>66600000.0</v>
       </c>
+      <c r="DS21">
+        <v>66600000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30465,438 +30659,444 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>2068264000.0</v>
+      </c>
+      <c r="C23">
         <v>1983716000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1940337000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1750174000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1814842000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1746094000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1767914000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1591738000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1509674000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1448587000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1558216000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1395517000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1352313000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1299590000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1386099000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1275519000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1188260000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1294188000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1387001000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1253331000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1185241000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1034440000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1273106000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1110639000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>962319000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>990821000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1257906000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>999502000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>983690000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>945693000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1039197000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>816096000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>780362000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>755197000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>906002000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>718570000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>742976000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>690975000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>866251000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>702502000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>734566000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>657927000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>808602000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>699512000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>684110000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>646778000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>786062000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>662560000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>640063000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>622697000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>753607000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>669573000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>636131000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>626449000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>773675000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>628447000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>634330000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>649105000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>875962000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>607503000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>639012000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>579324000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>742082000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>597499000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>554198000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>569001000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>656402000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>666856000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>666375000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>580348000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>635674000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>592854000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>593184000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>567558000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>552834000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>483597000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>460533000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>376844000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>445936000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>352236000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>319690000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>313523000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>309372000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>253598000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>225882000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>213710000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>252140000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>206428000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>217810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197838000.0</v>
       </c>
       <c r="CM23">
         <v>197838000.0</v>
       </c>
       <c r="CN23">
+        <v>197838000.0</v>
+      </c>
+      <c r="CO23">
         <v>199204000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>206024000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>187280000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>216101000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>194149000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>188281000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>171131000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>190910000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>175566000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>155804000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>165751000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>168491000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>163870000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>96568000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>98412000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>105110000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>99100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>94600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>97000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>100000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>90900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>90600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>103100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>102200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>91100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>87200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>85600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>96600000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>77700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66600000.0</v>
       </c>
       <c r="DR23">
         <v>66600000.0</v>
       </c>
+      <c r="DS23">
+        <v>66600000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30975,1434 +31175,1449 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>47714000.0</v>
+      </c>
+      <c r="C25">
         <v>45818000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>42608000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>43571000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>43379000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>41876000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>41246000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>39023000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>38162000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>39960000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>41322000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>42742000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>39677000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>41058000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>40162000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>39254000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>42503000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>39371000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>40615000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>39156000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>38739000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>34581000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>35380000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>35069000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>38571000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>35400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>38866000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>31426000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>33648000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>33206000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>33231000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>28561000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>28647000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>27766000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>29133000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>28524000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>28644000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>27716000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>33702000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>30148000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>29797000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>29241000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>31736000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>34322000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>28460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29556000.0</v>
       </c>
       <c r="AU25">
         <v>29556000.0</v>
       </c>
       <c r="AV25">
+        <v>29556000.0</v>
+      </c>
+      <c r="AW25">
         <v>30247000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>30590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32777000.0</v>
       </c>
       <c r="AY25">
         <v>32777000.0</v>
       </c>
       <c r="AZ25">
+        <v>32777000.0</v>
+      </c>
+      <c r="BA25">
         <v>32096000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>31644000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>32831000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>35496000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>34484000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>33331000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>35485000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>38611000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>37375000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>37477000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>37155000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>38472000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>32681000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>31305000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>29683000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>30284000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>29993000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>33165000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>30031000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>34181000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>33994000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>30617000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>30645000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>33434000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>27510000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>23097000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>15373000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>14669000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>15701000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>13481000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>14649000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>19946000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>13670000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>13308000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>10794000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>6594000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>11624000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>13314000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>10729000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>11631000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>6127000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>13881000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>10992000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>7629000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>9312000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>7826000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>7244000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>15233000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>10599000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1786000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>13759000.0</v>
       </c>
-      <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
-      <c r="DN25">
+      <c r="DN25"/>
+      <c r="DO25">
         <v>1700000.0</v>
       </c>
-      <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
+        <v>159124000.0</v>
+      </c>
+      <c r="C26">
         <v>150386000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>144095000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>129110000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>129668000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>114269000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>131192000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>119890000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>116799000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>98521000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>117355000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>103315000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>93432000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>110318000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>125425000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>113193000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>96353000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>100679000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>113950000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>101467000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>95412000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>84258000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>109062000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>91282000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>78965000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>80436000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>97631000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>79468000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>77303000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>77354000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>72986000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>69626000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>76555000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>68185000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>72462000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>67092000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>67069000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>58437000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>66978000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>65578000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>67189000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>56047000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>69295000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>61004000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>57505000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>55613000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>71023000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>55827000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>52219000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>48942000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>63927000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>54012000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>51494000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>51049000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>68273000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>50703000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>55645000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>58766000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>75956000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>55533000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>55389000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>54214000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>68471000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>56149000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>56846000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>52665000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>61842000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>56022000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>53008000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>45880000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>63875000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>44985000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>38089000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>38035000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>39401000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>34520000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>28981000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>24093000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>27869000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>24574000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>18351000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>21438000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>18460000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>20482000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>17795000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>15166000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>23207000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>16518000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>13857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13264000.0</v>
       </c>
       <c r="CM26">
         <v>13264000.0</v>
       </c>
       <c r="CN26">
+        <v>13264000.0</v>
+      </c>
+      <c r="CO26">
         <v>14518000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>13586000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>14852000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>16061000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>15185000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>12682000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>13082000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>19071000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>15302000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>11735000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>13995000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>13930000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>12905000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>8643000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>8796000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>7855000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>7400000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>8300000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>9100000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>8100000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>6500000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>7300000.0</v>
       </c>
-      <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
-      <c r="DN26">
+      <c r="DN26"/>
+      <c r="DO26">
         <v>8400000.0</v>
       </c>
-      <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
+        <v>103202000.0</v>
+      </c>
+      <c r="C27">
         <v>100860000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>116071000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>90955000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>91528000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>100883000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>107214000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>91349000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>87713000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>89082000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>91296000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>85967000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>101718000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>80160000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>87745000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>68521000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>82779000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>86975000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>80754000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>84140000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>75373000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>51484000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>81226000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>71557000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>67377000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>70544000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>80483000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>75512000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>73573000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>71832000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>73455000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>69442000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>69949000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>68168000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>81243000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>66934000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>66291000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>65777000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>88786000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>60926000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>60330000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>60997000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>66863000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>60606000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>60569000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>51329000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>59501000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>51775000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>50283000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>54978000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>60711000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>61906000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>57095000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>55754000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>61586000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>59044000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>59920000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>61361000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>65080000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>58401000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>57441000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>54987000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>65889000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>59122000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>50336000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>54595000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>59402000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>67096000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>67549000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>56916000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>49664000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>52504000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>157411000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>97887000.0</v>
+      </c>
+      <c r="C28">
         <v>95683000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>61406000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>86740000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>93898000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>89449000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>64493000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>75736000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>68690000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>81182000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>112475000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>71842000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>75424000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>77140000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>75773000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>80220000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>72730000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>84324000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>72373000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>67285000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>65945000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>61759000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>76563000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>51020000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>52000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>57995000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>57284000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>57520000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>57226000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>53640000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>53560000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>37797000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>37045000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>35740000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>26154000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>34791000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>33645000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>38723000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>37599000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>36138000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>38672000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>38944000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>39185000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>36411000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>35685000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>34412000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>34794000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>35257000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>34270000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>35313000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>39058000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>30468000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>27815000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>32167000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>38937000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>32677000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>31962000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>33941000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>34762000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>33992000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>35085000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>35510000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>40831000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>30228000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>32056000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>28085000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>32506000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>28519000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>29398000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>28888000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>76303000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>75009000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>99331000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>31629000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>78542000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>70322000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>63306000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>52689000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>50904000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>47124000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>46102000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>45255000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>40108000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>33147000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>30672000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>29418000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>31505000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>27591000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>30826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27822000.0</v>
       </c>
       <c r="CM28">
         <v>27822000.0</v>
       </c>
       <c r="CN28">
+        <v>27822000.0</v>
+      </c>
+      <c r="CO28">
         <v>26608000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>31033000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>27137000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>28943000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>28226000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>25654000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>24519000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>48883000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>39476000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>33449000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>35043000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>38269000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>28442000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>20545000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>21718000.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>32708000.0</v>
+      </c>
+      <c r="C29">
         <v>22765000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21012000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11409000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7057000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16060000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3369000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12830000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11261000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11598000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5044000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10014000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9248000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8695000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4547000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7932000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12776000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7969000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>92175000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8319000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20091000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10802000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1878000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2215000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>23637000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8713000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-9129000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7619000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10825000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10099000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>3903000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -32449,1152 +32664,1162 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>360213000.0</v>
+      </c>
+      <c r="C30">
         <v>346929000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>321572000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>306805000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>315094000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>304601000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>302899000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>286975000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>273202000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>268785000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>314530000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>261124000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>270574000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>267618000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>260299000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>252560000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>224613000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>268327000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>267077000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>252892000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>222070000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>197501000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>253208000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>213859000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>163379000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>208975000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>220693000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>184470000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>208102000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>201592000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>196207000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>176865000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>138182000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>172093000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>179859000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>168817000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>167005000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>162937000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>193363000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>152099000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>166191000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>148956000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>175343000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>158021000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>153759000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>141354000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>165318000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>142859000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>136772000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>133282000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>163696000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>146386000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>136404000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>138970000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>168796000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>142424000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>147527000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>154068000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>175798000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>147926000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>147915000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>144711000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>175191000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>145499000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>134482000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>135345000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>153750000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>151637000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>149955000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>131684000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>141178000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>119994000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>137420000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>122168000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>117943000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>104842000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>119329000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>76782000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>78773000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>71698000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>64453000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>66693000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>69546000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>53629000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>48187000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>44584000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>54712000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>44109000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>44683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41086000.0</v>
       </c>
       <c r="CM30">
         <v>41086000.0</v>
       </c>
       <c r="CN30">
+        <v>41086000.0</v>
+      </c>
+      <c r="CO30">
         <v>41126000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>44619000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>41989000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>35203000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>43411000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>48137000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>37601000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>45057000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>41355000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>35585000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>36553000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>39232000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>34160000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>20525000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>21718000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>38834000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>19700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>19400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>20300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>28900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>17600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>18000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>103100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>102200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>91100000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>87200000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>19800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>96600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>77700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66600000.0</v>
       </c>
       <c r="DR30">
         <v>66600000.0</v>
       </c>
+      <c r="DS30">
+        <v>66600000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
+        <v>-12561000.0</v>
+      </c>
+      <c r="C31">
         <v>-21510000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-18658000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-26349000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-24738000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-26279000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-68712000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-33667000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-26618000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-20040000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-42220000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-35178000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-29911000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-23030000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-41225000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-9261000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-21516000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2299000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>9677000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-10175000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4971000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-440000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-34832000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4268000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4014000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-8144000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-21480000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-21741000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-15212000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-15108000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-32667000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5425000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-12544000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-7092000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-8238000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5828000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2006000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-7018000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>25000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5845000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1053000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2195000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1169000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4372000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-6545000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-5734000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-9563000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-22206000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6528000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3532000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-4559000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2360000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-10183000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-6239000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-8266000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4147000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>413000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2847000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>14856000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1898000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-6451000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-6717000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-5635000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1266000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>4495000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>13758000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1197000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>5416000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>14303000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-14358000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>69370000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-26332000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-25066000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2061000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>494000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>214000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-2927000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-924000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>3229000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1588000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-5292000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-1775000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-14018000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1238000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-2935000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>150000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>399000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>333000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>684000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>1088000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-265000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>835000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-567000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>991000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-6547000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>1063000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>1182000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>971000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>1080000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>1045000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-103000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-1550000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>59696000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-63397000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>980000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>1193000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>758000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-104000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>300000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-215000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-800000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-500000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>400000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-97000000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>246000000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-85700000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-82100000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-100000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>194400000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-73900000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-62700000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-62800000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
+        <v>2287058000.0</v>
+      </c>
+      <c r="C32">
         <v>2188846000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2148559000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1921608000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1972659000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1895801000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1930216000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1717547000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1626157000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1553951000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1625794000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1501567000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1453895000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1393488000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1506430000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1348940000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1303374000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1352806000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1494273000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1363596000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1302373000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1118279000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1377732000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1134169000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1079448000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1071223000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1321506000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1101190000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1063981000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1021723000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1077840000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>895150000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>892166000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>818528000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1009604000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>800734000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>818299000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>749188000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>953722000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>780776000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>804510000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>721211000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>886580000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>764775000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>749603000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>706622000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>850284000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>722704000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>702647000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>682613000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>811457000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>730631000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>702876000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>680188000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>843917000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>677470000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>676432000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>690788000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>841863000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>663712000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>691632000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>620258000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>798749000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>649906000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>603277000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>618201000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>714696000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>732520000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>728289000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>656932000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>697854000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>671187000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>653167000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>616063000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>591056000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>518947000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>468158000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>403600000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>467388000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>376670000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>344815000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>334370000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>321760000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>273646000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>243782000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>230688000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>270775000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>223833000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>231645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213672000.0</v>
       </c>
       <c r="CM32">
         <v>213672000.0</v>
       </c>
       <c r="CN32">
+        <v>213672000.0</v>
+      </c>
+      <c r="CO32">
         <v>214275000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>218758000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>202190000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>238313000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>210155000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>193202000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>185783000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>224770000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>187957000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>170029000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>181745000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>201671000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>176848000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>105551000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>107014000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>115430000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>109804000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>104000000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>106715000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>110100000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>101300000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>100300000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>103100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>102200000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>91100000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>87200000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>91800000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>96600000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>77700000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>66600000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>66600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -33683,51 +33908,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
         <v>265350931.0</v>
       </c>
       <c r="C2">
         <v>197429000.0</v>
       </c>
       <c r="D2">
         <v>211108000.0</v>
       </c>
       <c r="E2">
         <v>258993000.0</v>
       </c>
       <c r="F2">
         <v>278794000.0</v>
       </c>
       <c r="G2">
         <v>221060000.0</v>
       </c>
       <c r="H2">
         <v>208479000.0</v>
       </c>
       <c r="I2">
         <v>156074000.0</v>
       </c>
@@ -33778,51 +34003,51 @@
       </c>
       <c r="Y2">
         <v>40583000.0</v>
       </c>
       <c r="Z2">
         <v>51716000.0</v>
       </c>
       <c r="AA2">
         <v>36497000.0</v>
       </c>
       <c r="AB2">
         <v>50069000.0</v>
       </c>
       <c r="AC2">
         <v>51100000.0</v>
       </c>
       <c r="AD2">
         <v>14500000.0</v>
       </c>
       <c r="AE2">
         <v>5400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
         <v>244170766</v>
       </c>
       <c r="C3">
         <v>215051000</v>
       </c>
       <c r="D3">
         <v>187037000</v>
       </c>
       <c r="E3">
         <v>205110000</v>
       </c>
       <c r="F3">
         <v>188624000</v>
       </c>
       <c r="G3">
         <v>132210000</v>
       </c>
       <c r="H3">
         <v>137604000</v>
       </c>
       <c r="I3">
         <v>102301000</v>
       </c>
@@ -33873,121 +34098,121 @@
       </c>
       <c r="Y3">
         <v>46003000</v>
       </c>
       <c r="Z3">
         <v>45296000</v>
       </c>
       <c r="AA3">
         <v>40374000</v>
       </c>
       <c r="AB3">
         <v>28670000</v>
       </c>
       <c r="AC3">
         <v>18300000</v>
       </c>
       <c r="AD3">
         <v>14200000</v>
       </c>
       <c r="AE3">
         <v>9200000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
         <v>369921919.0</v>
       </c>
       <c r="C6">
         <v>67922000.0</v>
       </c>
       <c r="D6">
         <v>-13679000.0</v>
       </c>
       <c r="E6">
         <v>-47885000.0</v>
       </c>
       <c r="F6">
         <v>-19801000.0</v>
       </c>
       <c r="G6">
         <v>57734000.0</v>
       </c>
       <c r="H6">
         <v>12581000.0</v>
       </c>
       <c r="I6">
         <v>52405000.0</v>
       </c>
@@ -34038,51 +34263,51 @@
       </c>
       <c r="Y6">
         <v>35697000.0</v>
       </c>
       <c r="Z6">
         <v>-7652000.0</v>
       </c>
       <c r="AA6">
         <v>15219000.0</v>
       </c>
       <c r="AB6">
         <v>-13572000.0</v>
       </c>
       <c r="AC6">
         <v>-1000000.0</v>
       </c>
       <c r="AD6">
         <v>36600000.0</v>
       </c>
       <c r="AE6">
         <v>-5400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
         <v>76900888.0</v>
       </c>
       <c r="C7">
         <v>27126000.0</v>
       </c>
       <c r="D7">
         <v>-280886000.0</v>
       </c>
       <c r="E7">
         <v>-190721000.0</v>
       </c>
       <c r="F7">
         <v>-33742000.0</v>
       </c>
       <c r="G7">
         <v>-43848000.0</v>
       </c>
       <c r="H7">
         <v>-378097000.0</v>
       </c>
       <c r="I7">
         <v>-141741000.0</v>
       </c>
@@ -34133,86 +34358,86 @@
       </c>
       <c r="Y7">
         <v>36323000.0</v>
       </c>
       <c r="Z7">
         <v>-37670000.0</v>
       </c>
       <c r="AA7">
         <v>-58355000.0</v>
       </c>
       <c r="AB7">
         <v>3920000.0</v>
       </c>
       <c r="AC7">
         <v>-23000000.0</v>
       </c>
       <c r="AD7">
         <v>-25600000.0</v>
       </c>
       <c r="AE7">
         <v>-25000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
         <v>-714377666.0</v>
       </c>
       <c r="C9">
         <v>-473926000.0</v>
       </c>
       <c r="D9">
         <v>-96594000.0</v>
       </c>
       <c r="E9">
         <v>97151000.0</v>
       </c>
       <c r="F9">
         <v>-430296000.0</v>
       </c>
       <c r="G9">
         <v>-508057000.0</v>
       </c>
       <c r="H9">
         <v>-267924000.0</v>
       </c>
       <c r="I9">
         <v>-89099000.0</v>
       </c>
@@ -34261,51 +34486,51 @@
       <c r="X9">
         <v>45297000.0</v>
       </c>
       <c r="Y9">
         <v>58554000.0</v>
       </c>
       <c r="Z9">
         <v>-10007000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9">
         <v>-65465000.0</v>
       </c>
       <c r="AC9">
         <v>-51600000.0</v>
       </c>
       <c r="AD9">
         <v>-44300000.0</v>
       </c>
       <c r="AE9">
         <v>-15600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10">
         <v>-387444432.0</v>
       </c>
       <c r="C10">
         <v>-480309000.0</v>
       </c>
       <c r="D10">
         <v>-351594000.0</v>
       </c>
       <c r="E10">
         <v>-305058000.0</v>
       </c>
       <c r="F10">
         <v>-336221000.0</v>
       </c>
       <c r="G10">
         <v>-69762000.0</v>
       </c>
       <c r="H10">
         <v>-55841000.0</v>
       </c>
       <c r="I10">
         <v>-117221000.0</v>
       </c>
@@ -34356,51 +34581,51 @@
       </c>
       <c r="Y10">
         <v>-55106000.0</v>
       </c>
       <c r="Z10">
         <v>-72165000.0</v>
       </c>
       <c r="AA10">
         <v>-25228000.0</v>
       </c>
       <c r="AB10">
         <v>14113000.0</v>
       </c>
       <c r="AC10">
         <v>24300000.0</v>
       </c>
       <c r="AD10">
         <v>-20100000.0</v>
       </c>
       <c r="AE10">
         <v>-7300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>68875000.0</v>
       </c>
       <c r="F11">
         <v>722941000.0</v>
       </c>
       <c r="G11">
         <v>502577000.0</v>
       </c>
       <c r="H11">
         <v>-58961000.0</v>
       </c>
       <c r="I11">
         <v>95942000.0</v>
       </c>
       <c r="J11">
         <v>93560000.0</v>
       </c>
       <c r="K11">
         <v>170532000.0</v>
       </c>
@@ -34417,51 +34642,51 @@
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11">
         <v>20522000.0</v>
       </c>
       <c r="X11">
         <v>32147000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>38013000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-6722000.0</v>
       </c>
       <c r="F12">
         <v>22834000.0</v>
       </c>
       <c r="G12">
         <v>-59396000.0</v>
       </c>
       <c r="H12">
         <v>-40224000.0</v>
       </c>
       <c r="I12">
         <v>8457000.0</v>
       </c>
       <c r="J12">
         <v>27139000.0</v>
       </c>
       <c r="K12">
         <v>-17163000.0</v>
       </c>
@@ -34472,51 +34697,51 @@
         <v>-39566000.0</v>
       </c>
       <c r="N12">
         <v>10019000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-51689000.0</v>
       </c>
       <c r="F13">
         <v>9834000.0</v>
       </c>
       <c r="G13">
         <v>31394000.0</v>
       </c>
       <c r="H13">
         <v>4629000.0</v>
       </c>
       <c r="I13">
         <v>-31363000.0</v>
       </c>
       <c r="J13">
         <v>2003000.0</v>
       </c>
       <c r="K13">
         <v>315000.0</v>
       </c>
@@ -34527,51 +34752,51 @@
         <v>6282000.0</v>
       </c>
       <c r="N13">
         <v>-3595000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
         <v>185572293.0</v>
       </c>
       <c r="C14">
         <v>158391000.0</v>
       </c>
       <c r="D14">
         <v>164799000.0</v>
       </c>
       <c r="E14">
         <v>161290000.0</v>
       </c>
       <c r="F14">
         <v>153091000.0</v>
       </c>
       <c r="G14">
         <v>144420000.0</v>
       </c>
       <c r="H14">
         <v>137146000.0</v>
       </c>
       <c r="I14">
         <v>118205000.0</v>
       </c>
@@ -34622,51 +34847,51 @@
       </c>
       <c r="Y14">
         <v>32011000.0</v>
       </c>
       <c r="Z14">
         <v>41377000.0</v>
       </c>
       <c r="AA14">
         <v>20818000.0</v>
       </c>
       <c r="AB14">
         <v>16633000.0</v>
       </c>
       <c r="AC14">
         <v>8700000.0</v>
       </c>
       <c r="AD14">
         <v>8500000.0</v>
       </c>
       <c r="AE14">
         <v>7600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
         <v>120904407.0</v>
       </c>
       <c r="C15">
         <v>88958000.0</v>
       </c>
       <c r="D15">
         <v>89248000.0</v>
       </c>
       <c r="E15">
         <v>86813000.0</v>
       </c>
       <c r="F15">
         <v>79175000.0</v>
       </c>
       <c r="G15">
         <v>78194000.0</v>
       </c>
       <c r="H15">
         <v>62578000.0</v>
       </c>
       <c r="I15">
         <v>75305000.0</v>
       </c>
@@ -34717,51 +34942,51 @@
       </c>
       <c r="Y15">
         <v>12717000.0</v>
       </c>
       <c r="Z15">
         <v>12132000.0</v>
       </c>
       <c r="AA15">
         <v>9430000.0</v>
       </c>
       <c r="AB15">
         <v>8989000.0</v>
       </c>
       <c r="AC15">
         <v>4900000.0</v>
       </c>
       <c r="AD15">
         <v>3400000.0</v>
       </c>
       <c r="AE15">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
         <v>635272850.0</v>
       </c>
       <c r="C16">
         <v>265351000.0</v>
       </c>
       <c r="D16">
         <v>197429000.0</v>
       </c>
       <c r="E16">
         <v>211108000.0</v>
       </c>
       <c r="F16">
         <v>258993000.0</v>
       </c>
       <c r="G16">
         <v>278794000.0</v>
       </c>
       <c r="H16">
         <v>221060000.0</v>
       </c>
       <c r="I16">
         <v>208479000.0</v>
       </c>
@@ -34812,86 +35037,86 @@
       </c>
       <c r="Y16">
         <v>76280000.0</v>
       </c>
       <c r="Z16">
         <v>44064000.0</v>
       </c>
       <c r="AA16">
         <v>51716000.0</v>
       </c>
       <c r="AB16">
         <v>36497000.0</v>
       </c>
       <c r="AC16">
         <v>50100000.0</v>
       </c>
       <c r="AD16">
         <v>51100000.0</v>
       </c>
       <c r="AE16">
         <v>14600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
         <v>598400665.0</v>
       </c>
       <c r="C18">
         <v>319559000.0</v>
       </c>
       <c r="D18">
         <v>-73328000.0</v>
       </c>
       <c r="E18">
         <v>34958000.0</v>
       </c>
       <c r="F18">
         <v>228308000.0</v>
       </c>
       <c r="G18">
         <v>146624000.0</v>
       </c>
       <c r="H18">
         <v>-190922000.0</v>
       </c>
       <c r="I18">
         <v>89358000.0</v>
       </c>
@@ -34942,51 +35167,51 @@
       </c>
       <c r="Y18">
         <v>69991000.0</v>
       </c>
       <c r="Z18">
         <v>-1582000.0</v>
       </c>
       <c r="AA18">
         <v>-54815000.0</v>
       </c>
       <c r="AB18">
         <v>19142000.0</v>
       </c>
       <c r="AC18">
         <v>-300000.0</v>
       </c>
       <c r="AD18">
         <v>-9200000.0</v>
       </c>
       <c r="AE18">
         <v>-9300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19">
         <v>-164393000.0</v>
       </c>
       <c r="C19">
         <v>-178834000.0</v>
       </c>
       <c r="D19">
         <v>-268468000.0</v>
       </c>
       <c r="E19">
         <v>-151982000.0</v>
       </c>
       <c r="F19">
         <v>20248000.0</v>
       </c>
       <c r="G19">
         <v>36971000.0</v>
       </c>
       <c r="H19">
         <v>-106789000.0</v>
       </c>
       <c r="I19">
         <v>-592870000.0</v>
       </c>
@@ -35003,100 +35228,100 @@
         <v>-34657000.0</v>
       </c>
       <c r="N19">
         <v>-12748000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20">
         <v>573064000.0</v>
       </c>
       <c r="C20">
         <v>26000.0</v>
       </c>
       <c r="D20">
         <v>30000.0</v>
       </c>
       <c r="E20">
         <v>24000.0</v>
       </c>
       <c r="F20">
         <v>2000.0</v>
       </c>
       <c r="G20">
         <v>1000.0</v>
       </c>
       <c r="H20">
         <v>184840000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
         <v>-479243000.0</v>
       </c>
       <c r="C21">
         <v>-198922000.0</v>
       </c>
       <c r="D21">
         <v>172430000.0</v>
       </c>
       <c r="E21">
         <v>-49182000.0</v>
       </c>
       <c r="F21">
         <v>230143000.0</v>
       </c>
       <c r="G21">
         <v>-120039000.0</v>
       </c>
       <c r="H21">
         <v>50426000.0</v>
       </c>
       <c r="I21">
         <v>528873000.0</v>
       </c>
@@ -35113,51 +35338,51 @@
         <v>-24314000.0</v>
       </c>
       <c r="N21">
         <v>-44001000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
         <v>578406347.0</v>
       </c>
       <c r="C22">
         <v>321864000.0</v>
       </c>
       <c r="D22">
         <v>215856000.0</v>
       </c>
       <c r="E22">
         <v>275469000.0</v>
       </c>
       <c r="F22">
         <v>274663000.0</v>
       </c>
       <c r="G22">
         <v>237986000.0</v>
       </c>
       <c r="H22">
         <v>228655000.0</v>
       </c>
       <c r="I22">
         <v>208655000.0</v>
       </c>
@@ -35208,51 +35433,51 @@
       </c>
       <c r="Y22">
         <v>45113000.0</v>
       </c>
       <c r="Z22">
         <v>40796000.0</v>
       </c>
       <c r="AA22">
         <v>-20531000.0</v>
       </c>
       <c r="AB22">
         <v>31035000.0</v>
       </c>
       <c r="AC22">
         <v>27800000.0</v>
       </c>
       <c r="AD22">
         <v>22200000.0</v>
       </c>
       <c r="AE22">
         <v>18000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>26000.0</v>
       </c>
       <c r="D23">
         <v>30000.0</v>
       </c>
       <c r="E23">
         <v>138550000.0</v>
       </c>
       <c r="F23">
         <v>766225000.0</v>
       </c>
       <c r="G23">
         <v>305860000.0</v>
       </c>
       <c r="H23">
         <v>349282000.0</v>
       </c>
       <c r="I23">
         <v>48000.0</v>
       </c>
       <c r="J23">
         <v>119000.0</v>
@@ -35301,51 +35526,51 @@
       </c>
       <c r="Y23">
         <v>-20745000.0</v>
       </c>
       <c r="Z23">
         <v>54119000.0</v>
       </c>
       <c r="AA23">
         <v>54119000.0</v>
       </c>
       <c r="AB23">
         <v>-1734000.0</v>
       </c>
       <c r="AC23">
         <v>-100000.0</v>
       </c>
       <c r="AD23">
         <v>-100000.0</v>
       </c>
       <c r="AE23">
         <v>10200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>4107000.0</v>
       </c>
       <c r="D24">
         <v>1466000.0</v>
       </c>
       <c r="E24">
         <v>186000.0</v>
       </c>
       <c r="F24">
         <v>481000.0</v>
       </c>
       <c r="G24">
         <v>221000.0</v>
       </c>
       <c r="H24">
         <v>344875000.0</v>
       </c>
       <c r="I24">
         <v>4388000.0</v>
       </c>
       <c r="J24">
         <v>6270000.0</v>
@@ -35392,51 +35617,51 @@
       <c r="X24">
         <v>9944000.0</v>
       </c>
       <c r="Y24">
         <v>308000.0</v>
       </c>
       <c r="Z24">
         <v>3936000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24">
         <v>3000.0</v>
       </c>
       <c r="AC24">
         <v>3000000.0</v>
       </c>
       <c r="AD24">
         <v>18000000.0</v>
       </c>
       <c r="AE24">
         <v>9200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
         <v>17590151.0</v>
       </c>
       <c r="C25">
         <v>9820000.0</v>
       </c>
       <c r="D25">
         <v>14964000.0</v>
       </c>
       <c r="E25">
         <v>-14214000.0</v>
       </c>
       <c r="F25">
         <v>-21487000.0</v>
       </c>
       <c r="G25">
         <v>-58465000.0</v>
       </c>
       <c r="H25">
         <v>-29957000.0</v>
       </c>
       <c r="I25">
         <v>-8571000.0</v>
       </c>
@@ -35487,51 +35712,51 @@
       </c>
       <c r="Y25">
         <v>8167000.0</v>
       </c>
       <c r="Z25">
         <v>1905000.0</v>
       </c>
       <c r="AA25">
         <v>50109000.0</v>
       </c>
       <c r="AB25">
         <v>1822000.0</v>
       </c>
       <c r="AC25">
         <v>3000000.0</v>
       </c>
       <c r="AD25">
         <v>1100000.0</v>
       </c>
       <c r="AE25">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>79.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>-20000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>184840000.0</v>
       </c>
       <c r="I26">
         <v>48000.0</v>
       </c>
       <c r="J26">
         <v>119000.0</v>
       </c>
       <c r="K26">
         <v>505000.0</v>
       </c>
       <c r="L26">
         <v>1616000.0</v>
@@ -35546,51 +35771,51 @@
         <v>-26006000.0</v>
       </c>
       <c r="P26">
         <v>-10101000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26">
         <v>-708000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
         <v>26391000.0</v>
       </c>
       <c r="C27">
         <v>15760000.0</v>
       </c>
       <c r="D27">
         <v>12141000.0</v>
       </c>
       <c r="E27">
         <v>10463000.0</v>
       </c>
       <c r="F27">
         <v>5312000.0</v>
       </c>
       <c r="G27">
         <v>4086000.0</v>
       </c>
       <c r="H27">
         <v>3994000.0</v>
       </c>
       <c r="I27">
         <v>1387000.0</v>
       </c>
@@ -35625,51 +35850,51 @@
         <v>5067000.0</v>
       </c>
       <c r="T27">
         <v>4778000.0</v>
       </c>
       <c r="U27">
         <v>-10059000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27">
         <v>2970000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>3200000.0</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
         <v>-19345917.0</v>
       </c>
       <c r="C28">
         <v>-287854000.0</v>
       </c>
       <c r="D28">
         <v>83212000.0</v>
       </c>
       <c r="E28">
         <v>-135971000.0</v>
       </c>
       <c r="F28">
         <v>150988000.0</v>
       </c>
       <c r="G28">
         <v>-198233000.0</v>
       </c>
       <c r="H28">
         <v>172688000.0</v>
       </c>
       <c r="I28">
         <v>453616000.0</v>
       </c>
@@ -35720,51 +35945,51 @@
       </c>
       <c r="Y28">
         <v>-29322000.0</v>
       </c>
       <c r="Z28">
         <v>-6662000.0</v>
       </c>
       <c r="AA28">
         <v>45476000.0</v>
       </c>
       <c r="AB28">
         <v>-8731000.0</v>
       </c>
       <c r="AC28">
         <v>-6300000.0</v>
       </c>
       <c r="AD28">
         <v>26200000.0</v>
       </c>
       <c r="AE28">
         <v>9200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
         <v>842571431.0</v>
       </c>
       <c r="C29">
         <v>534610000.0</v>
       </c>
       <c r="D29">
         <v>113709000.0</v>
       </c>
       <c r="E29">
         <v>240068000.0</v>
       </c>
       <c r="F29">
         <v>416932000.0</v>
       </c>
       <c r="G29">
         <v>278834000.0</v>
       </c>
       <c r="H29">
         <v>-53318000.0</v>
       </c>
       <c r="I29">
         <v>191659000.0</v>
       </c>
@@ -35815,51 +36040,51 @@
       </c>
       <c r="Y29">
         <v>115994000.0</v>
       </c>
       <c r="Z29">
         <v>43714000.0</v>
       </c>
       <c r="AA29">
         <v>-14441000.0</v>
       </c>
       <c r="AB29">
         <v>47812000.0</v>
       </c>
       <c r="AC29">
         <v>18000000.0</v>
       </c>
       <c r="AD29">
         <v>5000000.0</v>
       </c>
       <c r="AE29">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
         <v>-422938648.0</v>
       </c>
       <c r="C30">
         <v>-178834000.0</v>
       </c>
       <c r="D30">
         <v>-210600000.0</v>
       </c>
       <c r="E30">
         <v>-151982000.0</v>
       </c>
       <c r="F30">
         <v>-587721000.0</v>
       </c>
       <c r="G30">
         <v>-22867000.0</v>
       </c>
       <c r="H30">
         <v>-106789000.0</v>
       </c>
       <c r="I30">
         <v>-592870000.0</v>
       </c>
@@ -35927,1062 +36152,1071 @@
       <c r="AE30">
         <v>-400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DG30"/>
+  <dimension ref="A1:DH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:111">
+    <row r="1" spans="1:112">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="DE1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF1" t="s">
         <v>28</v>
       </c>
-      <c r="DF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DG1" t="s">
-        <v>179</v>
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>180</v>
       </c>
     </row>
-    <row r="2" spans="1:111">
+    <row r="2" spans="1:112">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
+        <v>155248000.0</v>
+      </c>
+      <c r="C2">
         <v>635141000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>142145851.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>109112000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>113680000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>265351000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>119199000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>120662000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>108292000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>197429000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>120288000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>111680000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>151473000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>211108000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>248181000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>247272000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>275871000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>258993000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>203139000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>211423000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>206959000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>278794000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>287151000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>339103000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>684345000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>221060000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>165680000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>191810000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>184659000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>208479000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>152229000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>186977000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>214495000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>156074000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>124055000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>149483000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>136245000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>222810000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>162231000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>155681000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>265614000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>299322000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>170484000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>152488000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>173982000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>200407000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>177406000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>171842000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>189531000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>191737000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>148333000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>134678000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>176368000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>199241000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>144929000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>328450000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>173873000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>202577000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>91229000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>68830000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>138641000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>151059000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>255046000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>243781000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>167451000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>140709000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>154529000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>174361000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>134387000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>204670000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>270608000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>395090000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>325103000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>362802000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>306923000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>112198000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>154705000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>84564000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>67838000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>117949000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>87569000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>93887000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>150063000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>53855000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>49609000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>34109000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>59623000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>90336000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>90253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76156000.0</v>
       </c>
       <c r="CM2">
         <v>76156000.0</v>
       </c>
       <c r="CN2">
+        <v>76156000.0</v>
+      </c>
+      <c r="CO2">
         <v>47000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>70237000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>76280000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>48163000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>59488000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>54889000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>44064000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>37304000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>33615000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>45208000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>51716000.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
-      <c r="DD2">
+      <c r="DD2"/>
+      <c r="DE2">
         <v>50100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>56400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>4100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>14500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:111">
+    <row r="3" spans="1:112">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
+        <v>86397000</v>
+      </c>
+      <c r="C3">
         <v>71160000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>102521261</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>55913000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>49804000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22670000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>48049000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>51474000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>35504000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>80024000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>29250000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>60550000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>60425000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>36812000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>16755000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>81089000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>62283000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>44983000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>72751000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>45315000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>37754000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>32804000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>39265000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>34397000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>26231000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>32317000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>39706000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>32994000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>37764000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>27140000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>35637000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>18290000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>23107000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>25267000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>29744000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>22720000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>23862000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>31554000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>24285000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>31805000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>46460000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>21671000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>29294000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19779000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>22770000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>27332000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>28603000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>15620000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>13072000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>13916000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8032000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>22037000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>17339000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>15611000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>21884000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>20599000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>19386000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>19768000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>29493000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>19040000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>35614000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>37830000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>33247000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>37913000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>41333000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>26151000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>29839000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>30989000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>24054000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>23011000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>25850000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>38468000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>31305000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>33618000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>38302000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>21161000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>30709000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>14033000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>20532000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>17963000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>11686000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>14628000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>17298000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>11420000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>14782000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>15235000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>20394000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>6352000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>15369000</v>
-      </c>
-[...1 lines deleted...]
-        <v>10893000</v>
       </c>
       <c r="CM3">
         <v>10893000</v>
       </c>
       <c r="CN3">
+        <v>10893000</v>
+      </c>
+      <c r="CO3">
         <v>14347000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>14553000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>14594000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>15587000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>12058000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>9928000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>8430000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>11857000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>14387000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>6967000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>12085000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
       <c r="DB3">
         <v>0</v>
       </c>
       <c r="DC3">
         <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
         <v>0</v>
       </c>
       <c r="DF3">
         <v>0</v>
       </c>
       <c r="DG3">
+        <v>0</v>
+      </c>
+      <c r="DH3">
         <v>1700000</v>
       </c>
     </row>
-    <row r="4" spans="1:111">
+    <row r="4" spans="1:112">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -37050,54 +37284,55 @@
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
+      <c r="DH4"/>
     </row>
-    <row r="5" spans="1:111">
+    <row r="5" spans="1:112">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -37165,696 +37400,703 @@
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
+      <c r="DH5"/>
     </row>
-    <row r="6" spans="1:111">
+    <row r="6" spans="1:112">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
+        <v>100088000.0</v>
+      </c>
+      <c r="C6">
         <v>-479893000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>493126999.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>33481000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4568000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-151671000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>146152000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1463000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>12370000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-89137000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>77141000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8608000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-39793000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-59635000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-37073000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>909000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-28599000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16878000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>55854000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-8284000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4464000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-71835000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8357000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-51952000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-345242000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>463285000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>55380000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-26130000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7151000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-23820000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>56250000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-34748000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-27518000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>58421000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>32019000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-25428000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13238000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-86565000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>60579000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6550000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-109933000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-33708000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>128838000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>17996000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-21494000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-26425000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>23001000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5564000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-17689000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2206000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>45404000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>13655000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-41690000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-22873000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>54312000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-183521000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>154577000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-28704000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>111348000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>22399000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-69811000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-12418000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-103987000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>11265000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>76330000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>26742000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-13820000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-19832000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>39974000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-70283000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-65938000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-124482000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>69987000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-37699000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>56964000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>194725000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-42507000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>70141000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>16726000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-50111000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>30380000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-6318000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-56176000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>96208000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4246000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>15500000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-25514000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-30713000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>83000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14097000.0</v>
       </c>
       <c r="CM6">
         <v>14097000.0</v>
       </c>
       <c r="CN6">
+        <v>14097000.0</v>
+      </c>
+      <c r="CO6">
         <v>-1053000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-23237000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-6043000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>28117000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-11325000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>4599000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>10825000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>6760000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>3689000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-11593000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-6508000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>45476000.0</v>
       </c>
-      <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
-      <c r="DE6">
+      <c r="DE6"/>
+      <c r="DF6">
         <v>-6300000.0</v>
       </c>
-      <c r="DF6"/>
-      <c r="DG6">
+      <c r="DG6"/>
+      <c r="DH6">
         <v>-14500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:111">
+    <row r="7" spans="1:112">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
+        <v>-488866000.0</v>
+      </c>
+      <c r="C7">
         <v>80285000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>123460190.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-28312000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-47882000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>33994000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>315492000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-69395000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-96038000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-122933000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>247103000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-107345000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-239752000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-180892000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>56483000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>80559000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-273866000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-53897000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>185001000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-133522000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>38430000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-123651000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>64876000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-114243000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>111439000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-105920000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>22109000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-130133000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-228662000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-41411000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>138945000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-122282000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>68440000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-226844000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>115027000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-235912000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-35302000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-123185000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>146747000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-106985000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-120459000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-53005000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>74310000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>56206000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-73084000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>10432000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>141487000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-75038000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-146222000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3788000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>62165000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-109330000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-49140000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-59504000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>37123000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-71241000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-72875000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-13348000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>151598000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-89101000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-87660000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-34212000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>48479000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-103156000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-37350000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>4296000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-15416000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-50829000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-5463000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-64259000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>17023000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-102239000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-20882000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-19750000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-23511000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>29147000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>21025000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>54130000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>18142000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>19750000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>242000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>51812000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>52707000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-14079000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>8593000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>28900000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-25384000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>4753000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>3890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075000.0</v>
       </c>
       <c r="CM7">
         <v>1075000.0</v>
       </c>
       <c r="CN7">
+        <v>1075000.0</v>
+      </c>
+      <c r="CO7">
         <v>-14058000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-33439000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1613000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>28112000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>1254000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>39124000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-32167000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>35214000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-49002000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-12803000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-11079000.0</v>
       </c>
-      <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
-      <c r="DG7">
+      <c r="DG7"/>
+      <c r="DH7">
         <v>8400000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:111">
+    <row r="8" spans="1:112">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -37922,987 +38164,995 @@
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
+      <c r="DH8"/>
     </row>
-    <row r="9" spans="1:111">
+    <row r="9" spans="1:112">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
+        <v>-487262000.0</v>
+      </c>
+      <c r="C9">
         <v>-326036000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-294674245.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-22190000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-226301000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-131916000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-7188000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-165795000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-96575000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-204368000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-31150000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>43876000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-7673000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-101647000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>217380000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-59220000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-70624000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9615000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-430296000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-322752000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-138439000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>86098000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-265063000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-175262000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-37863000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-29869000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-146757000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-42605000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-140824000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>62262000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-50639000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-56537000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4582000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>22659000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-42916000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-114913000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-62127000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-95280000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-28606000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-90298000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-87492000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-91043000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-36660000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>28664000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-24916000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>64772000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>80082000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-63819000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-126222000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>42782000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>87319000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-81836000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-43812000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-70008000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-74546000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-59401000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>27233000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>14726000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>11765000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-130360000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>24205000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>29328000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-18749000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-61979000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-76970000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>72990000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-94353000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-58974000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>8307000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>8796000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-72018000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>35101000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>8141000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-10922000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-69087000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>42695000.0</v>
       </c>
-      <c r="CA9"/>
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>8501000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-5013000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-9806000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-26350000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-42802000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>19754000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>5978000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-37630000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-3130000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-4413000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>28302000.0</v>
       </c>
-      <c r="CM9"/>
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9">
         <v>22750000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-11315000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>23904000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>17126000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>13020000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>10726000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>17682000.0</v>
       </c>
-      <c r="CU9"/>
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9">
         <v>-14791000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-932000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>15491000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
-      <c r="DG9">
+      <c r="DG9"/>
+      <c r="DH9">
         <v>-17500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:111">
+    <row r="10" spans="1:112">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10">
+        <v>4759000.0</v>
+      </c>
+      <c r="C10">
         <v>-111801000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>25514509.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-202586000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-79908000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-91800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>49036000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-124082000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-131457000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-273806000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6393000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-75920000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-43915000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-225366000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-30851000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-95933000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-97510000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-80764000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-47007000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-97112000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-72457000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-119645000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9112000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>11272000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-12491000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-77655000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>140016000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-61487000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-62308000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-72062000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14414000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5314000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-51053000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-85896000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>22975000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-32471000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1133000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-51336000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>51521000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-26772000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-8027000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-24762000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>35826000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>9039000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>24019000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-29083000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2381000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-45425000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-32324000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-32617000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>26006000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5294000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-15339000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-20746000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>31738000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>24698000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11996000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-58410000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>28192000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-50589000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-14718000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-58248000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1442000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-3289000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-39717000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-5276000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>30518000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>34241000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>27373000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-16701000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>7942000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-40372000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-86170000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-50882000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-72342000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-5671000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-13376000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-32992000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-10195000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-14073000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-24773000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-20933000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>15795000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4055000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-34751000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-28778000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>27154000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-19160000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6953000.0</v>
       </c>
       <c r="CM10">
         <v>-6953000.0</v>
       </c>
       <c r="CN10">
+        <v>-6953000.0</v>
+      </c>
+      <c r="CO10">
         <v>-10911000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-22493000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-19505000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-280000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-8690000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-30373000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-15763000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-12670000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-6722000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-38547000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-14226000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>8100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:111">
+    <row r="11" spans="1:112">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-67746000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-185442000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>156736000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-139010000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>242389000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-59494000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>24990000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>279416000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>283186000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>240093000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-79754000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>285559000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>45542000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>149823000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>21653000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>33221000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-32029000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-23416000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-36737000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>199176000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-63263000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>124972000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-164943000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>93560000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-75124000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>16318000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>19955000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>170532000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-2998000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>97657000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-39092000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>20522000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>9882000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>32147000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>27740000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>47075000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>5879000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>38013000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
+      <c r="DH11"/>
     </row>
-    <row r="12" spans="1:111">
+    <row r="12" spans="1:112">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>14464000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-138000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4587000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13302000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1898000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-18949000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-2973000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25960000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2314000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-8677000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3454000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4047000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-368000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-60144000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2931000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-25550000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-22146000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3207000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4265000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>38614000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>10554000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-42281000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1570000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>27139000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3260000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1973000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1453000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-17163000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>42101000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-39566000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>10019000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
@@ -38918,172 +39168,173 @@
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
+      <c r="DH12"/>
     </row>
-    <row r="13" spans="1:111">
+    <row r="13" spans="1:112">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-7555000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-2722000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-10615000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8964000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-6677000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-46238000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7738000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7795000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3156000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9233000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-10350000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>35268000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4205000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>11970000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-20049000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-4371000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5988000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2114000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>5126000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-24006000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-7796000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-897000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1336000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2003000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-13404000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>9374000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>3476000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>315000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-2040000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-2000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-799000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>6282000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-3595000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
@@ -39099,1015 +39350,1025 @@
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
+      <c r="DH13"/>
     </row>
-    <row r="14" spans="1:111">
+    <row r="14" spans="1:112">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
+        <v>47801000.0</v>
+      </c>
+      <c r="C14">
         <v>45818000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>43486620.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>43571000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>43379000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41876000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>41246000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>39023000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38162000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39960000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41322000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>42742000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>39677000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>41058000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>40162000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39254000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42503000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>39371000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>40615000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>39156000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>38739000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34581000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35380000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>35069000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>38571000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>35400000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>38866000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>31426000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>33648000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>33206000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>33231000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>28561000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>28647000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27766000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>29133000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>28524000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>28644000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>27716000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>33702000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>30148000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>29797000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>29241000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>31736000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>34322000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>28460000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>27836000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>29556000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>30247000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>30590000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>32015000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>32777000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>32096000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>31644000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>32831000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>35496000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>34484000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>33331000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>35485000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>38611000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>37375000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>37477000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>37155000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>38472000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>32681000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>31305000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>29683000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>30284000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>29993000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>33165000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>30031000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>34181000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>33994000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>30617000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>30645000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>33434000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>27510000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>23097000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>15373000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>14669000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>15701000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>13481000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>14649000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>19946000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>13670000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>13308000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>10794000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>6594000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>11624000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>13314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10729000.0</v>
       </c>
       <c r="CM14">
         <v>10729000.0</v>
       </c>
       <c r="CN14">
+        <v>10729000.0</v>
+      </c>
+      <c r="CO14">
         <v>6127000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>13881000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>10992000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>7629000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>9312000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>7826000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>7244000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>15233000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>10599000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1786000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>13759000.0</v>
       </c>
-      <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
-      <c r="DG14">
+      <c r="DG14"/>
+      <c r="DH14">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:111">
+    <row r="15" spans="1:112">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
+        <v>46435000.0</v>
+      </c>
+      <c r="C15">
         <v>35336000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>36058354.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>27799000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26830000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>22273000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22241000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>22244000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>22242000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>22231000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>22215000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>22176000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>22686000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>22171000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>22169000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>22161000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>22145000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>20338000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>635379.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>20333000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>39395000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>19447000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3886000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>19447000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>34915000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>19946000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3656000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>20649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38273000.0</v>
       </c>
       <c r="AD15">
         <v>38273000.0</v>
       </c>
       <c r="AE15">
+        <v>38273000.0</v>
+      </c>
+      <c r="AF15">
         <v>18826000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>37652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18827000.0</v>
       </c>
       <c r="AH15">
         <v>18827000.0</v>
       </c>
       <c r="AI15">
+        <v>18827000.0</v>
+      </c>
+      <c r="AJ15">
         <v>18825000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>18826000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>37649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17111000.0</v>
       </c>
       <c r="AM15">
         <v>17111000.0</v>
       </c>
       <c r="AN15">
+        <v>17111000.0</v>
+      </c>
+      <c r="AO15">
         <v>17112000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>34224000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>19542000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>15828000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>34422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19874000.0</v>
       </c>
       <c r="AU15">
         <v>19874000.0</v>
       </c>
       <c r="AV15">
+        <v>19874000.0</v>
+      </c>
+      <c r="AW15">
         <v>13671000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>34732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28621000.0</v>
       </c>
       <c r="AY15">
         <v>28621000.0</v>
       </c>
       <c r="AZ15">
+        <v>28621000.0</v>
+      </c>
+      <c r="BA15">
         <v>12674000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>34254000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>90000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12573000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>12597000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>25446000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2570000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>15398000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>15399000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>30836000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>15147000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>15487000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>30850000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1653000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>15275000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>15058000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>45016000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>823000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>9005000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8539000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3685000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7763000.0</v>
       </c>
       <c r="BW15">
         <v>7763000.0</v>
       </c>
       <c r="BX15">
+        <v>7763000.0</v>
+      </c>
+      <c r="BY15">
         <v>6595000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>13052000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6281000.0</v>
       </c>
       <c r="CA15">
         <v>6281000.0</v>
       </c>
       <c r="CB15">
+        <v>6281000.0</v>
+      </c>
+      <c r="CC15">
         <v>6240000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>11801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5763000.0</v>
       </c>
       <c r="CE15">
         <v>5763000.0</v>
       </c>
       <c r="CF15">
+        <v>5763000.0</v>
+      </c>
+      <c r="CG15">
         <v>5309000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>10559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4736000.0</v>
       </c>
       <c r="CI15">
         <v>4736000.0</v>
       </c>
       <c r="CJ15">
+        <v>4736000.0</v>
+      </c>
+      <c r="CK15">
         <v>73260000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>8696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3920000.0</v>
       </c>
       <c r="CM15">
         <v>3920000.0</v>
       </c>
       <c r="CN15">
+        <v>3920000.0</v>
+      </c>
+      <c r="CO15">
         <v>3911000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>7051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3468000.0</v>
       </c>
       <c r="CQ15">
         <v>3468000.0</v>
       </c>
       <c r="CR15">
+        <v>3468000.0</v>
+      </c>
+      <c r="CS15">
         <v>3080000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>6169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3044000.0</v>
       </c>
       <c r="CU15">
         <v>3044000.0</v>
       </c>
       <c r="CV15">
+        <v>3044000.0</v>
+      </c>
+      <c r="CW15">
         <v>3032000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>5348000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>708000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>9430000.0</v>
       </c>
-      <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
-      <c r="DG15">
+      <c r="DG15"/>
+      <c r="DH15">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:111">
+    <row r="16" spans="1:112">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
+        <v>255336000.0</v>
+      </c>
+      <c r="C16">
         <v>155248000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>635272850.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>142593000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>109112000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>113680000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>265351000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>119199000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>120662000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>108292000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>197429000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>120288000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>111680000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>151473000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>211108000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>248181000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>247272000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>275871000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>258993000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>203139000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>211423000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>206959000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>278794000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>287151000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>339103000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>684345000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>221060000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>165680000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>191810000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>184659000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>208479000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>152229000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>186977000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>214495000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>156074000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>124055000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>149483000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>136245000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>222810000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>162231000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>155681000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>265614000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>299322000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>170484000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>152488000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>173982000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>200407000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>177406000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>171842000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>189531000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>193737000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>148333000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>134678000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>176368000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>199241000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>144929000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>328450000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>173873000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>202577000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>91229000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>68830000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>138641000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>151059000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>255046000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>243781000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>167451000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>140709000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>154529000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>174361000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>134387000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>204670000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>270608000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>395090000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>325103000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>363887000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>306923000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>112198000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>154705000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>84564000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>67838000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>117949000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>87569000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>93887000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>150063000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>53855000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>49609000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>34109000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>59623000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>90336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90253000.0</v>
       </c>
       <c r="CM16">
         <v>90253000.0</v>
       </c>
       <c r="CN16">
+        <v>90253000.0</v>
+      </c>
+      <c r="CO16">
         <v>45947000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>47000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>70237000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>76280000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>48163000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>59488000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>54889000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>44064000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>37304000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>33615000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>45208000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>51716000.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
-      <c r="DE16">
+      <c r="DE16"/>
+      <c r="DF16">
         <v>50100000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>56400000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>4100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:111">
+    <row r="17" spans="1:112">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40175,511 +40436,517 @@
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
+      <c r="DH17"/>
     </row>
-    <row r="18" spans="1:111">
+    <row r="18" spans="1:112">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
+        <v>150336000.0</v>
+      </c>
+      <c r="C18">
         <v>209889000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>231375454.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>101165000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>70591000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>160905000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>404022000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5068000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3120000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-86411000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>284490000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-49852000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-198129000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-109837000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>178669000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>97025000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-231223000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9513000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>187193000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-45460000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>132465000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-45890000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>132861000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-96965000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>152932000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-42204000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>47233000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-81780000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-175752000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>19377000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>176278000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-37404000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>123625000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-173141000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>211134000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-165376000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>30091000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-82836000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>216101000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-49087000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-85093000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2790000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>149847000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>119401000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>9875000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>56530000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>149430000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-31575000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-78087000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>66858000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>134838000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-58826000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>29751000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1807000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>115449000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-15755000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-15015000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>32066000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>150240000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-31172000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-52363000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>2233000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>77967000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-65900000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-3686000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>37829000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>52860000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>2445000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>64086000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-17562000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>70671000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-55369000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-1407000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>66292000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>9172000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>63396000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>12147000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>72788000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>29504000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>27566000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>17264000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>60783000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>73876000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-815000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>21492000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>34328000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-24275000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>24323000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>14025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14402000.0</v>
       </c>
       <c r="CM18">
         <v>14402000.0</v>
       </c>
       <c r="CN18">
+        <v>14402000.0</v>
+      </c>
+      <c r="CO18">
         <v>-12839000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-26087000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>8133000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>37561000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>10934000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>42718000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-21222000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>44627000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-38809000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-7732000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>332000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-54815000.0</v>
       </c>
-      <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
-      <c r="DE18">
+      <c r="DE18"/>
+      <c r="DF18">
         <v>18000000.0</v>
       </c>
-      <c r="DF18"/>
-      <c r="DG18">
+      <c r="DG18"/>
+      <c r="DH18">
         <v>14000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:111">
+    <row r="19" spans="1:112">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19">
+        <v>89658000.0</v>
+      </c>
+      <c r="C19">
         <v>-589218000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>427452000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>91723000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-448015000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-362343000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-45203000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-20711000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-17604000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-95316000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-14601000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-62436000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-94940000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-38623000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-72469000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-72007000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-11658000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>11362000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1486000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>8536000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>13529000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-331000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>4024000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-43698000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>86016000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-30559000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-42436000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-344685000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>308505000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-28173000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>6463000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-3322000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-874000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>10158000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>12701000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>3477000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>19902000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-7899000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-8280000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>47160000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-34657000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-12748000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
@@ -40695,106 +40962,109 @@
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
+      <c r="DH19"/>
     </row>
-    <row r="20" spans="1:111">
+    <row r="20" spans="1:112">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20">
+        <v>103000.0</v>
+      </c>
+      <c r="C20">
         <v>33000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>43000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>21000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>572963000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>37000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>1000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>-16000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>22000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>14000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>-2000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>10000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>11000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>20000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -40842,182 +41112,185 @@
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
+      <c r="DH20"/>
     </row>
-    <row r="21" spans="1:111">
+    <row r="21" spans="1:112">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
+        <v>-76439000.0</v>
+      </c>
+      <c r="C21">
         <v>-63778000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-117953000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-187542000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-223081000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>49333000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-238494000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-15051000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>82508000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>215537000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>74183000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-137861000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-83038000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>137370000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>34347000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-134424000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>48574000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>261733000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>54260000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-141971000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>73761000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-575506000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>523677000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14533000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>387990000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-309933000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-42164000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>266267000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>43243000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-5760000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>225123000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>23121000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>153906000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>16616000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>10868000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-98755000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-86174000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-24314000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-44001000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
@@ -41033,1454 +41306,1467 @@
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
+      <c r="DH21"/>
     </row>
-    <row r="22" spans="1:111">
+    <row r="22" spans="1:112">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
+        <v>173633000.0</v>
+      </c>
+      <c r="C22">
         <v>160855000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>171628652.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>133675000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>126024000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>107368000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>90221000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>79313000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>78604000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>73726000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>30402000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>60858000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>62423000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>62173000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>85471000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>56228000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>80822000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>52948000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8282000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>91772000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>102012000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>72597000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>67916000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>17047000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>89478000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>63545000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>51249000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>72330000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>54253000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>50823000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2073000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>64723000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>91982000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>49877000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>69930000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>61752000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>62996000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>45944000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>67814000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>63574000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>54611000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>52809000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>63794000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>50634000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>46972000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>45461000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>45185000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>37833000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>46197000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>50198000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>45858000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>51167000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>52520000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>42555000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>58983000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>40413000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>39334000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>32276000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-12649000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>33081000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>40431000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>28917000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>48601000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>46350000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>47085000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>52631000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>67282000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>59634000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>62181000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>50014000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>105272000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>35596000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>31155000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>32153000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>31926000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>26375000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-691000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>19099000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>23960000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>18743000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>15071000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>14468000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-5676000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>14564000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>10458000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>13141000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>15247000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>13707000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>11312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12727000.0</v>
       </c>
       <c r="CM22">
         <v>12727000.0</v>
       </c>
       <c r="CN22">
+        <v>12727000.0</v>
+      </c>
+      <c r="CO22">
         <v>12006000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>9211000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>12255000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>13127000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>15504000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>4772000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>11710000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>7669000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>11337000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>11153000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>10637000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>12261000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-48195000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>7166000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>7737000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>7900000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>7000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>7800000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>7100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>4700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:111">
+    <row r="23" spans="1:112">
       <c r="A23" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>235</v>
+      </c>
+      <c r="B23">
+        <v>18758000.0</v>
+      </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>56658000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-14991000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35725000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-94462978.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>102563000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>466723000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>111549000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-45432000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-86432000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>206334000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-111656000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>494254000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>328706000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>54900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>22473000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>124459000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-470375000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>629302000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3656000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1203000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>184840000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-41271000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>264872000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>98775000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3877043.63</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>48000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-157723000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>56000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>55000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-144018000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>51000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>419000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>206000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>413000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>370000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>627000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>149000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>388000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>315000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2690000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7204000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4704000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4638000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1817000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1737000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-64000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1640000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2443000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-6952000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>50242000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3473000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-71959000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-129000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1154000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>282046000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1912000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-111719000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>115898000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-105665000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1107000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-12892000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-74202000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-15226000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-100000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-6381000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>82000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-13015000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>27000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-16407000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1042000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-11801000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-38031000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-69166000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>126059000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-10559000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>17904000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-13484000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>18253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8696000.0</v>
       </c>
       <c r="CL23">
         <v>-8696000.0</v>
       </c>
       <c r="CM23">
+        <v>-8696000.0</v>
+      </c>
+      <c r="CN23">
         <v>-4496000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>13066000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-7051000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-7260000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-1000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-17900000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-5169000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>708000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-37977000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>47496000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-708000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-6564000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>45476000.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
       <c r="DC23"/>
       <c r="DD23"/>
-      <c r="DE23">
+      <c r="DE23"/>
+      <c r="DF23">
         <v>-6300000.0</v>
       </c>
-      <c r="DF23"/>
-      <c r="DG23">
+      <c r="DG23"/>
+      <c r="DH23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:111">
+    <row r="24" spans="1:112">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
+        <v>90512000.0</v>
+      </c>
+      <c r="C24">
         <v>434000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>15804072.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>147236000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-398161000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>371000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-906000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7719000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-7899000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4362000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>866000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9304.67</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>53000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>30000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>54000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>12899000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>9263000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>950000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>289000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>774000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>19103000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>34000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1359000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>69229000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1330000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>482000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>35150000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>344969000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>983000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3008000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>274000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>873000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>233000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1338000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1335000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>872000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2725000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>477000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3606000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>774000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>8134000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2182000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2251000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3264000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3866000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>5840000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>11312000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>4722000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3095000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-509000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1223000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1445000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1596000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1229000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3888000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>661000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1557000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>3827000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>6249000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2566000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2417000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>4109000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2593000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2784000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2355000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2083000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>2734000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1370000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2868000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-19581000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2880000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-2951000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>3518000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>1039000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-321852000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1970000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>1037000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1697000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1323000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>101701000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-25194000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-73515000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>128000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-2432000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-2882000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>554000.0</v>
       </c>
       <c r="CM24">
         <v>554000.0</v>
       </c>
       <c r="CN24">
+        <v>554000.0</v>
+      </c>
+      <c r="CO24">
         <v>3556000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>3272000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>712000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2536000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-1600000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-495000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-133000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-2518000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1916000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>165000.0</v>
       </c>
-      <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>-12800000.0</v>
       </c>
-      <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>-4300000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:111">
+    <row r="25" spans="1:112">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
+        <v>496465000.0</v>
+      </c>
+      <c r="C25">
         <v>-3680000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2099549.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-566000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7108000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4642000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9887000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2833000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7354000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-4588000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9694000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6999000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2290000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>561000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13834000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-8410000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-15166000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-4472000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1010000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4361000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-19042000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>906000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-4496000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2643000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-46104000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-5222000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1320000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-26731000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3283000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1263000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>29503000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4241000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-41030000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-1285000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4934000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1980000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-3453000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-2662000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4638000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-11551000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4052000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-10850000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-914000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-93000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>21838000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>851000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1364000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>436000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6229000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-6166000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4050000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>365000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-2514000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1226000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1805000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-17000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-715000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-2057000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-2398000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>11038000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>808000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>7225000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-6201000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-5473000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-5004000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-14594000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-13176000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-6137000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-1053000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-9269000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-57182000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>17170000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>23568000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>26595000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>12823000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-1388000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>15214000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>6505000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-3706000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-10550000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1973000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-3820000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>17044000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-4752000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>5192000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-2745000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1014000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>360000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-79000.0</v>
       </c>
       <c r="CM25">
         <v>-79000.0</v>
       </c>
       <c r="CN25">
+        <v>-79000.0</v>
+      </c>
+      <c r="CO25">
         <v>-3904000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-288000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-1496000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>10282000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-2630000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>530000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-15000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-3188000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>3506000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-1032000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>2619000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-26702000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>48195000.0</v>
       </c>
-      <c r="DA25"/>
-      <c r="DB25">
+      <c r="DB25"/>
+      <c r="DC25">
         <v>-7737000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-7900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-7000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>10200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-7100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:111">
+    <row r="26" spans="1:112">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-16000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26">
         <v>-15.8</v>
       </c>
-      <c r="O26"/>
+      <c r="O26">
+        <v>-15.8</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>184840000.0</v>
       </c>
       <c r="AC26">
         <v>184840000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AD26">
+        <v>184840000.0</v>
+      </c>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>48000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>48000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>119000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>56000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>8000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>55000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>505000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>1616000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>3542000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>18364000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>26006000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-12775000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-3227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10004000.0</v>
       </c>
       <c r="BG26">
         <v>-10004000.0</v>
       </c>
-      <c r="BH26"/>
+      <c r="BH26">
+        <v>-10004000.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
@@ -42488,1282 +42774,1295 @@
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
+      <c r="DH26"/>
     </row>
-    <row r="27" spans="1:111">
+    <row r="27" spans="1:112">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
+        <v>7700000.0</v>
+      </c>
+      <c r="C27">
         <v>6893000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8864000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6031000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5759000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5737000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5700000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4355000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3293000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2412000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2409000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2971000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3345000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3416000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1071000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5663000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1388000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1698000.0</v>
       </c>
       <c r="T27">
         <v>1698000.0</v>
       </c>
       <c r="U27">
+        <v>1698000.0</v>
+      </c>
+      <c r="V27">
         <v>895000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022000.0</v>
       </c>
       <c r="X27">
         <v>1022000.0</v>
       </c>
       <c r="Y27">
-        <v>1021000.0</v>
+        <v>1022000.0</v>
       </c>
       <c r="Z27">
         <v>1021000.0</v>
       </c>
       <c r="AA27">
         <v>1021000.0</v>
       </c>
       <c r="AB27">
+        <v>1021000.0</v>
+      </c>
+      <c r="AC27">
         <v>1022000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>861000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1090000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1040000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>347000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>-41007000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>-1262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28241000.0</v>
       </c>
       <c r="AJ27">
         <v>28241000.0</v>
       </c>
       <c r="AK27">
+        <v>28241000.0</v>
+      </c>
+      <c r="AL27">
         <v>2000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>11000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>12000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>15000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>18000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>25000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>26000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>25000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>26000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>62000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>72000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>66000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="AX27">
         <v>92000.0</v>
       </c>
       <c r="AY27">
+        <v>92000.0</v>
+      </c>
+      <c r="AZ27">
         <v>-656000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>844000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>62000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>190000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2832000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>130000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>148000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>216000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1165000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>232000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>243000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>356000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>957000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1650000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1269000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1335000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1295000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1276000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1312000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1251000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>5067000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>17068000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4778000.0</v>
       </c>
       <c r="BW27">
         <v>4778000.0</v>
       </c>
       <c r="BX27">
+        <v>4778000.0</v>
+      </c>
+      <c r="BY27">
         <v>-581000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-934000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>5232000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>-3722000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>451000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>-2790000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
+      <c r="DH27"/>
     </row>
-    <row r="28" spans="1:111">
+    <row r="28" spans="1:112">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
+        <v>-107022000.0</v>
+      </c>
+      <c r="C28">
         <v>-99081000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-168102887.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-215320000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>323052000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27097000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-260716000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-37294000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2410000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12566000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-221998000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>60346000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>192851000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>52013000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-160028000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-105198000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>115235000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14020000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-134406000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28242000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>222338000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>34814000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-145857000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>54314000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-610421000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>503731000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10877000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>367341000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-163366000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-42164000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>247441000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5591000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-24587000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>225171000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-177094000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>135136000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-21025000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10923000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-162059000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>48505000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-30626000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-23447000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-18842000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1749000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-11406000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-125851000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-121991000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>18303000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>106949000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-92310000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-83375000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>70021000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-77689000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-10144000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-67657000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-121669000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-93083000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>198328000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-60696000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>27586000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-76427000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>25206000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-70067000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>87046000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>74266000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-11336000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-168343000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>99160000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-31298000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>24101000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-107320000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-82712000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>41376000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-47197000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-14360000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>27673000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>271083000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-4166000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-19562000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-77887000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>43907000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-68711000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-42467000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>121347000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>47398000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-12409000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>15859000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-52154000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-15478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-859000.0</v>
       </c>
       <c r="CM28">
         <v>-859000.0</v>
       </c>
       <c r="CN28">
+        <v>-859000.0</v>
+      </c>
+      <c r="CO28">
         <v>9636000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-422000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-14888000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-8499000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-20659000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-35294000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>35130000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-38896000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>45016000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-5777000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-7005000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>45476000.0</v>
       </c>
-      <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
-      <c r="DE28">
+      <c r="DE28"/>
+      <c r="DF28">
         <v>-6300000.0</v>
       </c>
-      <c r="DF28"/>
-      <c r="DG28">
+      <c r="DG28"/>
+      <c r="DH28">
         <v>-10400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:111">
+    <row r="29" spans="1:112">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
+        <v>236733000.0</v>
+      </c>
+      <c r="C29">
         <v>281049000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>333896715.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>157078000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>120395000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>183575000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>452071000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>56542000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>32384000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6387000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>313740000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10698000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-137704000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-73025000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>195424000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>178114000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-168940000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>35470000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>259944000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-145000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>170219000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13086000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>172126000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-62568000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>179163000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-9887000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>86939000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-48786000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-137988000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>46517000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>211915000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-19114000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>146732000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-147874000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>240878000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-142656000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>53953000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-51282000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>240386000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-17282000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-38633000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>24461000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>179141000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>139180000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>32645000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>83862000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>178033000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-15955000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-65015000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>80774000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>142870000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-36789000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>47090000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>13804000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>137333000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>4844000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>4371000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>51834000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>179733000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-12132000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-16749000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>40063000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>111214000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-27987000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>37647000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>63980000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>82699000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>33434000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>88140000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>5449000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>96521000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-16901000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>63516000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>66292000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>47474000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>84557000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>42856000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>86821000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>50036000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>45529000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>28950000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>75411000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>91174000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>10605000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>36274000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>49563000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-3881000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>30675000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>29394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25295000.0</v>
       </c>
       <c r="CM29">
         <v>25295000.0</v>
       </c>
       <c r="CN29">
+        <v>25295000.0</v>
+      </c>
+      <c r="CO29">
         <v>1508000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-11534000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>22727000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>53148000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>22992000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>52646000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-12792000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>56484000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-24422000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-765000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>12417000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-14441000.0</v>
       </c>
-      <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
-      <c r="DE29">
+      <c r="DE29"/>
+      <c r="DF29">
         <v>18000000.0</v>
       </c>
-      <c r="DF29"/>
-      <c r="DG29">
+      <c r="DG29"/>
+      <c r="DH29">
         <v>15700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:111">
+    <row r="30" spans="1:112">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
+        <v>-29623000.0</v>
+      </c>
+      <c r="C30">
         <v>-661861000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>369932059.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>91723000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-448015000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-362343000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-45203000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-20711000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-17604000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-95316000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-14601000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-62436000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-94940000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-38623000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-72469000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-72007000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25106000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-32612000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-69684000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-36381000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-388093000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-93563000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-34626000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-43698000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>86016000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-30559000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-42436000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-344685000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>308505000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-28173000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-403106000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-21225000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-149663000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-18876000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-31765000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-17908000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-19690000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-46206000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-117817000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-24673000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-40674000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-34722000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-31461000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-122933000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-42733000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>15564000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-31041000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1216000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-59623000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9330000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-14092000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-19577000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-11091000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-26533000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-15365000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-66696000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>243289000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-278866000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-7689000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6945000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>23365000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-77687000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-145134000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-47794000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-35583000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-25902000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>71824000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-152426000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-16868000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-99833000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-55139000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-24869000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-34905000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-56794000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>82495000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-356446000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-12514000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-17753000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-42477000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-13018000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-104883000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-35744000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-79426000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-21654000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-37492000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-9234000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-13833000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-10339000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>-12197000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-11281000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-13882000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-13051000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-13658000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-12753000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-11513000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-16905000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-5051000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-11920000.0</v>
       </c>
-      <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>-12800000.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>-6000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>