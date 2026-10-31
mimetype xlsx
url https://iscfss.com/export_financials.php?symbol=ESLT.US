--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -3599,54 +3599,62 @@
       </c>
       <c r="Y36">
         <v>64237000.0</v>
       </c>
       <c r="Z36">
         <v>103525000.0</v>
       </c>
       <c r="AA36"/>
       <c r="AB36">
         <v>148213000.0</v>
       </c>
       <c r="AC36">
         <v>114800000.0</v>
       </c>
       <c r="AD36">
         <v>74700000.0</v>
       </c>
       <c r="AE36">
         <v>52500000.0</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>66</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>375000.0</v>
+      </c>
+      <c r="C37">
+        <v>3440000.0</v>
+      </c>
+      <c r="D37">
+        <v>2788000.0</v>
+      </c>
+      <c r="E37">
+        <v>2454000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -14358,55 +14366,65 @@
         <v>119100000.0</v>
       </c>
       <c r="DJ36">
         <v>100200000.0</v>
       </c>
       <c r="DK36"/>
       <c r="DL36">
         <v>74700000.0</v>
       </c>
       <c r="DM36"/>
       <c r="DN36"/>
       <c r="DO36">
         <v>62900000.0</v>
       </c>
       <c r="DP36">
         <v>52500000.0</v>
       </c>
       <c r="DQ36"/>
       <c r="DR36"/>
       <c r="DS36"/>
     </row>
     <row r="37" spans="1:123">
       <c r="A37" t="s">
         <v>66</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>351000.0</v>
+      </c>
+      <c r="C37">
+        <v>15000.0</v>
+      </c>
+      <c r="D37">
+        <v>375000.0</v>
+      </c>
+      <c r="E37">
+        <v>4570000.0</v>
+      </c>
+      <c r="F37">
+        <v>4375000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -24580,51 +24598,51 @@
         <v>71100000.0</v>
       </c>
       <c r="DI2">
         <v>73300000.0</v>
       </c>
       <c r="DJ2">
         <v>72600000.0</v>
       </c>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2">
         <v>65800000.0</v>
       </c>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
     </row>
     <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>185</v>
       </c>
       <c r="B3">
-        <v>47713999.0</v>
+        <v>47714000.0</v>
       </c>
       <c r="C3">
         <v>45818000.0</v>
       </c>
       <c r="D3">
         <v>42608000.0</v>
       </c>
       <c r="E3">
         <v>43571000.0</v>
       </c>
       <c r="F3">
         <v>43379000.0</v>
       </c>
       <c r="G3">
         <v>41876000.0</v>
       </c>
       <c r="H3">
         <v>41246000.0</v>
       </c>
       <c r="I3">
         <v>39023000.0</v>
       </c>
       <c r="J3">
         <v>38162000.0</v>
       </c>
@@ -25555,51 +25573,51 @@
       <c r="DG5"/>
       <c r="DH5">
         <v>9500000.0</v>
       </c>
       <c r="DI5"/>
       <c r="DJ5">
         <v>9700000.0</v>
       </c>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5">
         <v>6200000.0</v>
       </c>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
     </row>
     <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>188</v>
       </c>
       <c r="B6">
-        <v>266507999.0</v>
+        <v>266508000.0</v>
       </c>
       <c r="C6">
         <v>252666000.0</v>
       </c>
       <c r="D6">
         <v>192181000.0</v>
       </c>
       <c r="E6">
         <v>216359000.0</v>
       </c>
       <c r="F6">
         <v>199853000.0</v>
       </c>
       <c r="G6">
         <v>196529000.0</v>
       </c>
       <c r="H6">
         <v>157732000.0</v>
       </c>
       <c r="I6">
         <v>171834000.0</v>
       </c>
       <c r="J6">
         <v>152616000.0</v>
       </c>
@@ -34755,51 +34773,51 @@
         <v>-3595000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>227</v>
       </c>
       <c r="B14">
-        <v>185572293.0</v>
+        <v>171434000.0</v>
       </c>
       <c r="C14">
         <v>158391000.0</v>
       </c>
       <c r="D14">
         <v>164799000.0</v>
       </c>
       <c r="E14">
         <v>161290000.0</v>
       </c>
       <c r="F14">
         <v>153091000.0</v>
       </c>
       <c r="G14">
         <v>144420000.0</v>
       </c>
       <c r="H14">
         <v>137146000.0</v>
       </c>
       <c r="I14">
         <v>118205000.0</v>
       </c>
       <c r="J14">
         <v>114017000.0</v>
       </c>
@@ -35620,51 +35638,51 @@
       <c r="Y24">
         <v>308000.0</v>
       </c>
       <c r="Z24">
         <v>3936000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24">
         <v>3000.0</v>
       </c>
       <c r="AC24">
         <v>3000000.0</v>
       </c>
       <c r="AD24">
         <v>18000000.0</v>
       </c>
       <c r="AE24">
         <v>9200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>237</v>
       </c>
       <c r="B25">
-        <v>17590151.0</v>
+        <v>31728444.0</v>
       </c>
       <c r="C25">
         <v>9820000.0</v>
       </c>
       <c r="D25">
         <v>14964000.0</v>
       </c>
       <c r="E25">
         <v>-14214000.0</v>
       </c>
       <c r="F25">
         <v>-21487000.0</v>
       </c>
       <c r="G25">
         <v>-58465000.0</v>
       </c>
       <c r="H25">
         <v>-29957000.0</v>
       </c>
       <c r="I25">
         <v>-8571000.0</v>
       </c>
       <c r="J25">
         <v>-3161000.0</v>
       </c>
@@ -39357,57 +39375,57 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
     </row>
     <row r="14" spans="1:112">
       <c r="A14" t="s">
         <v>227</v>
       </c>
       <c r="B14">
-        <v>47801000.0</v>
+        <v>47714000.0</v>
       </c>
       <c r="C14">
         <v>45818000.0</v>
       </c>
       <c r="D14">
-        <v>43486620.0</v>
+        <v>42608000.0</v>
       </c>
       <c r="E14">
         <v>43571000.0</v>
       </c>
       <c r="F14">
         <v>43379000.0</v>
       </c>
       <c r="G14">
         <v>41876000.0</v>
       </c>
       <c r="H14">
         <v>41246000.0</v>
       </c>
       <c r="I14">
         <v>39023000.0</v>
       </c>
       <c r="J14">
         <v>38162000.0</v>
       </c>
       <c r="K14">
         <v>39960000.0</v>
       </c>
       <c r="L14">
         <v>41322000.0</v>
       </c>
@@ -42287,57 +42305,57 @@
       <c r="CX24">
         <v>1916000.0</v>
       </c>
       <c r="CY24">
         <v>165000.0</v>
       </c>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24">
         <v>-12800000.0</v>
       </c>
       <c r="DG24"/>
       <c r="DH24">
         <v>-4300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:112">
       <c r="A25" t="s">
         <v>237</v>
       </c>
       <c r="B25">
-        <v>496465000.0</v>
+        <v>496552000.0</v>
       </c>
       <c r="C25">
         <v>-3680000.0</v>
       </c>
       <c r="D25">
-        <v>-2099549.0</v>
+        <v>-1220929.0</v>
       </c>
       <c r="E25">
         <v>-566000.0</v>
       </c>
       <c r="F25">
         <v>7108000.0</v>
       </c>
       <c r="G25">
         <v>-4642000.0</v>
       </c>
       <c r="H25">
         <v>9887000.0</v>
       </c>
       <c r="I25">
         <v>-2833000.0</v>
       </c>
       <c r="J25">
         <v>7354000.0</v>
       </c>
       <c r="K25">
         <v>-4588000.0</v>
       </c>
       <c r="L25">
         <v>9694000.0</v>
       </c>