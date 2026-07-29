--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1868,51 +1868,51 @@
       </c>
       <c r="G39">
         <v>1297365170.0</v>
       </c>
       <c r="H39">
         <v>237157616.0</v>
       </c>
       <c r="I39">
         <v>1161493461.0</v>
       </c>
       <c r="J39">
         <v>534839846.0</v>
       </c>
       <c r="K39">
         <v>320143669.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>522997000.0</v>
       </c>
       <c r="C40">
-        <v>-730520000.0</v>
+        <v>-635343622.0</v>
       </c>
       <c r="D40">
         <v>972475991.0</v>
       </c>
       <c r="E40">
         <v>911661882.0</v>
       </c>
       <c r="F40">
         <v>2320587121.0</v>
       </c>
       <c r="G40">
         <v>964951828.0</v>
       </c>
       <c r="H40">
         <v>993459169.0</v>
       </c>
       <c r="I40">
         <v>272145748.0</v>
       </c>
       <c r="J40">
         <v>132341674.0</v>
       </c>
       <c r="K40">
         <v>162095588.0</v>
       </c>
@@ -3466,51 +3466,53 @@
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>43522875.0</v>
       </c>
-      <c r="E16"/>
+      <c r="E16">
+        <v>7451353.0</v>
+      </c>
       <c r="F16"/>
       <c r="G16">
         <v>3911711.0</v>
       </c>
       <c r="H16">
         <v>7490991.0</v>
       </c>
       <c r="I16">
         <v>4860653.0</v>
       </c>
       <c r="J16">
         <v>6664415.0</v>
       </c>
       <c r="K16">
         <v>18348567.0</v>
       </c>
       <c r="L16">
         <v>50297297.0</v>
       </c>
       <c r="M16">
         <v>1054054.0</v>
       </c>
       <c r="N16">
         <v>14270722.0</v>
       </c>
@@ -4879,54 +4881,54 @@
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>1031990966.0</v>
       </c>
       <c r="C40">
         <v>522997000.0</v>
       </c>
       <c r="D40">
         <v>427029272.0</v>
       </c>
       <c r="E40">
         <v>469089674.0</v>
       </c>
       <c r="F40">
         <v>294143000.0</v>
       </c>
       <c r="G40">
-        <v>484583066.0</v>
+        <v>579759444.0</v>
       </c>
       <c r="H40">
-        <v>873953576.0</v>
+        <v>931599193.0</v>
       </c>
       <c r="I40">
         <v>-43477344.0</v>
       </c>
       <c r="J40">
         <v>460199345.0</v>
       </c>
       <c r="K40">
         <v>23631561.0</v>
       </c>
       <c r="L40">
         <v>464921334.0</v>
       </c>
       <c r="M40">
         <v>303110108.0</v>
       </c>
       <c r="N40">
         <v>555053254.0</v>
       </c>
       <c r="O40">
         <v>920723325.0</v>
       </c>
       <c r="P40">
         <v>733391349.0</v>
       </c>
@@ -5617,66 +5619,66 @@
       </c>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
         <v>906984535.0</v>
       </c>
       <c r="C52">
         <v>1013141000.0</v>
       </c>
       <c r="D52">
         <v>1093198982.0</v>
       </c>
       <c r="E52">
         <v>1244590004.0</v>
       </c>
       <c r="F52">
         <v>1465990000.0</v>
       </c>
       <c r="G52">
-        <v>1520094344.0</v>
+        <v>2735197133.0</v>
       </c>
       <c r="H52">
         <v>1259268760.0</v>
       </c>
       <c r="I52">
         <v>1324295944.0</v>
       </c>
       <c r="J52">
         <v>965926312.0</v>
       </c>
       <c r="K52">
         <v>1897688860.0</v>
       </c>
       <c r="L52">
-        <v>487008994.0</v>
+        <v>974017988.0</v>
       </c>
       <c r="M52">
         <v>689595097.0</v>
       </c>
       <c r="N52">
         <v>991760921.0</v>
       </c>
       <c r="O52">
         <v>1137216793.0</v>
       </c>
       <c r="P52">
         <v>1203926592.0</v>
       </c>
       <c r="Q52">
         <v>1303725718.0</v>
       </c>
       <c r="R52">
         <v>1346954151.0</v>
       </c>
       <c r="S52">
         <v>27210547137.0</v>
       </c>
       <c r="T52">
         <v>24168711670.0</v>
       </c>
@@ -8108,56 +8110,68 @@
       </c>
       <c r="I12">
         <v>33427996.0</v>
       </c>
       <c r="J12">
         <v>39922616.0</v>
       </c>
       <c r="K12">
         <v>39181505.0</v>
       </c>
       <c r="L12">
         <v>40209626.0</v>
       </c>
       <c r="M12">
         <v>52099249.0</v>
       </c>
       <c r="N12">
         <v>60683866.0</v>
       </c>
       <c r="O12">
         <v>445223749.0</v>
       </c>
       <c r="P12">
         <v>83139579.0</v>
       </c>
-      <c r="Q12"/>
-[...4 lines deleted...]
-      <c r="V12"/>
+      <c r="Q12">
+        <v>156132573.0</v>
+      </c>
+      <c r="R12">
+        <v>619268776.0</v>
+      </c>
+      <c r="S12">
+        <v>880669965.0</v>
+      </c>
+      <c r="T12">
+        <v>818246643.0</v>
+      </c>
+      <c r="U12">
+        <v>697500824.0</v>
+      </c>
+      <c r="V12">
+        <v>701553741.0</v>
+      </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>105</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>11128780.0</v>
       </c>
       <c r="D13">
         <v>16814910.0</v>
       </c>
       <c r="E13">
         <v>25911170.0</v>
       </c>
       <c r="F13">
         <v>39245830.0</v>
@@ -10421,51 +10435,51 @@
       <c r="AA2">
         <v>2213111354.0</v>
       </c>
       <c r="AB2">
         <v>2100083357.0</v>
       </c>
       <c r="AC2">
         <v>1550802524.0</v>
       </c>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>126</v>
       </c>
       <c r="B3">
         <v>277694019</v>
       </c>
       <c r="C3">
         <v>674795719</v>
       </c>
       <c r="D3">
         <v>641026925</v>
       </c>
       <c r="E3">
-        <v>632033520</v>
+        <v>2</v>
       </c>
       <c r="F3">
         <v>632033523</v>
       </c>
       <c r="G3">
         <v>293317704</v>
       </c>
       <c r="H3">
         <v>1035381445</v>
       </c>
       <c r="I3">
         <v>258110000</v>
       </c>
       <c r="J3">
         <v>20000000</v>
       </c>
       <c r="K3">
         <v>847042525</v>
       </c>
       <c r="L3">
         <v>512632176</v>
       </c>
       <c r="M3">
         <v>81475000</v>
       </c>
@@ -11608,52 +11622,56 @@
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>145</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-780000000.0</v>
       </c>
       <c r="D23">
         <v>645169318.0</v>
       </c>
       <c r="E23">
         <v>288803034.0</v>
       </c>
       <c r="F23">
         <v>288803034.0</v>
       </c>
       <c r="G23">
         <v>70219822.0</v>
       </c>
       <c r="H23">
         <v>-116818105.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23"/>
+      <c r="I23">
+        <v>-286403237.0</v>
+      </c>
+      <c r="J23">
+        <v>-196998480.0</v>
+      </c>
       <c r="K23">
         <v>1120101261.0</v>
       </c>
       <c r="L23">
         <v>-282793461.0</v>
       </c>
       <c r="M23">
         <v>412440.0</v>
       </c>
       <c r="N23">
         <v>174960.0</v>
       </c>
       <c r="O23">
         <v>-1017338851.0</v>
       </c>
       <c r="P23">
         <v>12041640.0</v>
       </c>
       <c r="Q23">
         <v>-934271190.0</v>
       </c>
       <c r="R23">
         <v>41783360212.0</v>
       </c>
       <c r="S23">