--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1856,51 +1856,53 @@
         <v>53000.0</v>
       </c>
       <c r="Q15">
         <v>53000.0</v>
       </c>
       <c r="R15">
         <v>51000.0</v>
       </c>
       <c r="S15">
         <v>50000.0</v>
       </c>
       <c r="T15">
         <v>40000.0</v>
       </c>
       <c r="U15">
         <v>38000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>38</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1039000.0</v>
+      </c>
       <c r="C16">
         <v>571000.0</v>
       </c>
       <c r="D16">
         <v>1097000.0</v>
       </c>
       <c r="E16">
         <v>1195000.0</v>
       </c>
       <c r="F16">
         <v>3318000.0</v>
       </c>
       <c r="G16">
         <v>1552000.0</v>
       </c>
       <c r="H16">
         <v>15746000.0</v>
       </c>
       <c r="I16">
         <v>16270000.0</v>
       </c>
       <c r="J16">
         <v>6416000.0</v>
       </c>
       <c r="K16">
@@ -3167,51 +3169,51 @@
       </c>
       <c r="Q39">
         <v>11161000.0</v>
       </c>
       <c r="R39">
         <v>8478000.0</v>
       </c>
       <c r="S39">
         <v>2985000.0</v>
       </c>
       <c r="T39">
         <v>1787000.0</v>
       </c>
       <c r="U39">
         <v>965000.0</v>
       </c>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>12709000.0</v>
+        <v>11670000.0</v>
       </c>
       <c r="C40">
         <v>16781000.0</v>
       </c>
       <c r="D40">
         <v>14506000.0</v>
       </c>
       <c r="E40">
         <v>14425000.0</v>
       </c>
       <c r="F40">
         <v>13994000.0</v>
       </c>
       <c r="G40">
         <v>11816000.0</v>
       </c>
       <c r="H40">
         <v>9869000.0</v>
       </c>
       <c r="I40">
         <v>9299000.0</v>
       </c>
       <c r="J40">
         <v>17807000.0</v>
       </c>
@@ -7326,51 +7328,53 @@
       <c r="BW15">
         <v>40000.0</v>
       </c>
       <c r="BX15">
         <v>40000.0</v>
       </c>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15">
         <v>38000.0</v>
       </c>
       <c r="CB15">
         <v>38000.0</v>
       </c>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
     </row>
     <row r="16" spans="1:83">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
         <v>1080000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>1039000.0</v>
+      </c>
       <c r="D16">
         <v>1933000.0</v>
       </c>
       <c r="E16">
         <v>1733000.0</v>
       </c>
       <c r="F16">
         <v>1401000.0</v>
       </c>
       <c r="G16">
         <v>571000.0</v>
       </c>
       <c r="H16">
         <v>2969000.0</v>
       </c>
       <c r="I16">
         <v>3214000.0</v>
       </c>
       <c r="J16">
         <v>3449000.0</v>
       </c>
       <c r="K16">
         <v>1097000.0</v>
       </c>
       <c r="L16">
@@ -11053,51 +11057,51 @@
       <c r="M36">
         <v>753000.0</v>
       </c>
       <c r="N36">
         <v>385000.0</v>
       </c>
       <c r="O36">
         <v>366000.0</v>
       </c>
       <c r="P36">
         <v>365000.0</v>
       </c>
       <c r="Q36">
         <v>365000.0</v>
       </c>
       <c r="R36">
         <v>365000.0</v>
       </c>
       <c r="S36">
         <v>367000.0</v>
       </c>
       <c r="T36">
         <v>365000.0</v>
       </c>
       <c r="U36">
-        <v>365000.0</v>
+        <v>262000.0</v>
       </c>
       <c r="V36">
         <v>1371000.0</v>
       </c>
       <c r="W36">
         <v>988000.0</v>
       </c>
       <c r="X36">
         <v>645000.0</v>
       </c>
       <c r="Y36">
         <v>639000.0</v>
       </c>
       <c r="Z36">
         <v>632000.0</v>
       </c>
       <c r="AA36">
         <v>598000.0</v>
       </c>
       <c r="AB36">
         <v>402000.0</v>
       </c>
       <c r="AC36">
         <v>396000.0</v>
       </c>
@@ -11843,51 +11847,51 @@
       <c r="BV39">
         <v>3725000.0</v>
       </c>
       <c r="BW39">
         <v>1787000.0</v>
       </c>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39">
         <v>1440000.0</v>
       </c>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
     </row>
     <row r="40" spans="1:83">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
         <v>10890000.0</v>
       </c>
       <c r="C40">
-        <v>12709000.0</v>
+        <v>11670000.0</v>
       </c>
       <c r="D40">
         <v>12068000.0</v>
       </c>
       <c r="E40">
         <v>11206000.0</v>
       </c>
       <c r="F40">
         <v>10314000.0</v>
       </c>
       <c r="G40">
         <v>16781000.0</v>
       </c>
       <c r="H40">
         <v>10524000.0</v>
       </c>
       <c r="I40">
         <v>10118000.0</v>
       </c>
       <c r="J40">
         <v>7259000.0</v>
       </c>
       <c r="K40">
         <v>14506000.0</v>
       </c>
@@ -16732,57 +16736,57 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>149</v>
       </c>
       <c r="B5">
         <v>27595000.0</v>
       </c>
       <c r="C5">
         <v>22200000.0</v>
       </c>
       <c r="D5">
-        <v>19050000.0</v>
+        <v>22705000.0</v>
       </c>
       <c r="E5">
-        <v>24829000.0</v>
+        <v>26071000.0</v>
       </c>
       <c r="F5">
-        <v>13831000.0</v>
+        <v>14004000.0</v>
       </c>
       <c r="G5">
         <v>33626000.0</v>
       </c>
       <c r="H5">
         <v>10364000.0</v>
       </c>
       <c r="I5">
         <v>11441000.0</v>
       </c>
       <c r="J5">
         <v>9249000.0</v>
       </c>
       <c r="K5">
         <v>3426000.0</v>
       </c>
       <c r="L5">
         <v>-11930000.0</v>
       </c>
       <c r="M5">
         <v>-18414000.0</v>
       </c>
       <c r="N5">
         <v>-2704000.0</v>
       </c>
@@ -16806,57 +16810,57 @@
       </c>
       <c r="U5">
         <v>3640000.0</v>
       </c>
       <c r="V5">
         <v>10689000.0</v>
       </c>
       <c r="W5">
         <v>-400000.0</v>
       </c>
       <c r="X5">
         <v>201000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>150</v>
       </c>
       <c r="B6">
         <v>31355000.0</v>
       </c>
       <c r="C6">
         <v>28020000.0</v>
       </c>
       <c r="D6">
-        <v>24798000.0</v>
+        <v>28453000.0</v>
       </c>
       <c r="E6">
-        <v>31131000.0</v>
+        <v>32373000.0</v>
       </c>
       <c r="F6">
-        <v>19770000.0</v>
+        <v>19943000.0</v>
       </c>
       <c r="G6">
         <v>38925000.0</v>
       </c>
       <c r="H6">
         <v>14759000.0</v>
       </c>
       <c r="I6">
         <v>15299000.0</v>
       </c>
       <c r="J6">
         <v>12915000.0</v>
       </c>
       <c r="K6">
         <v>7106000.0</v>
       </c>
       <c r="L6">
         <v>-8092000.0</v>
       </c>
       <c r="M6">
         <v>-14386000.0</v>
       </c>
       <c r="N6">
         <v>1093000.0</v>
       </c>
@@ -19312,108 +19316,108 @@
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4"/>
     </row>
     <row r="5" spans="1:83">
       <c r="A5" t="s">
         <v>149</v>
       </c>
       <c r="B5">
-        <v>-10029000.0</v>
+        <v>-14026000.0</v>
       </c>
       <c r="C5">
         <v>32136000.0</v>
       </c>
       <c r="D5">
-        <v>3662000.0</v>
+        <v>4554000.0</v>
       </c>
       <c r="E5">
-        <v>1474000.0</v>
+        <v>2388000.0</v>
       </c>
       <c r="F5">
         <v>-12023000.0</v>
       </c>
       <c r="G5">
         <v>28091000.0</v>
       </c>
       <c r="H5">
-        <v>7057000.0</v>
+        <v>8825000.0</v>
       </c>
       <c r="I5">
-        <v>-2014000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="J5">
-        <v>-10934000.0</v>
+        <v>-9545000.0</v>
       </c>
       <c r="K5">
-        <v>20614000.0</v>
+        <v>21912000.0</v>
       </c>
       <c r="L5">
-        <v>9133000.0</v>
+        <v>10178000.0</v>
       </c>
       <c r="M5">
-        <v>-2586000.0</v>
+        <v>-1930000.0</v>
       </c>
       <c r="N5">
-        <v>-8111000.0</v>
+        <v>-7455000.0</v>
       </c>
       <c r="O5">
-        <v>14605000.0</v>
+        <v>15370000.0</v>
       </c>
       <c r="P5">
-        <v>4906000.0</v>
+        <v>5160000.0</v>
       </c>
       <c r="Q5">
-        <v>-2904000.0</v>
+        <v>-2798000.0</v>
       </c>
       <c r="R5">
-        <v>8222000.0</v>
+        <v>8339000.0</v>
       </c>
       <c r="S5">
-        <v>5973000.0</v>
+        <v>5988000.0</v>
       </c>
       <c r="T5">
-        <v>1427000.0</v>
+        <v>1464000.0</v>
       </c>
       <c r="U5">
-        <v>287000.0</v>
+        <v>326000.0</v>
       </c>
       <c r="V5">
         <v>6144000.0</v>
       </c>
       <c r="W5">
         <v>2320000.0</v>
       </c>
       <c r="X5">
         <v>6078000.0</v>
       </c>
       <c r="Y5">
         <v>23607000.0</v>
       </c>
       <c r="Z5">
         <v>128000.0</v>
       </c>
       <c r="AA5">
         <v>-493000.0</v>
       </c>
       <c r="AB5">
         <v>4571000.0</v>
       </c>
       <c r="AC5">
         <v>3995000.0</v>
       </c>
@@ -19561,108 +19565,108 @@
       <c r="BY5">
         <v>0.0</v>
       </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5"/>
     </row>
     <row r="6" spans="1:83">
       <c r="A6" t="s">
         <v>150</v>
       </c>
       <c r="B6">
-        <v>-9051000.0</v>
+        <v>-13048000.0</v>
       </c>
       <c r="C6">
         <v>39838000.0</v>
       </c>
       <c r="D6">
-        <v>5073000.0</v>
+        <v>5965000.0</v>
       </c>
       <c r="E6">
-        <v>2890000.0</v>
+        <v>3804000.0</v>
       </c>
       <c r="F6">
         <v>-10597000.0</v>
       </c>
       <c r="G6">
         <v>29544000.0</v>
       </c>
       <c r="H6">
-        <v>8513000.0</v>
+        <v>10281000.0</v>
       </c>
       <c r="I6">
-        <v>-563000.0</v>
+        <v>1051000.0</v>
       </c>
       <c r="J6">
-        <v>-9474000.0</v>
+        <v>-8085000.0</v>
       </c>
       <c r="K6">
-        <v>22064000.0</v>
+        <v>23362000.0</v>
       </c>
       <c r="L6">
-        <v>10604000.0</v>
+        <v>11649000.0</v>
       </c>
       <c r="M6">
-        <v>-1144000.0</v>
+        <v>-488000.0</v>
       </c>
       <c r="N6">
-        <v>-6726000.0</v>
+        <v>-6070000.0</v>
       </c>
       <c r="O6">
-        <v>15961000.0</v>
+        <v>16726000.0</v>
       </c>
       <c r="P6">
-        <v>6203000.0</v>
+        <v>6457000.0</v>
       </c>
       <c r="Q6">
-        <v>-643000.0</v>
+        <v>-537000.0</v>
       </c>
       <c r="R6">
-        <v>9610000.0</v>
+        <v>9727000.0</v>
       </c>
       <c r="S6">
-        <v>7771000.0</v>
+        <v>7786000.0</v>
       </c>
       <c r="T6">
-        <v>2835000.0</v>
+        <v>2872000.0</v>
       </c>
       <c r="U6">
-        <v>1673000.0</v>
+        <v>1712000.0</v>
       </c>
       <c r="V6">
         <v>7491000.0</v>
       </c>
       <c r="W6">
         <v>3656000.0</v>
       </c>
       <c r="X6">
         <v>7290000.0</v>
       </c>
       <c r="Y6">
         <v>25100000.0</v>
       </c>
       <c r="Z6">
         <v>1386000.0</v>
       </c>
       <c r="AA6">
         <v>462000.0</v>
       </c>
       <c r="AB6">
         <v>4727000.0</v>
       </c>
       <c r="AC6">
         <v>5047000.0</v>
       </c>
@@ -27694,51 +27698,51 @@
       <c r="D3">
         <v>342000</v>
       </c>
       <c r="E3">
         <v>135000</v>
       </c>
       <c r="F3">
         <v>191000</v>
       </c>
       <c r="G3">
         <v>104000</v>
       </c>
       <c r="H3">
         <v>169000</v>
       </c>
       <c r="I3">
         <v>201000</v>
       </c>
       <c r="J3">
         <v>824000</v>
       </c>
       <c r="K3">
         <v>1388000</v>
       </c>
       <c r="L3">
-        <v>330000</v>
+        <v>412000</v>
       </c>
       <c r="M3">
         <v>570000</v>
       </c>
       <c r="N3">
         <v>197000</v>
       </c>
       <c r="O3">
         <v>1233000</v>
       </c>
       <c r="P3">
         <v>563000</v>
       </c>
       <c r="Q3">
         <v>460000</v>
       </c>
       <c r="R3">
         <v>1976000</v>
       </c>
       <c r="S3">
         <v>1780000</v>
       </c>
       <c r="T3">
         <v>2450000</v>
       </c>
@@ -30638,51 +30642,51 @@
       <c r="D18">
         <v>-3473000.0</v>
       </c>
       <c r="E18">
         <v>4011000.0</v>
       </c>
       <c r="F18">
         <v>10487000.0</v>
       </c>
       <c r="G18">
         <v>8851000.0</v>
       </c>
       <c r="H18">
         <v>-3172000.0</v>
       </c>
       <c r="I18">
         <v>7872000.0</v>
       </c>
       <c r="J18">
         <v>5673000.0</v>
       </c>
       <c r="K18">
         <v>12394000.0</v>
       </c>
       <c r="L18">
-        <v>7419000.0</v>
+        <v>7337000.0</v>
       </c>
       <c r="M18">
         <v>-4704000.0</v>
       </c>
       <c r="N18">
         <v>8460000.0</v>
       </c>
       <c r="O18">
         <v>5130000.0</v>
       </c>
       <c r="P18">
         <v>-1774000.0</v>
       </c>
       <c r="Q18">
         <v>8621000.0</v>
       </c>
       <c r="R18">
         <v>-3578000.0</v>
       </c>
       <c r="S18">
         <v>4452000.0</v>
       </c>
       <c r="T18">
         <v>-6697000.0</v>
       </c>