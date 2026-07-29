--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2081,51 +2081,53 @@
       </c>
       <c r="W15">
         <v>5217267000.0</v>
       </c>
       <c r="X15">
         <v>1683133000.0</v>
       </c>
       <c r="Y15">
         <v>1210049000.0</v>
       </c>
       <c r="Z15">
         <v>1141613000.0</v>
       </c>
       <c r="AA15">
         <v>931281000.0</v>
       </c>
       <c r="AB15">
         <v>786300000.0</v>
       </c>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>157000000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>9565000000.0</v>
       </c>
       <c r="E16">
         <v>181000000.0</v>
       </c>
       <c r="F16">
         <v>8546000000.0</v>
       </c>
       <c r="G16">
         <v>5851000000.0</v>
       </c>
       <c r="H16">
         <v>5347400000.0</v>
       </c>
       <c r="I16">
         <v>3871400000.0</v>
       </c>
       <c r="J16">
         <v>4924300000.0</v>
       </c>
       <c r="K16">
         <v>3954500000.0</v>
       </c>
@@ -3764,51 +3766,51 @@
       </c>
       <c r="X39">
         <v>30160000.0</v>
       </c>
       <c r="Y39">
         <v>48216000.0</v>
       </c>
       <c r="Z39">
         <v>50207000.0</v>
       </c>
       <c r="AA39">
         <v>12107000.0</v>
       </c>
       <c r="AB39">
         <v>21000000.0</v>
       </c>
       <c r="AC39">
         <v>23200000.0</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>9872000000.0</v>
+        <v>9715000000.0</v>
       </c>
       <c r="C40">
         <v>12800000000.0</v>
       </c>
       <c r="D40">
         <v>10636000000.0</v>
       </c>
       <c r="E40">
         <v>9778000000.0</v>
       </c>
       <c r="F40">
         <v>9592500000.0</v>
       </c>
       <c r="G40">
         <v>6958400000.0</v>
       </c>
       <c r="H40">
         <v>6143300000.0</v>
       </c>
       <c r="I40">
         <v>4564600000.0</v>
       </c>
       <c r="J40">
         <v>5638400000.0</v>
       </c>
@@ -9044,51 +9046,53 @@
         <v>838362000.0</v>
       </c>
       <c r="DB15">
         <v>824131000.0</v>
       </c>
       <c r="DC15">
         <v>786300000.0</v>
       </c>
       <c r="DD15">
         <v>417700000.0</v>
       </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
     </row>
     <row r="16" spans="1:114">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
         <v>161000000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>157000000.0</v>
+      </c>
       <c r="D16">
         <v>158000000.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
         <v>191000000.0</v>
       </c>
       <c r="J16">
         <v>156000000.0</v>
       </c>
       <c r="K16">
         <v>9565000000.0</v>
       </c>
       <c r="L16">
         <v>159000000.0</v>
       </c>
       <c r="M16">
         <v>7544000000.0</v>
       </c>
       <c r="N16">
         <v>161000000.0</v>
       </c>
@@ -15371,51 +15375,51 @@
         <v>21100000.0</v>
       </c>
       <c r="DE39">
         <v>22200000.0</v>
       </c>
       <c r="DF39">
         <v>25000000.0</v>
       </c>
       <c r="DG39">
         <v>23200000.0</v>
       </c>
       <c r="DH39">
         <v>8300000.0</v>
       </c>
       <c r="DI39"/>
       <c r="DJ39"/>
     </row>
     <row r="40" spans="1:114">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
         <v>12853000000.0</v>
       </c>
       <c r="C40">
-        <v>9872000000.0</v>
+        <v>9715000000.0</v>
       </c>
       <c r="D40">
         <v>11130000000.0</v>
       </c>
       <c r="E40">
         <v>11706000000.0</v>
       </c>
       <c r="F40">
         <v>10979000000.0</v>
       </c>
       <c r="G40">
         <v>12800000000.0</v>
       </c>
       <c r="H40">
         <v>10957000000.0</v>
       </c>
       <c r="I40">
         <v>11518000000.0</v>
       </c>
       <c r="J40">
         <v>10426000000.0</v>
       </c>
       <c r="K40">
         <v>10636000000.0</v>
       </c>
@@ -22445,51 +22449,51 @@
       </c>
       <c r="X11">
         <v>5293000.0</v>
       </c>
       <c r="Y11">
         <v>1634000.0</v>
       </c>
       <c r="Z11">
         <v>70868000.0</v>
       </c>
       <c r="AA11">
         <v>-891000.0</v>
       </c>
       <c r="AB11">
         <v>12100000.0</v>
       </c>
       <c r="AC11">
         <v>24300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>185</v>
       </c>
       <c r="B12">
-        <v>1401000000.0</v>
+        <v>1408000000.0</v>
       </c>
       <c r="C12">
         <v>1358000000.0</v>
       </c>
       <c r="D12">
         <v>1269000000.0</v>
       </c>
       <c r="E12">
         <v>1244000000.0</v>
       </c>
       <c r="F12">
         <v>1283000000.0</v>
       </c>
       <c r="G12">
         <v>1287400000.0</v>
       </c>
       <c r="H12">
         <v>1243000000.0</v>
       </c>
       <c r="I12">
         <v>1096700000.0</v>
       </c>
       <c r="J12">
         <v>984600000.0</v>
       </c>
@@ -25183,51 +25187,51 @@
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
     </row>
     <row r="5" spans="1:114">
       <c r="A5" t="s">
         <v>178</v>
       </c>
       <c r="B5">
-        <v>1819000000.0</v>
+        <v>1903000000.0</v>
       </c>
       <c r="C5">
         <v>2031000000.0</v>
       </c>
       <c r="D5">
         <v>1697000000.0</v>
       </c>
       <c r="E5">
         <v>1802000000.0</v>
       </c>
       <c r="F5">
         <v>1771000000.0</v>
       </c>
       <c r="G5">
         <v>1990000000.0</v>
       </c>
       <c r="H5">
         <v>1796000000.0</v>
       </c>
       <c r="I5">
         <v>1770000000.0</v>
       </c>
       <c r="J5">
         <v>1837000000.0</v>
       </c>
@@ -25523,51 +25527,51 @@
         <v>66100000.0</v>
       </c>
       <c r="DD5">
         <v>37500000.0</v>
       </c>
       <c r="DE5">
         <v>18299000.0</v>
       </c>
       <c r="DF5">
         <v>10514000.0</v>
       </c>
       <c r="DG5">
         <v>8600000.0</v>
       </c>
       <c r="DH5">
         <v>7600000.0</v>
       </c>
       <c r="DI5"/>
       <c r="DJ5"/>
     </row>
     <row r="6" spans="1:114">
       <c r="A6" t="s">
         <v>179</v>
       </c>
       <c r="B6">
-        <v>2520000000.0</v>
+        <v>2604000000.0</v>
       </c>
       <c r="C6">
         <v>2788000000.0</v>
       </c>
       <c r="D6">
         <v>2357000000.0</v>
       </c>
       <c r="E6">
         <v>2445000000.0</v>
       </c>
       <c r="F6">
         <v>2334000000.0</v>
       </c>
       <c r="G6">
         <v>2550000000.0</v>
       </c>
       <c r="H6">
         <v>2348000000.0</v>
       </c>
       <c r="I6">
         <v>2314000000.0</v>
       </c>
       <c r="J6">
         <v>2375000000.0</v>
       </c>
@@ -27433,54 +27437,54 @@
       <c r="DD11">
         <v>1200000.0</v>
       </c>
       <c r="DE11">
         <v>-900000.0</v>
       </c>
       <c r="DF11"/>
       <c r="DG11">
         <v>-3900000.0</v>
       </c>
       <c r="DH11">
         <v>25200000.0</v>
       </c>
       <c r="DI11">
         <v>-15200000.0</v>
       </c>
       <c r="DJ11">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:114">
       <c r="A12" t="s">
         <v>185</v>
       </c>
       <c r="B12">
-        <v>385000000.0</v>
+        <v>387000000.0</v>
       </c>
       <c r="C12">
-        <v>375000000.0</v>
+        <v>377000000.0</v>
       </c>
       <c r="D12">
         <v>354000000.0</v>
       </c>
       <c r="E12">
         <v>332000000.0</v>
       </c>
       <c r="F12">
         <v>341000000.0</v>
       </c>
       <c r="G12">
         <v>347000000.0</v>
       </c>
       <c r="H12">
         <v>345000000.0</v>
       </c>
       <c r="I12">
         <v>333000000.0</v>
       </c>
       <c r="J12">
         <v>333000000.0</v>
       </c>
       <c r="K12">
         <v>327000000.0</v>
       </c>
@@ -34301,57 +34305,57 @@
       </c>
       <c r="X14">
         <v>128435000.0</v>
       </c>
       <c r="Y14">
         <v>94925000.0</v>
       </c>
       <c r="Z14">
         <v>51903000.0</v>
       </c>
       <c r="AA14">
         <v>41016000.0</v>
       </c>
       <c r="AB14">
         <v>25300000.0</v>
       </c>
       <c r="AC14">
         <v>19200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>219</v>
       </c>
       <c r="B15">
-        <v>-4678000000.0</v>
+        <v>4678000000.0</v>
       </c>
       <c r="C15">
-        <v>-4512000000.0</v>
+        <v>4512000000.0</v>
       </c>
       <c r="D15">
-        <v>-4301000000.0</v>
+        <v>4301000000.0</v>
       </c>
       <c r="E15">
         <v>4095000000.0</v>
       </c>
       <c r="F15">
         <v>3930400000.0</v>
       </c>
       <c r="G15">
         <v>3891000000.0</v>
       </c>
       <c r="H15">
         <v>3839800000.0</v>
       </c>
       <c r="I15">
         <v>3726900000.0</v>
       </c>
       <c r="J15">
         <v>3569900000.0</v>
       </c>
       <c r="K15">
         <v>3300500000.0</v>
       </c>
       <c r="L15">
         <v>2943700000.0</v>
       </c>
@@ -39410,60 +39414,60 @@
       </c>
       <c r="DC14">
         <v>8000000.0</v>
       </c>
       <c r="DD14">
         <v>7500000.0</v>
       </c>
       <c r="DE14">
         <v>4900000.0</v>
       </c>
       <c r="DF14">
         <v>4900000.0</v>
       </c>
       <c r="DG14">
         <v>4400000.0</v>
       </c>
       <c r="DH14">
         <v>5400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:112">
       <c r="A15" t="s">
         <v>219</v>
       </c>
       <c r="B15">
-        <v>-1189000000.0</v>
+        <v>1189000000.0</v>
       </c>
       <c r="C15">
-        <v>-1179000000.0</v>
+        <v>1179000000.0</v>
       </c>
       <c r="D15">
-        <v>-1180000000.0</v>
+        <v>1180000000.0</v>
       </c>
       <c r="E15">
-        <v>-1160000000.0</v>
+        <v>1160000000.0</v>
       </c>
       <c r="F15">
         <v>1159000000.0</v>
       </c>
       <c r="G15">
         <v>1138000000.0</v>
       </c>
       <c r="H15">
         <v>1139000000.0</v>
       </c>
       <c r="I15">
         <v>1118000000.0</v>
       </c>
       <c r="J15">
         <v>1117000000.0</v>
       </c>
       <c r="K15">
         <v>1086000000.0</v>
       </c>
       <c r="L15">
         <v>1086000000.0</v>
       </c>
       <c r="M15">
         <v>1065000000.0</v>
       </c>