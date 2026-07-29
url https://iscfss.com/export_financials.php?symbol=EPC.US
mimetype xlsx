--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -12504,84 +12504,84 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
     </row>
     <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
-        <v>185400000.0</v>
+        <v>267700000.0</v>
       </c>
       <c r="C30">
         <v>154000000.0</v>
       </c>
       <c r="D30">
         <v>194800000.0</v>
       </c>
       <c r="E30">
         <v>218900000.0</v>
       </c>
       <c r="F30">
         <v>235000000.0</v>
       </c>
       <c r="G30">
         <v>173100000.0</v>
       </c>
       <c r="H30">
         <v>164100000.0</v>
       </c>
       <c r="I30">
         <v>216200000.0</v>
       </c>
       <c r="J30">
         <v>209300000.0</v>
       </c>
       <c r="K30">
         <v>177400000.0</v>
       </c>
       <c r="L30">
         <v>168800000.0</v>
       </c>
       <c r="M30">
-        <v>121500000.0</v>
+        <v>190200000.0</v>
       </c>
       <c r="N30">
         <v>223200000.0</v>
       </c>
       <c r="O30">
         <v>203400000.0</v>
       </c>
       <c r="P30">
         <v>208900000.0</v>
       </c>
       <c r="Q30">
         <v>247900000.0</v>
       </c>
       <c r="R30">
         <v>264900000.0</v>
       </c>
       <c r="S30">
         <v>233600000.0</v>
       </c>
       <c r="T30">
         <v>230600000.0</v>
       </c>
       <c r="U30">
         <v>221600000.0</v>
       </c>
@@ -14913,84 +14913,84 @@
         <v>366300000.0</v>
       </c>
       <c r="CY38">
         <v>377600000.0</v>
       </c>
       <c r="CZ38">
         <v>377800000.0</v>
       </c>
       <c r="DA38">
         <v>388900000.0</v>
       </c>
       <c r="DB38">
         <v>326300000.0</v>
       </c>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
     </row>
     <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
-        <v>174300000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="C39">
         <v>218599999.0</v>
       </c>
       <c r="D39">
         <v>90300000.0</v>
       </c>
       <c r="E39">
         <v>97800000.0</v>
       </c>
       <c r="F39">
         <v>95100000.0</v>
       </c>
       <c r="G39">
         <v>95000000.0</v>
       </c>
       <c r="H39">
         <v>85500000.0</v>
       </c>
       <c r="I39">
         <v>90500000.0</v>
       </c>
       <c r="J39">
         <v>92900000.0</v>
       </c>
       <c r="K39">
         <v>92000000.0</v>
       </c>
       <c r="L39">
         <v>84800000.0</v>
       </c>
       <c r="M39">
-        <v>157200000.0</v>
+        <v>88500000.0</v>
       </c>
       <c r="N39">
         <v>90300000.0</v>
       </c>
       <c r="O39">
         <v>79800000.0</v>
       </c>
       <c r="P39">
         <v>95300000.0</v>
       </c>
       <c r="Q39">
         <v>90100000.0</v>
       </c>
       <c r="R39">
         <v>86600000.0</v>
       </c>
       <c r="S39">
         <v>86000000.0</v>
       </c>
       <c r="T39">
         <v>80200000.0</v>
       </c>
       <c r="U39">
         <v>83700000.0</v>
       </c>
@@ -25096,51 +25096,51 @@
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
     </row>
     <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>177</v>
       </c>
       <c r="B5">
-        <v>46100000.0</v>
+        <v>25800000.0</v>
       </c>
       <c r="C5">
         <v>-17600000.0</v>
       </c>
       <c r="D5">
         <v>-38400000.0</v>
       </c>
       <c r="E5">
         <v>56600000.0</v>
       </c>
       <c r="F5">
         <v>61500000.0</v>
       </c>
       <c r="G5">
         <v>17100000.0</v>
       </c>
       <c r="H5">
         <v>22900000.0</v>
       </c>
       <c r="I5">
         <v>81300000.0</v>
       </c>
       <c r="J5">
         <v>67400000.0</v>
       </c>
@@ -25258,51 +25258,51 @@
       <c r="AV5">
         <v>126800000.0</v>
       </c>
       <c r="AW5">
         <v>119200000.0</v>
       </c>
       <c r="AX5">
         <v>167100000.0</v>
       </c>
       <c r="AY5">
         <v>183000000.0</v>
       </c>
       <c r="AZ5">
         <v>191300000.0</v>
       </c>
       <c r="BA5">
         <v>139100000.0</v>
       </c>
       <c r="BB5">
         <v>145800000.0</v>
       </c>
       <c r="BC5">
         <v>222200000.0</v>
       </c>
       <c r="BD5">
-        <v>189500000.0</v>
+        <v>188400000.0</v>
       </c>
       <c r="BE5">
         <v>122800000.0</v>
       </c>
       <c r="BF5">
         <v>113000000.0</v>
       </c>
       <c r="BG5">
         <v>208400000.0</v>
       </c>
       <c r="BH5">
         <v>81600000.0</v>
       </c>
       <c r="BI5">
         <v>100900000.0</v>
       </c>
       <c r="BJ5">
         <v>61000000.0</v>
       </c>
       <c r="BK5">
         <v>162500000.0</v>
       </c>
       <c r="BL5">
         <v>73800000.0</v>
       </c>
@@ -25431,51 +25431,51 @@
       </c>
       <c r="DB5">
         <v>-4100000.0</v>
       </c>
       <c r="DC5">
         <v>173700000.0</v>
       </c>
       <c r="DD5">
         <v>78700000.0</v>
       </c>
       <c r="DE5">
         <v>34700000.0</v>
       </c>
       <c r="DF5">
         <v>37400000.0</v>
       </c>
       <c r="DG5">
         <v>97400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>178</v>
       </c>
       <c r="B6">
-        <v>65300000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="C6">
         <v>3700000.0</v>
       </c>
       <c r="D6">
         <v>-15200000.0</v>
       </c>
       <c r="E6">
         <v>78700000.0</v>
       </c>
       <c r="F6">
         <v>83300000.0</v>
       </c>
       <c r="G6">
         <v>38800000.0</v>
       </c>
       <c r="H6">
         <v>44300000.0</v>
       </c>
       <c r="I6">
         <v>103000000.0</v>
       </c>
       <c r="J6">
         <v>89800000.0</v>
       </c>
@@ -25593,51 +25593,51 @@
       <c r="AV6">
         <v>165200000.0</v>
       </c>
       <c r="AW6">
         <v>152100000.0</v>
       </c>
       <c r="AX6">
         <v>198600000.0</v>
       </c>
       <c r="AY6">
         <v>216400000.0</v>
       </c>
       <c r="AZ6">
         <v>226800000.0</v>
       </c>
       <c r="BA6">
         <v>174200000.0</v>
       </c>
       <c r="BB6">
         <v>181400000.0</v>
       </c>
       <c r="BC6">
         <v>260500000.0</v>
       </c>
       <c r="BD6">
-        <v>188400000.0</v>
+        <v>227300000.0</v>
       </c>
       <c r="BE6">
         <v>163300000.0</v>
       </c>
       <c r="BF6">
         <v>143200000.0</v>
       </c>
       <c r="BG6">
         <v>238300000.0</v>
       </c>
       <c r="BH6">
         <v>114900000.0</v>
       </c>
       <c r="BI6">
         <v>130700000.0</v>
       </c>
       <c r="BJ6">
         <v>90100000.0</v>
       </c>
       <c r="BK6">
         <v>191700000.0</v>
       </c>
       <c r="BL6">
         <v>104100000.0</v>
       </c>
@@ -25755,54 +25755,54 @@
       <c r="CX6">
         <v>18800000.0</v>
       </c>
       <c r="CY6">
         <v>103700000.0</v>
       </c>
       <c r="CZ6">
         <v>74500000.0</v>
       </c>
       <c r="DA6">
         <v>53500000.0</v>
       </c>
       <c r="DB6">
         <v>-1200000.0</v>
       </c>
       <c r="DC6">
         <v>173700000.0</v>
       </c>
       <c r="DD6">
         <v>78700000.0</v>
       </c>
       <c r="DE6">
         <v>34700000.0</v>
       </c>
       <c r="DF6">
-        <v>-39600000.0</v>
+        <v>37400000.0</v>
       </c>
       <c r="DG6">
-        <v>94600000.0</v>
+        <v>97400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>179</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
@@ -38680,51 +38680,51 @@
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
     </row>
     <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>217</v>
       </c>
       <c r="B14">
-        <v>19200000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="C14">
         <v>21300000.0</v>
       </c>
       <c r="D14">
         <v>23200000.0</v>
       </c>
       <c r="E14">
         <v>22100000.0</v>
       </c>
       <c r="F14">
         <v>21800000.0</v>
       </c>
       <c r="G14">
         <v>21700000.0</v>
       </c>
       <c r="H14">
         <v>21400000.0</v>
       </c>
       <c r="I14">
         <v>21700000.0</v>
       </c>
       <c r="J14">
         <v>22400000.0</v>
       </c>
@@ -40488,51 +40488,51 @@
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
     </row>
     <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>187</v>
       </c>
       <c r="B22">
-        <v>4000000.0</v>
+        <v>-10600000.0</v>
       </c>
       <c r="C22">
         <v>-29200000.0</v>
       </c>
       <c r="D22">
         <v>-30600000.0</v>
       </c>
       <c r="E22">
         <v>29100000.0</v>
       </c>
       <c r="F22">
         <v>29000000.0</v>
       </c>
       <c r="G22">
         <v>-2100000.0</v>
       </c>
       <c r="H22">
         <v>8800000.0</v>
       </c>
       <c r="I22">
         <v>49000000.0</v>
       </c>
       <c r="J22">
         <v>36000000.0</v>
       </c>
@@ -40877,54 +40877,54 @@
       <c r="L23">
         <v>-8400000.0</v>
       </c>
       <c r="M23">
         <v>4100000.0</v>
       </c>
       <c r="N23">
         <v>163300000.0</v>
       </c>
       <c r="O23">
         <v>247200000.0</v>
       </c>
       <c r="P23">
         <v>-7500000.0</v>
       </c>
       <c r="Q23">
         <v>6000000.0</v>
       </c>
       <c r="R23">
         <v>1600000.0</v>
       </c>
       <c r="S23">
         <v>-10900000.0</v>
       </c>
       <c r="T23">
-        <v>1600000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="U23">
-        <v>-1200000.0</v>
+        <v>-600000.0</v>
       </c>
       <c r="V23">
         <v>-36400000.0</v>
       </c>
       <c r="W23">
         <v>1200000.0</v>
       </c>
       <c r="X23">
         <v>3200000.0</v>
       </c>
       <c r="Y23">
         <v>-40900000.0</v>
       </c>
       <c r="Z23">
         <v>2900000.0</v>
       </c>
       <c r="AA23">
         <v>-18800000.0</v>
       </c>
       <c r="AB23">
         <v>1600000.0</v>
       </c>
       <c r="AC23">
         <v>3000000.0</v>
       </c>
@@ -41203,69 +41203,69 @@
       <c r="I24">
         <v>-4600000.0</v>
       </c>
       <c r="J24">
         <v>-2200000.0</v>
       </c>
       <c r="K24">
         <v>500000.0</v>
       </c>
       <c r="L24">
         <v>-1000000.0</v>
       </c>
       <c r="M24">
         <v>-500000.0</v>
       </c>
       <c r="N24">
         <v>-1700000.0</v>
       </c>
       <c r="O24">
         <v>-300000.0</v>
       </c>
       <c r="P24">
         <v>-302900000.0</v>
       </c>
       <c r="Q24">
-        <v>-11900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="R24">
         <v>3200000.0</v>
       </c>
       <c r="S24">
-        <v>-8900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="T24">
         <v>100000.0</v>
       </c>
       <c r="U24">
-        <v>-12500000.0</v>
+        <v>-600000.0</v>
       </c>
       <c r="V24">
-        <v>-11300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="W24">
-        <v>-9500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="X24">
         <v>-13300000.0</v>
       </c>
       <c r="Y24">
         <v>300000.0</v>
       </c>
       <c r="Z24">
         <v>600000.0</v>
       </c>
       <c r="AA24">
         <v>-6100000.0</v>
       </c>
       <c r="AB24">
         <v>700000.0</v>
       </c>
       <c r="AC24">
         <v>2800000.0</v>
       </c>
       <c r="AD24">
         <v>2500000.0</v>
       </c>
       <c r="AE24">
         <v>6500000.0</v>
       </c>
@@ -41493,51 +41493,51 @@
       </c>
       <c r="DB24">
         <v>-1300000.0</v>
       </c>
       <c r="DC24">
         <v>20900000.0</v>
       </c>
       <c r="DD24">
         <v>-4700000.0</v>
       </c>
       <c r="DE24">
         <v>3800000.0</v>
       </c>
       <c r="DF24">
         <v>-2700000.0</v>
       </c>
       <c r="DG24">
         <v>800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>227</v>
       </c>
       <c r="B25">
-        <v>-13000000.0</v>
+        <v>-3900000.0</v>
       </c>
       <c r="C25">
         <v>17000000.0</v>
       </c>
       <c r="D25">
         <v>40100000.0</v>
       </c>
       <c r="E25">
         <v>-4500000.0</v>
       </c>
       <c r="F25">
         <v>-11900000.0</v>
       </c>
       <c r="G25">
         <v>3500000.0</v>
       </c>
       <c r="H25">
         <v>-7800000.0</v>
       </c>
       <c r="I25">
         <v>-6100000.0</v>
       </c>
       <c r="J25">
         <v>-5300000.0</v>
       </c>