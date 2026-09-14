--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -295,50 +295,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -5552,729 +5555,735 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DG62"/>
+  <dimension ref="A1:DH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:111">
+    <row r="1" spans="1:112">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
         <v>92</v>
       </c>
       <c r="D1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
         <v>95</v>
       </c>
       <c r="H1" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
         <v>98</v>
       </c>
       <c r="L1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
         <v>101</v>
       </c>
       <c r="P1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
         <v>104</v>
       </c>
       <c r="T1" t="s">
+        <v>105</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
         <v>107</v>
       </c>
       <c r="X1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
         <v>110</v>
       </c>
       <c r="AB1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
         <v>113</v>
       </c>
       <c r="AF1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
         <v>116</v>
       </c>
       <c r="AJ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
         <v>119</v>
       </c>
       <c r="AN1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
         <v>122</v>
       </c>
       <c r="AR1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
         <v>125</v>
       </c>
       <c r="AV1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
         <v>128</v>
       </c>
       <c r="AZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
         <v>131</v>
       </c>
       <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
         <v>134</v>
       </c>
       <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
         <v>137</v>
       </c>
       <c r="BL1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
         <v>140</v>
       </c>
       <c r="BP1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
         <v>143</v>
       </c>
       <c r="BT1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
         <v>146</v>
       </c>
       <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
         <v>149</v>
       </c>
       <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
         <v>152</v>
       </c>
       <c r="CF1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
         <v>155</v>
       </c>
       <c r="CJ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
         <v>158</v>
       </c>
       <c r="CN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
         <v>161</v>
       </c>
       <c r="CR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
         <v>164</v>
       </c>
       <c r="CV1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
         <v>167</v>
       </c>
       <c r="CZ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
         <v>170</v>
       </c>
       <c r="DD1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
         <v>173</v>
       </c>
+      <c r="DH1" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="2" spans="1:111">
+    <row r="2" spans="1:112">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
+        <v>230700000.0</v>
+      </c>
+      <c r="C2">
         <v>231100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>213100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>219700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>224500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>215600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>203800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>219300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>208700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>219700000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>197500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>194400000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>241100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>245100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>245000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>228800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>239200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>224700000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>217800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>209500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>215900000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>194000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>182700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>181900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>181500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>190300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>195100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>222800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>221900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>223200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>207300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>238400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>233900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>247400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>198800000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>223600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>236900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>231600000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>181600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>196500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>203200000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>235200000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>210900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>236900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>358100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>364400000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>342100000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>397100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>357300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>306300000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>288600000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>340400000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>309500000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>307900000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>287600000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>325200000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>275600000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>287200000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>259000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>289600000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>233000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>251400000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>239600000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>271000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>234000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>217500000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>192100000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>231600000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>199200000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>208200000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>253200000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>262400000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>230500000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>246400000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>248000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>255600000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>195200000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>174200000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>168300000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>246600000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>184600000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>178800000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>160100000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>231800000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>184800000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>161900000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>167300000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>220500000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>195500000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>188600000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>178700000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>213200000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>205300000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>160900000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>90200000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>119400000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>98100000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>88900000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>81600000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>109200000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>83700000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>84900000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>91500000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>145000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>115900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123800000.0</v>
       </c>
       <c r="DC2">
         <v>123800000.0</v>
       </c>
       <c r="DD2">
+        <v>123800000.0</v>
+      </c>
+      <c r="DE2">
         <v>128600000.0</v>
       </c>
-      <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
+      <c r="DH2"/>
     </row>
-    <row r="3" spans="1:111">
+    <row r="3" spans="1:112">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6344,52 +6353,53 @@
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
+      <c r="DH3"/>
     </row>
-    <row r="4" spans="1:111">
+    <row r="4" spans="1:112">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6459,417 +6469,419 @@
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
+      <c r="DH4"/>
     </row>
-    <row r="5" spans="1:111">
+    <row r="5" spans="1:112">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
+        <v>-115100000.0</v>
+      </c>
+      <c r="C5">
         <v>-115000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-104500000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-109800000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-126900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-177200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-197700000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-154800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-173300000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-160300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-146500000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-170000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-150800000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-159700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-176500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-216100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-181900000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-151300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-143400000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-136899999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-166400000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-175000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-161700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-191600000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-231100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-242700000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-217200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-235900000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-160900000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-171000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-160400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-148300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-136300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-106300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-121300000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-131400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-176300000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-216900000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-224100000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-197200000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-181300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-176400000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-183400000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-171500000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-369500000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-390900000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-324500000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-271100000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-163800000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-166400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-168500000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-172900000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-234900000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-214900000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-195800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-217800000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-211500000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-168000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-204600000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-180700000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-83400000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-119100000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-159800000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-157300000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-183300000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-118600000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-81700000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-54900000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1100000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-54900000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-22300000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>7900000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>129400000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>127000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>68600000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>46800000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-27500000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-44400000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-35400000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-57800000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-64200000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-82000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-94800000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-88900000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-72300000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-37200000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-7300000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-60500000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-65300000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-53900000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-41500000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-83900000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-84800000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-111600000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-110800000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-112400000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-110900000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-128800000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-123400000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-115100000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-121700000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-120700000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-108600000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-106500000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-100400000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-536200000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>2530400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-537300000.0</v>
       </c>
-      <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
+      <c r="DH5"/>
     </row>
-    <row r="6" spans="1:111">
+    <row r="6" spans="1:112">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6922,163 +6934,166 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
+      <c r="DH6"/>
     </row>
-    <row r="7" spans="1:111">
+    <row r="7" spans="1:112">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>16300000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16700000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>67900000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>50000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>50400000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>50300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>51300000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>55600000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>56500000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>57900000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>53100000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>54300000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>44500000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>43700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>45100000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>49200000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>55600000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -7118,52 +7133,53 @@
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
+      <c r="DH7"/>
     </row>
-    <row r="8" spans="1:111">
+    <row r="8" spans="1:112">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8">
         <v>700000.0</v>
       </c>
       <c r="C8">
         <v>700000.0</v>
       </c>
       <c r="D8">
         <v>700000.0</v>
       </c>
       <c r="E8">
         <v>700000.0</v>
       </c>
       <c r="F8">
         <v>700000.0</v>
       </c>
       <c r="G8">
         <v>700000.0</v>
       </c>
       <c r="H8">
         <v>700000.0</v>
       </c>
       <c r="I8">
@@ -7183,51 +7199,53 @@
       </c>
       <c r="N8">
         <v>700000.0</v>
       </c>
       <c r="O8">
         <v>700000.0</v>
       </c>
       <c r="P8">
         <v>700000.0</v>
       </c>
       <c r="Q8">
         <v>700000.0</v>
       </c>
       <c r="R8">
         <v>700000.0</v>
       </c>
       <c r="S8">
         <v>700000.0</v>
       </c>
       <c r="T8">
         <v>700000.0</v>
       </c>
       <c r="U8">
         <v>700000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>700000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7273,654 +7291,659 @@
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
+      <c r="DH8"/>
     </row>
-    <row r="9" spans="1:111">
+    <row r="9" spans="1:112">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1560600000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1578800000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1573500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1567300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1561800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1586000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1593800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1586300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1583200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1577800000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1604300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1599900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1597200000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1593700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1631100000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1624700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1622000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1618800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1631800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1629300000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1626100000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1622700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1627700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1632800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1630000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1625000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1628300000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1629400000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1625200000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1620700000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1623400000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1625200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1620200000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1630100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1642500000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1641300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634500000.0</v>
       </c>
       <c r="AQ9">
         <v>1634500000.0</v>
       </c>
       <c r="AR9">
+        <v>1634500000.0</v>
+      </c>
+      <c r="AS9">
         <v>1644200000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1639200000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1633900000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1626600000.0</v>
       </c>
-      <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>1634200000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>1619700000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1628900000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1618300000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1610600000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>1593600000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1583900000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1574500000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1566900000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
+      <c r="DH9"/>
     </row>
-    <row r="10" spans="1:111">
+    <row r="10" spans="1:112">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>397100000.0</v>
+      </c>
+      <c r="C10">
         <v>299700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>223300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>225700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>199600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>170100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>175500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>209100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>196100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>196200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>214200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>216400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>207400000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>155200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>184100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>188700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>181600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>188100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>239800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>479200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>437500000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>282100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>280800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>364700000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>511900000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>308800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>251800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>341600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>279000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>244600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>239900000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>266400000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>218500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>243600000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>529900000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>502900000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>454900000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>402900000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>418500000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>738900000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>691500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>660500000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>694200000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>712100000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1090100000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1114300000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1131600000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1129000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1088700000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>991700000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>881500000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>998300000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>948800000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>850700000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>787100000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>718500000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>632100000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>561800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>476900000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>471200000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>507300000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>478000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>444100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>629700000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>488800000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>396200000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>408200000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>359300000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>443300000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>130700000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>127900000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>171200000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>97400000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>115800000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>83300000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>363200000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>340300000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>278600000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>141300000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>134300000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>66000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>82200000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>108100000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>84500000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>175600000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>132700000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>125500000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>109100000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>84200000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>89400000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>88500000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>71700000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>63400000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>34100000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>134000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>33900000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>52100000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>34600000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>50600000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>23000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>15100000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>16300000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>28300000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>11900000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>21800000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>18100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>19900000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>27800000.0</v>
       </c>
-      <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
+      <c r="DH10"/>
     </row>
-    <row r="11" spans="1:111">
+    <row r="11" spans="1:112">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>223300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>225700000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>199600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>170100000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>175500000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>209100000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>216400000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>207400000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>155200000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>184100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>188700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>181600000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>188100000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>239800000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>479200000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>437500000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7966,381 +7989,385 @@
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
+      <c r="DH11"/>
     </row>
-    <row r="12" spans="1:111">
+    <row r="12" spans="1:112">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>397100000.0</v>
+      </c>
+      <c r="C12">
         <v>299700000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>223300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>225700000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>199600000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>170100000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>175500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>209100000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>196100000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>196200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>214200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>216400000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>207400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>155200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>184100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>188700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>181600000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>188100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>239800000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>479200000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>437500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>282100000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>280800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>364700000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>511900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>308800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>251800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>341600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>279000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>244600000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>239900000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>266400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>218500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>243600000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>529900000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>502900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>454900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>402900000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>418500000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>738900000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>691500000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>660500000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>694200000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>712100000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1090100000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1114300000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1131600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1129000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1088700000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>991700000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>881500000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>998300000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>948800000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>850700000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>787100000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>718500000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>632100000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>561800000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>476900000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>471200000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>507300000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>478000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>444100000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>629700000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>488800000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>396200000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>408200000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>359300000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>443300000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>130700000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>127900000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>171200000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>97400000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>115800000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>83300000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>363200000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>340300000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>278600000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>141300000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>134300000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>66000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>82200000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>108100000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>84500000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>175600000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>132700000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>125500000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>109100000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>84200000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>89400000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>88500000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>71700000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>63400000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>34100000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>134000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>33900000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>52100000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>34600000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>50600000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>23000000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>15100000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>16300000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>28300000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>11900000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>21800000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>18100000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>19900000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>27800000.0</v>
       </c>
-      <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
+      <c r="DH12"/>
     </row>
-    <row r="13" spans="1:111">
+    <row r="13" spans="1:112">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
         <v>700000.0</v>
       </c>
       <c r="C13">
         <v>700000.0</v>
       </c>
       <c r="D13">
         <v>700000.0</v>
       </c>
       <c r="E13">
         <v>700000.0</v>
       </c>
       <c r="F13">
         <v>700000.0</v>
       </c>
       <c r="G13">
         <v>700000.0</v>
       </c>
       <c r="H13">
         <v>700000.0</v>
       </c>
       <c r="I13">
@@ -8457,99 +8484,99 @@
       <c r="AT13">
         <v>700000.0</v>
       </c>
       <c r="AU13">
         <v>700000.0</v>
       </c>
       <c r="AV13">
         <v>700000.0</v>
       </c>
       <c r="AW13">
         <v>700000.0</v>
       </c>
       <c r="AX13">
         <v>700000.0</v>
       </c>
       <c r="AY13">
         <v>700000.0</v>
       </c>
       <c r="AZ13">
         <v>700000.0</v>
       </c>
       <c r="BA13">
         <v>700000.0</v>
       </c>
       <c r="BB13">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="BC13">
         <v>1100000.0</v>
       </c>
       <c r="BD13">
         <v>1100000.0</v>
       </c>
       <c r="BE13">
         <v>1100000.0</v>
       </c>
       <c r="BF13">
         <v>1100000.0</v>
       </c>
       <c r="BG13">
         <v>1100000.0</v>
       </c>
       <c r="BH13">
         <v>1100000.0</v>
       </c>
       <c r="BI13">
         <v>1100000.0</v>
       </c>
       <c r="BJ13">
         <v>1100000.0</v>
       </c>
       <c r="BK13">
         <v>1100000.0</v>
       </c>
       <c r="BL13">
         <v>1100000.0</v>
       </c>
       <c r="BM13">
         <v>1100000.0</v>
       </c>
       <c r="BN13">
         <v>1100000.0</v>
       </c>
       <c r="BO13">
         <v>1100000.0</v>
       </c>
       <c r="BP13">
         <v>1100000.0</v>
       </c>
       <c r="BQ13">
         <v>1100000.0</v>
       </c>
       <c r="BR13">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="BS13">
         <v>1000000.0</v>
       </c>
       <c r="BT13">
         <v>1000000.0</v>
       </c>
       <c r="BU13">
         <v>1000000.0</v>
       </c>
       <c r="BV13">
         <v>1000000.0</v>
       </c>
       <c r="BW13">
         <v>1000000.0</v>
       </c>
       <c r="BX13">
         <v>1000000.0</v>
       </c>
       <c r="BY13">
         <v>1000000.0</v>
       </c>
       <c r="BZ13">
         <v>1000000.0</v>
       </c>
@@ -8612,410 +8639,414 @@
       </c>
       <c r="CT13">
         <v>1000000.0</v>
       </c>
       <c r="CU13">
         <v>1000000.0</v>
       </c>
       <c r="CV13">
         <v>1000000.0</v>
       </c>
       <c r="CW13">
         <v>1000000.0</v>
       </c>
       <c r="CX13">
         <v>1000000.0</v>
       </c>
       <c r="CY13">
         <v>1000000.0</v>
       </c>
       <c r="CZ13">
         <v>1000000.0</v>
       </c>
       <c r="DA13">
         <v>1000000.0</v>
       </c>
-      <c r="DB13"/>
+      <c r="DB13">
+        <v>1000000.0</v>
+      </c>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
+      <c r="DH13"/>
     </row>
-    <row r="14" spans="1:111">
+    <row r="14" spans="1:112">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>46600000.0</v>
+      </c>
+      <c r="C14">
         <v>46500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>46600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>46500000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>48000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>48200000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>48700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50100000.0</v>
       </c>
       <c r="I14">
         <v>50100000.0</v>
       </c>
       <c r="J14">
+        <v>50100000.0</v>
+      </c>
+      <c r="K14">
         <v>50200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>50500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>51300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>51800000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>52000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>51900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>52500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>53100000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>54300000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55400000.0</v>
       </c>
       <c r="U14">
         <v>55400000.0</v>
       </c>
       <c r="V14">
+        <v>55400000.0</v>
+      </c>
+      <c r="W14">
         <v>54900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54800000.0</v>
       </c>
       <c r="X14">
         <v>54800000.0</v>
       </c>
       <c r="Y14">
+        <v>54800000.0</v>
+      </c>
+      <c r="Z14">
         <v>54600000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>54500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>54400000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>54300000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>54100000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>54300000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>54100000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>54200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54100000.0</v>
       </c>
       <c r="AH14">
         <v>54100000.0</v>
       </c>
       <c r="AI14">
+        <v>54100000.0</v>
+      </c>
+      <c r="AJ14">
         <v>55600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>56700000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>57500000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>57700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>58100000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>59200000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>59700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59900000.0</v>
       </c>
       <c r="AQ14">
         <v>59900000.0</v>
       </c>
       <c r="AR14">
+        <v>59900000.0</v>
+      </c>
+      <c r="AS14">
         <v>61500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62200000.0</v>
       </c>
       <c r="AT14">
         <v>62200000.0</v>
       </c>
       <c r="AU14">
+        <v>62200000.0</v>
+      </c>
+      <c r="AV14">
         <v>62400000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>62500000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>62400000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>62600000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>63100000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>63200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="BB14">
         <v>63000000.0</v>
       </c>
       <c r="BC14">
+        <v>63000000.0</v>
+      </c>
+      <c r="BD14">
         <v>62600000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>63700000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>66000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>66400000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>66900000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>68700000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>70600000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>70800000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>71200000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>70600000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>70700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70500000.0</v>
       </c>
       <c r="BO14">
         <v>70500000.0</v>
       </c>
       <c r="BP14">
+        <v>70500000.0</v>
+      </c>
+      <c r="BQ14">
         <v>69700000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>64300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59100000.0</v>
       </c>
       <c r="BS14">
         <v>59100000.0</v>
       </c>
       <c r="BT14">
+        <v>59100000.0</v>
+      </c>
+      <c r="BU14">
         <v>58300000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>59100000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>59126214.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>58965517.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>57318436.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>58962264.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>58421053.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>58798077.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>56620370.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>61807229.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>64102564.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>68079096.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>65846995.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>73661972.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>73947368.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>75250000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>72440476.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>84130435.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>84761905.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>87121212.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>83941606.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>87500000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>89189189.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>90947368.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>88163265.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>92558140.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>95238095.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>92631579.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>91428571.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>92352941.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>94100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95087719.0</v>
       </c>
       <c r="CZ14">
         <v>95087719.0</v>
       </c>
       <c r="DA14">
+        <v>95087719.0</v>
+      </c>
+      <c r="DB14">
         <v>96666667.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>95552711.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>97400000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>102200000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>103300000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>104800000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>99600000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:111">
+    <row r="15" spans="1:112">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>700000.0</v>
       </c>
       <c r="O15">
         <v>700000.0</v>
       </c>
       <c r="P15">
         <v>700000.0</v>
       </c>
       <c r="Q15">
         <v>700000.0</v>
       </c>
       <c r="R15">
         <v>700000.0</v>
       </c>
       <c r="S15">
         <v>700000.0</v>
       </c>
       <c r="T15">
         <v>700000.0</v>
       </c>
       <c r="U15">
         <v>700000.0</v>
       </c>
       <c r="V15">
@@ -9093,99 +9124,99 @@
       <c r="AT15">
         <v>700000.0</v>
       </c>
       <c r="AU15">
         <v>700000.0</v>
       </c>
       <c r="AV15">
         <v>700000.0</v>
       </c>
       <c r="AW15">
         <v>700000.0</v>
       </c>
       <c r="AX15">
         <v>700000.0</v>
       </c>
       <c r="AY15">
         <v>700000.0</v>
       </c>
       <c r="AZ15">
         <v>700000.0</v>
       </c>
       <c r="BA15">
         <v>700000.0</v>
       </c>
       <c r="BB15">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="BC15">
         <v>1100000.0</v>
       </c>
       <c r="BD15">
         <v>1100000.0</v>
       </c>
       <c r="BE15">
         <v>1100000.0</v>
       </c>
       <c r="BF15">
         <v>1100000.0</v>
       </c>
       <c r="BG15">
         <v>1100000.0</v>
       </c>
       <c r="BH15">
         <v>1100000.0</v>
       </c>
       <c r="BI15">
         <v>1100000.0</v>
       </c>
       <c r="BJ15">
         <v>1100000.0</v>
       </c>
       <c r="BK15">
         <v>1100000.0</v>
       </c>
       <c r="BL15">
         <v>1100000.0</v>
       </c>
       <c r="BM15">
         <v>1100000.0</v>
       </c>
       <c r="BN15">
         <v>1100000.0</v>
       </c>
       <c r="BO15">
         <v>1100000.0</v>
       </c>
       <c r="BP15">
         <v>1100000.0</v>
       </c>
       <c r="BQ15">
         <v>1100000.0</v>
       </c>
       <c r="BR15">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="BS15">
         <v>1000000.0</v>
       </c>
       <c r="BT15">
         <v>1000000.0</v>
       </c>
       <c r="BU15">
         <v>1000000.0</v>
       </c>
       <c r="BV15">
         <v>1000000.0</v>
       </c>
       <c r="BW15">
         <v>1000000.0</v>
       </c>
       <c r="BX15">
         <v>1000000.0</v>
       </c>
       <c r="BY15">
         <v>1000000.0</v>
       </c>
       <c r="BZ15">
         <v>1000000.0</v>
       </c>
@@ -9248,299 +9279,303 @@
       </c>
       <c r="CT15">
         <v>1000000.0</v>
       </c>
       <c r="CU15">
         <v>1000000.0</v>
       </c>
       <c r="CV15">
         <v>1000000.0</v>
       </c>
       <c r="CW15">
         <v>1000000.0</v>
       </c>
       <c r="CX15">
         <v>1000000.0</v>
       </c>
       <c r="CY15">
         <v>1000000.0</v>
       </c>
       <c r="CZ15">
         <v>1000000.0</v>
       </c>
       <c r="DA15">
         <v>1000000.0</v>
       </c>
-      <c r="DB15"/>
+      <c r="DB15">
+        <v>1000000.0</v>
+      </c>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
+      <c r="DH15"/>
     </row>
-    <row r="16" spans="1:111">
+    <row r="16" spans="1:112">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>800000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>1100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>209700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>151700000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>600000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="Q16">
         <v>1100000.0</v>
       </c>
       <c r="R16">
+        <v>1100000.0</v>
+      </c>
+      <c r="S16">
         <v>2100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>600000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3400000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="Y16">
         <v>1400000.0</v>
       </c>
       <c r="Z16">
+        <v>1400000.0</v>
+      </c>
+      <c r="AA16">
         <v>1900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>101100000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>237800000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>180800000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>142000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>176100000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>217300000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>180200000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>149700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>181800000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>216200000.0</v>
       </c>
-      <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>255300000.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>335800000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>434400000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>342500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>372400000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>429000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>373900000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>301700000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>314700000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>375800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>374700000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>332100000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>341800000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>365400000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>300700000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>269300000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>406800000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>426400000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>459400000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>408000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>540800000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>432800000.0</v>
       </c>
-      <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>373500000.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>339400000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>455400000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>447300000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>476600000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>434400000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>498300000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>407000000.0</v>
       </c>
-      <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>333500000.0</v>
       </c>
-      <c r="CC16"/>
       <c r="CD16"/>
-      <c r="CE16">
-[...1 lines deleted...]
-      </c>
+      <c r="CE16"/>
       <c r="CF16">
         <v>336200000.0</v>
       </c>
-      <c r="CG16"/>
+      <c r="CG16">
+        <v>336200000.0</v>
+      </c>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
-      <c r="CN16">
+      <c r="CN16"/>
+      <c r="CO16">
         <v>304500000.0</v>
       </c>
-      <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
+      <c r="DH16"/>
     </row>
-    <row r="17" spans="1:111">
+    <row r="17" spans="1:112">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9610,269 +9645,271 @@
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
+      <c r="DH17"/>
     </row>
-    <row r="18" spans="1:111">
+    <row r="18" spans="1:112">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>142300000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>141600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>140900000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>140400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>137800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>139100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>150100000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>129000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>103400000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>103500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>103900000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>102500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>83100000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>84700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>84000000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>118700000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>175500000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>175700000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>176100000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>151000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>151300000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>143900000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>181800000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>254800000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>251700000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>255800000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>255300000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>258700000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>344600000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>346200000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>335800000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>484900000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>485700000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>487100000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
-      <c r="BM18"/>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
+      <c r="DH18"/>
     </row>
-    <row r="19" spans="1:111">
+    <row r="19" spans="1:112">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9942,1884 +9979,1901 @@
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
+      <c r="DH19"/>
     </row>
-    <row r="20" spans="1:111">
+    <row r="20" spans="1:112">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20">
+        <v>1134000000.0</v>
+      </c>
+      <c r="C20">
         <v>1134600000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1137400000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1291100000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1342900000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1332700000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1328700000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1338600000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1333200000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1333900000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1337100000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1331400000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1336100000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1333600000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1332300000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1322200000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1332300000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1340600000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1342700000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1162800000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1166900000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1164900000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1167700000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1159700000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1026800000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1023600000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1030800000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1053800000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1060200000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1444700000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1446200000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1450800000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1450700000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1487500000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1447800000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1445900000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1439400000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1426600000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1429100000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1420300000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1419900000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1423900000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1416600000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1421800000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1465300000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1458800000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1478400000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1487400000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1503600000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1502300000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1477300000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1475800000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1469000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1467400000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>1473300000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1469500000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1464800000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1475000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>1467700000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1475300000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>1430300000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>1428900000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>1468500000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>1316400000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>1302000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>1314900000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>1323200000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>1326200000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>1283600000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>1193100000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>1199200000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>1206400000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>1225500000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>1225300000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>1216200000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>380100000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>373100000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>370500000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>369100000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>364500000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>363500000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>359900000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>356900000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>358900000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>359100000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>367200000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>375100000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>361200000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>369100000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>342600000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>345200000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>330200000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>457400000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>443100000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>37600000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>37400000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>37300000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>36900000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>37500000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>38100000.0</v>
       </c>
-      <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
-      <c r="DC20">
+      <c r="DC20"/>
+      <c r="DD20">
         <v>198400000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>205000000.0</v>
       </c>
-      <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
+      <c r="DH20"/>
     </row>
-    <row r="21" spans="1:111">
+    <row r="21" spans="1:112">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>806400000.0</v>
+      </c>
+      <c r="C21">
         <v>813400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>821800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>921300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>929300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>930000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>934300000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>948500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>952200000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>960400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>970100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>973800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>983700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>990100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>996800000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>996700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1010700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1024200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1035000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>906400000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>914400000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>918900000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>927500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>928100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>833400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>836200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>843800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>912900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>921400000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1087300000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1092800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1099000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1104200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1114100000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1068600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1071700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1393100000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1391200000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1388500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1385100000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1394900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1401600000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1402300000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1408500000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1809000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1817500000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1837200000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1847300000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1862400000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1867200000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1876000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1835500000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1835000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1841100000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1850000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1853700000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1855900000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1868900000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1870400000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1878200000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1891500000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1893200000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1852300000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1774200000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1765700000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1779400000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1783500000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1788600000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1826800000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1646900000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1655500000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1663200000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1680000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1683500000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1678500000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>310400000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>311200000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>309600000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>309700000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>306700000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>306400000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>663600000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>658400000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>664000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>662500000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>678200000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>692600000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>669400000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>675700000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>653200000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>658100000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>639000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>651300000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>635500000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>112200000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>111300000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>111700000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>110300000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>110500000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>110800000.0</v>
       </c>
-      <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>91900000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>94400000.0</v>
       </c>
-      <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
+      <c r="DH21"/>
     </row>
-    <row r="22" spans="1:111">
+    <row r="22" spans="1:112">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22">
+        <v>433000000.0</v>
+      </c>
+      <c r="C22">
         <v>450100000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>461200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>484700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>488400000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>512200000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>501600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>477300000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>455900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>496400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>521900000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>492400000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>502500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>540500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>540200000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>449300000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>414100000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>429100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>407500000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>345700000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>359200000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>354200000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>337000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>314100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>323500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>340100000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>367000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>357200000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>372700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>388600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>367300000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>329500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>341400000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>369700000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>349300000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>333500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>343100000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>366400000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>339000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>309200000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>333600000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>382700000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>355800000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>332800000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>626200000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>657900000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>643100000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>616900000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>620200000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>621100000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>611600000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>616300000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>630200000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>664200000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>637900000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>672400000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>669600000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>686400000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>640900000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>653400000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>709200000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>746300000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>679600000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>666300000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>631600000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>637600000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>590000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>667300000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>700000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>723000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>708500000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>674600000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>708700000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>717500000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>647100000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>582300000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>551800000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>523400000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>478800000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>553900000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>539900000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>511300000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>443600000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>491000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>502500000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>471100000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>432100000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>459700000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>460500000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>449300000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>401000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>430600000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>493000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>520600000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>296400000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>359000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>347200000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>319900000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>301200000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>361300000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>397200000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>392400000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>385500000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>459100000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>460500000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>411900000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>345600000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>383000000.0</v>
       </c>
-      <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
+      <c r="DH22"/>
     </row>
-    <row r="23" spans="1:111">
+    <row r="23" spans="1:112">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>3535400000.0</v>
+      </c>
+      <c r="C23">
         <v>3533200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3767900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3756300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3793300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3772800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3702400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3730900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3708400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3756300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3787200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3740700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3766300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3798600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3797000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3713100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3721300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3793300000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3807100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3674600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3647200000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3537900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3496100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3540900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3465600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3308500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3303200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3441900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3452300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3988500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3881300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3953300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3936600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4079200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4172500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4188800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4555800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4530600000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4455200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4771500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4854000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4949400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4886500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4991700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6869200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6807500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6932800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6928700000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7001000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6870300000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6800500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6717400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6800200000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6768900000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6745300000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6731200000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6667100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6631700000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6684900000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>6663400000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6794800000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>6681200000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6702000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6387900000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6157500000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>6052200000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>6198100000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6149000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6319500000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5633100000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5792600000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>5816700000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5974200000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>5907200000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5919000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3553000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3383300000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3254400000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3228500000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3132600000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2966600000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2863400000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3011900000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2960300000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2965500000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2910800000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3078400000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2915700000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2841000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2768400000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2827400000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2732100000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2689000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2607300000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1738300000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1588100000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1520900000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1474600000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1588500000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1497600000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1615800000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1618400000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1751700000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1793500000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1760100000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1676000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1850800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1833700000.0</v>
       </c>
-      <c r="DE23"/>
       <c r="DF23"/>
       <c r="DG23"/>
+      <c r="DH23"/>
     </row>
-    <row r="24" spans="1:111">
+    <row r="24" spans="1:112">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
+        <v>1245000000.0</v>
+      </c>
+      <c r="C24">
         <v>1244400000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1520800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1383300000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1372700000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1433100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1440600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1275000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1290400000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1350800000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1452300000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1360700000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1323100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1413600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1492000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1391400000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1356900000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1414300000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1432700000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1234200000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1233600000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1233000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1238400000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1237900000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1237400000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1098300000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1098100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1097800000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1097500000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1312300000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1136000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1103800000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1096500000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1404100000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1678700000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1525400000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1580100000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1609800000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1680500000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1544200000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1579200000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1843400000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1841300000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1704000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2508000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699000000.0</v>
       </c>
       <c r="AU24">
         <v>1699000000.0</v>
       </c>
       <c r="AV24">
+        <v>1699000000.0</v>
+      </c>
+      <c r="AW24">
         <v>1768900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1918900000.0</v>
       </c>
       <c r="AX24">
         <v>1918900000.0</v>
       </c>
       <c r="AY24">
+        <v>1918900000.0</v>
+      </c>
+      <c r="AZ24">
         <v>1918800000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1998800000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1998700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2138700000.0</v>
       </c>
       <c r="BC24">
         <v>2138700000.0</v>
       </c>
       <c r="BD24">
-        <v>2138600000.0</v>
+        <v>2138700000.0</v>
       </c>
       <c r="BE24">
         <v>2138600000.0</v>
       </c>
       <c r="BF24">
-        <v>1765000000.0</v>
+        <v>2138600000.0</v>
       </c>
       <c r="BG24">
         <v>1765000000.0</v>
       </c>
       <c r="BH24">
+        <v>1765000000.0</v>
+      </c>
+      <c r="BI24">
         <v>2206500000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2208000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1969500000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1971000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2022500000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2024000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2190500000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2192000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>2288500000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>2340000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2386500000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2388000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2589500000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2591000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2692500000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2694000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1372000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1482000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1528000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1553000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1625000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1550000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1288000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1317000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1295000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1082000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1101100000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1108900000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1059600000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>921500000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>865900000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>910200000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>913600000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1008000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>375000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="CR24">
         <v>160000000.0</v>
       </c>
       <c r="CS24">
         <v>160000000.0</v>
       </c>
       <c r="CT24">
-        <v>175000000.0</v>
+        <v>160000000.0</v>
       </c>
       <c r="CU24">
         <v>175000000.0</v>
       </c>
       <c r="CV24">
+        <v>175000000.0</v>
+      </c>
+      <c r="CW24">
         <v>225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000000.0</v>
       </c>
       <c r="CX24">
         <v>320000000.0</v>
       </c>
       <c r="CY24">
+        <v>320000000.0</v>
+      </c>
+      <c r="CZ24">
         <v>275000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>370000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>407000000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>412400000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
+      <c r="DH24"/>
     </row>
-    <row r="25" spans="1:111">
+    <row r="25" spans="1:112">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1520800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1383300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1372700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1433100000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1440600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1275000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1360700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1323100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1413600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1492000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1391400000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1356900000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1414300000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1432700000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1234200000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1233600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1233000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1238400000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1237900000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1237400000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1098300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1098100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1097800000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1097500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1312300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1136000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1103800000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1096500000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1404100000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1678700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1525400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1580100000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1609800000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1680500000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1544200000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1579200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1843400000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1841300000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1704000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2508000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699000000.0</v>
       </c>
       <c r="AU25">
         <v>1699000000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AV25">
+        <v>1699000000.0</v>
+      </c>
+      <c r="AW25"/>
+      <c r="AX25">
         <v>1918900000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>1918800000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1998800000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1998700000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2138700000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>2206500000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2208000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1969500000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
+      <c r="DH25"/>
     </row>
-    <row r="26" spans="1:111">
+    <row r="26" spans="1:112">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -11889,52 +11943,53 @@
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
+      <c r="DH26"/>
     </row>
-    <row r="27" spans="1:111">
+    <row r="27" spans="1:112">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12004,460 +12059,466 @@
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
+      <c r="DH27"/>
     </row>
-    <row r="28" spans="1:111">
+    <row r="28" spans="1:112">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>882100000.0</v>
+      </c>
+      <c r="C28">
         <v>979800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1330000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1316700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1212600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1306900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1292300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1176900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1115700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1178200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1262300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1231700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1183000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1329900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1383500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1272000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1245500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1307600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1276800000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>839400000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>874000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1029400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1026200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>938000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>789000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>856400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>918900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>887600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>956100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1081600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1091200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1030500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1083800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1182100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1169900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1041900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1142900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1226600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1280300000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1105600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1183200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1199900000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1164400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1009400000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1444900000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1317900000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1271600000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1159400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1252700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1372500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1418400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1239500000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1470400000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1643900000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1765800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1814000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1838800000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1836900000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2001200000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1897300000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1896300000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1938400000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1951000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1683700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1875100000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2017800000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2153000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2199300000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2412200000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2745600000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2801600000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2788700000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2919700000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2938200000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3070200000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1261800000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1365400000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1446800000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1616000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1639300000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1640100000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1397600000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1449100000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1326700000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1133900000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1131000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1177100000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1132800000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>989600000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>865200000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>915800000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>928000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>996700000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1062200000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>116700000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>235700000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>188700000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>225800000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>268500000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>312300000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>418800000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>448500000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>385800000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>493100000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>532400000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>580400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>112400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>92900000.0</v>
       </c>
-      <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
+      <c r="DH28"/>
     </row>
-    <row r="29" spans="1:111">
+    <row r="29" spans="1:112">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29">
+        <v>2739100000.0</v>
+      </c>
+      <c r="C29">
         <v>2727600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3039500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2965900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2963900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2974200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2968800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2883600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2888400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2925700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3022300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2911500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2891900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2942100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3003900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2870100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2853900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2955600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3012400000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2845000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2770000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2721300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2727700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2691900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2624000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2463300000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12498,667 +12559,674 @@
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
+      <c r="DH29"/>
     </row>
-    <row r="30" spans="1:111">
+    <row r="30" spans="1:112">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
+        <v>188700000.0</v>
+      </c>
+      <c r="C30">
         <v>267700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>154000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>194800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>218900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>235000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>173100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>164100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>216200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>209300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>177400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>168800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>190200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>223200000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>203400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>208900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>247900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>264900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>233600000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>230600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>221600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>269600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>237500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>229800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>238000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>259800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>242500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>225400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>307100000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>309900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>217300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>239100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>278700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>313400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>233800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>241000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>369900000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>346800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>269300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>289800000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>355400000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>343400000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>288700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>333600000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>570900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>500500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>534100000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>495000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>591100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>673200000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>463400000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>480600000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>768200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>767800000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>820900000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>811700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>770500000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>759600000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1019500000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>952200000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1033000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>898500000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1012500000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>875000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>840000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>773600000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>922300000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>864300000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>880200000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>781300000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>953600000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>970300000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>991800000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>904900000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1056900000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>788300000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>743800000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>713300000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>861900000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>699600000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>639200000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>566800000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>758200000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>724100000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>572600000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>556600000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>752400000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>659900000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>567700000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>436900000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>496500000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>432300000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>384800000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>325600000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>271300000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>189000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>183100000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>179200000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>256600000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>189100000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>174500000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>179100000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>268600000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>180600000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>180300000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>356700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>605500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>441900000.0</v>
       </c>
-      <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
+      <c r="DH30"/>
     </row>
-    <row r="31" spans="1:111">
+    <row r="31" spans="1:112">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-764700000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1551100000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1507000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1486700000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-859100000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1478100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1515500000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-825400000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-484900000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-569700000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1464100000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1465200000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>273200000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-492000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-512500000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-526400000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-642200000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-627100000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-749900000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-799700000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-805200000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-837000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-870400000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-860600000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-775900000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-918600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-968300000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1039600000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-976400000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-941500000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-952700000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1022400000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-966200000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-988000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-913000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-776100000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-812400000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-800400000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>-818800000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-857700000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-998000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1053100000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>-1252200000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-973200000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1086000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>2214400000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
+      <c r="DH31"/>
     </row>
-    <row r="32" spans="1:111">
+    <row r="32" spans="1:112">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32">
+        <v>508400000.0</v>
+      </c>
+      <c r="C32">
         <v>495700000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>559600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>430000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>437300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>476100000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>486200000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>372400000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>423600000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>452900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>537800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>428700000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>408800000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>440200000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>506200000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>394200000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>358600000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>424500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>483000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>598900000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>554900000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>503900000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>504500000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>473100000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>667100000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>503000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13199,1298 +13267,1309 @@
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
+      <c r="DH32"/>
     </row>
-    <row r="33" spans="1:111">
+    <row r="33" spans="1:112">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>2423400000.0</v>
+      </c>
+      <c r="C33">
         <v>2423700000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2710800000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2760800000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2788600000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2760400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2757200000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2794900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2749700000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2761500000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2781700000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2778299999.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2777700000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2789400000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2789500000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2771000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2787600000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2824600000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2840200000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2538899999.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2545200000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2550200000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2562700000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2557300000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2314100000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2319300000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2356700000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2397500000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2416700000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2966700000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2981700000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3002100000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3015800000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3074800000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2991900000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3002600000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3319800000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3307500000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3317600000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3319500000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3345600000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3433900000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3422500000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3355100000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4097800000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4096200000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4165100000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4199100000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4244200000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4259200000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4282700000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4149000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4106700000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4133600000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>4170000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>4208600000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>4202500000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>4238100000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>4229700000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>4270800000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>4273800000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>4287300000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>4308600000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>3958400000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>3925700000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>3971200000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>4003400000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>4023200000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>4049700000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>3751100000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>3767600000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>3789900000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>3934900000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>3931600000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>3898200000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1541600000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1483900000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1488800000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1495900000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1497500000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1496600000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1489500000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1487800000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1496300000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1503400000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1540700000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1575300000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1539000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1518000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1511200000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1513600000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1489000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1493800000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1478100000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>700900000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>700200000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>708100000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>703000000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>703600000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>714300000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>840200000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>845300000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>857700000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>863200000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>858100000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>796000000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>775600000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>859700000.0</v>
       </c>
-      <c r="DE33"/>
       <c r="DF33"/>
       <c r="DG33"/>
+      <c r="DH33"/>
     </row>
-    <row r="34" spans="1:111">
+    <row r="34" spans="1:112">
       <c r="A34" t="s">
         <v>62</v>
       </c>
       <c r="B34">
+        <v>121100000.0</v>
+      </c>
+      <c r="C34">
         <v>118000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>114200000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>102900000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>113000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>115100000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>125600000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>129400000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>111700000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>115500000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>124900000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>178600000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>170000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>167400000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>176100000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>173600000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>173400000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>180200000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>188100000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>190300000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>67500000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>253500000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>259700000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>257100000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>292500000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>292000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>310500000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>78800000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>203000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>210000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>215300000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>211800000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>234500000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>240700000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>248700000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>215500000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>262700000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>262200000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>267600000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>274800000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>246300000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>287200000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>391300000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>421000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>550800000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>558100000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>586000000.0</v>
       </c>
-      <c r="AV34"/>
-      <c r="AW34">
+      <c r="AW34"/>
+      <c r="AX34">
         <v>1144900000.0</v>
       </c>
-      <c r="AX34"/>
-      <c r="AY34">
+      <c r="AY34"/>
+      <c r="AZ34">
         <v>1165900000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>1111600000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>1201100000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>1171000000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>1196300000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>1072100000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>1084400000.0</v>
       </c>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
+      <c r="DH34"/>
     </row>
-    <row r="35" spans="1:111">
+    <row r="35" spans="1:112">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
+        <v>1471900000.0</v>
+      </c>
+      <c r="C35">
         <v>1471300000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1784200000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1637699999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1657900000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1722600000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1742400000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1583200000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1596700000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1663100000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1773700000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1676799999.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1635400000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1722600000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1809000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1706500000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1668100000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1733600000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1770900000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1553500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1588500000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1590000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1602000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1597500000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1613000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1475000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1492600000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1459500000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1419200000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1697800000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1527000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1491700000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1482000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1796100000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2071300000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1922700000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2097600000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2123700000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2203900000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2074300000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2084200000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2475200000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2578800000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2460800000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3543700000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2742800000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2772100000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2832700000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3063800000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3061200000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3084700000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3110400000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3199800000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3309700000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3315600000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3354200000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>3317900000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2969500000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2980400000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>3402800000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>3280100000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>3053900000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>3057700000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>3034800000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>2937100000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3129900000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>3135000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>3227200000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3200300000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3224900000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3242400000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3458700000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>3480700000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>3595900000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>3629600000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1776200000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1913200000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1935500000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1940600000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1993300000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1927600000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1650700000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1672700000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1669100000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1450900000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1466000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1489000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1425600000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1249100000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1170600000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>910200000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1196600000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1302900000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>643400000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>361700000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>348700000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>335700000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>346900000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>345400000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>394500000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>485900000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>486700000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>435700000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>526700000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>556900000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>1151500000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>24100000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>24900000.0</v>
       </c>
-      <c r="DE35"/>
       <c r="DF35"/>
       <c r="DG35"/>
+      <c r="DH35"/>
     </row>
-    <row r="36" spans="1:111">
+    <row r="36" spans="1:112">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
+        <v>190300000.0</v>
+      </c>
+      <c r="C36">
         <v>186200000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>459100000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>179100000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>160700000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>153100000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>151500000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>73300000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>138900000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>139700000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>141000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>66699999.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>69000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>123400000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>61700000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>106600000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-41000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>104400000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>105900000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>49399999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>105800000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>51399999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>54300000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>55099999.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>87600000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>38700000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>97300000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>34800000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>34400000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>32100000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>32300000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>28200000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>33400000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>36100000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>33600000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>31600000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>28900000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>27700000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>27400000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>28000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>55500000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>126400000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>120500000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>48700000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>122500000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>105300000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>107100000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>112700000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>99800000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>102800000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>81800000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>82100000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>39300000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>41200000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>39900000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>36900000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>34500000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>30600000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>30800000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>31900000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>35600000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>28700000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>29500000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>27200000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>36600000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>38200000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>43300000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>45000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>83700000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>79100000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>80700000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>84800000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>207300000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>205900000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>204600000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>201200000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>163800000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>167100000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>168300000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>88100000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>162000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>162200000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>162600000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>149800000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>162500000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>166000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>167700000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>164000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>152600000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>160000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>149900000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>148800000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>799600000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>778000000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>251200000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>244500000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>247000000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>241300000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>239200000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>238200000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>360600000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>366300000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>377600000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>377800000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>388900000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>326300000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>19700000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>87500000.0</v>
       </c>
-      <c r="DE36"/>
       <c r="DF36"/>
       <c r="DG36"/>
+      <c r="DH36"/>
     </row>
-    <row r="37" spans="1:111">
+    <row r="37" spans="1:112">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -14543,1706 +14622,1720 @@
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
+      <c r="DH37"/>
     </row>
-    <row r="38" spans="1:111">
+    <row r="38" spans="1:112">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>459100000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>105900000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>160700000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>153100000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>151500000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>73300000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>135200000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>118100000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>73800000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>61700000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-100000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>45800000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>49200000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>105900000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>107100000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>105800000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>51400000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>101000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>55100000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>42700000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>38700000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-100000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>34800000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>34400000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>32100000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>32300000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>28200000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>33400000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>36100000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2550000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2549200000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2861400000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2845500000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2845000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2833400000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2870300000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2951900000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2939400000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2879000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3396800000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3381600000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3422700000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3447400000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>3465800000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3472300000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>3435100000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>3393400000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>3343300000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>3349700000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>3363200000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>3360100000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>3355200000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3374500000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>3368900000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>3385400000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3357400000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>3350800000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>3350300000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>3117800000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>3104300000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>3132500000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3150000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>3159800000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>3194100000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2919100000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2935400000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2954400000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>3112800000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>3114700000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>3099300000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>891700000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>848100000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>847200000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>847100000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>837600000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>831900000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>825800000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>821000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>813800000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>825000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>844200000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>860300000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>833400000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>828300000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>813200000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>808000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>787800000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>799600000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>778000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>251200000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>244500000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>247000000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>241300000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>239200000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>238200000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>360600000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>366300000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>377600000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>377800000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>388900000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>326300000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
+      <c r="DH38"/>
     </row>
-    <row r="39" spans="1:111">
+    <row r="39" spans="1:112">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
+        <v>93200000.0</v>
+      </c>
+      <c r="C39">
         <v>92000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>218599999.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>90300000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>97800000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>95100000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>95000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>85500000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>90500000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>92900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>92000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>84800000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>88500000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>90300000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>79800000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>95300000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>90100000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>86600000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>86000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>80200000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>83700000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>81800000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>78100000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>75000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>78100000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>80500000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>85300000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>140000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>76800000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>78700000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>75100000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>128800000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>82200000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>77700000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>67600000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>125700000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>68100000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>142800000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>151700000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>143200000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>174600000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>180800000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>174000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>311900000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>548000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>490200000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>537000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>488700000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>539700000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>540600000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>561300000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>473200000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>346300000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>352600000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>329400000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>320000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>392400000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>334700000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>317900000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>315800000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>271500000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>271100000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>257200000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>258500000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>271400000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>273600000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>274200000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>234900000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>246300000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>247000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>235000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>210700000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>241400000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>237400000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>233500000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>270500000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>263500000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>250300000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>250600000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>247300000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>224900000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>213600000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>214200000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>27100000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>211400000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>209700000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>193100000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>148000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>210600000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>281600000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>327800000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>308500000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>254000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>248900000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>335700000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>306000000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>230400000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>237900000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>276500000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>209900000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>188800000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>185300000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>211600000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>278700000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>239400000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>93300000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>104200000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>121300000.0</v>
       </c>
-      <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
+      <c r="DH39"/>
     </row>
-    <row r="40" spans="1:111">
+    <row r="40" spans="1:112">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
+        <v>338700000.0</v>
+      </c>
+      <c r="C40">
         <v>347600000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>251900000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>300100000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>279900000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>258100000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>218800000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>302000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>268600000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>53800000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>87800000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>283000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>312400000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>293400000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>214100000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>264400000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>284800000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>262300000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>211800000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>279399999.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>270500000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>249900000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>210200000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>283600000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>253800000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>249900000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>214300000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>290300000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>292000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>255400000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>202600000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>261200000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>265000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>251400000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>209800000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>257300000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>255800000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>251800000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>235900000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>326700000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>338200000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>321300000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>277800000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>387100000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>597600000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>561600000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>524400000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>614600000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>591800000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>539100000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>511600000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>574000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>564400000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>536900000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>508300000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>563200000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>569000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>523300000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>642000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>707700000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>737500000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>692900000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>693500000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>691600000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>669000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>554900000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>639900000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>657800000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>635300000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>580200000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>675200000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>728900000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>842800000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>788900000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>795700000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>614300000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>553300000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>555600000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>597100000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>531700000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>471000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>446300000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>537900000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>153900000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>438000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>432100000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>553200000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>505100000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>468700000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>437700000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>512300000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>428200000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>373100000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>382800000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>418700000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>305600000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>288000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>275800000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>353700000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>275700000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>216500000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>201100000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>340300000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>248600000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>232400000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>214600000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>309300000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>248500000.0</v>
       </c>
-      <c r="DE40"/>
       <c r="DF40"/>
       <c r="DG40"/>
+      <c r="DH40"/>
     </row>
-    <row r="41" spans="1:111">
+    <row r="41" spans="1:112">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>262200000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>271300000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>275400000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>314000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>270300000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>274900000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>338200000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>319300000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>354900000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>313600000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>363600000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>325000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>340300000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>338300000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>350900000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>360000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>321700000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>385500000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>391000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>387900000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>385500000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>392000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>248700000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>215500000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>262700000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>262200000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>267600000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>274800000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>246300000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>287200000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>391300000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>421000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>550800000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>558100000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>586000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>592700000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>570400000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>569700000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>594600000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>569900000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>723700000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>695800000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>704400000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>760600000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>712500000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>737200000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>751700000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>742500000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>678100000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>692300000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>697700000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>562900000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>460600000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>478900000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>477900000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>487900000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>360600000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>342200000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>358100000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>379300000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>380800000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>393400000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>428100000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>404200000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>431200000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>407500000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>387600000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>368300000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>377600000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>362700000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>355700000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>374100000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>368900000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>364900000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>380100000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>366000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>327600000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>304700000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>290400000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>283000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>294900000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>268400000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>201700000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>188700000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>175700000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>171900000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>170400000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>169500000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>165900000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>166700000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>160700000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>156700000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>149900000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>20900000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
+      <c r="DH41"/>
     </row>
-    <row r="42" spans="1:111">
+    <row r="42" spans="1:112">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
+        <v>572200000.0</v>
+      </c>
+      <c r="C42">
         <v>566600000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>576000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>575500000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>569800000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>588100000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>617100000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>648100000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>660200000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>663200000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>672300000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>687700000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>710000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>719600000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>726900000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>743400000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>753400000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>782600000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>826500000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>854800000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>847400000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>840700000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>834600000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>841400000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>837200000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>832600000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>827400000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>823900000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>821300000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>817600000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>812400000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>809100000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>807000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>802500000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>807200000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>919500000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>988300000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1019300000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1020300000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1079500000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1157000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1185800000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1182600000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1262000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1432300000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1426700000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1416300000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1419700000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1409500000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1397100000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1482200000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1481700000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1469500000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-686000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-706400000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-707000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-519800000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-449400000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-462600000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-332100000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-137300000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-148400000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-90400000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-98100000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-112600000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-128000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-145600000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-147100000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-164000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-675400000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-681000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-684400000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-723300000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-737400000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-747900000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-756600000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-782700000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-817700000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-839600000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-804000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-755800000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-521300000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-455200000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-337500000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>-92100000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-56300000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-59000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>15900000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>271300000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>404100000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>401300000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>523800000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>503200000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>488800000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>598500000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>613800000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>680500000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>697600000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>698300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>704500000.0</v>
       </c>
       <c r="CW42">
         <v>704500000.0</v>
       </c>
       <c r="CX42">
+        <v>704500000.0</v>
+      </c>
+      <c r="CY42">
         <v>704300000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>742000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>783900000.0</v>
       </c>
       <c r="DA42">
         <v>783900000.0</v>
       </c>
       <c r="DB42">
+        <v>783900000.0</v>
+      </c>
+      <c r="DC42">
         <v>536200000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-1265200000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>1850200000.0</v>
       </c>
-      <c r="DE42"/>
       <c r="DF42"/>
       <c r="DG42"/>
+      <c r="DH42"/>
     </row>
-    <row r="43" spans="1:111">
+    <row r="43" spans="1:112">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16312,88 +16405,87 @@
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
+      <c r="DH43"/>
     </row>
-    <row r="44" spans="1:111">
+    <row r="44" spans="1:112">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -16446,1747 +16538,1763 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
+      <c r="DH44"/>
     </row>
-    <row r="45" spans="1:111">
+    <row r="45" spans="1:112">
       <c r="A45" t="s">
         <v>73</v>
       </c>
       <c r="B45">
+        <v>1229900000.0</v>
+      </c>
+      <c r="C45">
         <v>1241400000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1252700000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1496900000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1470500000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1426000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1401800000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1424000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1382400000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1384600000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1384100000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1365100000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>339800000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>342300000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>348600000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1311800000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>347800000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>355400000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>356600000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>358100000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>360900000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>368900000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>370900000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>366300000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>372000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>384800000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>396000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>400700000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>402600000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>410400000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>424100000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>427500000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>437100000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>441900000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>453400000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>458400000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>462000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>472600000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>486100000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>475300000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>482000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>483100000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>476100000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>701000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>714600000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>742400000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>751700000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>778400000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>786900000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>847600000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>755600000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>763400000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>783900000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>806800000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>848500000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>847300000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>863600000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>860800000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>885400000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>916400000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>936500000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>958300000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>840600000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>821400000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>838700000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>853400000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>863400000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>855600000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>832000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>832200000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>835500000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>822100000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>816900000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>798900000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>649900000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>635800000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>641600000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>648800000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>659900000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>664700000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>663700000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>666800000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>682500000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>678400000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>696500000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>715000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>705600000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>689700000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>698000000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>705600000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>701200000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>694200000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>700100000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>449700000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>455700000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>461100000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>461700000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>464400000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>476100000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>479600000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>479000000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>480100000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>485400000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>469200000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>469700000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>465600000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>472800000.0</v>
       </c>
-      <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
+      <c r="DH45"/>
     </row>
-    <row r="46" spans="1:111">
+    <row r="46" spans="1:112">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>292700000.0</v>
+      </c>
+      <c r="C46">
         <v>289500000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>292500000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>369300000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>355700000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>344600000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>342700000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>434500000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>325400000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>327500000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>333500000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>406400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>388900000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>342300000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>398700000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>345500000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>347800000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>355400000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>356600000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>420300000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>358100000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>415000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>413200000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>414400000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>366300000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>420800000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>384800000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>396000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>400700000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>402600000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>410400000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>424100000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>427500000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>437100000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>441900000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>453400000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>458400000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>462000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>472600000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>486100000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>475300000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>482000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>483100000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>476100000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>701000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>714600000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>742400000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>751700000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>778400000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>786900000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>847600000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>755600000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>763400000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>783900000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>806800000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>848500000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>847300000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>863600000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>860800000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>885400000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>916400000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>936500000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>958300000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>840600000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>821400000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>838700000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>853400000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>863400000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>855600000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>832000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>832200000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>835500000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>822100000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>816900000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>798900000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>649900000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>635800000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>641600000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>648800000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>659900000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>664700000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>663700000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>666800000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>682500000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>678400000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>696500000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>715000000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>705600000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>689700000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>698000000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>705600000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>701200000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>694200000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>700100000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>449700000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>455700000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>461100000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>461700000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>464400000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>476100000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>479600000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>479000000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>480100000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>485400000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>469200000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>469700000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>465600000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>472800000.0</v>
       </c>
-      <c r="DE46"/>
       <c r="DF46"/>
       <c r="DG46"/>
+      <c r="DH46"/>
     </row>
-    <row r="47" spans="1:111">
+    <row r="47" spans="1:112">
       <c r="A47" t="s">
         <v>75</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>292500000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>442500000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>355700000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>344600000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>342700000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>434500000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>337900000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>339800000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>342300000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>348600000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>345500000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>347800000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>355400000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>356600000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>362600000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>358100000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>360900000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>368900000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>370900000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>366300000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>372000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>384800000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>396000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>400700000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>402600000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>410400000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>424100000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>427500000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>437100000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>441900000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>453400000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>458400000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>462000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>472600000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>486100000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>475300000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>482000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>483100000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>476100000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>701000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>714600000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>742400000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>751700000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>778400000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>786900000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>847600000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>755600000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>763400000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>783900000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>806800000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>848500000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>847300000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>863600000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>860800000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>885400000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>916400000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>936500000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>958300000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>840600000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>821400000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>838700000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>853400000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>863400000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>855600000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>832000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>832200000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>835500000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>822100000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>816900000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>798900000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>649900000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>635800000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>641600000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>648800000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>659900000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>664700000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>663700000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>666800000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>682500000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>678400000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>696500000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>715000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>705600000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>689700000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>698000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>705600000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>701200000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>694200000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>700100000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>449700000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>455700000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>461100000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>461700000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>464400000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>476100000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>479600000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>479000000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>480100000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>485400000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>469200000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>469700000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
+      <c r="DH47"/>
     </row>
-    <row r="48" spans="1:111">
+    <row r="48" spans="1:112">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>1002100000.0</v>
+      </c>
+      <c r="C48">
         <v>995800000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1014000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1086700000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1124400000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1102300000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1080900000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1090100000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1089000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1047700000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1019300000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1022100000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>991200000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>946400000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>935600000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>939100000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>905900000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>883500000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>868500000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>865700000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>829900000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>797700000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>791600000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>782400000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>761400000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>756700000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>737200000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>734100000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>693400000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1134800000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1086600000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1083100000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1046500000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1034300000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>969200000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>952900000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1101200000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1046400000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>981100000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>946000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>896900000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>862700000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>796600000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>772900000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1222800000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1326800000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1447000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1373000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1319200000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1287000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1220100000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1144100000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1070700000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>3155200000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>3097500000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2993200000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>2902500000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2834300000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>2756500000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>2613000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>2568200000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>2502500000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>2463500000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>2353900000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>2272300000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>2171900000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>2088100000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1963200000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1931000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1859300000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1782600000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1671800000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1587000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1523900000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1464500000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>1362700000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1307100000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>1252800000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>1192200000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>1073200000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>1046300000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>998100000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>950000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>878500000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>827700000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>780700000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>740500000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>625800000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>568400000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>531600000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>480900000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>367100000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>336200000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>320700000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>288300000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>202400000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>147700000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>107800000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>87800000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>17500000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>132000000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>116300000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>110700000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>59800000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>23200000.0</v>
       </c>
-      <c r="DB48"/>
       <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
       <c r="DG48"/>
+      <c r="DH48"/>
     </row>
-    <row r="49" spans="1:111">
+    <row r="49" spans="1:112">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>991200000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>946400000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>935600000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>931700000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>905900000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>883500000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>868500000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>865700000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>829900000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>797700000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>791600000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>782400000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>761400000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>756700000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>737200000.0</v>
       </c>
-      <c r="AB49"/>
-      <c r="AC49">
+      <c r="AC49"/>
+      <c r="AD49">
         <v>693400000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1134800000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1086600000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1083100000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1046500000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1034300000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>969200000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>952900000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1101200000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1046400000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>981100000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>946000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>896900000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>862700000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>796600000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>772900000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>1222800000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>1326800000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>1447000000.0</v>
       </c>
-      <c r="AV49">
-[...1 lines deleted...]
-      </c>
       <c r="AW49">
+        <v>0.0</v>
+      </c>
+      <c r="AX49">
         <v>1319200000.0</v>
       </c>
-      <c r="AX49">
-[...1 lines deleted...]
-      </c>
       <c r="AY49">
+        <v>0.0</v>
+      </c>
+      <c r="AZ49">
         <v>1220100000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>1144100000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>1070700000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>3155200000.0</v>
       </c>
-      <c r="BC49">
-[...1 lines deleted...]
-      </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>2613000000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>2568200000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>2502500000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>2463500000.0</v>
       </c>
-      <c r="BL49">
-[...2 lines deleted...]
-      <c r="BM49"/>
+      <c r="BM49">
+        <v>0.0</v>
+      </c>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
+      <c r="DH49"/>
     </row>
-    <row r="50" spans="1:111">
+    <row r="50" spans="1:112">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50">
+        <v>34200000.0</v>
+      </c>
+      <c r="C50">
         <v>35100000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>32500000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>29500000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>23200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27200000.0</v>
       </c>
       <c r="G50">
         <v>27200000.0</v>
       </c>
       <c r="H50">
+        <v>27200000.0</v>
+      </c>
+      <c r="I50">
         <v>24500000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>21400000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>23600000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>24200000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>19500000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>17700000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>21500000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>25200000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>19000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>18900000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>25800000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>27400000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>26500000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>24800000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>24200000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>24100000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>21100000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>18400000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>17700000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>17000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>131400000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>137600000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>13900000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>184900000.0</v>
       </c>
       <c r="AG50">
         <v>184900000.0</v>
       </c>
       <c r="AH50">
+        <v>184900000.0</v>
+      </c>
+      <c r="AI50">
         <v>1425700000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1699800000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1544800000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>17700000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>19700000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>18300000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>281800000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>295500000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>1716100000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>230000000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
@@ -18205,746 +18313,751 @@
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
+      <c r="DH50"/>
     </row>
-    <row r="51" spans="1:111">
+    <row r="51" spans="1:112">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>1279200000.0</v>
+      </c>
+      <c r="C51">
         <v>1279500000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1553300000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1542400000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1412200000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1477000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1467800000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1386000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1311800000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1374400000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1476500000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1448100000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1390400000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1485100000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1567600000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1460700000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1427100000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1495700000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1516600000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1318600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311500000.0</v>
       </c>
       <c r="V51">
         <v>1311500000.0</v>
       </c>
       <c r="W51">
+        <v>1311500000.0</v>
+      </c>
+      <c r="X51">
         <v>1307000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1302700000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1300900000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1165200000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1170700000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1229200000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1235100000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1326200000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1331100000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1296900000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1302300000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1425700000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1699800000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1544800000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1597800000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1629500000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1698800000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1844500000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1874700000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1860400000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1858600000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1721500000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2535000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2432200000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2403200000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2288400000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2341400000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2364200000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2299900000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2237800000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2419200000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2494600000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2552900000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2532500000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2470900000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2398700000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2478100000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>2368500000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>2403600000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>2416400000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2395100000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>2313400000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>2363900000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>2414000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2561200000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>2558600000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>2855500000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>2876300000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>2929500000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2959900000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>3017100000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>3054000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>3153500000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1625000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1705700000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>1725400000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>1757300000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1773600000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1706100000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1479800000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1557200000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>1411200000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1309500000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1263700000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>1302600000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>1241900000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>1073800000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>954600000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>1004300000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>999700000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>1060100000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>1096300000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>250700000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>269600000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>240800000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>260400000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>319100000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>335300000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>433900000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>464800000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>414100000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>505000000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>554200000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>598500000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>132300000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>120700000.0</v>
       </c>
-      <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
+      <c r="DH51"/>
     </row>
-    <row r="52" spans="1:111">
+    <row r="52" spans="1:112">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
+        <v>34200000.0</v>
+      </c>
+      <c r="C52">
         <v>35100000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>32500000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>44900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>39500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>43900000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>27200000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>41200000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>21400000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>23600000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>24200000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>33500000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>26300000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>30500000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>34000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>27800000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>29300000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>37000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>39000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>37500000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>35500000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>35100000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>33200000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>30200000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>28200000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>28500000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>29000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>131400000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>137600000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>13900000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>195100000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>193100000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>205800000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>21600000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>21100000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>19400000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>17700000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>19700000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>18300000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>300300000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>295500000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>17000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>17300000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>17500000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>27000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>733200000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>704200000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>519500000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>422500000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>445300000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>381100000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>239000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>420500000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>355900000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>414200000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>393900000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>332300000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>633700000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>713100000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>162000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>195600000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>446900000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>424100000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>290900000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>339900000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>223500000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>369200000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>270100000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>515500000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>489800000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>541500000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>370400000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>426100000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>361500000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>459500000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>253000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>223700000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>197400000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>204300000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>148600000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>156100000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>191800000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>240200000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>116200000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>227500000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>162600000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>193700000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>182300000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>152300000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>88700000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>94100000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>86100000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>52100000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>721300000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>90700000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>109600000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>80800000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>85400000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>144100000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>110300000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>113900000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>144800000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>139100000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>135000000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>147200000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>186100000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>130900000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>118800000.0</v>
       </c>
-      <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
+      <c r="DH52"/>
     </row>
-    <row r="53" spans="1:111">
+    <row r="53" spans="1:112">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -18997,147 +19110,148 @@
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
-      <c r="BM53"/>
+      <c r="BM53">
+        <v>0.0</v>
+      </c>
       <c r="BN53"/>
       <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>7900000.0</v>
       </c>
-      <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>7900000.0</v>
       </c>
-      <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
-      <c r="BX53">
+      <c r="BX53"/>
+      <c r="BY53">
         <v>8300000.0</v>
       </c>
-      <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
-      <c r="CB53">
+      <c r="CB53"/>
+      <c r="CC53">
         <v>10100000.0</v>
       </c>
-      <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>5000000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
-      <c r="CJ53">
+      <c r="CJ53"/>
+      <c r="CK53">
         <v>3600000.0</v>
       </c>
-      <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
+      <c r="DH53"/>
     </row>
-    <row r="54" spans="1:111">
+    <row r="54" spans="1:112">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19190,1451 +19304,1464 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
+      <c r="DH54"/>
     </row>
-    <row r="55" spans="1:111">
+    <row r="55" spans="1:112">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>3535400000.0</v>
+      </c>
+      <c r="C55">
         <v>3533200000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3767900000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3756300000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3793300000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3772800000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3702400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3730900000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3708400000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3756300000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3787200000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3740700000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3766300000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3798600000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3797000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3713100000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3721300000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3793300000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3807100000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3674600000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3647200000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3537900000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3496100000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3540900000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3465600000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3308500000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3303200000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3441900000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3452300000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3988500000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3881300000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3953300000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3936600000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4079200000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4172500000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4188800000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4555800000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4530600000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4455200000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4771500000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4854000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4949400000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4886500000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4991700000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>6869200000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>6807500000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>6932800000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>6928700000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>7001000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6870300000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>6800500000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>6717400000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>6800200000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>6768900000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>6745300000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>6731200000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>6667100000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>6631700000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>6684900000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>6663400000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>6794800000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>6681200000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>6702000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>6387900000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>6157500000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>6052200000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>6198100000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>6149000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>6319500000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>5633100000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>5792600000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>5816700000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>5974200000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>5907200000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>5919000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>3553000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>3383300000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>3254400000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>3228500000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>3132600000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2966600000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2863400000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>3011900000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2960300000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2965500000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2910800000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>3078400000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2915700000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2841000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2768400000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>2827400000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>2732100000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>2689000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>2607300000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1738300000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1588100000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1520900000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1474600000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1588500000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1497600000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1615800000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1618400000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1751700000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1793500000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1760100000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1676000000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>1850800000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1833700000.0</v>
       </c>
-      <c r="DE55"/>
       <c r="DF55"/>
       <c r="DG55"/>
+      <c r="DH55"/>
     </row>
-    <row r="56" spans="1:111">
+    <row r="56" spans="1:112">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>1112000000.0</v>
+      </c>
+      <c r="C56">
         <v>1109500000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1057099999.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>995500000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1004700000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1012400000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>945200000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>936000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>958700000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>994800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1005500000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>962400000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>988600000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1009200000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1007500000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>942200000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>933700000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>968700000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>966900000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1135700000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1102000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>987700000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>933400000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>983600000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1151500000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>989200000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>946600000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1044400000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1035600000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1021800000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>899600000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>951200000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>920800000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1004400000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1180600000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1186200000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1236000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1223100000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1137600000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1452000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1508400000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1515500000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1464000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1636600000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2771400000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2711300000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2767700000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2729600000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2756800000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2611100000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2517800000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2568400000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2693500000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2635300000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2575300000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2522600000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2464600000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2393600000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2455200000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2392600000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2521000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2393900000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>2393400000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2429500000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2231800000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>2081000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>2194700000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>2125800000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>2269800000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1882000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>2025000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>2026800000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>2039300000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1975600000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>2020800000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>2011400000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1899400000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1765600000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1732600000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1635100000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1470000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1373900000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1524100000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1464000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1462100000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1370100000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1503100000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1376700000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>1323000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>1257200000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>1313800000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>1243100000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>1195200000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>1129200000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1037400000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>887900000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>812800000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>771600000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>884900000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>783300000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>775600000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>773100000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>894000000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>930300000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>902000000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>880000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>1075200000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>974000000.0</v>
       </c>
-      <c r="DE56"/>
       <c r="DF56"/>
       <c r="DG56"/>
+      <c r="DH56"/>
     </row>
-    <row r="57" spans="1:111">
+    <row r="57" spans="1:112">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>603600000.0</v>
+      </c>
+      <c r="C57">
         <v>613800000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>497500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>565500000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>567400000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>536300000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>459000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>563600000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>535100000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>541900000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>467700000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>523400000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>579800000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>569000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>501300000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>539500000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>575100000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>544200000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>483900000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>536799999.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>547100000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>483800000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>428900000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>510500000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>484400000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>486200000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>462500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>659600000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>678600000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>508600000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>615000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>717000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>736700000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>551900000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>445400000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>524400000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>544300000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>557400000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>473300000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>868200000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>896500000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>601400000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>511200000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>666800000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1039200000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1701400000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1621200000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1573700000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1371600000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1290700000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1181300000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1153400000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1294400000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1203800000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1233300000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1307500000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1176900000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1444200000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1614100000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1159300000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1166100000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1391200000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1429900000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1253500000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1242900000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>995900000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1201200000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1159500000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1350000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1278200000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1469900000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1361700000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1499400000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1396800000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1503200000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1122900000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>972200000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>927200000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>969700000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>926900000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>811700000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>816900000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>938200000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>838100000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>850300000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>756600000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>914200000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>907900000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>816500000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>715000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>785100000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>727500000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>630500000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1265000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>599600000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>534600000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>466900000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>450100000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>579400000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>495200000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>414100000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>430800000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>570900000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>528600000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>495500000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>524500000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>561500000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>495900000.0</v>
       </c>
-      <c r="DE57"/>
       <c r="DF57"/>
       <c r="DG57"/>
+      <c r="DH57"/>
     </row>
-    <row r="58" spans="1:111">
+    <row r="58" spans="1:112">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>2075500000.0</v>
+      </c>
+      <c r="C58">
         <v>2085100000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2281700000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2203200000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2225300000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2258900000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2201400000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2146800000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2131800000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2205000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2241400000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2200200000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2215200000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2291600000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2310300000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2246000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2243200000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2277800000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2254800000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2090300000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2135600000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2073800000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2030900000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2108000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2097400000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1961200000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1955100000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2119100000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2097800000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2206400000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2142000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2208700000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2218700000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2348000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2516700000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2447100000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2641900000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2681100000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2677200000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2942500000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2980700000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3076600000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3090000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3127600000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4582900000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>4444200000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4393300000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4406400000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4435400000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4351900000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>4266000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4263800000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>4494200000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>4513500000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4548900000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4661700000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>4494800000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>4413700000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4594500000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4562100000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>4446200000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>4445100000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>4487600000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>4288300000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>4180000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>4125800000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>4336200000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>4386700000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>4550300000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>4503100000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>4712300000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>4820400000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>4980100000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>4992700000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>5132800000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>2899100000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>2885400000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>2862700000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2910300000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2920200000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2739300000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2467600000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2610900000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>2507200000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>2301200000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2222600000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>2403200000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>2333500000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>2065600000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1885600000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1695300000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1924100000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1933400000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1908400000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>961300000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>883300000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>802600000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>797000000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>924800000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>889700000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>900000000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>917500000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1006600000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1055300000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>1052400000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>1676000000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>585600000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>520800000.0</v>
       </c>
-      <c r="DE58"/>
       <c r="DF58"/>
       <c r="DG58"/>
+      <c r="DH58"/>
     </row>
-    <row r="59" spans="1:111">
+    <row r="59" spans="1:112">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -20687,725 +20814,732 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
+      <c r="DH59"/>
     </row>
-    <row r="60" spans="1:111">
+    <row r="60" spans="1:112">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>1459900000.0</v>
+      </c>
+      <c r="C60">
         <v>1448100000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1486200000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1553100000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1568000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1513900000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1501000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1584100000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1576600000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1551300000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1545800000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1540500000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1551100000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1507000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1486700000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1467100000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1478100000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1515500000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1552300000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1584300000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1511600000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1464100000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1465200000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1432900000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1368200000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1347300000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1348100000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1322800000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1354500000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1782100000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1739300000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1744600000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1717900000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1731200000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1655800000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1741700000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1913900000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1849500000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1778000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1829000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1873300000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1872800000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1796500000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1864100000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2286300000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2363300000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2539500000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2522300000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2565600000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2518400000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2534500000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2453600000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2306000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2255400000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2196400000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2069500000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2172300000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2218000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2090400000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2101300000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2348600000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2236100000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2214400000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2099600000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1977500000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1926400000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1861900000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1762300000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1769200000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1130000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1080300000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>996300000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>994100000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>914500000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>786200000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>653900000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>497900000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>391700000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>318200000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>212400000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>227300000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>395800000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>401000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>453100000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>664300000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>688200000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>675200000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>582200000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>775400000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>882800000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>841700000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>808000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>755600000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>698900000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>777000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>704800000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>718300000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>677600000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>663700000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>607900000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>715800000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>700900000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>745100000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>738200000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>707700000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>-536200000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>1265200000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>1312900000.0</v>
       </c>
-      <c r="DE60"/>
       <c r="DF60"/>
       <c r="DG60"/>
+      <c r="DH60"/>
     </row>
-    <row r="61" spans="1:111">
+    <row r="61" spans="1:112">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-876300000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-863600000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-850900000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-860900000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-846500000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-814600000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-767200000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-776300000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-777300000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-781300000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-784200000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-790400000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-792100000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-793500000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-795300000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-803800000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-811500000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-812400000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-812600000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-819200000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-822400000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-822700000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-813500000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-703900000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-636900000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-600900000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-609800000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-563000000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-484300000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-448700000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-451900000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-382200000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-206900000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-207200000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-210300000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-221600000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-224700000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-230400000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-137500000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-147200000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-148800000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-2296600000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-2306900000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-2328700000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-2131200000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-2051600000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-2052400000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-1925700000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-1721200000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-1722900000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-1657300000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-1667600000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-1675000000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-1682300000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-1691600000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-1702400000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-1710600000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-1712800000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-1714300000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-1719300000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-1743100000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-1749900000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-1753400000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-1755600000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-1762200000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-1783800000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-1797700000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-1754200000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-1694000000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-1458700000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-1391900000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-1193900000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-946400000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-904200000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-895100000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-814800000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-557200000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-421500000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-412700000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-288100000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-295400000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-303100000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-192100000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-176000000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-105900000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-86800000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-85900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-79600000.0</v>
       </c>
       <c r="CW61">
         <v>-79600000.0</v>
       </c>
       <c r="CX61">
         <v>-79600000.0</v>
       </c>
       <c r="CY61">
+        <v>-79600000.0</v>
+      </c>
+      <c r="CZ61">
         <v>-41900000.0</v>
       </c>
-      <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
+      <c r="DH61"/>
     </row>
-    <row r="62" spans="1:111">
+    <row r="62" spans="1:112">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21475,50 +21609,51 @@
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
+      <c r="DH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21602,51 +21737,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B2">
         <v>1298600000.0</v>
       </c>
       <c r="C2">
         <v>1298000000.0</v>
       </c>
       <c r="D2">
         <v>1310800000.0</v>
       </c>
       <c r="E2">
         <v>1291200000.0</v>
       </c>
       <c r="F2">
         <v>1136100000.0</v>
       </c>
       <c r="G2">
         <v>1068800000.0</v>
       </c>
       <c r="H2">
         <v>1174400000.0</v>
       </c>
       <c r="I2">
         <v>1201500000.0</v>
       </c>
@@ -21694,51 +21829,51 @@
       </c>
       <c r="X2">
         <v>1274200000.0</v>
       </c>
       <c r="Y2">
         <v>963800000.0</v>
       </c>
       <c r="Z2">
         <v>999100000.0</v>
       </c>
       <c r="AA2">
         <v>1044000000.0</v>
       </c>
       <c r="AB2">
         <v>997900000.0</v>
       </c>
       <c r="AC2">
         <v>1004400000.0</v>
       </c>
       <c r="AD2">
         <v>1085700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B3">
         <v>88800000.0</v>
       </c>
       <c r="C3">
         <v>88000000.0</v>
       </c>
       <c r="D3">
         <v>91400000.0</v>
       </c>
       <c r="E3">
         <v>89900000.0</v>
       </c>
       <c r="F3">
         <v>87100000.0</v>
       </c>
       <c r="G3">
         <v>88800000.0</v>
       </c>
       <c r="H3">
         <v>93800000.0</v>
       </c>
       <c r="I3">
         <v>97600000.0</v>
       </c>
@@ -21786,89 +21921,89 @@
       </c>
       <c r="X3">
         <v>83200000.0</v>
       </c>
       <c r="Y3">
         <v>57400000.0</v>
       </c>
       <c r="Z3">
         <v>79800000.0</v>
       </c>
       <c r="AA3">
         <v>82000000.0</v>
       </c>
       <c r="AB3">
         <v>94900000.0</v>
       </c>
       <c r="AC3">
         <v>101200000.0</v>
       </c>
       <c r="AD3">
         <v>112300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>20800000.0</v>
       </c>
       <c r="M4">
         <v>238400000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B5">
         <v>96800000.0</v>
       </c>
       <c r="C5">
         <v>197400000.0</v>
       </c>
       <c r="D5">
         <v>226200000.0</v>
       </c>
       <c r="E5">
         <v>195500000.0</v>
       </c>
       <c r="F5">
         <v>215000000.0</v>
       </c>
       <c r="G5">
         <v>148500000.0</v>
       </c>
       <c r="H5">
         <v>-327700000.0</v>
       </c>
       <c r="I5">
         <v>231800000.0</v>
       </c>
@@ -21916,51 +22051,51 @@
       </c>
       <c r="X5">
         <v>273200000.0</v>
       </c>
       <c r="Y5">
         <v>307300000.0</v>
       </c>
       <c r="Z5">
         <v>194800000.0</v>
       </c>
       <c r="AA5">
         <v>324300000.0</v>
       </c>
       <c r="AB5">
         <v>255800000.0</v>
       </c>
       <c r="AC5">
         <v>219000000.0</v>
       </c>
       <c r="AD5">
         <v>204400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B6">
         <v>185600000.0</v>
       </c>
       <c r="C6">
         <v>285400000.0</v>
       </c>
       <c r="D6">
         <v>317600000.0</v>
       </c>
       <c r="E6">
         <v>285400000.0</v>
       </c>
       <c r="F6">
         <v>302100000.0</v>
       </c>
       <c r="G6">
         <v>237300000.0</v>
       </c>
       <c r="H6">
         <v>-233900000.0</v>
       </c>
       <c r="I6">
         <v>329400000.0</v>
       </c>
@@ -22008,127 +22143,127 @@
       </c>
       <c r="X6">
         <v>356400000.0</v>
       </c>
       <c r="Y6">
         <v>364700000.0</v>
       </c>
       <c r="Z6">
         <v>274600000.0</v>
       </c>
       <c r="AA6">
         <v>406300000.0</v>
       </c>
       <c r="AB6">
         <v>350700000.0</v>
       </c>
       <c r="AC6">
         <v>320200000.0</v>
       </c>
       <c r="AD6">
         <v>316700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-3600000.0</v>
       </c>
       <c r="I8">
         <v>-21300000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>20800000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B9">
         <v>924900000.0</v>
       </c>
       <c r="C9">
         <v>955700000.0</v>
       </c>
       <c r="D9">
         <v>940800000.0</v>
       </c>
       <c r="E9">
         <v>880500000.0</v>
       </c>
       <c r="F9">
         <v>951200000.0</v>
       </c>
       <c r="G9">
         <v>880900000.0</v>
       </c>
       <c r="H9">
         <v>966600000.0</v>
       </c>
       <c r="I9">
         <v>1032900000.0</v>
       </c>
@@ -22176,51 +22311,51 @@
       </c>
       <c r="X9">
         <v>958300000.0</v>
       </c>
       <c r="Y9">
         <v>775900000.0</v>
       </c>
       <c r="Z9">
         <v>695100000.0</v>
       </c>
       <c r="AA9">
         <v>883700000.0</v>
       </c>
       <c r="AB9">
         <v>874400000.0</v>
       </c>
       <c r="AC9">
         <v>917400000.0</v>
       </c>
       <c r="AD9">
         <v>920100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B10">
         <v>23600000.0</v>
       </c>
       <c r="C10">
         <v>120900000.0</v>
       </c>
       <c r="D10">
         <v>147700000.0</v>
       </c>
       <c r="E10">
         <v>124100000.0</v>
       </c>
       <c r="F10">
         <v>147100000.0</v>
       </c>
       <c r="G10">
         <v>87300000.0</v>
       </c>
       <c r="H10">
         <v>-390300000.0</v>
       </c>
       <c r="I10">
         <v>163800000.0</v>
       </c>
@@ -22268,51 +22403,51 @@
       </c>
       <c r="X10">
         <v>237600000.0</v>
       </c>
       <c r="Y10">
         <v>278400000.0</v>
       </c>
       <c r="Z10">
         <v>31500000.0</v>
       </c>
       <c r="AA10">
         <v>279200000.0</v>
       </c>
       <c r="AB10">
         <v>248200000.0</v>
       </c>
       <c r="AC10">
         <v>262500000.0</v>
       </c>
       <c r="AD10">
         <v>203900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B11">
         <v>-1800000.0</v>
       </c>
       <c r="C11">
         <v>22300000.0</v>
       </c>
       <c r="D11">
         <v>33000000.0</v>
       </c>
       <c r="E11">
         <v>24600000.0</v>
       </c>
       <c r="F11">
         <v>29300000.0</v>
       </c>
       <c r="G11">
         <v>19700000.0</v>
       </c>
       <c r="H11">
         <v>-18100000.0</v>
       </c>
       <c r="I11">
         <v>60500000.0</v>
       </c>
@@ -22360,51 +22495,51 @@
       </c>
       <c r="X11">
         <v>67700000.0</v>
       </c>
       <c r="Y11">
         <v>92000000.0</v>
       </c>
       <c r="Z11">
         <v>70500000.0</v>
       </c>
       <c r="AA11">
         <v>99000000.0</v>
       </c>
       <c r="AB11">
         <v>88400000.0</v>
       </c>
       <c r="AC11">
         <v>54300000.0</v>
       </c>
       <c r="AD11">
         <v>44600000.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B12">
         <v>73200000.0</v>
       </c>
       <c r="C12">
         <v>76500000.0</v>
       </c>
       <c r="D12">
         <v>78500000.0</v>
       </c>
       <c r="E12">
         <v>71400000.0</v>
       </c>
       <c r="F12">
         <v>67900000.0</v>
       </c>
       <c r="G12">
         <v>61200000.0</v>
       </c>
       <c r="H12">
         <v>62600000.0</v>
       </c>
       <c r="I12">
         <v>68000000.0</v>
       </c>
@@ -22452,127 +22587,127 @@
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B13">
         <v>75200000.0</v>
       </c>
       <c r="C13">
         <v>78400000.0</v>
       </c>
       <c r="D13">
         <v>76800000.0</v>
       </c>
       <c r="E13">
         <v>79100000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B15">
         <v>25400000.0</v>
       </c>
       <c r="C15">
         <v>98600000.0</v>
       </c>
       <c r="D15">
         <v>114700000.0</v>
       </c>
       <c r="E15">
         <v>99500000.0</v>
       </c>
       <c r="F15">
         <v>117800000.0</v>
       </c>
       <c r="G15">
         <v>67600000.0</v>
       </c>
       <c r="H15">
         <v>-372200000.0</v>
       </c>
       <c r="I15">
         <v>103300000.0</v>
       </c>
@@ -22620,51 +22755,51 @@
       </c>
       <c r="X15">
         <v>169900000.0</v>
       </c>
       <c r="Y15">
         <v>186400000.0</v>
       </c>
       <c r="Z15">
         <v>-39000000.0</v>
       </c>
       <c r="AA15">
         <v>181400000.0</v>
       </c>
       <c r="AB15">
         <v>80000000.0</v>
       </c>
       <c r="AC15">
         <v>164700000.0</v>
       </c>
       <c r="AD15">
         <v>159800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B16">
         <v>25400000.0</v>
       </c>
       <c r="C16">
         <v>98600000.0</v>
       </c>
       <c r="D16">
         <v>112900000.0</v>
       </c>
       <c r="E16">
         <v>98600000.0</v>
       </c>
       <c r="F16">
         <v>117000000.0</v>
       </c>
       <c r="G16">
         <v>67600000.0</v>
       </c>
       <c r="H16">
         <v>-372200000.0</v>
       </c>
       <c r="I16">
         <v>103300000.0</v>
       </c>
@@ -22704,51 +22839,51 @@
       <c r="U16">
         <v>260900000.0</v>
       </c>
       <c r="V16">
         <v>286400000.0</v>
       </c>
       <c r="W16">
         <v>267400000.0</v>
       </c>
       <c r="X16">
         <v>169900000.0</v>
       </c>
       <c r="Y16">
         <v>186400000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16">
         <v>180200000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B17">
         <v>25400000.0</v>
       </c>
       <c r="C17">
         <v>98600000.0</v>
       </c>
       <c r="D17">
         <v>112900000.0</v>
       </c>
       <c r="E17">
         <v>98600000.0</v>
       </c>
       <c r="F17">
         <v>117000000.0</v>
       </c>
       <c r="G17">
         <v>85300000.0</v>
       </c>
       <c r="H17">
         <v>-372200000.0</v>
       </c>
       <c r="I17">
         <v>94300000.0</v>
       </c>
@@ -22766,51 +22901,51 @@
       </c>
       <c r="N17">
         <v>603600000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17">
         <v>261200000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B18">
         <v>-73200000.0</v>
       </c>
       <c r="C18">
         <v>-76500000.0</v>
       </c>
       <c r="D18">
         <v>-78500000.0</v>
       </c>
       <c r="E18">
         <v>-71400000.0</v>
       </c>
       <c r="F18">
         <v>-67900000.0</v>
       </c>
       <c r="G18">
         <v>-61200000.0</v>
       </c>
       <c r="H18">
         <v>-62600000.0</v>
       </c>
       <c r="I18">
         <v>-68000000.0</v>
       </c>
@@ -22820,101 +22955,101 @@
       <c r="K18">
         <v>-71800000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>13200000.0</v>
       </c>
       <c r="F19">
         <v>-24900000.0</v>
       </c>
       <c r="G19">
         <v>-27500000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>15300000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19">
         <v>-200000.0</v>
       </c>
       <c r="L19">
         <v>-79300000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19">
         <v>10300000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19">
         <v>-50900000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>15300000.0</v>
       </c>
       <c r="F20">
         <v>20800000.0</v>
       </c>
       <c r="G20">
         <v>24600000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>-38500000.0</v>
       </c>
       <c r="J20">
         <v>-319000000.0</v>
       </c>
       <c r="K20">
         <v>-6500000.0</v>
       </c>
       <c r="L20">
         <v>-318200000.0</v>
@@ -22924,51 +23059,51 @@
       </c>
       <c r="N20">
         <v>-139300000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20">
         <v>79000000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B21">
         <v>96600000.0</v>
       </c>
       <c r="C21">
         <v>199300000.0</v>
       </c>
       <c r="D21">
         <v>227000000.0</v>
       </c>
       <c r="E21">
         <v>182300000.0</v>
       </c>
       <c r="F21">
         <v>239900000.0</v>
       </c>
       <c r="G21">
         <v>176000000.0</v>
       </c>
       <c r="H21">
         <v>243800000.0</v>
       </c>
       <c r="I21">
         <v>283400000.0</v>
       </c>
@@ -23016,85 +23151,85 @@
       </c>
       <c r="X21">
         <v>273200000.0</v>
       </c>
       <c r="Y21">
         <v>307300000.0</v>
       </c>
       <c r="Z21">
         <v>194800000.0</v>
       </c>
       <c r="AA21">
         <v>324300000.0</v>
       </c>
       <c r="AB21">
         <v>255800000.0</v>
       </c>
       <c r="AC21">
         <v>262500000.0</v>
       </c>
       <c r="AD21">
         <v>203900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B23">
         <v>2126900000.0</v>
       </c>
       <c r="C23">
         <v>2054400000.0</v>
       </c>
       <c r="D23">
         <v>2024600000.0</v>
       </c>
       <c r="E23">
         <v>1989400000.0</v>
       </c>
       <c r="F23">
         <v>1847400000.0</v>
       </c>
       <c r="G23">
         <v>1773700000.0</v>
       </c>
       <c r="H23">
         <v>1897200000.0</v>
       </c>
       <c r="I23">
         <v>2234400000.0</v>
       </c>
@@ -23142,85 +23277,85 @@
       </c>
       <c r="X23">
         <v>2232500000.0</v>
       </c>
       <c r="Y23">
         <v>1739700000.0</v>
       </c>
       <c r="Z23">
         <v>1694200000.0</v>
       </c>
       <c r="AA23">
         <v>1927700000.0</v>
       </c>
       <c r="AB23">
         <v>1872300000.0</v>
       </c>
       <c r="AC23">
         <v>1659300000.0</v>
       </c>
       <c r="AD23">
         <v>1801900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B25">
         <v>88800000.0</v>
       </c>
       <c r="C25">
         <v>88000000.0</v>
       </c>
       <c r="D25">
         <v>91400000.0</v>
       </c>
       <c r="E25">
         <v>89900000.0</v>
       </c>
       <c r="F25">
         <v>87100000.0</v>
       </c>
       <c r="G25">
         <v>88800000.0</v>
       </c>
       <c r="H25">
         <v>93800000.0</v>
       </c>
       <c r="I25">
         <v>97600000.0</v>
       </c>
@@ -23228,51 +23363,51 @@
         <v>94400000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B26">
         <v>57600000.0</v>
       </c>
       <c r="C26">
         <v>58400000.0</v>
       </c>
       <c r="D26">
         <v>58500000.0</v>
       </c>
       <c r="E26">
         <v>55500000.0</v>
       </c>
       <c r="F26">
         <v>57800000.0</v>
       </c>
       <c r="G26">
         <v>55300000.0</v>
       </c>
       <c r="H26">
         <v>53500000.0</v>
       </c>
       <c r="I26">
         <v>61100000.0</v>
       </c>
@@ -23320,51 +23455,51 @@
       </c>
       <c r="X26">
         <v>51500000.0</v>
       </c>
       <c r="Y26">
         <v>37100000.0</v>
       </c>
       <c r="Z26">
         <v>46400000.0</v>
       </c>
       <c r="AA26">
         <v>49900000.0</v>
       </c>
       <c r="AB26">
         <v>48500000.0</v>
       </c>
       <c r="AC26">
         <v>46600000.0</v>
       </c>
       <c r="AD26">
         <v>41900000.0</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B27">
         <v>246700000.0</v>
       </c>
       <c r="C27">
         <v>232000000.0</v>
       </c>
       <c r="D27">
         <v>229100000.0</v>
       </c>
       <c r="E27">
         <v>238300000.0</v>
       </c>
       <c r="F27">
         <v>241500000.0</v>
       </c>
       <c r="G27">
         <v>216200000.0</v>
       </c>
       <c r="H27">
         <v>250900000.0</v>
       </c>
       <c r="I27">
         <v>293300000.0</v>
       </c>
@@ -23408,51 +23543,51 @@
         <v>387600000.0</v>
       </c>
       <c r="W27">
         <v>403300000.0</v>
       </c>
       <c r="X27">
         <v>251000000.0</v>
       </c>
       <c r="Y27">
         <v>124500000.0</v>
       </c>
       <c r="Z27">
         <v>133600000.0</v>
       </c>
       <c r="AA27">
         <v>164700000.0</v>
       </c>
       <c r="AB27">
         <v>164300000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B28">
         <v>425000000.0</v>
       </c>
       <c r="C28">
         <v>430100000.0</v>
       </c>
       <c r="D28">
         <v>409600000.0</v>
       </c>
       <c r="E28">
         <v>389100000.0</v>
       </c>
       <c r="F28">
         <v>391200000.0</v>
       </c>
       <c r="G28">
         <v>408800000.0</v>
       </c>
       <c r="H28">
         <v>372000000.0</v>
       </c>
       <c r="I28">
         <v>395100000.0</v>
       </c>
@@ -23500,51 +23635,51 @@
       </c>
       <c r="X28">
         <v>382600000.0</v>
       </c>
       <c r="Y28">
         <v>307000000.0</v>
       </c>
       <c r="Z28">
         <v>320300000.0</v>
       </c>
       <c r="AA28">
         <v>344800000.0</v>
       </c>
       <c r="AB28">
         <v>397300000.0</v>
       </c>
       <c r="AC28">
         <v>581500000.0</v>
       </c>
       <c r="AD28">
         <v>582000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B29">
         <v>-1800000.0</v>
       </c>
       <c r="C29">
         <v>22300000.0</v>
       </c>
       <c r="D29">
         <v>32400000.0</v>
       </c>
       <c r="E29">
         <v>24400000.0</v>
       </c>
       <c r="F29">
         <v>29000000.0</v>
       </c>
       <c r="G29">
         <v>19700000.0</v>
       </c>
       <c r="H29">
         <v>-21700000.0</v>
       </c>
       <c r="I29">
         <v>60500000.0</v>
       </c>
@@ -23556,51 +23691,51 @@
       </c>
       <c r="L29">
         <v>-162600000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B30">
         <v>828300000.0</v>
       </c>
       <c r="C30">
         <v>756400000.0</v>
       </c>
       <c r="D30">
         <v>713800000.0</v>
       </c>
       <c r="E30">
         <v>698200000.0</v>
       </c>
       <c r="F30">
         <v>711300000.0</v>
       </c>
       <c r="G30">
         <v>704900000.0</v>
       </c>
       <c r="H30">
         <v>722800000.0</v>
       </c>
       <c r="I30">
         <v>1032900000.0</v>
       </c>
@@ -23648,51 +23783,51 @@
       </c>
       <c r="X30">
         <v>958300000.0</v>
       </c>
       <c r="Y30">
         <v>775900000.0</v>
       </c>
       <c r="Z30">
         <v>695100000.0</v>
       </c>
       <c r="AA30">
         <v>883700000.0</v>
       </c>
       <c r="AB30">
         <v>874400000.0</v>
       </c>
       <c r="AC30">
         <v>654900000.0</v>
       </c>
       <c r="AD30">
         <v>716200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B31">
         <v>-73000000.0</v>
       </c>
       <c r="C31">
         <v>-78400000.0</v>
       </c>
       <c r="D31">
         <v>-79300000.0</v>
       </c>
       <c r="E31">
         <v>-58200000.0</v>
       </c>
       <c r="F31">
         <v>-92800000.0</v>
       </c>
       <c r="G31">
         <v>-88700000.0</v>
       </c>
       <c r="H31">
         <v>-634100000.0</v>
       </c>
       <c r="I31">
         <v>-119600000.0</v>
       </c>
@@ -23736,51 +23871,51 @@
         <v>-50100000.0</v>
       </c>
       <c r="W31">
         <v>-32800000.0</v>
       </c>
       <c r="X31">
         <v>-35600000.0</v>
       </c>
       <c r="Y31">
         <v>-28900000.0</v>
       </c>
       <c r="Z31">
         <v>-163300000.0</v>
       </c>
       <c r="AA31">
         <v>-45100000.0</v>
       </c>
       <c r="AB31">
         <v>-7600000.0</v>
       </c>
       <c r="AC31"/>
       <c r="AD31"/>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B32">
         <v>2223500000.0</v>
       </c>
       <c r="C32">
         <v>2253700000.0</v>
       </c>
       <c r="D32">
         <v>2251600000.0</v>
       </c>
       <c r="E32">
         <v>2171700000.0</v>
       </c>
       <c r="F32">
         <v>2087300000.0</v>
       </c>
       <c r="G32">
         <v>1949700000.0</v>
       </c>
       <c r="H32">
         <v>2141000000.0</v>
       </c>
       <c r="I32">
         <v>2234400000.0</v>
       </c>
@@ -23847,1123 +23982,1130 @@
       <c r="AD32">
         <v>2005800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DG32"/>
+  <dimension ref="A1:DH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:111">
+    <row r="1" spans="1:112">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
         <v>92</v>
       </c>
       <c r="D1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
         <v>95</v>
       </c>
       <c r="H1" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
         <v>98</v>
       </c>
       <c r="L1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
         <v>101</v>
       </c>
       <c r="P1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
         <v>104</v>
       </c>
       <c r="T1" t="s">
+        <v>105</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
         <v>107</v>
       </c>
       <c r="X1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
         <v>110</v>
       </c>
       <c r="AB1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
         <v>113</v>
       </c>
       <c r="AF1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
         <v>116</v>
       </c>
       <c r="AJ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
         <v>119</v>
       </c>
       <c r="AN1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
         <v>122</v>
       </c>
       <c r="AR1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
         <v>125</v>
       </c>
       <c r="AV1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
         <v>128</v>
       </c>
       <c r="AZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
         <v>131</v>
       </c>
       <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
         <v>134</v>
       </c>
       <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
         <v>137</v>
       </c>
       <c r="BL1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
         <v>140</v>
       </c>
       <c r="BP1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
         <v>143</v>
       </c>
       <c r="BT1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
         <v>146</v>
       </c>
       <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
         <v>149</v>
       </c>
       <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
         <v>152</v>
       </c>
       <c r="CF1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
         <v>155</v>
       </c>
       <c r="CJ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
         <v>158</v>
       </c>
       <c r="CN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
         <v>161</v>
       </c>
       <c r="CR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
         <v>164</v>
       </c>
       <c r="CV1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
         <v>167</v>
       </c>
       <c r="CZ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
         <v>170</v>
       </c>
       <c r="DD1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
         <v>173</v>
       </c>
+      <c r="DH1" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="2" spans="1:111">
+    <row r="2" spans="1:112">
       <c r="A2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>327600000.0</v>
+      </c>
+      <c r="C2">
         <v>293900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>261800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>328600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>358700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>324500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>286800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>304800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>360700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>341300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>291200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>303700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>369700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>356100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>279500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>318100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>383200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>317600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>273400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>298400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>303400000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>277600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>257800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>265700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>261200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>280000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>260900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>298000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>317000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>295800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>263600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>305700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>318900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>307000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>269000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>294000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>315400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>301400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>257000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>300500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>333900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>300100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>267600000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>-371300000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>349500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>316800000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>280300000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>565300000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>591000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>554100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>602100000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>564500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>601100000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>565200000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>630900000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>615800000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>595300000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>584600000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>633600000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>652800000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>661500000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>564200000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>621500000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>565400000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>559200000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>487900000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>616500000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>605700000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>539700000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>466800000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>529000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>588700000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>557700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>493200000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>653700000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>449300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>421500000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>384600000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>505000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>445900000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>377500000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>321700000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>451000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>419800000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>352000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>309800000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>430500000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>387000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>325000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>289500000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>402500000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>400200000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>359000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>207300000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>307700000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>248500000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>220500000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>189800000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>305000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>315900000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>201600000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>204600000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>292000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>172000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>205900000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>192600000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>322200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>255000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>216100000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>221700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>305100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:111">
+    <row r="3" spans="1:112">
       <c r="A3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B3">
+        <v>6200000.0</v>
+      </c>
+      <c r="C3">
         <v>19200000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21300000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23200000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22100000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21800000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21700000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>21400000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>21700000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>22400000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22500000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>23300000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22500000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>23100000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>22500000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>22800000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>22500000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23200000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>21400000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>21200000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>21500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22200000.0</v>
       </c>
       <c r="W3">
         <v>22200000.0</v>
       </c>
       <c r="X3">
+        <v>22200000.0</v>
+      </c>
+      <c r="Y3">
         <v>18100000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>21000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>22000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>22500000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>24600000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>22800000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>24300000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>22100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24200000.0</v>
       </c>
       <c r="AG3">
         <v>24200000.0</v>
       </c>
       <c r="AH3">
+        <v>24200000.0</v>
+      </c>
+      <c r="AI3">
         <v>24400000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>24800000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>24100000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>23400000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>23500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23400000.0</v>
       </c>
       <c r="AN3">
         <v>23400000.0</v>
       </c>
       <c r="AO3">
+        <v>23400000.0</v>
+      </c>
+      <c r="AP3">
         <v>24600000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>24400000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>20200000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>21800000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>28900000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>31400000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>33200000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>38400000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>32900000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>31500000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>33400000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>35500000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>35100000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>35600000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>38300000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>38900000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>40500000.0</v>
       </c>
-      <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-      <c r="BN3">
+      <c r="BN3"/>
+      <c r="BO3">
         <v>3000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>-71200000.0</v>
       </c>
-      <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
-      <c r="BS3">
+      <c r="BS3"/>
+      <c r="BT3">
         <v>20900000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>-400000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7700000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>400000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-3900000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-5100000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-3200000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-2300000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-500000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1100000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-800000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1500000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-2600000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>400000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>-3100000.0</v>
       </c>
-      <c r="CJ3"/>
-      <c r="CK3">
+      <c r="CK3"/>
+      <c r="CL3">
         <v>5600000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>-3200000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>-1900000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>17000000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-2500000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-800000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>-6300000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1100000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>-700000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4700000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2700000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>149000000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>-20500000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>500000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1100000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>-3600000.0</v>
       </c>
-      <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
-      <c r="DF3">
+      <c r="DF3"/>
+      <c r="DG3">
         <v>-77000000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>-2800000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:111">
+    <row r="4" spans="1:112">
       <c r="A4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
         <v>20800000.0</v>
       </c>
-      <c r="AS4">
-[...1 lines deleted...]
-      </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
         <v>238400000.0</v>
       </c>
-      <c r="AW4">
-[...1 lines deleted...]
-      </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
@@ -25082,766 +25224,773 @@
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
-      <c r="CZ4"/>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
+      <c r="DH4"/>
     </row>
-    <row r="5" spans="1:111">
+    <row r="5" spans="1:112">
       <c r="A5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B5">
+        <v>15300000.0</v>
+      </c>
+      <c r="C5">
         <v>25800000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17600000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-38400000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>56600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>61500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>17100000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>22900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>81300000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>67400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>25800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>53800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>90000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>47300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>36900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>61500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>54300000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>45100000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>33500000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>64200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>70300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>36800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>42600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>56600000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>20800000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>42100000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>43900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>34700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-487100000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>80100000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>23600000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>39000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>37900000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>104000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>50900000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-235900000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>83100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>106800000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>62300000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>81800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>52400000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>109100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>48400000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-400600000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-84900000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-16700000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>46900000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>126800000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>119200000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>167100000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>183000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>191300000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>139100000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>145800000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>222200000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>188400000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>122800000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>113000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>208400000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>81600000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>100900000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>61000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>162500000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>73800000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>142800000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>157600000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>301700000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>57900000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>111800000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>113000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>222500000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>178500000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>145400000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>135200000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>195000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>105600000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>99200000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>119600000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>201000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>70600000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>81700000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>90500000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>191200000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>92100000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>82700000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>83500000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>188100000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>73100000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>63700000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>71300000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>172900000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>52400000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>23400000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>49800000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>133100000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>81400000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>61900000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>32100000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>123400000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-95500000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>18800000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>18300000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>102600000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>74500000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>42800000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-4100000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>173700000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>78700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>34700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>37400000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>97400000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:111">
+    <row r="6" spans="1:112">
       <c r="A6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>21500000.0</v>
+      </c>
+      <c r="C6">
         <v>45000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3700000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15200000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>78700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>83300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>38800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>44300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>103000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>89800000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>48300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>77100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>112500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>70400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>59400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>84300000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>76800000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>68300000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>54900000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>85400000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>91800000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>59000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>64800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>74700000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>41800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>64100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>66400000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>59300000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-464300000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>104400000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>45700000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>63200000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>62100000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>128400000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>75700000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-211800000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>106500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>130300000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>85700000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>105200000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>77000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>133500000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>68600000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-378800000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-56000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>14700000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>80100000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>165200000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>152100000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>198600000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>216400000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>226800000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>174200000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>181400000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>260500000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>227300000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>163300000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>143200000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>238300000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>114900000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>130700000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>90100000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>191700000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>104100000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>173600000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>160600000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>230500000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>92900000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>146800000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>148700000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>201600000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>181500000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>145800000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>142900000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>195400000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>101700000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>94100000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>116400000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>198700000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>70600000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>82800000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>89700000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>192700000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>95100000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>80100000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>83900000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>185000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>82400000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>69300000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>68100000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>171000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>69400000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>20900000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>49800000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>133100000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>82500000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>61900000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>36800000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>126100000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>53500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18800000.0</v>
       </c>
       <c r="CX6">
         <v>18800000.0</v>
       </c>
       <c r="CY6">
+        <v>18800000.0</v>
+      </c>
+      <c r="CZ6">
         <v>103700000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>74500000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>53500000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1200000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>173700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>78700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>34700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>37400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>97400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:111">
+    <row r="7" spans="1:112">
       <c r="A7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -26011,102 +26160,103 @@
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
-      <c r="CZ7"/>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
+      <c r="DH7"/>
     </row>
-    <row r="8" spans="1:111">
+    <row r="8" spans="1:112">
       <c r="A8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>-36500000.0</v>
       </c>
-      <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-8300000.0</v>
       </c>
-      <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>4700000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -26276,1413 +26426,1428 @@
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
-      <c r="CZ8"/>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
+      <c r="DH8"/>
     </row>
-    <row r="9" spans="1:111">
+    <row r="9" spans="1:112">
       <c r="A9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B9">
+        <v>242500000.0</v>
+      </c>
+      <c r="C9">
         <v>225600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>161000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>208600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>268500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>256200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>191600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>212800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>287100000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>258100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>197700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>230400000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>280300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>242300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>189600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>218800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>240600000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>230100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>189900000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>244800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>270300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>241700000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>193300000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>223100000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>222700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>243000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>193100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>230000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>292200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>250900000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>193500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>231700000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>301700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>301100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>199300000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>270900000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>322100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>309600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>228000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>310100000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>311200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>311100000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>227500000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-301000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>323400000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>334300000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>256800000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>576100000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>539000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>508300000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>511800000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>501600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>510400000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>530700000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>561600000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>527400000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>528800000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>517200000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>564500000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>546000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>573000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>471100000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>555600000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>494300000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>517600000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>447200000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>560200000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>473700000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>457800000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>413600000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>513500000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>534700000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>509000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>457800000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>536200000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>425700000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>378500000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>346300000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>454200000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>384200000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>357400000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>307800000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>431400000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>373900000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>339200000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>319200000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>445400000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>369200000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>326900000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>303400000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>409200000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>303300000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>235000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>155300000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>264700000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>193900000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>169400000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>149900000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>262700000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>121100000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>145000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>150400000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>266700000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>306000000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>196900000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>167300000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>351400000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>230000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>183100000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>184000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>277300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:111">
+    <row r="10" spans="1:112">
       <c r="A10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>18000000.0</v>
+      </c>
+      <c r="C10">
         <v>7900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-36900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-53200000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>37200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>62500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>47000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>35100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>70800000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>17000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>36300000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>27100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>47400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>53900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>25200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>24200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5300000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>28200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>29600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>20100000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-502700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>63700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7600000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>23500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>21400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>85800000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>33100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-252800000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>65500000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>89500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>44900000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>63800000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>34100000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>91300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>30700000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-411700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-112400000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-44800000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>19100000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>97800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>88100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>135800000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>151800000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>159800000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>106400000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>113000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>188700000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>155200000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>88800000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>113000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>208400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>81600000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>100900000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>61000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>162500000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>73800000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>142800000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>128300000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>198500000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>57900000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>111800000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>113000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>162600000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>135200000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>101500000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>88200000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>148300000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>83800000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>76600000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>96600000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>177200000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>47600000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>61900000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>72400000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>174700000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>73600000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>69200000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>71100000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>177100000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>73100000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>56100000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>63100000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>165700000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>43500000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>13200000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>45900000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>135000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>76500000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>57900000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>26800000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>117200000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-102100000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>31400000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>9500000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>92700000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>66800000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>42800000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-4100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>173700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>78700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>34700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>37400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>97400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:111">
+    <row r="11" spans="1:112">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B11">
+        <v>5700000.0</v>
+      </c>
+      <c r="C11">
         <v>3900000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-7700000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-22600000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8100000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12300000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>400000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-3400000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13500000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>11000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1200000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3800000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>17800000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7200000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4600000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5800000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3900000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3300000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>13100000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5100000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>600000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8700000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7200000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1300000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-42000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>15500000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4100000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9300000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>20700000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>26400000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-104400000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>10600000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>23800000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11400000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>11600000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-2600000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>25200000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-171500000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-44700000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>9800000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-800000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>12600000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>23600000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>37300000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>43900000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>54700000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>19200000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>28100000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>58900000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>38200000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>18600000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>35100000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>64600000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>35800000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>35000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>21900000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>52100000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-11000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>38800000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>39800000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>72800000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>20800000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>39100000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>36000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>51600000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>36100000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>34800000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>27300000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>45700000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>13800000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>14100000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>30000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>54900000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>8500000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>10600000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>22400000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>54200000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>20300000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>16900000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>14900000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>56700000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>12800000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>17400000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>9700000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>50700000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>10500000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-4300000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>12900000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>48600000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>20300000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>18100000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>6800000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>46800000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>12400000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>15700000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>3900000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>38500000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>30200000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>19600000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-19800000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>69000000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>17400000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>13000000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>15400000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>42600000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:111">
+    <row r="12" spans="1:112">
       <c r="A12" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B12">
+        <v>16700000.0</v>
+      </c>
+      <c r="C12">
         <v>17900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19400000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18800000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20400000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19800000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19200000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="R12">
         <v>18000000.0</v>
       </c>
       <c r="S12">
+        <v>18000000.0</v>
+      </c>
+      <c r="T12">
         <v>17300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17300000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15600000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>16400000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>16000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>16500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>17800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>16900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>17600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>17300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>17400000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>18000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>18300000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17800000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>17700000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11100000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>27500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>28100000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>27800000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>29000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>31100000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>31300000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>31200000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>31500000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>32700000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>32800000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>33500000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>33200000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>34000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>30200000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>29900000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>33300000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>29800000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>29100000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>29200000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>30300000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>30800000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>32300000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>32000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="BQ12">
         <v>35000000.0</v>
       </c>
       <c r="BR12">
+        <v>35000000.0</v>
+      </c>
+      <c r="BS12">
         <v>35700000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>39000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>43300000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>44300000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>47000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>46700000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>21800000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>22600000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>23000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>23800000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>23500000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>19800000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>18100000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>16500000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>15500000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>13500000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>12400000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>11000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>9300000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>7600000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>6700000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>7200000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>8900000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>10200000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4700000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4400000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4900000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4700000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>5300000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>6200000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>6600000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>7900000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>8800000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>9900000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>11300000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>10700000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2900000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
+      <c r="DH12"/>
     </row>
-    <row r="13" spans="1:111">
+    <row r="13" spans="1:112">
       <c r="A13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>19300000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>16800000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>19400000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>20200000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>18800000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>19400000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
@@ -27741,88 +27906,87 @@
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
+      <c r="DH13"/>
     </row>
-    <row r="14" spans="1:111">
+    <row r="14" spans="1:112">
       <c r="A14" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -27992,904 +28156,911 @@
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
-      <c r="CZ14"/>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
+      <c r="DH14"/>
     </row>
-    <row r="15" spans="1:111">
+    <row r="15" spans="1:112">
       <c r="A15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B15">
+        <v>13700000.0</v>
+      </c>
+      <c r="C15">
         <v>-10600000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-65700000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-30600000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>29100000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>29000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8800000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>49000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>36000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4800000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>31300000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>53000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19400000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>12400000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>33700000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>30500000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>23200000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11200000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>44100000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>40800000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>14400000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>17700000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>21000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>19500000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>22400000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>21400000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-460700000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>48200000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-400000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>19400000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12100000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>65100000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-148400000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>54900000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>65700000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>33500000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>52200000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>36700000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>66100000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>23700000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-219400000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-72500000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-88400000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>105100000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>85200000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>64500000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>98500000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>107900000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>105100000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>87200000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>84900000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>129800000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>117000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>70200000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>77900000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>143800000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>45800000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>65900000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>39100000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>110400000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>84800000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>104000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>88500000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>125700000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>37100000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>72700000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>77000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>111000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>99100000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>66700000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>60900000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>102600000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>70000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>62500000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>66600000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>122300000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>39100000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>51300000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>50000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>120500000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>53300000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>52300000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>56200000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>120400000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>60300000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>38700000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>53400000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>115000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>33000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>17500000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>33000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>86400000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>56200000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>39800000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>20000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>70400000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-114500000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>15700000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>5600000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>54200000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>36600000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>23200000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>16900000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>104700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>61300000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>21700000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-55000000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:111">
+    <row r="16" spans="1:112">
       <c r="A16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-65700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-30600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>29000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2100000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8800000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>29500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>52500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33700000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>30500000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>44100000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>40800000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14400000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17700000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4700000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>19500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22400000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>40700000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-441400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>48200000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-400000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>19400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12100000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>65100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-148400000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>54900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>65700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>33500000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>52200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>36700000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>66100000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>23700000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-219400000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-72500000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-88500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>105100000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>85200000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>64500000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>98500000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>107900000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>105100000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>87200000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>84900000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>129800000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>117000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>70200000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>77900000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>143800000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>45800000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>65900000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>39100000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>110400000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>84800000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>104000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>88500000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>125700000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>37100000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>72700000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>77000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>111000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>99100000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>66700000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>60900000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>102600000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>70000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>62500000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>66600000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>122300000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>39100000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>51300000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>50000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>120500000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>51800000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>52300000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>56200000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>120400000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>60300000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>38700000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>53400000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>115000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>33000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>17500000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>33000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>86400000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>56200000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>39800000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>20000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>70400000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-15700000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>15700000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>5600000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>54200000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>36600000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>23200000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>15700000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
+      <c r="DH16"/>
     </row>
-    <row r="17" spans="1:111">
+    <row r="17" spans="1:112">
       <c r="A17" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B17">
+        <v>12300000.0</v>
+      </c>
+      <c r="C17">
         <v>4000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-29200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-30600000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>29100000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>29000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2100000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>8800000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>49000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>36000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4800000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>29500000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>52100000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>23500000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>11700000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>33700000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>31200000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>23300000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>11200000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>44100000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>40800000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>15800000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>15700000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>40500000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>3600000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>20300000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>20900000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>21400000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-441900000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>48500000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-400000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>7800000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>14000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>65400000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>7100000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-126500000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>53500000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>66300000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>37400000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>31900000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>40100000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>59600000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>24200000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-256600000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-73900000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-82400000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>109400000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>117700000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>66800000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>110700000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
         <v>93700000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>91300000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>45800000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>65900000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>39100000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>110400000.0</v>
       </c>
-      <c r="BL17">
-[...1 lines deleted...]
-      </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
@@ -28963,151 +29134,156 @@
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
-      <c r="CZ17"/>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
+      <c r="DH17"/>
     </row>
-    <row r="18" spans="1:111">
+    <row r="18" spans="1:112">
       <c r="A18" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B18">
+        <v>-16700000.0</v>
+      </c>
+      <c r="C18">
         <v>-17900000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14800000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-20200000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18800000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20400000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-19800000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-19200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-20700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19900000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000000.0</v>
       </c>
       <c r="R18">
         <v>-18000000.0</v>
       </c>
       <c r="S18">
+        <v>-18000000.0</v>
+      </c>
+      <c r="T18">
         <v>-17300000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-16800000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-16400000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-17300000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-17400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-17500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-15500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-13900000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-14300000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-14600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-15600000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-16400000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29144,402 +29320,402 @@
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
+      <c r="DH18"/>
     </row>
-    <row r="19" spans="1:111">
+    <row r="19" spans="1:112">
       <c r="A19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>3800000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9500000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>5000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>3700000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>4400000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3400000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1700000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-800000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-26100000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-57800000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>26200000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1100000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>5200000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>15900000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-600000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>6600000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>1900000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>5800000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-8200000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-200000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>2400000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>58300000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>10300000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-144500000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-3400000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-100000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>2000000.0</v>
       </c>
-      <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19">
         <v>-1600000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-10300000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-24700000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-22100000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-900000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>-3200000.0</v>
       </c>
-      <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
+      <c r="DH19"/>
     </row>
-    <row r="20" spans="1:111">
+    <row r="20" spans="1:112">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>3000000.0</v>
       </c>
       <c r="O20">
+        <v>3000000.0</v>
+      </c>
+      <c r="P20">
         <v>2700000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="R20">
         <v>3500000.0</v>
       </c>
       <c r="S20">
+        <v>3500000.0</v>
+      </c>
+      <c r="T20">
         <v>2200000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>9200000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5200000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2700000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>3700000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>45200000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>-8000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>-6500000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>-6100000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>-7100000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>-13500000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>-17100000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>-10400000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-24400000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-3700000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>3700000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-294100000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-12500000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-5500000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-6900000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>22800000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-5800000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>-5000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>-18500000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>-247600000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>-22300000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>-45500000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>-2800000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>49900000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>28000000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>24400000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
         <v>22700000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>37400000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
         <v>21300000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>21000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>36700000.0</v>
       </c>
-      <c r="BK20">
-[...1 lines deleted...]
-      </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
@@ -29616,431 +29792,435 @@
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
-      <c r="CZ20"/>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
+      <c r="DH20"/>
     </row>
-    <row r="21" spans="1:111">
+    <row r="21" spans="1:112">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B21">
+        <v>25000000.0</v>
+      </c>
+      <c r="C21">
         <v>46100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-36300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>53700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>58900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20300000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>82700000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>70100000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>26100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>53900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>86200000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>56800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>31900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>57800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>49900000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>41700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>31800000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>63200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>71100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>62900000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>41600000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>41300000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>43500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>54100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>37100000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>64600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>92700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>90900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>42000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>62900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>80200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>105700000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>36300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>87700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>94000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>105700000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>67300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>98000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>66400000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>109700000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>64500000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-172000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1100000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>90700000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>56900000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>146600000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>147300000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>188300000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>205400000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>141800000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>163400000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>193500000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>241700000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>182200000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>124600000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>145600000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>228400000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>159000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>173800000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>127700000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>196800000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>106300000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>163700000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>159100000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>266100000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>94800000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>139300000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>154400000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>222500000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>181500000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>145400000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>142900000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>195400000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>101700000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>94100000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>116400000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>198700000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>70600000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>82800000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>89700000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>192700000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>92100000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>80100000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>83900000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>185000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>82400000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>69300000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>68100000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>171000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>69400000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>20900000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>49800000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>133100000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>82500000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>61900000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>36800000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>126100000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>53500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18800000.0</v>
       </c>
       <c r="CX21">
         <v>18800000.0</v>
       </c>
       <c r="CY21">
+        <v>18800000.0</v>
+      </c>
+      <c r="CZ21">
         <v>103700000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>74500000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>53500000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-1200000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>173700000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>78700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>34700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>37400000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>97400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:111">
+    <row r="22" spans="1:112">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -30210,397 +30390,403 @@
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
-      <c r="CZ22"/>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
+      <c r="DH22"/>
     </row>
-    <row r="23" spans="1:111">
+    <row r="23" spans="1:112">
       <c r="A23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>545100000.0</v>
+      </c>
+      <c r="C23">
         <v>473400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>423600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573500000.0</v>
       </c>
       <c r="E23">
         <v>573500000.0</v>
       </c>
       <c r="F23">
+        <v>573500000.0</v>
+      </c>
+      <c r="G23">
         <v>521800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>458100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>497200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>565100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>529300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>462800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>480200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>563800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>541600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>437200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>479100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>573900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>506000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>431500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>480000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>502600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>456400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>409500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>447500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>440400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>468900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>416900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>528000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>609200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>546700000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>457100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>537400000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>620600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>608100000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>468300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>564900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>637500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>611000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>485000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>610600000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>645100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>611200000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>495100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>672300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>672900000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>651100000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>537100000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1141400000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1130000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1062400000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1113900000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1066100000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1111500000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1095900000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1192500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1143200000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1124100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1101800000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1198100000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1198800000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1234500000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1035300000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1177100000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1059700000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1076800000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>935100000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1176700000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1079400000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>997500000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>880400000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1042500000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1123400000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1066700000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>951000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1189900000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>875000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>800000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>730900000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>959200000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>830100000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>734900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>629500000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>882400000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>701600000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>691200000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>629000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>875900000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>756200000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>651900000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>592900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>811700000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>703500000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>594000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>362600000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>572400000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>442400000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>389900000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>339700000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>567700000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>437000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>346600000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>355000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>558700000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>478000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>402800000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>359900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>499900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>406300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>364500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>368300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>485000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:111">
+    <row r="24" spans="1:112">
       <c r="A24" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30668,212 +30854,215 @@
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
+      <c r="DH24"/>
     </row>
-    <row r="25" spans="1:111">
+    <row r="25" spans="1:112">
       <c r="A25" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B25">
+        <v>18600000.0</v>
+      </c>
+      <c r="C25">
         <v>19100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21700000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>22400000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>22500000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>23300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>22500000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>23100000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>22800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>22500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>23200000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>21400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>21200000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>21500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22200000.0</v>
       </c>
       <c r="W25">
         <v>22200000.0</v>
       </c>
       <c r="X25">
+        <v>22200000.0</v>
+      </c>
+      <c r="Y25">
         <v>23300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>21000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>22000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>22500000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>24600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>24300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>22100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24200000.0</v>
       </c>
       <c r="AG25">
         <v>24200000.0</v>
       </c>
       <c r="AH25">
+        <v>24200000.0</v>
+      </c>
+      <c r="AI25">
         <v>24400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>24800000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>24100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>23400000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>23500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23400000.0</v>
       </c>
       <c r="AN25">
         <v>23400000.0</v>
       </c>
       <c r="AO25">
+        <v>23400000.0</v>
+      </c>
+      <c r="AP25">
         <v>24600000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>24400000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>21800000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>28900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>31400000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>33200000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>38400000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>32900000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>31500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>33400000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>35500000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>35100000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
@@ -30887,1142 +31076,1152 @@
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
+      <c r="DH25"/>
     </row>
-    <row r="26" spans="1:111">
+    <row r="26" spans="1:112">
       <c r="A26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B26">
+        <v>13300000.0</v>
+      </c>
+      <c r="C26">
         <v>14900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13800000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>15800000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13900000.0</v>
       </c>
       <c r="G26">
         <v>13900000.0</v>
       </c>
       <c r="H26">
+        <v>13900000.0</v>
+      </c>
+      <c r="I26">
         <v>16300000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>14600000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>14200000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>15900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>14800000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>14400000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>13400000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>15400000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>13600000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>13700000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>12800000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>14600000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>14300000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>13700000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>15200000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>12400000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>13900000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>13800000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>14000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>12900000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>14000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>12600000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>14600000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>14900000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>15500000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>16100000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>17400000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>16400000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>17500000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>16300000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>21700000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>17500000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>16700000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>16000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3400000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>16800000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>16000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>15700000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>27000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>23200000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>22700000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>21900000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>25400000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>24200000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>24800000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>24600000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>30600000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>28600000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>27700000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>25600000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>30800000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>27800000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>26300000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>23400000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>28600000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>23600000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>23500000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>21400000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>26500000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>22600000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>21500000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>19900000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>24400000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>23100000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>22800000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>21400000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>19700000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>17400000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>17600000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>16000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>19500000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>21700000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>17500000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>15500000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>18500000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>17000000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>17900000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>16500000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>20500000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>16700000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>20700000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>16100000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>17400000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>16000000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>9300000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>8800000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>9900000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>8900000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>9100000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>9200000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>12000000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>11800000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>11100000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>11500000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>12300000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>11500000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>14200000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>11900000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>12600000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>12300000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>12600000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:111">
+    <row r="27" spans="1:112">
       <c r="A27" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>200</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>58600000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>45600000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>50500000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>80400000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>65500000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>50300000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>44100000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>76600000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>63100000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>48200000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>40300000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>80000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>62900000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>45900000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>41300000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>80900000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>69900000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>46200000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>50000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>81900000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>68400000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>41200000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>60600000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>67500000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>47000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>41100000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>59600000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>91800000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>47900000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>51600000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>63400000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>105300000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>75600000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>49000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>71000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>114200000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>82500000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>50600000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>82600000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>122500000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>85000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>46600000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3200000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>142300000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>78400000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>50700000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>153400000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>161400000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>97100000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>81000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>121600000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>121000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>102500000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>94800000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>99600000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>141800000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>111700000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>96400000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>138800000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>156200000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>100300000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>128700000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>150600000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>145200000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>76800000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>88700000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>118400000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>119300000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>79700000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>97100000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>116600000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>140000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>106500000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>123700000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>132500000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>111500000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>64200000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>87000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>125000000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>100900000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>61400000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>81600000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>115300000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>101300000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>74700000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>96300000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>107400000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>114400000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>88800000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>92700000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>86800000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>90200000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>26800000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>47200000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>27300000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>26800000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>24400000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>46000000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>5000000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>37000000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>27400000.0</v>
       </c>
-      <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>33900000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>1000000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>5200000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>11100000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>600000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>8900000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:111">
+    <row r="28" spans="1:112">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B28">
-        <v>102400000.0</v>
+        <v>108300000.0</v>
       </c>
       <c r="C28">
         <v>102400000.0</v>
       </c>
       <c r="D28">
+        <v>102400000.0</v>
+      </c>
+      <c r="E28">
         <v>112000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>104400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>105700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>102900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>109200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>110100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>107500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>103300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>112600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>96300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>105200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>95700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>98200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>92300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>101300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>96900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>107200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>97500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>93400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>93100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>90700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>91300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>121500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>95000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>91800000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>94800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>98100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>87300000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>90800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>101300000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>104300000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>97900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>94800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>97500000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>103900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>93800000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>107800000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>104800000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>99700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>100400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>129200000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>165400000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>149200000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>133500000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>249100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>207100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>200200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>203500000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>212800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>201800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>209900000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>200500000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>215000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>233800000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>232200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>214100000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>217400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>215200000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>216800000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>206700000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>208800000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>185100000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>187800000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>184000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>234000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>176600000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>158000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>174000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>212200000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>200500000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>185600000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>195700000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>171800000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>155500000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>148100000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>152500000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>169100000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>152000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>139200000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>141600000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>148000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>140800000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>142700000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>147600000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>158900000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>126500000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>125800000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>129400000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>129700000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>107900000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>69400000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>75600000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>74200000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>71800000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>79600000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>81400000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>50600000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>77400000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>93100000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>151500000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>137200000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>131900000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>99200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>164800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>143900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>125000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>133400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>160000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:111">
+    <row r="29" spans="1:112">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B29">
+        <v>5700000.0</v>
+      </c>
+      <c r="C29">
         <v>3900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-7700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-22600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12300000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3400000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3900000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13100000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>600000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8700000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7200000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-7900000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-40300000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>15500000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32059,1043 +32258,1053 @@
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
+      <c r="DH29"/>
     </row>
-    <row r="30" spans="1:111">
+    <row r="30" spans="1:112">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>217500000.0</v>
+      </c>
+      <c r="C30">
         <v>179500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>161800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>244900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>214800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>197300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>171300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>192400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>204400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>188000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>171600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>176500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>194100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>185500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>157700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>161000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>190700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>188400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>158100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>181600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>199200000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>178800000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>151700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>181800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>179200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>188900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>156000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>230000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>292200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>250900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>193500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>231700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>301700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>301100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>199300000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>270900000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>322100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>309600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>228000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>310100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>311200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>311100000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>227500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-301000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>323400000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>334300000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>256800000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>576100000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>539000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>508300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>511800000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>501600000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>510400000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>530700000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>561600000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>527400000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>528800000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>517200000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>564500000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>546000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>573000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>471100000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>555600000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>494300000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>517600000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>447200000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>560200000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>473700000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>457800000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>413600000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>513500000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>534700000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>509000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>457800000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>536200000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>425700000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>378500000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>346300000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>454200000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>384200000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>357400000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>307800000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>431400000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>281800000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>339200000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>319200000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>445400000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>369200000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>326900000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>303400000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>409200000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>303300000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>235000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>155300000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>264700000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>193900000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>169400000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>149900000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>262700000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>121100000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>145000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>150400000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>266700000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>306000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>196900000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>167300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>177700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>151300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>148400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>146600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>179900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:111">
+    <row r="31" spans="1:112">
       <c r="A31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B31">
+        <v>-7000000.0</v>
+      </c>
+      <c r="C31">
         <v>-38200000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-36100000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-16900000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-16500000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-17600000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-22000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-15000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-20200000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-23100000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-20100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-18800000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-15400000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-30200000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-14900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-14400000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-13600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-14600000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-15600000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-15800000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-17200000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-43400000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-16400000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-17100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-38200000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-25900000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7500000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-44500000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-595400000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-27200000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-34400000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-39400000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-58800000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-19900000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3200000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-340500000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-28500000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-16200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-22400000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-34200000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-32300000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-18400000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-33800000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-239700000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-111300000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-135500000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-37800000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-48800000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-59200000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-52500000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-53600000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>18000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-57000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-80500000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-53000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-27000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-35800000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-32600000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-20000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-77400000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-72900000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-66700000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-34300000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-32500000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-20900000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-30800000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-67600000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-36900000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-27500000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-41400000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-59900000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-46300000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-43900000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-54700000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-47100000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-17900000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-17500000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-19800000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-21500000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-23000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-20900000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-17300000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-18000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-3000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-10900000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-12800000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-7900000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-9300000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-13200000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-5000000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-5300000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-25900000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-7700000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-3900000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>1900000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-6000000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-4000000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-10000000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-8900000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-155600000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>12600000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-9300000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-11000000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-7700000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-10700000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-2900000.0</v>
       </c>
-      <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
+      <c r="DH31"/>
     </row>
-    <row r="32" spans="1:111">
+    <row r="32" spans="1:112">
       <c r="A32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B32">
+        <v>570100000.0</v>
+      </c>
+      <c r="C32">
         <v>519500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>422800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>537200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>627200000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>580700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>478400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>517600000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>647800000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>599400000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>488900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>534100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>650000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>598400000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>469100000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>536900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>623800000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>547700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>463300000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>543200000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>573700000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>519300000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>451100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>488800000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>483900000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>523000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>454000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>528000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>609200000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>546700000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>457100000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>537400000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>620600000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>608100000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>468300000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>564900000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>637500000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>611000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>485000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>610600000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>645100000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>611200000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>495100000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>560100000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1047100000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1008000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1038400000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1141400000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1130000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1062400000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1113900000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1066100000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1111500000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1095900000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1192500000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1143200000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1124100000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1101800000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1198100000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1198800000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1234500000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1035300000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1177100000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1059700000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1076800000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>935100000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1176700000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1079400000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>997500000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>880400000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1042500000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1123400000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1066700000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>951000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1189900000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>875000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>800000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>730900000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>959200000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>830100000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>734900000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>629500000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>882400000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>793700000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>691200000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>629000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>875900000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>756200000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>651900000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>592900000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>811700000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>703500000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>594000000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>362600000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>572400000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>442400000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>389900000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>339700000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>567700000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>437000000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>346600000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>351900000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>558700000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>478000000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>402800000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>359900000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>673600000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>485000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>399200000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>405700000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>582400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -33181,51 +33390,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B2">
         <v>209100000.0</v>
       </c>
       <c r="C2">
         <v>216400000.0</v>
       </c>
       <c r="D2">
         <v>188700000.0</v>
       </c>
       <c r="E2">
         <v>479200000.0</v>
       </c>
       <c r="F2">
         <v>364700000.0</v>
       </c>
       <c r="G2">
         <v>341600000.0</v>
       </c>
       <c r="H2">
         <v>266400000.0</v>
       </c>
       <c r="I2">
         <v>502900000.0</v>
       </c>
@@ -33273,51 +33482,51 @@
       </c>
       <c r="X2">
         <v>33900000.0</v>
       </c>
       <c r="Y2">
         <v>23000000.0</v>
       </c>
       <c r="Z2">
         <v>11900000.0</v>
       </c>
       <c r="AA2">
         <v>27800000.0</v>
       </c>
       <c r="AB2">
         <v>49100000.0</v>
       </c>
       <c r="AC2">
         <v>286800000.0</v>
       </c>
       <c r="AD2">
         <v>266400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B3">
         <v>77000000</v>
       </c>
       <c r="C3">
         <v>56500000</v>
       </c>
       <c r="D3">
         <v>49500000</v>
       </c>
       <c r="E3">
         <v>56400000</v>
       </c>
       <c r="F3">
         <v>56800000</v>
       </c>
       <c r="G3">
         <v>47700000</v>
       </c>
       <c r="H3">
         <v>58000000</v>
       </c>
       <c r="I3">
         <v>62000000</v>
       </c>
@@ -33365,51 +33574,51 @@
       </c>
       <c r="X3">
         <v>73000000</v>
       </c>
       <c r="Y3">
         <v>40700000</v>
       </c>
       <c r="Z3">
         <v>77900000</v>
       </c>
       <c r="AA3">
         <v>72800000</v>
       </c>
       <c r="AB3">
         <v>69200000</v>
       </c>
       <c r="AC3">
         <v>102800000</v>
       </c>
       <c r="AD3">
         <v>98800000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-271000000.0</v>
       </c>
       <c r="F4">
         <v>114500000.0</v>
       </c>
       <c r="G4">
         <v>23100000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>-236500000.0</v>
       </c>
       <c r="J4">
         <v>-236000000.0</v>
       </c>
       <c r="K4">
         <v>26800000.0</v>
       </c>
       <c r="L4">
         <v>-416900000.0</v>
@@ -33417,51 +33626,51 @@
       <c r="M4"/>
       <c r="N4">
         <v>279800000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4">
         <v>-158500000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-18800000.0</v>
       </c>
       <c r="F5">
         <v>-23100000.0</v>
       </c>
       <c r="G5">
         <v>-5700000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>-18700000.0</v>
       </c>
       <c r="J5">
         <v>-5300000.0</v>
       </c>
       <c r="K5">
         <v>75800000.0</v>
       </c>
       <c r="L5">
         <v>158400000.0</v>
@@ -33469,51 +33678,51 @@
       <c r="M5"/>
       <c r="N5">
         <v>98700000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5">
         <v>-32600000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B6">
         <v>16600000.0</v>
       </c>
       <c r="C6">
         <v>-7300000.0</v>
       </c>
       <c r="D6">
         <v>27700000.0</v>
       </c>
       <c r="E6">
         <v>-290500000.0</v>
       </c>
       <c r="F6">
         <v>114500000.0</v>
       </c>
       <c r="G6">
         <v>23100000.0</v>
       </c>
       <c r="H6">
         <v>75200000.0</v>
       </c>
       <c r="I6">
         <v>-236500000.0</v>
       </c>
@@ -33561,51 +33770,51 @@
       </c>
       <c r="X6">
         <v>37800000.0</v>
       </c>
       <c r="Y6">
         <v>10900000.0</v>
       </c>
       <c r="Z6">
         <v>11100000.0</v>
       </c>
       <c r="AA6">
         <v>-15900000.0</v>
       </c>
       <c r="AB6">
         <v>-21300000.0</v>
       </c>
       <c r="AC6">
         <v>6400000.0</v>
       </c>
       <c r="AD6">
         <v>20400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B7">
         <v>-25800000.0</v>
       </c>
       <c r="C7">
         <v>47600000.0</v>
       </c>
       <c r="D7">
         <v>6800000.0</v>
       </c>
       <c r="E7">
         <v>-81000000.0</v>
       </c>
       <c r="F7">
         <v>-26900000.0</v>
       </c>
       <c r="G7">
         <v>43200000.0</v>
       </c>
       <c r="H7">
         <v>-47500000.0</v>
       </c>
       <c r="I7">
         <v>1100000.0</v>
       </c>
@@ -33653,51 +33862,51 @@
       </c>
       <c r="X7">
         <v>211200000.0</v>
       </c>
       <c r="Y7">
         <v>28300000.0</v>
       </c>
       <c r="Z7">
         <v>145400000.0</v>
       </c>
       <c r="AA7">
         <v>-96100000.0</v>
       </c>
       <c r="AB7">
         <v>-19500000.0</v>
       </c>
       <c r="AC7">
         <v>478500000.0</v>
       </c>
       <c r="AD7">
         <v>31900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-6600000.0</v>
       </c>
       <c r="F8">
         <v>3700000.0</v>
       </c>
       <c r="G8">
         <v>66300000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>-5400000.0</v>
       </c>
       <c r="J8">
         <v>41400000.0</v>
       </c>
       <c r="K8">
         <v>23300000.0</v>
       </c>
       <c r="L8">
         <v>21700000.0</v>
@@ -33705,51 +33914,51 @@
       <c r="M8"/>
       <c r="N8">
         <v>181800000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8">
         <v>-22500000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B9">
         <v>-15300000.0</v>
       </c>
       <c r="C9">
         <v>-7300000.0</v>
       </c>
       <c r="D9">
         <v>2700000.0</v>
       </c>
       <c r="E9">
         <v>-6600000.0</v>
       </c>
       <c r="F9">
         <v>3700000.0</v>
       </c>
       <c r="G9">
         <v>66300000.0</v>
       </c>
       <c r="H9">
         <v>-1900000.0</v>
       </c>
       <c r="I9">
         <v>-5400000.0</v>
       </c>
@@ -33775,51 +33984,51 @@
         <v>-22500000.0</v>
       </c>
       <c r="Q9">
         <v>-26400000.0</v>
       </c>
       <c r="R9">
         <v>106700000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
         <v>85400000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B10">
         <v>100000.0</v>
       </c>
       <c r="C10">
         <v>19700000.0</v>
       </c>
       <c r="D10">
         <v>-32400000.0</v>
       </c>
       <c r="E10">
         <v>-111300000.0</v>
       </c>
       <c r="F10">
         <v>-28800000.0</v>
       </c>
       <c r="G10">
         <v>37100000.0</v>
       </c>
       <c r="H10">
         <v>-35000000.0</v>
       </c>
       <c r="I10">
         <v>-12300000.0</v>
       </c>
@@ -33863,51 +34072,51 @@
         <v>-30300000.0</v>
       </c>
       <c r="W10">
         <v>-21900000.0</v>
       </c>
       <c r="X10">
         <v>148000000.0</v>
       </c>
       <c r="Y10">
         <v>500000.0</v>
       </c>
       <c r="Z10">
         <v>90200000.0</v>
       </c>
       <c r="AA10">
         <v>-90800000.0</v>
       </c>
       <c r="AB10">
         <v>22100000.0</v>
       </c>
       <c r="AC10"/>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-30200000.0</v>
       </c>
       <c r="E11">
         <v>30400000.0</v>
       </c>
       <c r="F11">
         <v>12000000.0</v>
       </c>
       <c r="G11">
         <v>-63200000.0</v>
       </c>
       <c r="H11">
         <v>-15100000.0</v>
       </c>
       <c r="I11">
         <v>20800000.0</v>
       </c>
       <c r="J11">
         <v>-69200000.0</v>
       </c>
       <c r="K11">
@@ -33937,51 +34146,51 @@
         <v>4200000.0</v>
       </c>
       <c r="U11">
         <v>11500000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>3800000.0</v>
       </c>
       <c r="X11">
         <v>38100000.0</v>
       </c>
       <c r="Y11">
         <v>9700000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>24200000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>5000000.0</v>
       </c>
       <c r="E12">
         <v>-5500000.0</v>
       </c>
       <c r="F12">
         <v>51800000.0</v>
       </c>
       <c r="G12">
         <v>41700000.0</v>
       </c>
       <c r="H12">
         <v>518400000.0</v>
       </c>
       <c r="I12">
         <v>79400000.0</v>
       </c>
       <c r="J12">
         <v>244700000.0</v>
       </c>
       <c r="K12">
@@ -33995,51 +34204,51 @@
       </c>
       <c r="N12">
         <v>-10200000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>80200000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>36600000.0</v>
       </c>
       <c r="E13">
         <v>-81000000.0</v>
       </c>
       <c r="F13">
         <v>-26900000.0</v>
       </c>
       <c r="G13">
         <v>-17300000.0</v>
       </c>
       <c r="H13">
         <v>4500000.0</v>
       </c>
       <c r="I13">
         <v>7300000.0</v>
       </c>
       <c r="J13">
         <v>-52900000.0</v>
       </c>
       <c r="K13">
@@ -34049,51 +34258,51 @@
         <v>100900000.0</v>
       </c>
       <c r="M13">
         <v>-3700000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B14">
         <v>88800000.0</v>
       </c>
       <c r="C14">
         <v>88000000.0</v>
       </c>
       <c r="D14">
         <v>91400000.0</v>
       </c>
       <c r="E14">
         <v>89900000.0</v>
       </c>
       <c r="F14">
         <v>87100000.0</v>
       </c>
       <c r="G14">
         <v>88800000.0</v>
       </c>
       <c r="H14">
         <v>93800000.0</v>
       </c>
       <c r="I14">
         <v>97600000.0</v>
       </c>
@@ -34141,51 +34350,51 @@
       </c>
       <c r="X14">
         <v>83200000.0</v>
       </c>
       <c r="Y14">
         <v>57400000.0</v>
       </c>
       <c r="Z14">
         <v>79800000.0</v>
       </c>
       <c r="AA14">
         <v>82000000.0</v>
       </c>
       <c r="AB14">
         <v>94900000.0</v>
       </c>
       <c r="AC14">
         <v>101200000.0</v>
       </c>
       <c r="AD14">
         <v>112300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B15">
         <v>29300000.0</v>
       </c>
       <c r="C15">
         <v>30700000.0</v>
       </c>
       <c r="D15">
         <v>31500000.0</v>
       </c>
       <c r="E15">
         <v>32600000.0</v>
       </c>
       <c r="F15">
         <v>25600000.0</v>
       </c>
       <c r="G15">
         <v>2000000.0</v>
       </c>
       <c r="H15">
         <v>25600000.0</v>
       </c>
       <c r="I15">
         <v>25600000.0</v>
       </c>
@@ -34207,51 +34416,51 @@
       <c r="O15">
         <v>24900000.0</v>
       </c>
       <c r="P15">
         <v>645700000.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B16">
         <v>225700000.0</v>
       </c>
       <c r="C16">
         <v>209100000.0</v>
       </c>
       <c r="D16">
         <v>216400000.0</v>
       </c>
       <c r="E16">
         <v>188700000.0</v>
       </c>
       <c r="F16">
         <v>479200000.0</v>
       </c>
       <c r="G16">
         <v>364700000.0</v>
       </c>
       <c r="H16">
         <v>341600000.0</v>
       </c>
       <c r="I16">
         <v>266400000.0</v>
       </c>
@@ -34299,101 +34508,101 @@
       </c>
       <c r="X16">
         <v>71700000.0</v>
       </c>
       <c r="Y16">
         <v>33900000.0</v>
       </c>
       <c r="Z16">
         <v>23000000.0</v>
       </c>
       <c r="AA16">
         <v>11900000.0</v>
       </c>
       <c r="AB16">
         <v>27800000.0</v>
       </c>
       <c r="AC16">
         <v>6400000.0</v>
       </c>
       <c r="AD16">
         <v>286800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-400000.0</v>
       </c>
       <c r="G17">
         <v>5600000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>2500000.0</v>
       </c>
       <c r="J17">
         <v>13000000.0</v>
       </c>
       <c r="K17">
         <v>2900000.0</v>
       </c>
       <c r="L17">
         <v>-63700000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17">
         <v>-3600000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17">
         <v>-5500000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B18">
         <v>41400000.0</v>
       </c>
       <c r="C18">
         <v>174500000.0</v>
       </c>
       <c r="D18">
         <v>166600000.0</v>
       </c>
       <c r="E18">
         <v>45600000.0</v>
       </c>
       <c r="F18">
         <v>172200000.0</v>
       </c>
       <c r="G18">
         <v>184900000.0</v>
       </c>
       <c r="H18">
         <v>132600000.0</v>
       </c>
       <c r="I18">
         <v>202700000.0</v>
       </c>
@@ -34441,51 +34650,51 @@
       </c>
       <c r="X18">
         <v>369100000.0</v>
       </c>
       <c r="Y18">
         <v>165400000.0</v>
       </c>
       <c r="Z18">
         <v>244200000.0</v>
       </c>
       <c r="AA18">
         <v>271500000.0</v>
       </c>
       <c r="AB18">
         <v>283100000.0</v>
       </c>
       <c r="AC18">
         <v>138500000.0</v>
       </c>
       <c r="AD18">
         <v>183400000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B19">
         <v>-72900000.0</v>
       </c>
       <c r="C19">
         <v>-62400000.0</v>
       </c>
       <c r="D19">
         <v>-50500000.0</v>
       </c>
       <c r="E19">
         <v>-355400000.0</v>
       </c>
       <c r="F19">
         <v>-48700000.0</v>
       </c>
       <c r="G19">
         <v>-9500000.0</v>
       </c>
       <c r="H19">
         <v>-45500000.0</v>
       </c>
       <c r="I19">
         <v>-128500000.0</v>
       </c>
@@ -34495,87 +34704,87 @@
       <c r="K19">
         <v>-69500000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>750000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B21">
         <v>111500000.0</v>
       </c>
       <c r="C21">
         <v>-83800000.0</v>
       </c>
       <c r="D21">
         <v>-33000000.0</v>
       </c>
       <c r="E21">
         <v>151100000.0</v>
       </c>
       <c r="F21">
         <v>4200000.0</v>
       </c>
       <c r="G21">
         <v>24300000.0</v>
       </c>
       <c r="H21">
         <v>-69200000.0</v>
       </c>
       <c r="I21">
         <v>550000000.0</v>
       </c>
@@ -34593,51 +34802,51 @@
       </c>
       <c r="N21">
         <v>231500000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>62100000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22">
         <v>25400000.0</v>
       </c>
       <c r="C22">
         <v>98600000.0</v>
       </c>
       <c r="D22">
         <v>112900000.0</v>
       </c>
       <c r="E22">
         <v>98600000.0</v>
       </c>
       <c r="F22">
         <v>117000000.0</v>
       </c>
       <c r="G22">
         <v>67600000.0</v>
       </c>
       <c r="H22">
         <v>-352900000.0</v>
       </c>
       <c r="I22">
         <v>103300000.0</v>
       </c>
@@ -34685,51 +34894,51 @@
       </c>
       <c r="X22">
         <v>169900000.0</v>
       </c>
       <c r="Y22">
         <v>186400000.0</v>
       </c>
       <c r="Z22">
         <v>-39000000.0</v>
       </c>
       <c r="AA22">
         <v>180200000.0</v>
       </c>
       <c r="AB22">
         <v>80000000.0</v>
       </c>
       <c r="AC22">
         <v>164700000.0</v>
       </c>
       <c r="AD22">
         <v>159800000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B23">
         <v>-22000000.0</v>
       </c>
       <c r="C23">
         <v>-6400000.0</v>
       </c>
       <c r="D23">
         <v>-6800000.0</v>
       </c>
       <c r="E23">
         <v>692300000.0</v>
       </c>
       <c r="F23">
         <v>-34800000.0</v>
       </c>
       <c r="G23">
         <v>-28500000.0</v>
       </c>
       <c r="H23">
         <v>5400000.0</v>
       </c>
       <c r="I23">
         <v>-7500000.0</v>
       </c>
@@ -34777,51 +34986,51 @@
       </c>
       <c r="X23">
         <v>716800000.0</v>
       </c>
       <c r="Y23">
         <v>8900000.0</v>
       </c>
       <c r="Z23">
         <v>200000.0</v>
       </c>
       <c r="AA23">
         <v>-210700000.0</v>
       </c>
       <c r="AB23">
         <v>-291100000.0</v>
       </c>
       <c r="AC23">
         <v>-133000000.0</v>
       </c>
       <c r="AD23">
         <v>-127800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B24">
         <v>4100000.0</v>
       </c>
       <c r="C24">
         <v>-5900000.0</v>
       </c>
       <c r="D24">
         <v>-1000000.0</v>
       </c>
       <c r="E24">
         <v>5400000.0</v>
       </c>
       <c r="F24">
         <v>900000.0</v>
       </c>
       <c r="G24">
         <v>2900000.0</v>
       </c>
       <c r="H24">
         <v>8400000.0</v>
       </c>
       <c r="I24">
         <v>4700000.0</v>
       </c>
@@ -34869,51 +35078,51 @@
       </c>
       <c r="X24">
         <v>8900000.0</v>
       </c>
       <c r="Y24">
         <v>7300000.0</v>
       </c>
       <c r="Z24">
         <v>12600000.0</v>
       </c>
       <c r="AA24">
         <v>13800000.0</v>
       </c>
       <c r="AB24">
         <v>-2800000.0</v>
       </c>
       <c r="AC24">
         <v>5500000.0</v>
       </c>
       <c r="AD24">
         <v>-33400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B25">
         <v>27200000.0</v>
       </c>
       <c r="C25">
         <v>-20100000.0</v>
       </c>
       <c r="D25">
         <v>-18000000.0</v>
       </c>
       <c r="E25">
         <v>-15600000.0</v>
       </c>
       <c r="F25">
         <v>14900000.0</v>
       </c>
       <c r="G25">
         <v>16700000.0</v>
       </c>
       <c r="H25">
         <v>537300000.0</v>
       </c>
       <c r="I25">
         <v>43400000.0</v>
       </c>
@@ -34961,51 +35170,51 @@
       </c>
       <c r="X25">
         <v>2700000.0</v>
       </c>
       <c r="Y25">
         <v>3800000.0</v>
       </c>
       <c r="Z25">
         <v>4000000.0</v>
       </c>
       <c r="AA25">
         <v>171100000.0</v>
       </c>
       <c r="AB25">
         <v>126500000.0</v>
       </c>
       <c r="AC25">
         <v>-466500000.0</v>
       </c>
       <c r="AD25">
         <v>21200000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B26">
         <v>-90200000.0</v>
       </c>
       <c r="C26">
         <v>-58500000.0</v>
       </c>
       <c r="D26">
         <v>-75200000.0</v>
       </c>
       <c r="E26">
         <v>-125300000.0</v>
       </c>
       <c r="F26">
         <v>-9200000.0</v>
       </c>
       <c r="G26">
         <v>-2000000.0</v>
       </c>
       <c r="H26">
         <v>-3000000.0</v>
       </c>
       <c r="I26">
         <v>-124400000.0</v>
       </c>
@@ -35041,51 +35250,51 @@
       <c r="U26">
         <v>-600700000.0</v>
       </c>
       <c r="V26">
         <v>-461200000.0</v>
       </c>
       <c r="W26">
         <v>-542900000.0</v>
       </c>
       <c r="X26">
         <v>-131400000.0</v>
       </c>
       <c r="Y26">
         <v>-103300000.0</v>
       </c>
       <c r="Z26">
         <v>-79600000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B27">
         <v>24500000.0</v>
       </c>
       <c r="C27">
         <v>26500000.0</v>
       </c>
       <c r="D27">
         <v>27500000.0</v>
       </c>
       <c r="E27">
         <v>23800000.0</v>
       </c>
       <c r="F27">
         <v>27300000.0</v>
       </c>
       <c r="G27">
         <v>19200000.0</v>
       </c>
       <c r="H27">
         <v>17800000.0</v>
       </c>
       <c r="I27">
         <v>17000000.0</v>
       </c>
@@ -35123,51 +35332,51 @@
       </c>
       <c r="V27">
         <v>1400000.0</v>
       </c>
       <c r="W27">
         <v>1500000.0</v>
       </c>
       <c r="X27">
         <v>-200000.0</v>
       </c>
       <c r="Y27">
         <v>-76500000.0</v>
       </c>
       <c r="Z27">
         <v>131600000.0</v>
       </c>
       <c r="AA27">
         <v>1200000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B28">
         <v>-30000000.0</v>
       </c>
       <c r="C28">
         <v>-179400000.0</v>
       </c>
       <c r="D28">
         <v>-146500000.0</v>
       </c>
       <c r="E28">
         <v>-17600000.0</v>
       </c>
       <c r="F28">
         <v>-65400000.0</v>
       </c>
       <c r="G28">
         <v>-18700000.0</v>
       </c>
       <c r="H28">
         <v>-63800000.0</v>
       </c>
       <c r="I28">
         <v>-375200000.0</v>
       </c>
@@ -35215,51 +35424,51 @@
       </c>
       <c r="X28">
         <v>611800000.0</v>
       </c>
       <c r="Y28">
         <v>-162200000.0</v>
       </c>
       <c r="Z28">
         <v>-244500000.0</v>
       </c>
       <c r="AA28">
         <v>-301000000.0</v>
       </c>
       <c r="AB28">
         <v>-303400000.0</v>
       </c>
       <c r="AC28">
         <v>-133000000.0</v>
       </c>
       <c r="AD28">
         <v>-127800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B29">
         <v>118400000.0</v>
       </c>
       <c r="C29">
         <v>231000000.0</v>
       </c>
       <c r="D29">
         <v>216100000.0</v>
       </c>
       <c r="E29">
         <v>102000000.0</v>
       </c>
       <c r="F29">
         <v>229000000.0</v>
       </c>
       <c r="G29">
         <v>232600000.0</v>
       </c>
       <c r="H29">
         <v>190600000.0</v>
       </c>
       <c r="I29">
         <v>264700000.0</v>
       </c>
@@ -35307,51 +35516,51 @@
       </c>
       <c r="X29">
         <v>442100000.0</v>
       </c>
       <c r="Y29">
         <v>206100000.0</v>
       </c>
       <c r="Z29">
         <v>322100000.0</v>
       </c>
       <c r="AA29">
         <v>344300000.0</v>
       </c>
       <c r="AB29">
         <v>352300000.0</v>
       </c>
       <c r="AC29">
         <v>241300000.0</v>
       </c>
       <c r="AD29">
         <v>282200000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B30">
         <v>-72900000.0</v>
       </c>
       <c r="C30">
         <v>-62400000.0</v>
       </c>
       <c r="D30">
         <v>-50500000.0</v>
       </c>
       <c r="E30">
         <v>-355400000.0</v>
       </c>
       <c r="F30">
         <v>-48700000.0</v>
       </c>
       <c r="G30">
         <v>-196400000.0</v>
       </c>
       <c r="H30">
         <v>-45500000.0</v>
       </c>
       <c r="I30">
         <v>-128500000.0</v>
       </c>
@@ -35418,3244 +35627,3268 @@
       <c r="AD30">
         <v>-132200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DG30"/>
+  <dimension ref="A1:DH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:111">
+    <row r="1" spans="1:112">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
         <v>92</v>
       </c>
       <c r="D1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
         <v>95</v>
       </c>
       <c r="H1" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
         <v>98</v>
       </c>
       <c r="L1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
         <v>101</v>
       </c>
       <c r="P1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
         <v>104</v>
       </c>
       <c r="T1" t="s">
+        <v>105</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
         <v>107</v>
       </c>
       <c r="X1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
         <v>110</v>
       </c>
       <c r="AB1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
         <v>113</v>
       </c>
       <c r="AF1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
         <v>116</v>
       </c>
       <c r="AJ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
         <v>119</v>
       </c>
       <c r="AN1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
         <v>122</v>
       </c>
       <c r="AR1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
         <v>125</v>
       </c>
       <c r="AV1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
         <v>128</v>
       </c>
       <c r="AZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
         <v>131</v>
       </c>
       <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
         <v>134</v>
       </c>
       <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
         <v>137</v>
       </c>
       <c r="BL1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
         <v>140</v>
       </c>
       <c r="BP1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
         <v>143</v>
       </c>
       <c r="BT1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
         <v>146</v>
       </c>
       <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
         <v>149</v>
       </c>
       <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
         <v>152</v>
       </c>
       <c r="CF1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
         <v>155</v>
       </c>
       <c r="CJ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
         <v>158</v>
       </c>
       <c r="CN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
         <v>161</v>
       </c>
       <c r="CR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
         <v>164</v>
       </c>
       <c r="CV1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
         <v>167</v>
       </c>
       <c r="CZ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
         <v>170</v>
       </c>
       <c r="DD1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
         <v>173</v>
       </c>
+      <c r="DH1" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="2" spans="1:111">
+    <row r="2" spans="1:112">
       <c r="A2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B2">
+        <v>299700000.0</v>
+      </c>
+      <c r="C2">
         <v>223300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>225700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>199600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>170100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>175500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>209100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>196100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>196200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>214200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>216400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>207400000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>155200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>184100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>188700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>181600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>188100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>239800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>479200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>437500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>282100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>280800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>364700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>511900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>308800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>251800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>341600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>279000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>244600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>239900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>266400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>218500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>243600000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>529900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>502900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>454900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>402900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>418500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>738900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>691500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>660500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>694200000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>712100000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1090100000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1114300000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1131600000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1129000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1088700000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>991700000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>881500000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>998300000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>948800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>850700000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>787100000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>718500000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>632100000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>561800000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>476900000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>471200000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>507300000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>478000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>444100000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>629700000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>488800000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>396200000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>408200000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>359300000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>443300000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>130700000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>127900000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>171200000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>97400000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>115800000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>83300000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>363200000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>340300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>278600000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>141300000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>134300000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>66000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>82200000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>108100000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>84500000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>175600000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>132700000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>125500000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>109100000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>87800000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>89400000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>88500000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>71700000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>63400000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>34100000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>134000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>33900000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>52100000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>34600000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>50600000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>23000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>15100000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>16300000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>28300000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>16000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>21800000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>18100000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>19900000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>27800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>314600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308800000.0</v>
       </c>
       <c r="DF2">
         <v>308800000.0</v>
       </c>
       <c r="DG2">
         <v>308800000.0</v>
       </c>
+      <c r="DH2">
+        <v>308800000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:111">
+    <row r="3" spans="1:112">
       <c r="A3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B3">
+        <v>15600000</v>
+      </c>
+      <c r="C3">
         <v>14000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11600000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>27600000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15500000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17100000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16800000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25900000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12600000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11500000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6500000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18400000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12300000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7500000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11300000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12400000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15600000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9400000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>22700000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11900000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10200000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>20800000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10100000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9200000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7600000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>19300000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15800000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13500000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9400000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>20200000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>14200000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>16000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11600000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>23600000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>16700000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>13700000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>18600000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16400000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>14500000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>27000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>35400000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>21700000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>15300000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>30300000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>18600000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16100000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>20300000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>31300000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>21200000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>22700000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>15400000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>34600000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>24900000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>33500000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>18000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>33300000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>23100000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>23000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>18600000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>34900000</v>
-      </c>
-[...1 lines deleted...]
-        <v>25300000</v>
       </c>
       <c r="BN3">
         <v>25300000</v>
       </c>
       <c r="BO3">
+        <v>25300000</v>
+      </c>
+      <c r="BP3">
         <v>23200000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>31300000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>32700000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>44200000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>31500000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>62600000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>39500000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>36900000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>21000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>36000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>20700000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>19300000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>12600000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>35400000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>22800000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>22400000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>14300000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>38100000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>24800000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>21700000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>18400000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>44800000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>23000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>34900000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>18700000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>38800000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>20100000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>8200000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>5900000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>10800000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>9900000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>10800000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>9200000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>18800000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>23100000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>18800000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>17200000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>22700000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>19400000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>19700000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>11000000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>18000000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>17900000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>19900000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>13400000</v>
       </c>
     </row>
-    <row r="4" spans="1:111">
+    <row r="4" spans="1:112">
       <c r="A4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>51500000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-32500000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-14600000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>15600000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>700000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-51100000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-236200000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>44600000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>154400000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>5800000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-90300000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-145200000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>200500000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>60900000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-93100000.0</v>
       </c>
-      <c r="AB4"/>
-      <c r="AC4">
+      <c r="AC4"/>
+      <c r="AD4">
         <v>34400000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>4700000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-26500000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>47900000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-25100000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-286300000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>27000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>48000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>52000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-15600000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-320400000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>47400000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>31000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-33700000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-17900000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-378000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-24200000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-17300000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>2600000.0</v>
       </c>
-      <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>-116800000.0</v>
       </c>
-      <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>-36100000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>29300000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>33900000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-185600000.0</v>
       </c>
-      <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
+      <c r="DH4"/>
     </row>
-    <row r="5" spans="1:111">
+    <row r="5" spans="1:112">
       <c r="A5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>5800000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>113800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-126000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>37300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>56900000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-118500000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>104700000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6100000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-128700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>8700000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>45900000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>18200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-78500000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>605700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-62500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-78700000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-56300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>53500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-6200000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-9700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>110500000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>33800000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-30900000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-118700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>162900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>16500000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1800000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-105400000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>348300000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-29100000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>23500000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-184300000.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-149000000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>178400000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-46900000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>6600000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-170700000.0</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
+      <c r="DH5"/>
     </row>
-    <row r="6" spans="1:111">
+    <row r="6" spans="1:112">
       <c r="A6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B6">
+        <v>97400000.0</v>
+      </c>
+      <c r="C6">
         <v>76400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>26100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5400000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-33600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-18000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2200000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>52200000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-28900000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4600000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6500000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-51700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-239400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>41700000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>155400000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1300000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-83900000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-147200000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>203100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>57000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-89800000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>62600000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>34400000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4700000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-26500000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>47900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-25100000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-286300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>27000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>48000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>52000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-15600000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-320400000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>47400000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>31000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-33700000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-17900000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-378000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-24200000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-17300000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2600000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>40300000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>97000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>110200000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-116800000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>49500000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>98100000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>63600000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>68600000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>86400000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>70300000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>84900000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5700000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-36100000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>29300000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>33900000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-185600000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>140900000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>92600000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-12000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>48900000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-84000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>312600000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2800000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-43300000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>73800000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-18400000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>32500000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-279900000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>22900000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>61700000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>137300000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>7000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>68300000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-16200000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-25900000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>23600000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-91100000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>42900000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7200000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>16400000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>21300000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-1600000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>900000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>16800000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>8300000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>29300000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-99900000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>100100000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-18200000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>17500000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-16000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>27600000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>7900000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-1200000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-12000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>12300000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-9900000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>3700000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1800000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-7900000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-5600000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>5800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-21300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:111">
+    <row r="7" spans="1:112">
       <c r="A7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B7">
+        <v>83900000.0</v>
+      </c>
+      <c r="C7">
         <v>82400000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-137500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>56900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>62100000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>200000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-145000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>56100000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>27600000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>70000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-106100000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>78900000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>54900000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-126000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-24900000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>56900000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5500000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-118500000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-9000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>104700000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6100000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-128700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>100500000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>45900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>18200000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-78500000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>29700000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>58800000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-57300000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-78700000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-51900000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>59800000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2900000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-9700000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>67500000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>35700000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-5200000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-118700000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>68600000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>16500000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1800000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-105400000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>203400000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-29100000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>23500000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-184300000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>92000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>48100000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>50300000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-149000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>186400000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>81100000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>40800000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-99600000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>129300000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>11800000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>78600000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-174200000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>100800000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-63900000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>16900000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-164000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>62200000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>38300000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>43700000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-117400000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>133800000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>10100000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-13000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-120100000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>20700000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-50200000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>64100000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-79900000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>21100000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-27700000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>74000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-79400000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>37300000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-68900000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>63200000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-50100000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-12100000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-10700000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>26800000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-84800000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>86600000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>8600000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-2600000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>8000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>158700000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>11500000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>300000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>40700000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1000000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-43500000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>106800000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-34000000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>83100000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>5400000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-16000000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>72900000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-99800000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>51000000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-158200000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>35600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>478100000.0</v>
       </c>
       <c r="DE7">
         <v>478100000.0</v>
       </c>
-      <c r="DF7"/>
-      <c r="DG7">
+      <c r="DF7">
+        <v>478100000.0</v>
+      </c>
+      <c r="DG7"/>
+      <c r="DH7">
         <v>-49100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:111">
+    <row r="8" spans="1:112">
       <c r="A8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-6600000.0</v>
       </c>
-      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>3700000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>66300000.0</v>
       </c>
-      <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
+      <c r="AF8"/>
+      <c r="AG8">
         <v>-5400000.0</v>
       </c>
-      <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>41400000.0</v>
       </c>
-      <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>23300000.0</v>
       </c>
-      <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-      <c r="AR8">
+      <c r="AR8"/>
+      <c r="AS8">
         <v>21700000.0</v>
       </c>
-      <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-      <c r="BH8">
+      <c r="BH8"/>
+      <c r="BI8">
         <v>-22500000.0</v>
       </c>
-      <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
+      <c r="DH8"/>
     </row>
-    <row r="9" spans="1:111">
+    <row r="9" spans="1:112">
       <c r="A9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B9">
+        <v>3300000.0</v>
+      </c>
+      <c r="C9">
         <v>1800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1700000.0</v>
       </c>
-      <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>5600000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>1100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-12100000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="M9">
         <v>31000000.0</v>
       </c>
       <c r="N9">
         <v>31000000.0</v>
       </c>
       <c r="O9">
+        <v>31000000.0</v>
+      </c>
+      <c r="P9">
         <v>400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6600000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-6600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2700000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66300000.0</v>
       </c>
       <c r="Y9">
         <v>66300000.0</v>
       </c>
       <c r="Z9">
         <v>66300000.0</v>
       </c>
       <c r="AA9">
+        <v>66300000.0</v>
+      </c>
+      <c r="AB9">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1900000.0</v>
       </c>
       <c r="AC9">
         <v>-1900000.0</v>
       </c>
       <c r="AD9">
         <v>-1900000.0</v>
       </c>
       <c r="AE9">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AF9">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5400000.0</v>
       </c>
       <c r="AG9">
         <v>-5400000.0</v>
       </c>
       <c r="AH9">
         <v>-5400000.0</v>
       </c>
       <c r="AI9">
         <v>-5400000.0</v>
       </c>
       <c r="AJ9">
+        <v>-5400000.0</v>
+      </c>
+      <c r="AK9">
         <v>41400000.0</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
+        <v>0.0</v>
+      </c>
+      <c r="AO9">
         <v>23300000.0</v>
       </c>
-      <c r="AO9">
-[...1 lines deleted...]
-      </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
+        <v>0.0</v>
+      </c>
+      <c r="AS9">
         <v>21700000.0</v>
       </c>
-      <c r="AS9">
-[...1 lines deleted...]
-      </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
+        <v>0.0</v>
+      </c>
+      <c r="AW9">
         <v>34700000.0</v>
       </c>
-      <c r="AW9">
-[...1 lines deleted...]
-      </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
         <v>181800000.0</v>
       </c>
-      <c r="BA9">
-[...1 lines deleted...]
-      </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
         <v>38200000.0</v>
       </c>
-      <c r="BE9">
-[...1 lines deleted...]
-      </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
         <v>22500000.0</v>
       </c>
-      <c r="BI9">
-[...1 lines deleted...]
-      </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
-      <c r="BM9"/>
+      <c r="BM9">
+        <v>0.0</v>
+      </c>
       <c r="BN9"/>
       <c r="BO9"/>
-      <c r="BP9">
+      <c r="BP9"/>
+      <c r="BQ9">
         <v>106700000.0</v>
       </c>
-      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>85400000.0</v>
       </c>
-      <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
-      <c r="DB9">
+      <c r="DB9"/>
+      <c r="DC9">
         <v>248800000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-163600000.0</v>
       </c>
-      <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
+      <c r="DH9"/>
     </row>
-    <row r="10" spans="1:111">
+    <row r="10" spans="1:112">
       <c r="A10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>19700000.0</v>
       </c>
-      <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10">
         <v>-32400000.0</v>
       </c>
       <c r="N10">
         <v>-32400000.0</v>
       </c>
       <c r="O10">
         <v>-32400000.0</v>
       </c>
       <c r="P10">
+        <v>-32400000.0</v>
+      </c>
+      <c r="Q10">
         <v>-28800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-111300000.0</v>
       </c>
       <c r="R10">
         <v>-111300000.0</v>
       </c>
       <c r="S10">
         <v>-111300000.0</v>
       </c>
       <c r="T10">
-        <v>-28800000.0</v>
+        <v>-111300000.0</v>
       </c>
       <c r="U10">
         <v>-28800000.0</v>
       </c>
       <c r="V10">
         <v>-28800000.0</v>
       </c>
       <c r="W10">
         <v>-28800000.0</v>
       </c>
       <c r="X10">
-        <v>37100000.0</v>
+        <v>-28800000.0</v>
       </c>
       <c r="Y10">
         <v>37100000.0</v>
       </c>
       <c r="Z10">
         <v>37100000.0</v>
       </c>
-      <c r="AA10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA10">
+        <v>37100000.0</v>
+      </c>
+      <c r="AB10"/>
       <c r="AC10">
         <v>-35000000.0</v>
       </c>
       <c r="AD10">
         <v>-35000000.0</v>
       </c>
       <c r="AE10">
         <v>-35000000.0</v>
       </c>
       <c r="AF10">
-        <v>-12300000.0</v>
+        <v>-35000000.0</v>
       </c>
       <c r="AG10">
         <v>-12300000.0</v>
       </c>
       <c r="AH10">
         <v>-12300000.0</v>
       </c>
       <c r="AI10">
         <v>-12300000.0</v>
       </c>
       <c r="AJ10">
+        <v>-12300000.0</v>
+      </c>
+      <c r="AK10">
         <v>-15500000.0</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
         <v>28200000.0</v>
       </c>
-      <c r="AO10">
-[...1 lines deleted...]
-      </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
+        <v>0.0</v>
+      </c>
+      <c r="AS10">
         <v>-35700000.0</v>
       </c>
-      <c r="AS10">
-[...1 lines deleted...]
-      </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
         <v>22400000.0</v>
       </c>
-      <c r="AW10">
-[...1 lines deleted...]
-      </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
         <v>45100000.0</v>
       </c>
-      <c r="BA10">
-[...1 lines deleted...]
-      </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
         <v>-17600000.0</v>
       </c>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
         <v>65100000.0</v>
       </c>
-      <c r="BI10">
-[...1 lines deleted...]
-      </c>
       <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>-4300000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
       <c r="BN10"/>
       <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>21800000.0</v>
       </c>
-      <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>29500000.0</v>
       </c>
-      <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>148000000.0</v>
       </c>
-      <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>500000.0</v>
       </c>
-      <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>90200000.0</v>
       </c>
-      <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
-      <c r="DB10">
+      <c r="DB10"/>
+      <c r="DC10">
         <v>-66300000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>37400000.0</v>
       </c>
-      <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
+      <c r="DH10"/>
     </row>
-    <row r="11" spans="1:111">
+    <row r="11" spans="1:112">
       <c r="A11" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-30200000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>30400000.0</v>
       </c>
-      <c r="Q11">
-[...1 lines deleted...]
-      </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
         <v>12000000.0</v>
       </c>
-      <c r="U11">
-[...1 lines deleted...]
-      </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
         <v>-63200000.0</v>
       </c>
-      <c r="Y11">
-[...1 lines deleted...]
-      </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
         <v>-15100000.0</v>
       </c>
-      <c r="AC11">
-[...1 lines deleted...]
-      </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
         <v>20800000.0</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
-        <v>-69200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK11">
         <v>-69200000.0</v>
       </c>
       <c r="AL11">
         <v>-69200000.0</v>
       </c>
       <c r="AM11">
         <v>-69200000.0</v>
       </c>
       <c r="AN11">
-        <v>-145800000.0</v>
+        <v>-69200000.0</v>
       </c>
       <c r="AO11">
         <v>-145800000.0</v>
       </c>
-      <c r="AP11"/>
+      <c r="AP11">
+        <v>-145800000.0</v>
+      </c>
       <c r="AQ11"/>
-      <c r="AR11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>13600000.0</v>
       </c>
-      <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>57400000.0</v>
       </c>
-      <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
-      <c r="AZ11">
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>17500000.0</v>
       </c>
-      <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11">
         <v>47100000.0</v>
       </c>
-      <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>-120200000.0</v>
       </c>
-      <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>41300000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>4200000.0</v>
       </c>
-      <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>11500000.0</v>
       </c>
-      <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>3800000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
-      <c r="CN11">
+      <c r="CN11"/>
+      <c r="CO11">
         <v>38100000.0</v>
       </c>
-      <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
-      <c r="CR11">
+      <c r="CR11"/>
+      <c r="CS11">
         <v>9700000.0</v>
       </c>
-      <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
-      <c r="CZ11">
+      <c r="CZ11"/>
+      <c r="DA11">
         <v>24200000.0</v>
       </c>
-      <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
+      <c r="DH11"/>
     </row>
-    <row r="12" spans="1:111">
+    <row r="12" spans="1:112">
       <c r="A12" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-4000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>85600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-67700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5300000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-2000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-12800000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7700000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>21000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>20800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>29800000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4400000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-13300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-57000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>10600000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>81000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>30100000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11100000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-42800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>233900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7700000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2800000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>28100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-1100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-106200000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-25200000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>16600000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>145400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>14000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>38300000.0</v>
       </c>
-      <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>58800000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>-91800000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>51500000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>61200000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>59300000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
+      <c r="DH12"/>
     </row>
-    <row r="13" spans="1:111">
+    <row r="13" spans="1:112">
       <c r="A13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>28800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78900000.0</v>
       </c>
       <c r="N13">
         <v>78900000.0</v>
       </c>
       <c r="O13">
+        <v>78900000.0</v>
+      </c>
+      <c r="P13">
         <v>-126000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-24900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>56900000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5500000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-118500000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-9000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>104700000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6100000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-128700000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2900000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>45900000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>18200000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-78500000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>81700000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>58800000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-57300000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-78700000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-45700000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>59800000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2900000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-9700000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-52900000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>35700000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-12300000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-118700000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-30300000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>16500000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>100900000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>-3700000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -38674,1451 +38907,1465 @@
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
+      <c r="DH13"/>
     </row>
-    <row r="14" spans="1:111">
+    <row r="14" spans="1:112">
       <c r="A14" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B14">
+        <v>18600000.0</v>
+      </c>
+      <c r="C14">
         <v>19100000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21800000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21700000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>21400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22400000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22500000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23100000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22500000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>23200000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>21400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>21500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22200000.0</v>
       </c>
       <c r="W14">
         <v>22200000.0</v>
       </c>
       <c r="X14">
+        <v>22200000.0</v>
+      </c>
+      <c r="Y14">
         <v>23300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>22000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>22500000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24600000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>22800000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>24300000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24200000.0</v>
       </c>
       <c r="AG14">
         <v>24200000.0</v>
       </c>
       <c r="AH14">
+        <v>24200000.0</v>
+      </c>
+      <c r="AI14">
         <v>24400000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>24800000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>24100000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>23400000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>23500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23400000.0</v>
       </c>
       <c r="AN14">
         <v>23400000.0</v>
       </c>
       <c r="AO14">
+        <v>23400000.0</v>
+      </c>
+      <c r="AP14">
         <v>24600000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>24400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>20200000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>21800000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>28900000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>31400000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>33200000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>38400000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>32900000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>31500000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>33400000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>35500000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>35100000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>35600000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>38300000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>38900000.0</v>
       </c>
-      <c r="BE14">
-[...1 lines deleted...]
-      </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
         <v>181300000.0</v>
       </c>
-      <c r="BI14">
-[...1 lines deleted...]
-      </c>
       <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
         <v>-5800000.0</v>
       </c>
-      <c r="BK14">
-[...1 lines deleted...]
-      </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
         <v>-3400000.0</v>
       </c>
-      <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
+      <c r="DH14"/>
     </row>
-    <row r="15" spans="1:111">
+    <row r="15" spans="1:112">
       <c r="A15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B15">
+        <v>7000000.0</v>
+      </c>
+      <c r="C15">
         <v>7100000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6900000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7200000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7300000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7900000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7400000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8200000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7700000.0</v>
       </c>
       <c r="M15">
         <v>7700000.0</v>
       </c>
       <c r="N15">
+        <v>7700000.0</v>
+      </c>
+      <c r="O15">
         <v>7800000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8200000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8900000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8400000.0</v>
       </c>
       <c r="W15">
         <v>8400000.0</v>
       </c>
       <c r="X15">
         <v>8400000.0</v>
       </c>
       <c r="Y15">
         <v>8400000.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="Z15">
+        <v>8400000.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
         <v>2112500000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>31100000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>31000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>31100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30900000.0</v>
       </c>
       <c r="AW15">
         <v>30900000.0</v>
       </c>
       <c r="AX15">
+        <v>30900000.0</v>
+      </c>
+      <c r="AY15">
         <v>30800000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>31300000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>31100000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>24900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24800000.0</v>
       </c>
       <c r="BC15">
         <v>24800000.0</v>
       </c>
       <c r="BD15">
+        <v>24800000.0</v>
+      </c>
+      <c r="BE15">
         <v>24900000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>503900000.0</v>
       </c>
-      <c r="BF15">
-[...1 lines deleted...]
-      </c>
       <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>120900000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>16800000.0</v>
       </c>
-      <c r="BI15">
-[...1 lines deleted...]
-      </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
-      <c r="BM15"/>
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
+      <c r="DH15"/>
     </row>
-    <row r="16" spans="1:111">
+    <row r="16" spans="1:112">
       <c r="A16" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B16">
+        <v>397100000.0</v>
+      </c>
+      <c r="C16">
         <v>299700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>223300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>225700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>199600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>170100000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>175500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>209100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>196100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>196200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>214200000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>216400000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>207400000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>155200000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>184100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>188700000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>181600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>188100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>239800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>479200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>437500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>282100000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>280800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>364700000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>511900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>308800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>251800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>341600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>279000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>244600000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>239900000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>266400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>218500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>243600000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>529900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>502900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>454900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>402900000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>418500000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>738900000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>691500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>660500000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>694200000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>712100000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1090100000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1114300000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1131600000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1129000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1088700000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>991700000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>881500000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>998300000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>948800000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>850700000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>787100000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>718500000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>632100000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>561800000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>476900000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>471200000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>507300000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>478000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>444100000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>629700000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>488800000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>396200000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>408200000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>359300000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>443300000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>130700000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>127900000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>171200000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>97400000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>115800000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>83300000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>363200000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>340300000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>278600000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>141300000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>134300000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>66000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>82200000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>108100000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>84500000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>175600000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>132700000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>125500000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>109100000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>87800000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>89400000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>88500000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>71700000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>63400000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>34100000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>134000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>33900000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>52100000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>34600000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>50600000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>23000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>15100000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>16300000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>28300000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>11900000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>21800000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>18100000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>19900000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-5600000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>314600000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>287500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>308600000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:111">
+    <row r="17" spans="1:112">
       <c r="A17" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-      <c r="T17">
+      <c r="T17"/>
+      <c r="U17">
         <v>-400000.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-      <c r="X17">
+      <c r="X17"/>
+      <c r="Y17">
         <v>5600000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>2100000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1600000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1700000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>500000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-9200000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>7200000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>8300000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>14500000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4500000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-14300000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>1400000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-4200000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>14100000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-8400000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-2300000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>14200000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-47900000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-27700000.0</v>
       </c>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>1200000.0</v>
       </c>
-      <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>-18000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>5300000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>12100000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>-4900000.0</v>
       </c>
-      <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
+      <c r="DH17"/>
     </row>
-    <row r="18" spans="1:111">
+    <row r="18" spans="1:112">
       <c r="A18" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B18">
+        <v>103100000.0</v>
+      </c>
+      <c r="C18">
         <v>40300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-137500000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>46500000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>99300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>28000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-132400000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>47800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>88600000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>117500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-79400000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>29400000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>154100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>80700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-97600000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>99900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>23500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-88400000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>50400000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>162800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>51700000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-92700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>93200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>91300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>54900000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-54500000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>73100000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>114300000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-55800000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>51200000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>105700000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>78400000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-32600000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>153200000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>104800000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>41900000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-72700000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>153700000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>60300000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-33900000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-73200000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>98100000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-91500000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>90100000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-47300000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>163000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>131200000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>161700000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>30800000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>248900000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>198900000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>155400000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>56200000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>250200000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>95200000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>165400000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>9800000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>202800000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>47400000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>83900000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-19600000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>178200000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>139800000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>151600000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>74100000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>206400000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>92600000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>58000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-7500000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>118800000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>15100000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>124300000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>48300000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>67100000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>55200000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>159300000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>75100000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>73100000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-4300000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>127400000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>81900000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>39700000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>47200000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>84200000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>42700000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>114600000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>53600000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>56500000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>139600000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>87400000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>50200000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>94200000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>137300000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>19900000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>52900000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>46100000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>46500000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>112600000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>22100000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-23500000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>133000000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>43800000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>25300000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>99300000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>103100000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>108800000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>39100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>118900000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>16300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:111">
+    <row r="19" spans="1:112">
       <c r="A19" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-27600000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-12300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-17300000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-15700000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-25500000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-17200000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-13700000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-18900000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="O19">
         <v>400000.0</v>
       </c>
       <c r="P19">
+        <v>400000.0</v>
+      </c>
+      <c r="Q19">
         <v>-17800000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>900000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3900000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>800000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-22600000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-12500000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>700000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1500000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-13400000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>600000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>500000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2800000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-18600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="AE19">
         <v>2500000.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>2500000.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -40154,54 +40401,55 @@
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
+      <c r="DH19"/>
     </row>
-    <row r="20" spans="1:111">
+    <row r="20" spans="1:112">
       <c r="A20" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40269,2051 +40517,2072 @@
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
+      <c r="DH20"/>
     </row>
-    <row r="21" spans="1:111">
+    <row r="21" spans="1:112">
       <c r="A21" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B21">
+        <v>-1500000.0</v>
+      </c>
+      <c r="C21">
         <v>-274800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>139400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-65300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>168700000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-13700000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>31900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-79700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-89900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>114300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>34400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-56300000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-18300000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>199400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1800000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-11200000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6700000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>14400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>138900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-179000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>50000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-7900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>63000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>116000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>137000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>73000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>172000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>52000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>253000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>90000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-30000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>35000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>146000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>100000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>261000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>250500000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>144800000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>190200000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2333800000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-28000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>108200000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>54100000.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>58300000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>-18300000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-22600000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-500000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>103500000.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
+      <c r="DH21"/>
     </row>
-    <row r="22" spans="1:111">
+    <row r="22" spans="1:112">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22">
+        <v>-22800000.0</v>
+      </c>
+      <c r="C22">
         <v>-10600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-29200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-30600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>29100000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>29000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>49000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>36000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>29500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>52500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>19000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>33700000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>30500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23200000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11200000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>44100000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>40800000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>14400000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>17700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>21000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4700000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>22400000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>21400000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-441400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>48200000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-400000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>19400000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12100000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>65100000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6700000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-148400000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>54900000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>65700000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>33500000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>52200000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>36700000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>66100000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>23700000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-219400000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-72500000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-88500000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>105100000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>85200000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>64500000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>98500000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>107900000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>105100000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>87200000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>84900000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>129800000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>117000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>70200000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>77900000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>143800000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>45800000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>65900000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>39100000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>110400000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>84800000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>104000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>88500000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>125700000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>37100000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>72700000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>77000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>111000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>99100000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>66700000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>60900000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>102600000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>70000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>62500000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>66600000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>122300000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>39100000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>51300000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>50000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>120500000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>53300000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>53800000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>57600000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>121700000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>60300000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>38700000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>53400000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>115000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>33000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>17500000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>33000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>86400000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>56200000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>39800000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>20000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>70400000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-114500000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>15700000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>5600000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>54200000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>36600000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>23200000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>16900000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>104700000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>61300000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>21700000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-55000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:111">
+    <row r="23" spans="1:112">
       <c r="A23" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B23">
+        <v>1500000.0</v>
+      </c>
+      <c r="C23">
         <v>-3100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-28400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-20600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>163300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>247200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-7500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1600000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-10900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-36400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-40900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-18800000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-6600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2100000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-200000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>145600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>104400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>247100000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>142600000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-509000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-15000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>800000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8400000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-58700000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1600000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>400000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-184100000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2300000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-100000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2500000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>100000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1300000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-7300000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="BL23">
         <v>1200000.0</v>
       </c>
       <c r="BM23">
+        <v>1200000.0</v>
+      </c>
+      <c r="BN23">
         <v>1500000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2300000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>800000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2300000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>500000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>100000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>300000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>16500000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3200000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2100000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2500000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>15600000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>10000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5700000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4900000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9100000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1100000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-3500000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1500000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>117900000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1200000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-3100000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>54300000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>161400000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-3600000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-2900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2900000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-64300000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-4200000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>4200000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-22500000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>8900000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-22200000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-59100000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-13800000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>200000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-28700000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>51100000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-86600000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-50400000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>19500000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-100100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-131700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-110100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-37300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-134500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-21500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:111">
+    <row r="24" spans="1:112">
       <c r="A24" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B24">
+        <v>340400000.0</v>
+      </c>
+      <c r="C24">
         <v>100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1700000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4100000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-200000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>400000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4600000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>500000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1700000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-300000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-302900000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3200000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>500000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>100000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="W24">
         <v>700000.0</v>
       </c>
       <c r="X24">
+        <v>700000.0</v>
+      </c>
+      <c r="Y24">
         <v>-13300000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>300000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>600000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-6100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>700000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2800000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2500000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>19000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1900000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2600000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2100000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="AL24">
         <v>5900000.0</v>
       </c>
       <c r="AM24">
+        <v>5900000.0</v>
+      </c>
+      <c r="AN24">
         <v>34000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-69500000.0</v>
       </c>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
         <v>2300000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-67900000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1800000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>400000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>4500000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>600000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BA24">
         <v>500000.0</v>
       </c>
       <c r="BB24">
         <v>500000.0</v>
       </c>
       <c r="BC24">
-        <v>0.0</v>
+        <v>500000.0</v>
       </c>
       <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24">
         <v>100000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>400000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>200000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>282500000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-2600000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>4900000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-2700000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-100000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>100000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-4800000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>200000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>400000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1600000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="BT24">
         <v>400000.0</v>
       </c>
       <c r="BU24">
+        <v>400000.0</v>
+      </c>
+      <c r="BV24">
         <v>300000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-100000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>47000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2300000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-300000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>2300000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-19500000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-100000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-2000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>900000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>5900000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>2300000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-500000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>4000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>5400000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>2100000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-1400000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1800000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>6100000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-931700000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>500000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>6700000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>100000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-800000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>1300000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>1000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>5200000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-1000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>7400000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-3300000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-2500000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-1300000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>20900000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-4700000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>3800000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-2700000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:111">
+    <row r="25" spans="1:112">
       <c r="A25" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B25">
+        <v>33900000.0</v>
+      </c>
+      <c r="C25">
         <v>-3900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>40100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-4500000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-11900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-7800000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-6100000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-5300000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-7800000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-14800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1100000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4300000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-9100000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1500000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1800000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15100000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-34899999.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>24900000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1500000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>15500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>542600000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-5600000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5800000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>51500000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>19500000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-8900000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-18700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>315400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>600000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-31100000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2900000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-5300000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1100000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-106200000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2800000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-8500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>16600000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>145400000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>14000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-22300000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4300000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-2500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>58800000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-46800000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16700000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>52400000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>41400000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>38500000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>38100000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>42400000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>58200000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>89500000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>68500000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>56700000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>52600000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>66100000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>26200000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>44700000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>89000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>66800000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>42500000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>38200000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>33100000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>61600000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>38100000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>36200000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>46600000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>12000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>41100000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>38000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>44800000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>32100000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>36100000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>36600000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>25800000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>36600000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>28900000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>21500000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>24200000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>12500000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>29300000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>40600000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>35300000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-65500000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>41300000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>69100000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>16100000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-24500000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>66500000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-69900000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>19300000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>162800000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>24100000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>5700000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>23100000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>129700000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-29500000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>260300000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-26200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-412600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-442800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>193800000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>26800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:111">
+    <row r="26" spans="1:112">
       <c r="A26" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B26">
+        <v>2800000.0</v>
+      </c>
+      <c r="C26">
         <v>-15800000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2800000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-100000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-24500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-35400000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-30300000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-18300000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-9900000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-15300000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-15000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-30000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-15200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000000.0</v>
       </c>
       <c r="O26">
         <v>-15000000.0</v>
       </c>
       <c r="P26">
+        <v>-15000000.0</v>
+      </c>
+      <c r="Q26">
         <v>-15200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-34700000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-50900000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-24500000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9200000.0</v>
       </c>
       <c r="W26">
         <v>-9200000.0</v>
       </c>
       <c r="X26">
+        <v>-9200000.0</v>
+      </c>
+      <c r="Y26">
         <v>-300000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-200000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>-1500000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1200000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-300000.0</v>
       </c>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>-1500000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-900000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-100000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-9200000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-115200000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-70800000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-36100000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-500000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-58000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-82100000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-35600000.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>-78900000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-175200000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1919400000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>35900000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>188200000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>9900000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>124600000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-94400000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>18200000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>46400000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>131100000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-206300000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-75600000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>-135900000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-208000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1500000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-68000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>4000000.0</v>
       </c>
-      <c r="BL26">
-[...2 lines deleted...]
-      <c r="BM26"/>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26">
         <v>-53000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-81800000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-243700000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-83500000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-191700000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-253400000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-57900000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-56400000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-93500000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-262800000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-134300000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-17900000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-127900000.0</v>
       </c>
-      <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26">
         <v>-2500000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-110900000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-18000000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-77000000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-19100000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-900000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-6300000.0</v>
       </c>
-      <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
+      <c r="CX26"/>
+      <c r="CY26">
         <v>-37700000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-41900000.0</v>
       </c>
-      <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
+      <c r="DH26"/>
     </row>
-    <row r="27" spans="1:111">
+    <row r="27" spans="1:112">
       <c r="A27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B27">
+        <v>5700000.0</v>
+      </c>
+      <c r="C27">
         <v>5600000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3400000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5700000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6400000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6100000.0</v>
       </c>
       <c r="H27">
         <v>6100000.0</v>
       </c>
       <c r="I27">
+        <v>6100000.0</v>
+      </c>
+      <c r="J27">
         <v>7100000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6300000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7700000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6500000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6800000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6500000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5400000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6200000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6700000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5500000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7700000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7600000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6700000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5300000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4099999.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4900000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5300000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4900000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3800000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5100000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4900000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4700000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4500000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4800000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5600000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5700000.0</v>
       </c>
       <c r="AM27">
         <v>5700000.0</v>
       </c>
       <c r="AN27">
+        <v>5700000.0</v>
+      </c>
+      <c r="AO27">
         <v>5600000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6900000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>6700000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>6400000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>33100000.0</v>
       </c>
-      <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>6800000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6400000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>9000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>8300000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>10600000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>7900000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>8200000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>6300000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>10500000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
@@ -42324,1051 +42593,1061 @@
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
+      <c r="DH27"/>
     </row>
-    <row r="28" spans="1:111">
+    <row r="28" spans="1:112">
       <c r="A28" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B28">
+        <v>-7300000.0</v>
+      </c>
+      <c r="C28">
         <v>-300800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>133400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-19100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-83400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-37400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>109900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-40100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-79900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-129200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>69800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-14200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-103300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-111900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>82900000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-99700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-77200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>155500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-7800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-46600000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>108900000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-135900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-6300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-84800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2800000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>24500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-121700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-284200000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>34500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-126000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-67300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-67900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-199400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-107700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-25100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-13900000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>63700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-476100000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>53600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8400000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>86900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-86500000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-40500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-53700000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>33000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-213500000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-102100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-70800000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8900000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-173400000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-10200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-84800000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-14900000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-222900000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-20800000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-67000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>108700000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-56000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-38300000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-146800000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6600000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-294600000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>483400000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-52100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-25700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-40500000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-26400000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-101600000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1508600000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-45800000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5500000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-25100000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-72000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>14200000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-14900000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-152900000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-57900000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-132000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-3100000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-76200000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-30900000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-99000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-59900000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-56000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-124000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-51300000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-36100000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>737800000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-38600000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-42600000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-39800000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-59800000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-20000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-100700000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-28700000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>13400000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-128500000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-50400000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-18800000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-100100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-131700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-110100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-37300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-134500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-21500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:111">
+    <row r="29" spans="1:112">
       <c r="A29" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B29">
+        <v>118700000.0</v>
+      </c>
+      <c r="C29">
         <v>54300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-125900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>74100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>114800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>45100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-115600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>73700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>101200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>129000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-72900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>47800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>166400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>88200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-86300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>29600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>112300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>39100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-79000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>73100000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>174700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>63700000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-82500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>114000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>101400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>64100000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-46900000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>92400000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>130100000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>14500000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-46400000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>71400000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>119900000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>94400000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-21000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>176800000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>119800000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>58600000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-59000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>172300000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>76700000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-13900000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-58700000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>125100000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-56100000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>111800000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-32000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>193300000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>149800000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>177800000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>51100000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>280200000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>220100000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>178100000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>71600000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>284800000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>120100000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>198900000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>27800000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>236100000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>70500000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>106900000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-1000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>213100000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>165100000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>176900000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>97300000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>237700000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>125300000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>102200000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>24000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>181400000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>54600000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>161200000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>69300000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>103100000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>75900000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>178600000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>87700000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>108500000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>18500000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>149800000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>96200000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>77800000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>72000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>105900000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>61100000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>159400000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>76600000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>91400000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>158300000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>126200000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>70300000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>102400000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>143200000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>30700000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>62800000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>56900000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>55700000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>131400000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>45200000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-4700000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>150200000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>66500000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>44700000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>119000000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>114100000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>126800000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>57000000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>138800000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>29700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:111">
+    <row r="30" spans="1:112">
       <c r="A30" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B30">
+        <v>-14100000.0</v>
+      </c>
+      <c r="C30">
         <v>325000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-27600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-12300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-17300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-15700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-25500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-17200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-13700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-50500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-31600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-8800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-17800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-13000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-312700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-22600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-12500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2300000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-267700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-9800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-8600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>89700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-18600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-13000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-11000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2900000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-20200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-14100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-103700000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>9500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-11100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-15000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-10800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-47700000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-18600000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-16400000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-20000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-14500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-24700000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-35900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-89600000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-24600000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-29900000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-15900000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-15500000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-202100000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-30800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-20700000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-22200000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-15400000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-34500000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-24500000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-33300000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2600000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-31300000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-25700000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-18100000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-288400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-35000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-25200000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-30100000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-23000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-30900000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-306100000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-44100000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-31100000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-62200000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-39200000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-37000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1856100000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-33700000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-21000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-17300000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-10300000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-54900000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-22900000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-24400000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-13400000.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>-21800000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-19400000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-18900000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-40800000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-17600000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-32800000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-20100000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-75000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-4700000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-939900000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-5400000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-4100000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-9800000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-11600000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-7900000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-17800000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-17900000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-19800000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-9800000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-26000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-21900000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-21000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>9900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-22700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-14100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-22600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-12600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>