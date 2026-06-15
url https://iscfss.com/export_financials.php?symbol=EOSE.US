--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -848,51 +851,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -946,225 +949,233 @@
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-130797000.0</v>
+      </c>
       <c r="C5">
         <v>-43496000.0</v>
       </c>
       <c r="D5">
         <v>7000.0</v>
       </c>
       <c r="E5">
         <v>6000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>17600000.0</v>
       </c>
       <c r="H5">
         <v>-3802000.0</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>21142000.0</v>
+      </c>
       <c r="C7">
         <v>3507000.0</v>
       </c>
       <c r="D7">
         <v>4846000.0</v>
       </c>
       <c r="E7">
         <v>5236000.0</v>
       </c>
       <c r="F7">
         <v>4308000.0</v>
       </c>
       <c r="G7">
         <v>15000.0</v>
       </c>
       <c r="H7">
         <v>30000.0</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>32000.0</v>
+      </c>
       <c r="C8">
         <v>23000.0</v>
       </c>
       <c r="D8">
         <v>21000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>17949000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>448969000.0</v>
       </c>
       <c r="G9">
         <v>395913000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
-        <v>567992000.0</v>
+        <v>602628000.0</v>
       </c>
       <c r="C10">
         <v>74292000.0</v>
       </c>
       <c r="D10">
         <v>69473000.0</v>
       </c>
       <c r="E10">
         <v>17076000.0</v>
       </c>
       <c r="F10">
         <v>104831000.0</v>
       </c>
       <c r="G10">
         <v>121853000.0</v>
       </c>
       <c r="H10">
         <v>862000.0</v>
       </c>
       <c r="I10">
         <v>5498000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
-        <v>567992000.0</v>
+        <v>602628000.0</v>
       </c>
       <c r="C12">
         <v>74292000.0</v>
       </c>
       <c r="D12">
         <v>69473000.0</v>
       </c>
       <c r="E12">
         <v>17076000.0</v>
       </c>
       <c r="F12">
         <v>104831000.0</v>
       </c>
       <c r="G12">
         <v>121853000.0</v>
       </c>
       <c r="H12">
         <v>862000.0</v>
       </c>
       <c r="I12">
         <v>5498000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>20</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>32000.0</v>
+      </c>
       <c r="C13">
         <v>23000.0</v>
       </c>
       <c r="D13">
         <v>21000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>17605000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>20211000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
@@ -1189,51 +1200,53 @@
         <v>58996316.0</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>5000.0</v>
       </c>
       <c r="G15">
         <v>17949000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>14975000.0</v>
+      </c>
       <c r="C16">
         <v>22039000.0</v>
       </c>
       <c r="D16">
         <v>3070000.0</v>
       </c>
       <c r="E16">
         <v>3850000.0</v>
       </c>
       <c r="F16">
         <v>849000.0</v>
       </c>
       <c r="G16">
         <v>1585000.0</v>
       </c>
       <c r="H16">
         <v>300000.0</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
@@ -1310,51 +1323,51 @@
       </c>
       <c r="D21">
         <v>295000.0</v>
       </c>
       <c r="E21">
         <v>240000.0</v>
       </c>
       <c r="F21">
         <v>280000.0</v>
       </c>
       <c r="G21">
         <v>320000.0</v>
       </c>
       <c r="H21">
         <v>360000.0</v>
       </c>
       <c r="I21">
         <v>400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
-        <v>59026000.0</v>
+        <v>70782000.0</v>
       </c>
       <c r="C22">
         <v>32826000.0</v>
       </c>
       <c r="D22">
         <v>17070000.0</v>
       </c>
       <c r="E22">
         <v>23260000.0</v>
       </c>
       <c r="F22">
         <v>12976000.0</v>
       </c>
       <c r="G22">
         <v>214000.0</v>
       </c>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>801000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
@@ -1367,51 +1380,53 @@
         <v>260318000.0</v>
       </c>
       <c r="D23">
         <v>186492000.0</v>
       </c>
       <c r="E23">
         <v>106788000.0</v>
       </c>
       <c r="F23">
         <v>169175000.0</v>
       </c>
       <c r="G23">
         <v>138264000.0</v>
       </c>
       <c r="H23">
         <v>13057000.0</v>
       </c>
       <c r="I23">
         <v>15046000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>812894000.0</v>
+      </c>
       <c r="C24">
         <v>314882000.0</v>
       </c>
       <c r="D24">
         <v>200527000.0</v>
       </c>
       <c r="E24">
         <v>170271000.0</v>
       </c>
       <c r="F24">
         <v>4727000.0</v>
       </c>
       <c r="G24">
         <v>280000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
@@ -1440,156 +1455,160 @@
         <v>3736000.0</v>
       </c>
       <c r="H26">
         <v>589000.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>266416000.0</v>
+        <v>232063000.0</v>
       </c>
       <c r="C28">
         <v>246111000.0</v>
       </c>
       <c r="D28">
         <v>139232000.0</v>
       </c>
       <c r="E28">
         <v>163991000.0</v>
       </c>
       <c r="F28">
         <v>8691000.0</v>
       </c>
       <c r="G28">
         <v>-120502000.0</v>
       </c>
       <c r="H28">
         <v>75727000.0</v>
       </c>
       <c r="I28">
         <v>-2046000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-1425596000.0</v>
+      </c>
       <c r="C29">
         <v>-753567000.0</v>
       </c>
       <c r="D29">
         <v>93059000.0</v>
       </c>
       <c r="E29">
         <v>43120000.0</v>
       </c>
       <c r="F29">
         <v>141661000.0</v>
       </c>
       <c r="G29">
         <v>124447000.0</v>
       </c>
       <c r="H29">
         <v>-107163000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>20751000.0</v>
+        <v>31779000.0</v>
       </c>
       <c r="C30">
         <v>40148000.0</v>
       </c>
       <c r="D30">
         <v>20529000.0</v>
       </c>
       <c r="E30">
         <v>3788000.0</v>
       </c>
       <c r="F30">
         <v>3388000.0</v>
       </c>
       <c r="G30">
         <v>131000.0</v>
       </c>
       <c r="H30">
         <v>4386000.0</v>
       </c>
       <c r="I30">
         <v>701000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>-137282000.0</v>
       </c>
       <c r="F31">
         <v>32167000.0</v>
       </c>
       <c r="G31">
         <v>122776000.0</v>
       </c>
       <c r="H31">
         <v>-184082000.0</v>
       </c>
       <c r="I31">
         <v>-104774000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>564940000.0</v>
+      </c>
       <c r="C32">
         <v>114937000.0</v>
       </c>
       <c r="D32">
         <v>61461000.0</v>
       </c>
       <c r="E32">
         <v>-5429000.0</v>
       </c>
       <c r="F32">
         <v>112655000.0</v>
       </c>
       <c r="G32">
         <v>113245000.0</v>
       </c>
       <c r="H32">
         <v>-80750000.0</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
@@ -1599,104 +1618,106 @@
         <v>80406000.0</v>
       </c>
       <c r="D33">
         <v>64161000.0</v>
       </c>
       <c r="E33">
         <v>51641000.0</v>
       </c>
       <c r="F33">
         <v>26603000.0</v>
       </c>
       <c r="G33">
         <v>10897000.0</v>
       </c>
       <c r="H33">
         <v>7073000.0</v>
       </c>
       <c r="I33">
         <v>7686000.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>427000.0</v>
+      </c>
       <c r="C34">
         <v>69000.0</v>
       </c>
       <c r="D34">
         <v>1544000.0</v>
       </c>
       <c r="E34">
         <v>3488000.0</v>
       </c>
       <c r="F34">
         <v>102084000.0</v>
       </c>
       <c r="G34">
         <v>766000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>1475437000.0</v>
+        <v>1618977000.0</v>
       </c>
       <c r="C35">
         <v>1265806000.0</v>
       </c>
       <c r="D35">
         <v>236422000.0</v>
       </c>
       <c r="E35">
         <v>178923000.0</v>
       </c>
       <c r="F35">
         <v>106811000.0</v>
       </c>
       <c r="G35">
         <v>3894000.0</v>
       </c>
       <c r="H35">
         <v>680000.0</v>
       </c>
       <c r="I35">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>36572000.0</v>
+        <v>14634000.0</v>
       </c>
       <c r="C36">
         <v>27266000.0</v>
       </c>
       <c r="D36">
         <v>17647000.0</v>
       </c>
       <c r="E36">
         <v>15585000.0</v>
       </c>
       <c r="F36">
         <v>5634000.0</v>
       </c>
       <c r="G36">
         <v>1188000.0</v>
       </c>
       <c r="H36">
         <v>808000.0</v>
       </c>
       <c r="I36">
         <v>744000.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
@@ -1719,182 +1740,186 @@
       <c r="C38"/>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>62543000.0</v>
       </c>
       <c r="F38">
         <v>13713000.0</v>
       </c>
       <c r="G38">
         <v>1188000.0</v>
       </c>
       <c r="H38">
         <v>808000.0</v>
       </c>
       <c r="I38">
         <v>744000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>60711000.0</v>
+        <v>3291000.0</v>
       </c>
       <c r="C39">
         <v>32646000.0</v>
       </c>
       <c r="D39">
         <v>15259000.0</v>
       </c>
       <c r="E39">
         <v>11023000.0</v>
       </c>
       <c r="F39">
         <v>21377000.0</v>
       </c>
       <c r="G39">
         <v>5300000.0</v>
       </c>
       <c r="H39">
         <v>736000.0</v>
       </c>
       <c r="I39">
         <v>1061000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>41293000.0</v>
+        <v>26234000.0</v>
       </c>
       <c r="C40">
         <v>22320000.0</v>
       </c>
       <c r="D40">
         <v>32432000.0</v>
       </c>
       <c r="E40">
         <v>15391000.0</v>
       </c>
       <c r="F40">
         <v>8883000.0</v>
       </c>
       <c r="G40">
         <v>5181000.0</v>
       </c>
       <c r="H40">
         <v>1681000.0</v>
       </c>
       <c r="I40">
         <v>112000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>4396000.0</v>
       </c>
       <c r="F41">
         <v>926000.0</v>
       </c>
       <c r="G41">
         <v>762000.0</v>
       </c>
       <c r="H41">
         <v>663000.0</v>
       </c>
       <c r="I41">
         <v>1154000.0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>49</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>427722000.0</v>
+      </c>
       <c r="C42">
         <v>534726000.0</v>
       </c>
       <c r="D42">
         <v>765018000.0</v>
       </c>
       <c r="E42">
         <v>513614000.0</v>
       </c>
       <c r="F42">
         <v>448969000.0</v>
       </c>
       <c r="G42">
         <v>395491000.0</v>
       </c>
       <c r="H42">
         <v>20346000.0</v>
       </c>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>169823000.0</v>
+      </c>
       <c r="C45">
         <v>77285000.0</v>
       </c>
       <c r="D45">
         <v>59920000.0</v>
       </c>
       <c r="E45">
         <v>43445000.0</v>
       </c>
       <c r="F45">
         <v>23977000.0</v>
       </c>
       <c r="G45">
         <v>5653000.0</v>
       </c>
       <c r="H45">
         <v>5316000.0</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
@@ -1927,150 +1952,154 @@
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47">
         <v>31485000.0</v>
       </c>
       <c r="F47">
         <v>12890000.0</v>
       </c>
       <c r="G47">
         <v>5653000.0</v>
       </c>
       <c r="H47">
         <v>5316000.0</v>
       </c>
       <c r="I47">
         <v>6542000.0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>55</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>-2535819000.0</v>
+      </c>
       <c r="C48">
         <v>-1561716000.0</v>
       </c>
       <c r="D48">
         <v>-875846000.0</v>
       </c>
       <c r="E48">
         <v>-646340000.0</v>
       </c>
       <c r="F48">
         <v>-416527000.0</v>
       </c>
       <c r="G48">
         <v>-292311000.0</v>
       </c>
       <c r="H48">
         <v>-204068000.0</v>
       </c>
       <c r="I48">
         <v>-124585000.0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49">
         <v>-416527000.0</v>
       </c>
       <c r="G49">
         <v>-290766000.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>372000.0</v>
+      </c>
       <c r="C50">
         <v>2014000.0</v>
       </c>
       <c r="D50">
         <v>3332000.0</v>
       </c>
       <c r="E50">
         <v>5560000.0</v>
       </c>
       <c r="F50">
         <v>6570000.0</v>
       </c>
       <c r="G50">
         <v>1071000.0</v>
       </c>
       <c r="H50">
         <v>76559000.0</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>834408000.0</v>
+        <v>834691000.0</v>
       </c>
       <c r="C51">
         <v>320403000.0</v>
       </c>
       <c r="D51">
         <v>208705000.0</v>
       </c>
       <c r="E51">
         <v>181067000.0</v>
       </c>
       <c r="F51">
         <v>113522000.0</v>
       </c>
       <c r="G51">
         <v>1351000.0</v>
       </c>
       <c r="H51">
         <v>76589000.0</v>
       </c>
       <c r="I51">
         <v>3452000.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>2332000.0</v>
+        <v>2416000.0</v>
       </c>
       <c r="C52">
         <v>3893000.0</v>
       </c>
       <c r="D52">
         <v>4828000.0</v>
       </c>
       <c r="E52">
         <v>6666000.0</v>
       </c>
       <c r="F52">
         <v>7654000.0</v>
       </c>
       <c r="G52">
         <v>924000.0</v>
       </c>
       <c r="H52">
         <v>76572000.0</v>
       </c>
       <c r="I52">
         <v>3406000.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
@@ -2168,93 +2197,93 @@
       </c>
       <c r="D57">
         <v>60870000.0</v>
       </c>
       <c r="E57">
         <v>60576000.0</v>
       </c>
       <c r="F57">
         <v>29917000.0</v>
       </c>
       <c r="G57">
         <v>13585000.0</v>
       </c>
       <c r="H57">
         <v>86734000.0</v>
       </c>
       <c r="I57">
         <v>12672000.0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>1618977000.0</v>
+        <v>1762517000.0</v>
       </c>
       <c r="C58">
         <v>1330781000.0</v>
       </c>
       <c r="D58">
         <v>297292000.0</v>
       </c>
       <c r="E58">
         <v>239499000.0</v>
       </c>
       <c r="F58">
         <v>136728000.0</v>
       </c>
       <c r="G58">
         <v>17479000.0</v>
       </c>
       <c r="H58">
         <v>87414000.0</v>
       </c>
       <c r="I58">
         <v>13872000.0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
-        <v>-733780000.0</v>
+        <v>-877320000.0</v>
       </c>
       <c r="C60">
         <v>-1070463000.0</v>
       </c>
       <c r="D60">
         <v>-110800000.0</v>
       </c>
       <c r="E60">
         <v>-132711000.0</v>
       </c>
       <c r="F60">
         <v>32447000.0</v>
       </c>
       <c r="G60">
         <v>120785000.0</v>
       </c>
       <c r="H60">
         <v>-74357000.0</v>
       </c>
       <c r="I60">
         <v>1174000.0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
@@ -2281,1159 +2310,1208 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:27">
+      <c r="AB1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>77079000.0</v>
+      </c>
+      <c r="C2">
         <v>99915000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>51643000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39728000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24286000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16723000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24345000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24112000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18339000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20540000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13827000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15401000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32531000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>34669000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35490000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29088000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11660000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12531000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13175000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15161000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20175000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5895000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15235000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10631000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>35626.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6987000.0</v>
       </c>
-      <c r="AA2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-89268000.0</v>
+      </c>
       <c r="C5">
+        <v>-130797000.0</v>
+      </c>
+      <c r="D5">
         <v>-67486000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-49699000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-43489000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-43496000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4636000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>17600000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>163427913.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>167351621.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-183722000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-104374000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>23370000.0</v>
+      </c>
       <c r="C7">
+        <v>21142000.0</v>
+      </c>
+      <c r="D7">
         <v>2592000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3066000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3087000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3507000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3729000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4135000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4496000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4846000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4769000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5059000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4974000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5236000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5493000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5718000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5842000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4308000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>9000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>12000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>32000.0</v>
+      </c>
       <c r="C8">
+        <v>32000.0</v>
+      </c>
+      <c r="D8">
         <v>27000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="F8">
         <v>23000.0</v>
       </c>
       <c r="G8">
         <v>23000.0</v>
       </c>
       <c r="H8">
         <v>23000.0</v>
       </c>
       <c r="I8">
+        <v>23000.0</v>
+      </c>
+      <c r="J8">
         <v>22000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>21000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>16000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>14000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>10000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>9000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>8000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="R8">
         <v>5000.0</v>
       </c>
       <c r="S8">
         <v>5000.0</v>
       </c>
       <c r="T8">
         <v>5000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>5000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>620006000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>542326000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>501376000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>461165000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>452093000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>448969000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>444349000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>436372000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>415569000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>395913000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
-        <v>567992000.0</v>
+        <v>450430000.0</v>
       </c>
       <c r="C10">
+        <v>602628000.0</v>
+      </c>
+      <c r="D10">
         <v>58733000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>120225000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>82553000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>74292000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23015000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52454000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31773000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>69473000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>57970000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>26606000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16126999.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>17076000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>38431000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16273000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>55361000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>104831000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>144194000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>74690000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>100717000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>121853000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6534000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>920000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14894.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>862000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5498000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
-        <v>567992000.0</v>
+        <v>450430000.0</v>
       </c>
       <c r="C12">
+        <v>602628000.0</v>
+      </c>
+      <c r="D12">
         <v>58733000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>120225000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>82553000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>74292000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23015000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>52454000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31773000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>69473000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>57970000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>26606000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16126999.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17076000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>38431000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16273000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>55361000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>104831000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>144194000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>74690000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>100717000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>121853000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6534000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>920000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>14894.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>862000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5498000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>20</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>32000.0</v>
+      </c>
       <c r="C13">
+        <v>32000.0</v>
+      </c>
+      <c r="D13">
         <v>27000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="F13">
         <v>23000.0</v>
       </c>
       <c r="G13">
         <v>23000.0</v>
       </c>
       <c r="H13">
         <v>23000.0</v>
       </c>
       <c r="I13">
+        <v>23000.0</v>
+      </c>
+      <c r="J13">
         <v>22000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>21000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>16000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>14000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>10000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>9000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="R13">
         <v>5000.0</v>
       </c>
       <c r="S13">
         <v>5000.0</v>
       </c>
       <c r="T13">
         <v>5000.0</v>
       </c>
       <c r="U13">
         <v>5000.0</v>
       </c>
       <c r="V13">
+        <v>5000.0</v>
+      </c>
+      <c r="W13">
         <v>17605000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20616000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>20402000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>575.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>544828933.0</v>
+      </c>
+      <c r="C14">
         <v>260834731.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>271618045.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>237741328.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>436368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216898374.0</v>
       </c>
       <c r="G14">
         <v>216898374.0</v>
       </c>
       <c r="H14">
+        <v>216898374.0</v>
+      </c>
+      <c r="I14">
         <v>211137189.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>201306905.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>199133827.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>156325284.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>117320802.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>86797669.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>82653781.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>63065884.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>56021185.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>53961553.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>53786632.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>53636894.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>51792365.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>51126863.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49802417.0</v>
       </c>
       <c r="W14">
         <v>49802417.0</v>
       </c>
       <c r="X14">
         <v>49802417.0</v>
       </c>
       <c r="Y14">
         <v>49802417.0</v>
       </c>
       <c r="Z14">
+        <v>49802417.0</v>
+      </c>
+      <c r="AA14">
         <v>68190000.0</v>
       </c>
-      <c r="AA14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:27">
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>14000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>10000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>8000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="R15">
         <v>5000.0</v>
       </c>
       <c r="S15">
         <v>5000.0</v>
       </c>
       <c r="T15">
         <v>5000.0</v>
       </c>
       <c r="U15">
         <v>5000.0</v>
       </c>
       <c r="V15">
         <v>5000.0</v>
       </c>
-      <c r="W15"/>
+      <c r="W15">
+        <v>5000.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>6718000.0</v>
+      </c>
       <c r="C16">
+        <v>14975000.0</v>
+      </c>
+      <c r="D16">
         <v>16703000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>37438000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>39684000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22039000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8721000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4814000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2828000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3070000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3285000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2379000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>400000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3850000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>465000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>879000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1763000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>849000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1199000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1340000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>827000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1585000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>796000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>785000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>773000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>762000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>4331000.0</v>
       </c>
       <c r="C20">
         <v>4331000.0</v>
       </c>
       <c r="D20">
         <v>4331000.0</v>
       </c>
       <c r="E20">
         <v>4331000.0</v>
       </c>
       <c r="F20">
         <v>4331000.0</v>
       </c>
       <c r="G20">
         <v>4331000.0</v>
       </c>
       <c r="H20">
         <v>4331000.0</v>
       </c>
       <c r="I20">
@@ -3450,5787 +3528,6000 @@
       </c>
       <c r="M20">
         <v>4331000.0</v>
       </c>
       <c r="N20">
         <v>4331000.0</v>
       </c>
       <c r="O20">
         <v>4331000.0</v>
       </c>
       <c r="P20">
         <v>4331000.0</v>
       </c>
       <c r="Q20">
         <v>4331000.0</v>
       </c>
       <c r="R20">
         <v>4331000.0</v>
       </c>
       <c r="S20">
         <v>4331000.0</v>
       </c>
       <c r="T20">
         <v>4331000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="U20">
+        <v>4331000.0</v>
+      </c>
+      <c r="V20"/>
+      <c r="W20">
         <v>-40000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>1287000.0</v>
+      </c>
+      <c r="C21">
         <v>979000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1079000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>192000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>216000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>240000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>237000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>260000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>282000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>295000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>309000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>329000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>350000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>240000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>250000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>260000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>270000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>280000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>290000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>310000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>320000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>330000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>340000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>360000.0</v>
       </c>
-      <c r="AA21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:27">
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
-        <v>59026000.0</v>
+        <v>70806000.0</v>
       </c>
       <c r="C22">
+        <v>70782000.0</v>
+      </c>
+      <c r="D22">
         <v>47554000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>41128000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>40315000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>32826000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>25908000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>17839000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14393000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>17070000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20568000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>29919000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14075000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>23260000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>23193000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12941000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10292000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>12976000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4996000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4434000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>92000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>214000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>78000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>799324000.0</v>
+      </c>
+      <c r="C23">
         <v>885197000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>328210000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>360995000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>263283000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>260318000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>216841000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>248776000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>155682000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>186492000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>154078000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>108950000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>99725000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>106788000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>138481000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>97740000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>126859000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>169175000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>190076000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>109854000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>127800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>138264000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>22293000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9312000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>84895.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13057000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1174000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>619519000.0</v>
+      </c>
       <c r="C24">
+        <v>812894000.0</v>
+      </c>
+      <c r="D24">
         <v>447724000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>444204000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>324042000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>314882000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>184893000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>150240000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>202172000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>200527000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>204053000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>229521000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>198564000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>170271000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>81953000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3816000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>95254000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4727000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>18851000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>13540000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>105000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>280000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>229521000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>198564000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>81953000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3816000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4279000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4727000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18851000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13540000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>106000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>284000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
+      <c r="R26"/>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
         <v>8176000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3736000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>266416000.0</v>
+        <v>192459000.0</v>
       </c>
       <c r="C28">
+        <v>232063000.0</v>
+      </c>
+      <c r="D28">
         <v>389721000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>328118000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>246048000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>246111000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>168143000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>104962000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>178353000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>139232000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>154156000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>211067000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>198666001.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>163991000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>130745000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>93580000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>52408000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8691000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-30843000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-55059000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-99424000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-120502000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>103244000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>84741000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>35106.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>75714000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5498000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-248919000.0</v>
+      </c>
       <c r="C29">
+        <v>-1425596000.0</v>
+      </c>
+      <c r="D29">
         <v>-1871911000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-657690000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-616669000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-753567000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-386327000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-37538000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>57957000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>93059000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>78933000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3073000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>34188000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>43120000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>75179000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>46306000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>91707000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>141661000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>171765000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>88189000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>103088000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>124447000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>20751000.0</v>
+        <v>64638999.0</v>
       </c>
       <c r="C30">
+        <v>31779000.0</v>
+      </c>
+      <c r="D30">
         <v>29047000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24440000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24276000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>40148000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>82639000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>100752000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27326000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20529000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3979000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3857000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7504000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3788000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6250000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2711000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2788000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3388000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2445000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>441000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>348000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>131000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>35000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>213000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30"/>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-229541000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-175597000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-137282000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-88339000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-62420000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-14821000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>32167000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>58420000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>68567000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>101497000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>122776000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-229130000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-199238000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-184082000.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>464650000.0</v>
+      </c>
       <c r="C32">
+        <v>564940000.0</v>
+      </c>
+      <c r="D32">
         <v>85382000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>128025000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>94806000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>114937000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>74080000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>115058000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22097000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>61461000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>61709000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>20930000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-15659000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-5429000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>25794000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>837000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>62355000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>112655000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>148193000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>67120000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>85202000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>113245000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32"/>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>209358999.0</v>
+      </c>
+      <c r="C33">
         <v>176717000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>139475000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>128718000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>77782000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>80406000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>67631000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>65230000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>68664000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>64161000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>45585000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>44979000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>49698000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>51641000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>56846000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>37284000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>30705000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>26603000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>20999000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>18112000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>20409000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>10897000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>8974000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>8012000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>70000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>7073000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>-5498000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>394000.0</v>
+      </c>
       <c r="C34">
+        <v>427000.0</v>
+      </c>
+      <c r="D34">
         <v>382000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>190000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>65000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>69000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>76000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>86000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1604000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1544000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1485000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>65929000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>11072000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>3488000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>89026000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>92134000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>20000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>102084000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>91125000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2340000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2925000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34"/>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>1475437000.0</v>
+        <v>959782999.0</v>
       </c>
       <c r="C35">
+        <v>1618977000.0</v>
+      </c>
+      <c r="D35">
         <v>2545222000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1359710000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1114771000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1265806000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>715467000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>371107000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>238434000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>236422000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>235624999.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>295450000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>209636000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>178923000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>170979000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>95950000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>103280000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>106811000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>110772000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>16665000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3804000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3894000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1252000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>725000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>680000.0</v>
       </c>
-      <c r="AA35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:27">
+      <c r="AB35"/>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>36572000.0</v>
+        <v>14559999.0</v>
       </c>
       <c r="C36">
+        <v>14634000.0</v>
+      </c>
+      <c r="D36">
         <v>45729000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>14918000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>26719000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>27266000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8458000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6619000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>17574000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>17647000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>16667000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4080000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16317000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15585000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>17896000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>6929000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6595000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5634000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6099000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5089000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>215000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1188000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>810000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>795000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>70000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>808000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-5498000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37"/>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
         <v>45</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>1.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>16438000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>62543000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>70227000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>60475000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>56978000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>13713000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>35603000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>9720000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3928000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1188000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>810000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>795000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>84895.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>60711000.0</v>
+        <v>4090000.0</v>
       </c>
       <c r="C39">
+        <v>3291000.0</v>
+      </c>
+      <c r="D39">
         <v>53401000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>46484000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>38357000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>32646000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>17648000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12501000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13526000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>15259000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>25976000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3589000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12321001.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11023000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>13761000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>28531000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>27713000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>21377000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17442000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12177000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6234000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5300000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>6672000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>380000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5122000.0</v>
       </c>
-      <c r="AA39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:27">
+      <c r="AB39"/>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>41293000.0</v>
+        <v>39522000.0</v>
       </c>
       <c r="C40">
+        <v>26234000.0</v>
+      </c>
+      <c r="D40">
         <v>34277000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>23818000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>23334000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>22320000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>37809000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>34864000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>38722000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>32432000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>28355000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>20922000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>20751000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>15391000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>16431000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>14702000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>12804000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>8883000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>20878000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2030000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>11236000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5181000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1364000.0</v>
       </c>
       <c r="Y40">
         <v>1364000.0</v>
       </c>
       <c r="Z40">
+        <v>1364000.0</v>
+      </c>
+      <c r="AA40">
         <v>3175000.0</v>
       </c>
-      <c r="AA40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:27">
+      <c r="AB40"/>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>62116000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>4396000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>5857000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1047000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3068000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>926000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>131656000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>41287000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3698000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>762000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>713000.0</v>
       </c>
       <c r="Y41">
         <v>713000.0</v>
       </c>
-      <c r="Z41"/>
+      <c r="Z41">
+        <v>713000.0</v>
+      </c>
       <c r="AA41"/>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41"/>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
         <v>49</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>1247734000.0</v>
+      </c>
       <c r="C42">
+        <v>427722000.0</v>
+      </c>
+      <c r="D42">
         <v>162460000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>720680000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>647863000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>534726000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>724449000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>759881000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>774857000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>765018000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>706288001.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>620006000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>542326000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>513614000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>501376000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>461165000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>452093000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>448969000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>444349000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>436372000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>415569000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>395491000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>118624000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>109841000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>109365731.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>20346000.0</v>
       </c>
-      <c r="AA42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:27">
+      <c r="AB42"/>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43"/>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44"/>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>206835000.0</v>
+      </c>
       <c r="C45">
+        <v>169823000.0</v>
+      </c>
+      <c r="D45">
         <v>122823000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>112101000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>77539000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>77285000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>76289000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>74361000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>65538000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>59920000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>39898000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>37865000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>43259000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>43445000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>43977000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>10279000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>8392000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>7995000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45"/>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>167243000.0</v>
+      </c>
+      <c r="C46">
         <v>134835000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>88336000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>78157000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>46516000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>48569000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>54605000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>54020000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>46477000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>41888000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>24278000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>23881000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>28700000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>31485000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>34369000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>25764000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>19509000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>16358000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>10279000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8392000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>7995000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5653000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5817000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5777000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>5316000.0</v>
       </c>
-      <c r="AA46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:27">
+      <c r="AB46"/>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>23881000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>31485000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>34369000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>25764000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>19509000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>12890000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>10279000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8392000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>7995000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5653000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5777000.0</v>
       </c>
       <c r="Y47">
         <v>5777000.0</v>
       </c>
-      <c r="Z47"/>
+      <c r="Z47">
+        <v>5777000.0</v>
+      </c>
       <c r="AA47"/>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47"/>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
         <v>55</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>-2026936000.0</v>
+      </c>
       <c r="C48">
+        <v>-2535819000.0</v>
+      </c>
+      <c r="D48">
         <v>-2415366000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1773973000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1546580000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1561716000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1293592000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-950726000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-922554000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-875846000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-834638000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-849570000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-717940000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-646340000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-589727000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-519005000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-462318000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-416527000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-385934000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-367810000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-313767000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-292311000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-249416000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-219300000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1306.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-204068000.0</v>
       </c>
-      <c r="AA48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:27">
+      <c r="AB48"/>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-849570000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-717940000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-589727000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-519005000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-462318000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-416527000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-385934000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-367810000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-313767000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-290766000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49"/>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50">
+        <v>372000.0</v>
+      </c>
+      <c r="D50">
         <v>730000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1073000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1472000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2014000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2536000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3041000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3458000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3332000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3211000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>3093000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>11221000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>5560000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2822000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>13937000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>6673000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>6570000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>6504000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>6082000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1176000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1071000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50"/>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>834408000.0</v>
+        <v>642889000.0</v>
       </c>
       <c r="C51">
+        <v>834691000.0</v>
+      </c>
+      <c r="D51">
         <v>448454000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>448343000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>328601000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>320403000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>191158000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>157416000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>210126000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>208705000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>212126000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>237673000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>214793000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>181067000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>169176000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>109853000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>107769000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>113522000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>113351000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>19631000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1293000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1351000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>109778000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>85661000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>50000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>76576000.0</v>
       </c>
-      <c r="AA51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:27">
+      <c r="AB51"/>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>2332000.0</v>
+        <v>1996000.0</v>
       </c>
       <c r="C52">
+        <v>2416000.0</v>
+      </c>
+      <c r="D52">
         <v>730000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3268000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3391000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3893000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4255000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4698000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5032000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4828000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4602000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4339000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>12404000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6666000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3920000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>14950000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>7572000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7654000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6510000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6091000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1187000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>924000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>109276000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>85649000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>50000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>76572000.0</v>
       </c>
-      <c r="AA52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:27">
+      <c r="AB52"/>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>2625000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>8176000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>1724000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>10996000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:27">
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-    </row>
-    <row r="55" spans="1:27">
+      <c r="AB54"/>
+    </row>
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>799324000.0</v>
+      </c>
+      <c r="C55">
         <v>885197000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>328210000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>360995000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>263283000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>260318000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>216841000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>248776000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>155682000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>186492000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>154078000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>108950000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>99725000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>106788000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>138481000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>97740000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>126859000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>169175000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>190076000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>109854000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>127800000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>138264000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>22293000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>9312000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>84895.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>13057000.0</v>
       </c>
-      <c r="AA55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:27">
+      <c r="AB55"/>
+    </row>
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>589965000.0</v>
+      </c>
+      <c r="C56">
         <v>708480000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>188735000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>232277000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>185501000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>179912000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>149210000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>183546000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>87018000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>122331000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>108493000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>63971000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>50027000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>55147000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>81635000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>60456000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>96154000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>142572000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>169077000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>91742000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>107391000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>127367000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>13319000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1300000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>14895.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5984000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>5498000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>125315000.0</v>
+      </c>
+      <c r="C57">
         <v>143540000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>103353000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>104252000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>90695000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>64975000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>75130000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>68488000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>64921000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>60870000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>46784000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>43041000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>65686000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>60576000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>55841000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>59619000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>33799000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>29917000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>20884000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>24622000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>22189000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>13585000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>131217000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>97644000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>85626.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>86734000.0</v>
       </c>
-      <c r="AA57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:27">
+      <c r="AB57"/>
+    </row>
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>1618977000.0</v>
+        <v>1085098000.0</v>
       </c>
       <c r="C58">
+        <v>1762517000.0</v>
+      </c>
+      <c r="D58">
         <v>2648575000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1463962000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1205466000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1330781000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>790597000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>439595000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>303355000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>297292000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>282408999.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>338491000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>275322000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>239499000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>226820000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>155569000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>137079000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>136728000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>131656000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>41287000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>25993000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>17479000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>132469000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>98369000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>85626.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>87414000.0</v>
       </c>
-      <c r="AA58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:27">
+      <c r="AB58"/>
+    </row>
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-    </row>
-    <row r="60" spans="1:27">
+      <c r="AB59"/>
+    </row>
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
-        <v>-733780000.0</v>
+        <v>-285774000.0</v>
       </c>
       <c r="C60">
+        <v>-877320000.0</v>
+      </c>
+      <c r="D60">
         <v>-2320365000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-1102967000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-942183000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-1070463000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-573756000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-190819000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-147673000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-110800000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-128330999.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-229541000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-175597000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-132711000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-88339000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-57829000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-10220000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>32447000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>58420000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>68567000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>101807000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>120785000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-110176000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-89057000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-731.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-74357000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1174000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:27">
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-    </row>
-    <row r="62" spans="1:27">
+      <c r="AB61"/>
+    </row>
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>90</v>
+      </c>
+      <c r="B2">
+        <v>258040000.0</v>
+      </c>
       <c r="C2">
         <v>98867000.0</v>
       </c>
       <c r="D2">
         <v>89798000.0</v>
       </c>
       <c r="E2">
         <v>153260000.0</v>
       </c>
       <c r="F2">
         <v>46483000.0</v>
       </c>
       <c r="G2">
         <v>5509000.0</v>
       </c>
       <c r="H2">
         <v>8332000.0</v>
       </c>
       <c r="I2">
         <v>9180000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
         <v>16071000.0</v>
       </c>
       <c r="C3">
         <v>7849000.0</v>
       </c>
       <c r="D3">
         <v>9708000.0</v>
       </c>
       <c r="E3">
         <v>6814000.0</v>
       </c>
       <c r="F3">
         <v>3537000.0</v>
       </c>
       <c r="G3">
         <v>1558000.0</v>
       </c>
       <c r="H3">
         <v>2123000.0</v>
       </c>
       <c r="I3">
         <v>2417000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
-        <v>-956294000.0</v>
+        <v>-946368000.0</v>
       </c>
       <c r="C5">
         <v>-166066000.0</v>
       </c>
       <c r="D5">
         <v>-145778000.0</v>
       </c>
       <c r="E5">
         <v>-214412000.0</v>
       </c>
       <c r="F5">
         <v>-119015000.0</v>
       </c>
       <c r="G5">
         <v>-39069000.0</v>
       </c>
       <c r="H5">
         <v>-29775000.0</v>
       </c>
       <c r="I5">
         <v>-32858000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
-        <v>-940223000.0</v>
+        <v>-930297000.0</v>
       </c>
       <c r="C6">
         <v>-158217000.0</v>
       </c>
       <c r="D6">
         <v>-136070000.0</v>
       </c>
       <c r="E6">
         <v>-207598000.0</v>
       </c>
       <c r="F6">
         <v>-115478000.0</v>
       </c>
       <c r="G6">
         <v>-37511000.0</v>
       </c>
       <c r="H6">
         <v>-27652000.0</v>
       </c>
       <c r="I6">
         <v>-30441000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
         <v>-143837000.0</v>
       </c>
       <c r="C9">
         <v>-83261000.0</v>
       </c>
       <c r="D9">
         <v>-73420000.0</v>
       </c>
       <c r="E9">
         <v>-135336000.0</v>
       </c>
       <c r="F9">
         <v>-41885000.0</v>
       </c>
       <c r="G9">
         <v>-5290000.0</v>
       </c>
       <c r="H9">
         <v>-7836000.0</v>
       </c>
       <c r="I9">
         <v>-9180000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>-969623000.0</v>
       </c>
       <c r="C10">
         <v>-685849000.0</v>
       </c>
       <c r="D10">
         <v>-229475000.0</v>
       </c>
       <c r="E10">
         <v>-229762000.0</v>
       </c>
       <c r="F10">
         <v>-124216000.0</v>
       </c>
       <c r="G10">
         <v>-68754000.0</v>
       </c>
       <c r="H10">
         <v>-79483000.0</v>
       </c>
       <c r="I10">
         <v>-28498000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
         <v>24000.0</v>
       </c>
       <c r="C11">
         <v>21000.0</v>
       </c>
       <c r="D11">
         <v>31000.0</v>
       </c>
       <c r="E11">
         <v>51000.0</v>
       </c>
       <c r="F11">
         <v>18297000.0</v>
       </c>
       <c r="G11">
         <v>-1558000.0</v>
       </c>
       <c r="H11">
         <v>53590000.0</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12">
-        <v>13329000.0</v>
+        <v>23255000.0</v>
       </c>
       <c r="C12">
         <v>28217000.0</v>
       </c>
       <c r="D12">
         <v>56236000.0</v>
       </c>
       <c r="E12">
         <v>18813000.0</v>
       </c>
       <c r="F12">
         <v>5201000.0</v>
       </c>
       <c r="G12">
         <v>23821000.0</v>
       </c>
       <c r="H12">
         <v>49708000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
-        <v>-1744764000.0</v>
+        <v>-969647000.0</v>
       </c>
       <c r="C15">
         <v>-685870000.0</v>
       </c>
       <c r="D15">
         <v>-229506000.0</v>
       </c>
       <c r="E15">
         <v>-229813000.0</v>
       </c>
       <c r="F15">
         <v>-124216000.0</v>
       </c>
       <c r="G15">
         <v>-67196000.0</v>
       </c>
       <c r="H15">
         <v>-79483000.0</v>
       </c>
       <c r="I15">
         <v>-28498000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-229813000.0</v>
       </c>
       <c r="F16">
         <v>-124216000.0</v>
       </c>
       <c r="G16">
         <v>-68754000.0</v>
       </c>
       <c r="H16">
         <v>-79483000.0</v>
       </c>
       <c r="I16">
         <v>-28498000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>105</v>
+      </c>
+      <c r="B17">
+        <v>-969647000.0</v>
+      </c>
       <c r="C17">
         <v>-685870000.0</v>
       </c>
       <c r="D17">
         <v>-229506000.0</v>
       </c>
       <c r="E17">
         <v>-229813000.0</v>
       </c>
       <c r="F17">
         <v>-126410000.0</v>
       </c>
       <c r="G17">
         <v>-68754000.0</v>
       </c>
       <c r="H17">
         <v>-79483000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>106</v>
+      </c>
+      <c r="B18">
+        <v>-86726000.0</v>
+      </c>
       <c r="C18">
         <v>-28217000.0</v>
       </c>
       <c r="D18">
         <v>-56236000.0</v>
       </c>
       <c r="E18">
         <v>-18813000.0</v>
       </c>
       <c r="F18">
         <v>-5201000.0</v>
       </c>
       <c r="G18">
         <v>-23821000.0</v>
       </c>
       <c r="H18">
         <v>-49706000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>13515000.0</v>
       </c>
       <c r="G19">
         <v>2219000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
-        <v>-259270000.0</v>
+        <v>-257488999.0</v>
       </c>
       <c r="C21">
         <v>-175199000.0</v>
       </c>
       <c r="D21">
         <v>-152937000.0</v>
       </c>
       <c r="E21">
         <v>-221258000.0</v>
       </c>
       <c r="F21">
         <v>-134724000.0</v>
       </c>
       <c r="G21">
         <v>-39069000.0</v>
       </c>
       <c r="H21">
         <v>-26832000.0</v>
       </c>
       <c r="I21">
         <v>-32858000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
-        <v>373473000.0</v>
+        <v>371692000.0</v>
       </c>
       <c r="C23">
         <v>190805000.0</v>
       </c>
       <c r="D23">
         <v>169315000.0</v>
       </c>
       <c r="E23">
         <v>239182000.0</v>
       </c>
       <c r="F23">
         <v>139322000.0</v>
       </c>
       <c r="G23">
         <v>39288000.0</v>
       </c>
       <c r="H23">
         <v>27328000.0</v>
       </c>
       <c r="I23">
         <v>28382000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>113</v>
+      </c>
+      <c r="B25">
+        <v>16071000.0</v>
+      </c>
       <c r="C25">
         <v>9132000.0</v>
       </c>
       <c r="D25">
         <v>10774000.0</v>
       </c>
       <c r="E25">
         <v>7679000.0</v>
       </c>
       <c r="F25">
         <v>2613000.0</v>
       </c>
       <c r="G25">
         <v>1558000.0</v>
       </c>
       <c r="H25">
         <v>2123000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
         <v>28542000.0</v>
       </c>
       <c r="C26">
         <v>22758000.0</v>
       </c>
       <c r="D26">
         <v>18708000.0</v>
       </c>
       <c r="E26">
         <v>18469000.0</v>
       </c>
       <c r="F26">
         <v>19154000.0</v>
       </c>
       <c r="G26">
         <v>13983000.0</v>
       </c>
       <c r="H26">
         <v>11755000.0</v>
       </c>
       <c r="I26">
         <v>14574000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>1007000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>116</v>
+      </c>
+      <c r="B28">
+        <v>85110000.0</v>
+      </c>
       <c r="C28">
         <v>60047000.0</v>
       </c>
       <c r="D28">
         <v>53650000.0</v>
       </c>
       <c r="E28">
         <v>60623000.0</v>
       </c>
       <c r="F28">
         <v>42998000.0</v>
       </c>
       <c r="G28">
         <v>18883000.0</v>
       </c>
       <c r="H28">
         <v>6589000.0</v>
       </c>
       <c r="I28">
         <v>6679000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>117</v>
+      </c>
+      <c r="B29">
+        <v>24000.0</v>
+      </c>
       <c r="C29">
         <v>21000.0</v>
       </c>
       <c r="D29">
         <v>31000.0</v>
       </c>
       <c r="E29">
         <v>51000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
-        <v>373473000.0</v>
+        <v>113652000.0</v>
       </c>
       <c r="C30">
         <v>91938000.0</v>
       </c>
       <c r="D30">
         <v>79517000.0</v>
       </c>
       <c r="E30">
         <v>85922000.0</v>
       </c>
       <c r="F30">
         <v>92839000.0</v>
       </c>
       <c r="G30">
         <v>33779000.0</v>
       </c>
       <c r="H30">
         <v>18996000.0</v>
       </c>
       <c r="I30">
         <v>19202000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
-        <v>-710353000.0</v>
+        <v>-712134000.0</v>
       </c>
       <c r="C31">
         <v>-510650000.0</v>
       </c>
       <c r="D31">
         <v>-76538000.0</v>
       </c>
       <c r="E31">
         <v>-8504000.0</v>
       </c>
       <c r="F31">
         <v>10508000.0</v>
       </c>
       <c r="G31">
         <v>-29685000.0</v>
       </c>
       <c r="H31">
         <v>-52651000.0</v>
       </c>
       <c r="I31">
         <v>4360000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>114203000.0</v>
       </c>
       <c r="C32">
         <v>15606000.0</v>
       </c>
       <c r="D32">
         <v>16378000.0</v>
       </c>
       <c r="E32">
         <v>17924000.0</v>
       </c>
       <c r="F32">
         <v>4598000.0</v>
       </c>
       <c r="G32">
         <v>219000.0</v>
       </c>
       <c r="H32">
         <v>496000.0</v>
       </c>
       <c r="I32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AB1" t="s">
         <v>121</v>
       </c>
       <c r="AC1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:29">
+        <v>122</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
-        <v>-145622000.0</v>
+        <v>101390000.0</v>
       </c>
       <c r="C2">
+        <v>112418000.0</v>
+      </c>
+      <c r="D2">
         <v>64437000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46189000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34996000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30753000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25764000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14121000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28229000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30350000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21262000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11246000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26940000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30792000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>50025000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36866000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35585000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21126000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12904000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12364000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>652000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6051000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>438000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>57000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>133000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2936500.0</v>
       </c>
       <c r="AC2">
         <v>2936500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2">
+        <v>2936500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>6174000.0</v>
+      </c>
+      <c r="C3">
         <v>5820000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3350000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2920000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2666000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2899000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2679000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1681000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1185000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2423000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2421000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2454000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2677000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2967000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1581000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1271000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1187000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>819000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>697000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>612000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>485000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>416000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>392000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>385000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>365000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>353000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542000.0</v>
       </c>
       <c r="AC3">
         <v>542000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>542000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
-        <v>-90525000.0</v>
+        <v>521130000.0</v>
       </c>
       <c r="C5">
+        <v>-113779000.0</v>
+      </c>
+      <c r="D5">
         <v>-637383000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-63642000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-52371000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-262213000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-50134000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-21758000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-41070000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-42230000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>24202000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-29161000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-37505000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-44264000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-63073000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-55381000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-43321000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-29462000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-14381000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-26672000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13799000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14647000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-13489999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2839000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5538000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3081000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8425500.0</v>
       </c>
       <c r="AC5">
         <v>-8425500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5">
+        <v>-8425500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
-        <v>-84705000.0</v>
+        <v>527304000.0</v>
       </c>
       <c r="C6">
+        <v>-107959000.0</v>
+      </c>
+      <c r="D6">
         <v>-634033000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-60722000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-49705000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-259314000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-47455000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-20077000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-39885000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-39807000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>26623000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-26707000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-34828000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-41297000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-61492000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-54110000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-42134000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-28643000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-13684000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-26060000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-13314000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-14231000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-13097999.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2454000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5173000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2728000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7883500.0</v>
       </c>
       <c r="AC6">
         <v>-7883500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6">
+        <v>-7883500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>-44427000.0</v>
+      </c>
+      <c r="C9">
         <v>-54420000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-33925000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-30953000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-24539000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-23500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-24910000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-13223000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-21628000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-23740000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-20578000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-10997000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-18105000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-28126000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-43960000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-30971000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-32287000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-18022000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-12186000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-11752000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>64000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-468000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-6016000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-438000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-57000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>152000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2831000.0</v>
       </c>
       <c r="AC9">
         <v>-2831000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9">
+        <v>-2831000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>508888000.0</v>
+      </c>
+      <c r="C10">
         <v>-120444000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-641389000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-222931000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15141000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-268120000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-342882000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-28164000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-46683000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-41202000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14945000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-131627999.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-71590000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-56607000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-70612000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-56710000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-45833000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-30593000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-18124000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-54043000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-21456000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-23406000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-30116000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5884000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9348000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-18828000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-18475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21090000.0</v>
       </c>
       <c r="AC10">
         <v>-21090000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>-21090000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>5000.0</v>
+      </c>
+      <c r="C11">
         <v>9000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-16000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>25000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>13000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>110000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-23000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-42000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-21148000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3743000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5159000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-485000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>600000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>16532000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3037000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3779000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12">
-        <v>29919000.0</v>
+        <v>12242000.0</v>
       </c>
       <c r="C12">
+        <v>6665000.0</v>
+      </c>
+      <c r="D12">
         <v>4006000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6639000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5945000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5907000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5424000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8427000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9118000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8565000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9443000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19644000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18584000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7627000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5726000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2948000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2512000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1283000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3743000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>154000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>21000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>340000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16626000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3045000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3810000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="C13">
+        <v>101</v>
+      </c>
+      <c r="B13">
+        <v>2787000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>848000.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
-      <c r="F13"/>
+      <c r="F13">
+        <v>814000.0</v>
+      </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
-        <v>-895570000.0</v>
+        <v>508883000.0</v>
       </c>
       <c r="C15">
+        <v>-120452999.0</v>
+      </c>
+      <c r="D15">
         <v>-641393000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-222937000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15136000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-268124000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-342866000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-28172000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-46708000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-41208000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14932000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-131630000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-71600000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-56613000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-70722000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-56687000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-45791000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-30593000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-18124000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-54043000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-21456000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-23406000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-30116000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-5884000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-9348000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-18828000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-18475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21090000.0</v>
       </c>
       <c r="AC15">
         <v>-21090000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15">
+        <v>-21090000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-131630000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-71600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-56613000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-70722000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-56687000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-45791000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-30593000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-18124000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-54043000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-21456000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-23406000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-30116000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-7616000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-9348000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>105</v>
+      </c>
+      <c r="B17">
+        <v>508883000.0</v>
+      </c>
       <c r="C17">
+        <v>-120453000.0</v>
+      </c>
+      <c r="D17">
         <v>-641393000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-222937000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>15136000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-268124000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-342866000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-28172000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-46708000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-41208000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>14932000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-131630000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-71600000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-56613000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-70722000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-56687000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-45791000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-29320000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-19397000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-54043000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-21456000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-23406000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-30116000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-5884000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-9348000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>106</v>
+      </c>
+      <c r="B18">
+        <v>-9455000.0</v>
+      </c>
       <c r="C18">
+        <v>-70136000.0</v>
+      </c>
+      <c r="D18">
         <v>-4006000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6639000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5945000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5248000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5424000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11691000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9118000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8565000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9443000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19644000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18584000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7627000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5726000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2948000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2512000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1283000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3743000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-154000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-21000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-340000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-16626000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3045000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3810000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-2754000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1651000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-901000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>3616000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>8381000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>9562000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>10632000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-6895000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>216000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>5436000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>760000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>496000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1997000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
-        <v>-81270000.0</v>
+        <v>-79241000.0</v>
       </c>
       <c r="C21">
+        <v>-80840000.0</v>
+      </c>
+      <c r="D21">
         <v>-61221000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-63847000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-52932000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-51701000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-53326000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-29037000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-41135000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-42238000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-37837000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-34597000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-38265000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-48609000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-63569000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-57378000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-51702000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-37599000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-26286000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-49188000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-21651000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-15614000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-14465000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3709000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-4992000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3081000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-5310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8425500.0</v>
       </c>
       <c r="AC21">
         <v>-8425500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21">
+        <v>-8425500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
-        <v>139268000.0</v>
+        <v>136204000.0</v>
       </c>
       <c r="C23">
+        <v>138838000.0</v>
+      </c>
+      <c r="D23">
         <v>91733000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>79083000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>63389000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>58954000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54180000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>29935000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>47736000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>48848000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>38521000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>34846000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>47100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>51275000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>69634000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>63273000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>55000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>40703000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>27004000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>49800000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>21815000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16483000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3709000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4992000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>528000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12445500.0</v>
       </c>
       <c r="AC23">
         <v>12445500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>12445500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>113</v>
+      </c>
+      <c r="B25">
+        <v>6174000.0</v>
+      </c>
       <c r="C25">
+        <v>5821000.0</v>
+      </c>
+      <c r="D25">
         <v>3830000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3367000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3053000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2899000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3057000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1681000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1495000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2721000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2421000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2713000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2919000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3197000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2216000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1271000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>995000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>819000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>697000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>612000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>485000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>416000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>392000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>385000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>365000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
+        <v>10719000.0</v>
+      </c>
+      <c r="C26">
         <v>7579000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>6925000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7201000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6837000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5880000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>7428000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4250000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5200000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5009000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3228000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5026000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5445000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3580000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4462000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5464000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>4963000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5375000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5118000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3647000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5053000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>5623000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3882000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2248000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2230000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1650000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3815500.0</v>
       </c>
       <c r="AC26">
         <v>3815500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26">
+        <v>3815500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>474000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000.0</v>
       </c>
       <c r="AB27">
         <v>190000.0</v>
       </c>
       <c r="AC27">
         <v>190000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27">
+        <v>190000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>116</v>
+      </c>
+      <c r="B28">
+        <v>24095000.0</v>
+      </c>
       <c r="C28">
+        <v>18841000.0</v>
+      </c>
+      <c r="D28">
         <v>19786000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25488000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20995000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16716000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17796000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11293000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14242000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13955000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13076000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13138000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13955000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12578000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14651000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19115000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14279000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14046000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8825000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11325000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16654000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11327000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4567000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1408000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2359000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2213000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1523000.0</v>
       </c>
       <c r="AC28">
         <v>1523000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>1523000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>117</v>
+      </c>
+      <c r="B29">
+        <v>5000.0</v>
+      </c>
       <c r="C29">
+        <v>9000.0</v>
+      </c>
+      <c r="D29">
         <v>4000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-16000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>25000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>110000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-23000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-42000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
-        <v>284890000.0</v>
+        <v>34814000.0</v>
       </c>
       <c r="C30">
+        <v>26420000.0</v>
+      </c>
+      <c r="D30">
         <v>27296000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>32894000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28393000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28201000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28416000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15814000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19507000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18498000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17259000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20160000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20483000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19609000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26407000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>19415000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19577000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>37436000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>21715000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17135000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8449000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3271000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4935000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>395000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9509000.0</v>
       </c>
       <c r="AC30">
         <v>9509000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30">
+        <v>9509000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
-        <v>-39174000.0</v>
+        <v>588129000.0</v>
       </c>
       <c r="C31">
+        <v>-39604000.0</v>
+      </c>
+      <c r="D31">
         <v>-580168000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-159084000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>68073000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-216419000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-289556000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>873000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5548000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1036000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>52782000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-97030999.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-33325000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7998000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-7043000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>668000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>5869000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>7006000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>8162000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4855000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>195000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7792000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-15651000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2175000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4356000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-14157000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-13165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12664500.0</v>
       </c>
       <c r="AC31">
         <v>-12664500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31">
+        <v>-12664500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>56963000.0</v>
+      </c>
+      <c r="C32">
         <v>57998000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>30512000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15236000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10457000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7253000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>854000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>898000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6601000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6610000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>684000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>249000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8835000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2666000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>6065000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5895000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3298000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3104000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>718000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>612000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>164000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>184000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
+        <v>0.0</v>
+      </c>
+      <c r="AA32">
         <v>285000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32">
+      <c r="AB32"/>
+      <c r="AC32">
         <v>105500.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>105500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9261,3080 +9552,3170 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
-        <v>103362000.0</v>
+        <v>88362000.0</v>
       </c>
       <c r="C2">
         <v>84667000.0</v>
       </c>
       <c r="D2">
         <v>31223000.0</v>
       </c>
       <c r="E2">
         <v>105692000.0</v>
       </c>
       <c r="F2">
         <v>121853000.0</v>
       </c>
       <c r="G2">
         <v>862000.0</v>
       </c>
       <c r="H2">
         <v>5498000.0</v>
       </c>
       <c r="I2">
         <v>2038000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>53778000</v>
       </c>
       <c r="C3">
         <v>33152000</v>
       </c>
       <c r="D3">
         <v>29461000</v>
       </c>
       <c r="E3">
         <v>20072000</v>
       </c>
       <c r="F3">
         <v>15589000</v>
       </c>
       <c r="G3">
         <v>3605000</v>
       </c>
       <c r="H3">
         <v>2299000</v>
       </c>
       <c r="I3">
         <v>1697000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-16161000.0</v>
       </c>
       <c r="G4">
         <v>120991000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2938000.0</v>
       </c>
       <c r="G5">
         <v>3137000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>127</v>
+      </c>
+      <c r="B6">
+        <v>514266000.0</v>
+      </c>
       <c r="C6">
         <v>18695000.0</v>
       </c>
       <c r="D6">
         <v>53444000.0</v>
       </c>
       <c r="E6">
         <v>-74469000.0</v>
       </c>
       <c r="F6">
         <v>-16161000.0</v>
       </c>
       <c r="G6">
         <v>120991000.0</v>
       </c>
       <c r="H6">
         <v>-4636000.0</v>
       </c>
       <c r="I6">
         <v>3460000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>128</v>
+      </c>
+      <c r="B7">
+        <v>12106000.0</v>
+      </c>
       <c r="C7">
         <v>-17240000.0</v>
       </c>
       <c r="D7">
         <v>-9734000.0</v>
       </c>
       <c r="E7">
         <v>1974000.0</v>
       </c>
       <c r="F7">
         <v>2564000.0</v>
       </c>
       <c r="G7">
         <v>3980000.0</v>
       </c>
       <c r="H7">
         <v>-4860000.0</v>
       </c>
       <c r="I7">
         <v>48000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-1916000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
-        <v>-3957000.0</v>
+        <v>-14378000.0</v>
       </c>
       <c r="C9">
         <v>3085000.0</v>
       </c>
       <c r="D9">
         <v>-18528000.0</v>
       </c>
       <c r="E9">
         <v>234000.0</v>
       </c>
       <c r="F9">
         <v>-1916000.0</v>
       </c>
       <c r="G9">
         <v>4060000.0</v>
       </c>
       <c r="H9">
         <v>-4060000.0</v>
       </c>
       <c r="I9">
         <v>-1916000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
-        <v>-22423000.0</v>
+        <v>-25342000.0</v>
       </c>
       <c r="C10">
         <v>-20498000.0</v>
       </c>
       <c r="D10">
         <v>6190000.0</v>
       </c>
       <c r="E10">
         <v>-10284000.0</v>
       </c>
       <c r="F10">
         <v>-10096000.0</v>
       </c>
       <c r="G10">
         <v>-214000.0</v>
       </c>
       <c r="H10">
         <v>634000.0</v>
       </c>
       <c r="I10">
         <v>-489000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>22273000.0</v>
       </c>
       <c r="F11">
         <v>7087000.0</v>
       </c>
       <c r="G11">
         <v>2809000.0</v>
       </c>
       <c r="H11">
         <v>-1538000.0</v>
       </c>
       <c r="I11">
         <v>-463000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>23303000.0</v>
       </c>
       <c r="F12">
         <v>6038000.0</v>
       </c>
       <c r="G12">
         <v>36267000.0</v>
       </c>
       <c r="H12">
         <v>58386000.0</v>
       </c>
       <c r="I12">
         <v>1578000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9618000.0</v>
       </c>
       <c r="F13">
         <v>4595000.0</v>
       </c>
       <c r="G13">
         <v>1775000.0</v>
       </c>
       <c r="H13">
         <v>-3956000.0</v>
       </c>
       <c r="I13">
         <v>537000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>16071000.0</v>
       </c>
       <c r="C14">
         <v>9132000.0</v>
       </c>
       <c r="D14">
         <v>10774000.0</v>
       </c>
       <c r="E14">
         <v>7679000.0</v>
       </c>
       <c r="F14">
         <v>2613000.0</v>
       </c>
       <c r="G14">
         <v>1558000.0</v>
       </c>
       <c r="H14">
         <v>2123000.0</v>
       </c>
       <c r="I14">
         <v>2417000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>81850000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>21173000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>137</v>
+      </c>
+      <c r="B16">
+        <v>602628000.0</v>
+      </c>
       <c r="C16">
         <v>103362000.0</v>
       </c>
       <c r="D16">
         <v>84667000.0</v>
       </c>
       <c r="E16">
         <v>31223000.0</v>
       </c>
       <c r="F16">
         <v>105692000.0</v>
       </c>
       <c r="G16">
         <v>121853000.0</v>
       </c>
       <c r="H16">
         <v>862000.0</v>
       </c>
       <c r="I16">
         <v>5498000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>-264968000.0</v>
       </c>
       <c r="C18">
         <v>-187088000.0</v>
       </c>
       <c r="D18">
         <v>-174479000.0</v>
       </c>
       <c r="E18">
         <v>-216929000.0</v>
       </c>
       <c r="F18">
         <v>-131736000.0</v>
       </c>
       <c r="G18">
         <v>-30164000.0</v>
       </c>
       <c r="H18">
         <v>-26133000.0</v>
       </c>
       <c r="I18">
         <v>-26615000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-33186000.0</v>
       </c>
       <c r="D19">
         <v>-29461000.0</v>
       </c>
       <c r="E19">
         <v>-17170000.0</v>
       </c>
       <c r="F19">
         <v>-7587000.0</v>
       </c>
       <c r="G19">
         <v>-3020000.0</v>
       </c>
       <c r="H19">
         <v>-601000.0</v>
       </c>
       <c r="I19">
         <v>-601000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>141</v>
+      </c>
+      <c r="B20">
+        <v>779310000.0</v>
+      </c>
       <c r="C20">
         <v>14089000.0</v>
       </c>
       <c r="D20">
         <v>192167000.0</v>
       </c>
       <c r="E20">
         <v>43626000.0</v>
       </c>
       <c r="F20">
         <v>2500000.0</v>
       </c>
       <c r="G20">
         <v>11759000.0</v>
       </c>
       <c r="H20">
         <v>2031000.0</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>-134360000.0</v>
+      </c>
       <c r="C21">
         <v>43243000.0</v>
       </c>
       <c r="D21">
         <v>45087000.0</v>
       </c>
       <c r="E21">
         <v>109591000.0</v>
       </c>
       <c r="F21">
         <v>102081000.0</v>
       </c>
       <c r="G21">
         <v>10345000.0</v>
       </c>
       <c r="H21">
         <v>20067000.0</v>
       </c>
       <c r="I21">
         <v>5221000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>-969647000.0</v>
       </c>
       <c r="C22">
         <v>-685870000.0</v>
       </c>
       <c r="D22">
         <v>-229506000.0</v>
       </c>
       <c r="E22">
         <v>-229813000.0</v>
       </c>
       <c r="F22">
         <v>-124216000.0</v>
       </c>
       <c r="G22">
         <v>-70643000.0</v>
       </c>
       <c r="H22">
         <v>-79483000.0</v>
       </c>
       <c r="I22">
         <v>-28498000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>143</v>
+      </c>
+      <c r="B23">
+        <v>31486000.0</v>
+      </c>
       <c r="C23">
         <v>149730000.0</v>
       </c>
       <c r="D23">
         <v>-8703000.0</v>
       </c>
       <c r="E23">
         <v>-12695000.0</v>
       </c>
       <c r="F23">
-        <v>17141000.0</v>
+        <v>-4032000.0</v>
       </c>
       <c r="G23">
         <v>143924000.0</v>
       </c>
       <c r="H23">
         <v>1031000.0</v>
       </c>
       <c r="I23">
         <v>30122000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
         <v>-39388000.0</v>
       </c>
       <c r="C24">
         <v>-34000.0</v>
       </c>
       <c r="D24">
         <v>-138000.0</v>
       </c>
       <c r="E24">
         <v>2902000.0</v>
       </c>
       <c r="F24">
         <v>-3587000.0</v>
       </c>
       <c r="G24">
         <v>-3020000.0</v>
       </c>
       <c r="H24">
         <v>-601000.0</v>
       </c>
       <c r="I24">
         <v>-3587000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>717510000.0</v>
+        <v>705404000.0</v>
       </c>
       <c r="C25">
         <v>521262000.0</v>
       </c>
       <c r="D25">
         <v>69391000.0</v>
       </c>
       <c r="E25">
         <v>9509000.0</v>
       </c>
       <c r="F25">
         <v>5551000.0</v>
       </c>
       <c r="G25">
         <v>33465000.0</v>
       </c>
       <c r="H25">
         <v>58251000.0</v>
       </c>
       <c r="I25">
         <v>978000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>146</v>
+      </c>
+      <c r="B26">
+        <v>-488000.0</v>
+      </c>
       <c r="C26">
         <v>-1228000.0</v>
       </c>
       <c r="D26">
         <v>-633000.0</v>
       </c>
       <c r="E26">
         <v>-978000.0</v>
       </c>
       <c r="F26">
         <v>-353000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>24876000.0</v>
       </c>
       <c r="C27">
         <v>18780000.0</v>
       </c>
       <c r="D27">
         <v>14057000.0</v>
       </c>
       <c r="E27">
         <v>13794000.0</v>
       </c>
       <c r="F27">
         <v>15058000.0</v>
       </c>
       <c r="G27">
         <v>5081000.0</v>
       </c>
       <c r="H27">
         <v>135000.0</v>
       </c>
       <c r="I27">
         <v>137000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>148</v>
+      </c>
+      <c r="B28">
+        <v>787088000.0</v>
+      </c>
       <c r="C28">
         <v>205834000.0</v>
       </c>
       <c r="D28">
         <v>227918000.0</v>
       </c>
       <c r="E28">
         <v>139544000.0</v>
       </c>
       <c r="F28">
         <v>123322000.0</v>
       </c>
       <c r="G28">
         <v>154175000.0</v>
       </c>
       <c r="H28">
         <v>22098000.0</v>
       </c>
       <c r="I28">
         <v>30075000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>-211190000.0</v>
       </c>
       <c r="C29">
         <v>-153936000.0</v>
       </c>
       <c r="D29">
         <v>-145018000.0</v>
       </c>
       <c r="E29">
         <v>-196857000.0</v>
       </c>
       <c r="F29">
         <v>-116147000.0</v>
       </c>
       <c r="G29">
         <v>-26559000.0</v>
       </c>
       <c r="H29">
         <v>-23834000.0</v>
       </c>
       <c r="I29">
         <v>-24918000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>-54691000.0</v>
       </c>
       <c r="C30">
         <v>-33186000.0</v>
       </c>
       <c r="D30">
         <v>-29461000.0</v>
       </c>
       <c r="E30">
         <v>-17170000.0</v>
       </c>
       <c r="F30">
         <v>-23336000.0</v>
       </c>
       <c r="G30">
         <v>-6625000.0</v>
       </c>
       <c r="H30">
         <v>-2900000.0</v>
       </c>
       <c r="I30">
         <v>-1697000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AB1" t="s">
         <v>121</v>
       </c>
       <c r="AC1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:29">
+        <v>122</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>624566000.0</v>
+      </c>
+      <c r="C2">
         <v>95679000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>152055000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>111694000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>103362000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30640000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>57579000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>46256000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>84667000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>73061000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38156000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30302000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31223000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>51047000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17528000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>56616000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>105692000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>144719000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>74690000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>100717000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>121853000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6534000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>920000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>619000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>862000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>514000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>177000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2837500.0</v>
       </c>
-      <c r="AC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>35062000</v>
+      </c>
+      <c r="C3">
         <v>24974000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16845000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7041000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4918000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13124000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9763000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6257000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4042000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8275000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11086000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7203000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2897000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1294000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7281000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6365000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5132000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4243000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3805000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3051000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4490000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1766000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>438000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>43000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1358000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>441000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1256000</v>
-      </c>
-[...1 lines deleted...]
-        <v>301000</v>
       </c>
       <c r="AC3">
         <v>301000</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>301000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>7850000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-920000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>33522000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-39090000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-49076000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-39027000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>70029000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-26027000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-21136000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>59967000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>19780000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-15700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4846000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-461000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4268000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6267000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>13978000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-505000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
-        <v>-95679000.0</v>
+        <v>-152198000.0</v>
       </c>
       <c r="C6">
+        <v>506949000.0</v>
+      </c>
+      <c r="D6">
         <v>-56376000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>71481000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8332000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>72722000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-26939000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11323000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-38411000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>11606000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>34905000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7854000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-921000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-19824000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>33519000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-39088000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-49076000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-39027000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>70029000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-26027000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21136000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>115319000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5614000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>301000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-243000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>348000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2660500.0</v>
       </c>
       <c r="AC6">
         <v>-2660500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6">
+        <v>-2660500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
-        <v>3417000.0</v>
+        <v>-51231000.0</v>
       </c>
       <c r="C7">
+        <v>15523000.0</v>
+      </c>
+      <c r="D7">
         <v>-9224000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10988000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16795000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-15342000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-297000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4334000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2733000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3950000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-19787000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>7103000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-387000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-10765000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7565000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5553000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-7154000.0</v>
       </c>
-      <c r="S7">
-[...1 lines deleted...]
-      </c>
       <c r="T7">
-        <v>2572000.0</v>
+        <v>-7102000.0</v>
       </c>
       <c r="U7">
+        <v>5769000.0</v>
+      </c>
+      <c r="V7">
         <v>10432000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1560000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1543000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3091000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4382000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3770000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11500.0</v>
       </c>
       <c r="AC7">
         <v>-11500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7">
+        <v>-11500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>2139000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-1984000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>198000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>82000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-768000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-510000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-1236000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>14000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-184000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
-        <v>8944000.0</v>
+        <v>2878000.0</v>
       </c>
       <c r="C9">
+        <v>-1477000.0</v>
+      </c>
+      <c r="D9">
         <v>-5395000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1460000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6046000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5875000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1173000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2717000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-6680000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-18153000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-59000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2139000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1984000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>722000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2428000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>82000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-337000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>307000.0</v>
       </c>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
       <c r="T9">
-        <v>-59000.0</v>
+        <v>-1249000.0</v>
       </c>
       <c r="U9">
+        <v>14000.0</v>
+      </c>
+      <c r="V9">
         <v>-184000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>190000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-131000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1774000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2422000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
-        <v>-15719000.0</v>
+        <v>571000.0</v>
       </c>
       <c r="C10">
+        <v>-18638000.0</v>
+      </c>
+      <c r="D10">
         <v>-6614000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6011000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6101000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-11660000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-8069000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3446000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2677000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3498000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3938000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2555000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9185000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-67000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-10252000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2649000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2684000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-7980000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-562000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1676000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>122000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-78000.0</v>
       </c>
       <c r="X10">
         <v>-78000.0</v>
       </c>
       <c r="Y10">
         <v>-78000.0</v>
       </c>
       <c r="Z10">
+        <v>-78000.0</v>
+      </c>
+      <c r="AA10">
         <v>357000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000.0</v>
       </c>
       <c r="AC10">
         <v>129000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>129000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-15795000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4783000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>854000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6242000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>14738000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-298000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6528000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2666000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-10312000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10312000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2307000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2433000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1341500.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1843000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>40305000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6672000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>16075000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>17564000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3474000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-3584000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>387000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>655000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>25924000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>688000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8406000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>21879000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2991000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4280000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-7170000.0</v>
       </c>
       <c r="N13">
+        <v>-7170000.0</v>
+      </c>
+      <c r="O13">
         <v>-3891000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-5064000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4606000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3943000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7584000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-12210000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-330000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>330000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>854000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3960000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2440500.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2605000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>5394000.0</v>
+      </c>
+      <c r="C14">
         <v>5820000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3831000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3367000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3053000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2899000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3057000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1681000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1495000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2721000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2421000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2713000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2919000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3197000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1807000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1271000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1187000.0</v>
       </c>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
       <c r="S14">
-        <v>697000.0</v>
+        <v>819000.0</v>
       </c>
       <c r="T14">
+        <v>1316000.0</v>
+      </c>
+      <c r="U14">
         <v>612000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>485000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>416000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>392000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>385000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>365000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>353000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542000.0</v>
       </c>
       <c r="AC14">
         <v>542000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>542000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>15142000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>87000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>15055000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>5000000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>137</v>
+      </c>
+      <c r="B16">
+        <v>472368000.0</v>
+      </c>
       <c r="C16">
+        <v>602628000.0</v>
+      </c>
+      <c r="D16">
         <v>95679000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>183175000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>111694000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>103362000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>30640000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>57579000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>46256000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>84667000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>73061000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>38156000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30302000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>31223000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>51047000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17528000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>56616000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>105692000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>144719000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>74690000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>100717000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>121853000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6534000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>920000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>619000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>862000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>514000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>177000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2660500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-154797000.0</v>
+      </c>
+      <c r="C18">
         <v>-75238000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-82725000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-73163000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-33842000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-55808000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-54208000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-32590000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-44516000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-45715000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-43082000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-52307000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-33375000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-39022000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-79418000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-50625000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-47864000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-39785000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-35523000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-42235000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-14193000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-17904000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9847000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-734000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1679000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3512000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8136000.0</v>
       </c>
       <c r="AC18">
         <v>-8136000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18">
+        <v>-8136000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-17757000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7041000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4918000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-13124000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9763000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6257000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4042000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-8275000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11086000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7203000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2897000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1869000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-7281000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-261000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5132000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="T19">
         <v>4000000.0</v>
       </c>
       <c r="U19">
+        <v>4000000.0</v>
+      </c>
+      <c r="V19">
         <v>-4000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1459000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1011000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-275000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-221000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20">
+        <v>698235000.0</v>
+      </c>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>81075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>6882000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>7207000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>61020000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>81897000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>48000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1250000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>9487000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>29139000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>-142000.0</v>
+      </c>
       <c r="C21">
+        <v>-214792000.0</v>
+      </c>
+      <c r="D21">
         <v>22306000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>59049000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-923000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>65725000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-931000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>13996000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>31557000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6581000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>83878000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6822000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-393000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-447000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>257000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7536000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1276000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1399000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>508883000.0</v>
+      </c>
+      <c r="C22">
         <v>570641000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1332487000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-222937000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15136000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-268124000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-342866000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-28172000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-46708000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-41208000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14932000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-131630000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-71600000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-56613000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-70722000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-56687000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-45791000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-30593000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-18124000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-54043000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-21456000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-23406000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-30116000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-5884000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-9348000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-18828000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-18475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21090000.0</v>
       </c>
       <c r="AC22">
         <v>-21090000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22">
+        <v>-21090000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
+        <v>744296000.0</v>
+      </c>
+      <c r="D23">
         <v>-101000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-680000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
-        <v>62930000.0</v>
+        <v>36225000.0</v>
       </c>
       <c r="G23">
-        <v>28963000.0</v>
+        <v>55845000.0</v>
       </c>
       <c r="H23">
+        <v>28500000.0</v>
+      </c>
+      <c r="I23">
         <v>57837000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4042000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2903000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2872000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>28030000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1116000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-12703000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12225000.0</v>
       </c>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
       <c r="R23">
+        <v>-389000.0</v>
+      </c>
+      <c r="S23">
         <v>71000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-24000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-70000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>134425000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8936000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>211000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>258000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4491000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5475500.0</v>
       </c>
       <c r="AC23">
         <v>5475500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>5475500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>-76000.0</v>
+      </c>
+      <c r="C24">
         <v>-39388000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>37563000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-38475000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-26000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-98575000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-8000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-138000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
+      <c r="N24"/>
       <c r="O24">
         <v>3163000.0</v>
       </c>
       <c r="P24">
+        <v>3163000.0</v>
+      </c>
+      <c r="Q24">
         <v>-261000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-5132000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-3587000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-641000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1213000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2870000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1459000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1011000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-329000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-221000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-601000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>-640317000.0</v>
+        <v>-588683000.0</v>
       </c>
       <c r="C25">
+        <v>-652423000.0</v>
+      </c>
+      <c r="D25">
         <v>1272000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>157309000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-71482000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>230043000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>289519000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2635000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-935000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1887000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3094000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>19351000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>27737000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13274000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3927000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>157000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-7624000.0</v>
       </c>
-      <c r="R25">
-[...1 lines deleted...]
-      </c>
       <c r="S25">
-        <v>-5382000.0</v>
+        <v>-3587000.0</v>
       </c>
       <c r="T25">
-        <v>11675000.0</v>
+        <v>-12220000.0</v>
       </c>
       <c r="U25">
+        <v>5283000.0</v>
+      </c>
+      <c r="V25">
         <v>-1642000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3601000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>21644000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1680000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4261000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19144000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>12191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12689000.0</v>
       </c>
       <c r="AC25">
         <v>12689000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25">
+        <v>12689000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>488000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>488000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-488000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-106000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-771000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-43000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-308000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-46000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-136000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-106000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-345000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-49000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-77000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-26000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-826000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-353000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3565000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>17608000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>5902000.0</v>
+      </c>
+      <c r="C27">
         <v>10175000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4963000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7127000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7574000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7840000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6142000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1857000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2941000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3934000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4456000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2304000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3363000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2801000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3616000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3434000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3943000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4973000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4412000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3195000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2478000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4811000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>214000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>37000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>19000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>30000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35500.0</v>
       </c>
       <c r="AC27">
         <v>35500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27">
+        <v>35500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
-        <v>-214079000.0</v>
+        <v>2673000.0</v>
       </c>
       <c r="C28">
+        <v>573009000.0</v>
+      </c>
+      <c r="D28">
         <v>27259000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>144658000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>42162000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>128549000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27261000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>43913000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6111000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>57311000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>77995000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>60157000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>32455000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16020000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>112940000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11796000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1212000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-379000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>106193000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17581000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-73000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>134682000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>16472000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1364000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1657000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4461000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5475500.0</v>
       </c>
       <c r="AC28">
         <v>5475500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>5475500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-119735000.0</v>
+      </c>
+      <c r="C29">
         <v>-50264000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-65879999.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-66122000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-28924000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-42684000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-44445000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-26333000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-40474000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-37440000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-31996000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-45104000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-30478000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-37728000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-72137000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-44260000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-42732000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-35542000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-31718000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-39184000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-9703000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-16138000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9409000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-691000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-321000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3071000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-5093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7835000.0</v>
       </c>
       <c r="AC29">
         <v>-7835000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29">
+        <v>-7835000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-35138000.0</v>
+      </c>
+      <c r="C30">
         <v>-24975000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-17757000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7041000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4918000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-13124000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9763000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6257000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4042000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8275000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11086000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7203000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2897000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1869000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-7281000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-6626000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5132000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3106000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4446000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4424000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11360000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3225000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1449000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-372000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1579000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1042000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1256000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-301000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-301000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>