--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2713,673 +2716,688 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ62"/>
+  <dimension ref="A1:AR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>44480000.0</v>
+      </c>
+      <c r="C2">
         <v>19529000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23360000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22958000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>23312000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16176000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9236000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13836000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10281000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11216000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4271000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11760000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7835000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10185000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8935000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>38447.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10486000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7565000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6091000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7365000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8059000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13253000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9615000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2957000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10952000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10699000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5796000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6125000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7708000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1863000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1558000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>661000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>751000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>547000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>445000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>323000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>531000.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>2877000.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>230000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>-529000.0</v>
+      </c>
+      <c r="C5">
         <v>-278000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-156000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-137000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-599000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-839000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-905000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-689000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-601000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-557000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-427000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-606000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-468000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-416000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-337000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-368.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-165000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-103000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>3000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>19000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>225000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>43000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-9000.0</v>
       </c>
-      <c r="AE5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF5"/>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
-      <c r="AI5"/>
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-7106000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>8060000.0</v>
+      </c>
+      <c r="C7">
         <v>8489000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8900000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9112000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9431000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8394000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8473000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8667000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5834000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6016000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6187000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6346000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1995000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2274000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2544000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2798000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3046000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3289000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3521000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3740000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3953000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4162000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4359000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4537000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4711000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4912000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5093000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5215000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5178000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>831000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>1000.0</v>
       </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
@@ -3399,490 +3417,501 @@
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
       <c r="T8">
         <v>1000.0</v>
       </c>
       <c r="U8">
         <v>1000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>523729000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>519449000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>516129000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>513717000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>510879000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>507733000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>504757000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>502108000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>491409000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>392959000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>303113000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>300469000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>297502000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>295174000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>292509000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>215574000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>212704000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>209365000.0</v>
       </c>
-      <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9">
         <v>205548000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>136687000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>134301000.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>45170000.0</v>
+      </c>
+      <c r="C10">
         <v>49792000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>53826000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>43523000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>61738000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>67894000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>86952000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>85035000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>93671000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>96958000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>62838000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>38685000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>41705000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>31463000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>53922000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>65572.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>84484000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>106671000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>146256000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>107796000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>131737000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>22171000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>102562000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>85127000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>29772000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>34652000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>109892000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>39116000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>30289000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>54367000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>93162000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>105168000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>43585000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>49570000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-      <c r="AM10">
+      <c r="AM10"/>
+      <c r="AN10">
         <v>187000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>45170000.0</v>
+      </c>
+      <c r="C12">
         <v>49792000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>53826000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>43523000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>61738000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>67894000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>86952000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>85035000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>93671000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>96958000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>62838000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>38685000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>41705000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>31463000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>53922000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>65572.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>84484000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>106671000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>146256000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>107796000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>131737000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>22171000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>107562000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>110123000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>84754000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>99639000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>129803000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>74029000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>99929000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>133680000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>93162000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>105168000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>43585000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>49570000.0</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13">
         <v>1000.0</v>
       </c>
       <c r="M13">
         <v>1000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13">
         <v>1000.0</v>
       </c>
       <c r="P13">
+        <v>1000.0</v>
+      </c>
+      <c r="Q13">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
       <c r="V13">
         <v>1000.0</v>
       </c>
       <c r="W13">
         <v>1000.0</v>
       </c>
       <c r="X13">
         <v>1000.0</v>
       </c>
       <c r="Y13">
         <v>1000.0</v>
       </c>
@@ -3891,207 +3920,211 @@
       </c>
       <c r="AA13">
         <v>1000.0</v>
       </c>
       <c r="AB13">
         <v>1000.0</v>
       </c>
       <c r="AC13">
         <v>1000.0</v>
       </c>
       <c r="AD13">
         <v>1000.0</v>
       </c>
       <c r="AE13">
         <v>1000.0</v>
       </c>
       <c r="AF13">
         <v>1000.0</v>
       </c>
       <c r="AG13">
         <v>1000.0</v>
       </c>
       <c r="AH13">
         <v>1000.0</v>
       </c>
-      <c r="AI13"/>
+      <c r="AI13">
+        <v>1000.0</v>
+      </c>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>65929112.0</v>
+      </c>
+      <c r="C14">
         <v>65187000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>64469000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>64726239.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>64539000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>63697000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>63369000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>63149000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>62724604.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>58797311.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>57246000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>57023151.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>56920260.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>56475572.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>56266000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>56177000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>56080000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>55731217.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>55574000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>55007132.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>51150063.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>41104627.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>33749000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33748690.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33732754.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>33720436.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>30713000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>27470558.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>27408774.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>27330174.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>27325000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>24768581.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>23687866.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>20226460.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18592875.0</v>
       </c>
       <c r="AJ14">
         <v>18592875.0</v>
       </c>
       <c r="AK14">
         <v>18592875.0</v>
       </c>
       <c r="AL14">
         <v>18592875.0</v>
       </c>
       <c r="AM14">
         <v>18592875.0</v>
       </c>
       <c r="AN14">
-        <v>16527000.0</v>
+        <v>18592875.0</v>
       </c>
       <c r="AO14">
         <v>16527000.0</v>
       </c>
       <c r="AP14">
         <v>16527000.0</v>
       </c>
-      <c r="AQ14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:43">
+      <c r="AQ14">
+        <v>16527000.0</v>
+      </c>
+      <c r="AR14"/>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1000.0</v>
       </c>
       <c r="O15">
         <v>1000.0</v>
       </c>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>1000.0</v>
       </c>
       <c r="R15">
         <v>1000.0</v>
       </c>
       <c r="S15">
         <v>1000.0</v>
       </c>
       <c r="T15">
         <v>1000.0</v>
       </c>
       <c r="U15">
         <v>1000.0</v>
       </c>
       <c r="V15">
@@ -4111,373 +4144,380 @@
       </c>
       <c r="AA15">
         <v>1000.0</v>
       </c>
       <c r="AB15">
         <v>1000.0</v>
       </c>
       <c r="AC15">
         <v>1000.0</v>
       </c>
       <c r="AD15">
         <v>1000.0</v>
       </c>
       <c r="AE15">
         <v>1000.0</v>
       </c>
       <c r="AF15">
         <v>1000.0</v>
       </c>
       <c r="AG15">
         <v>1000.0</v>
       </c>
       <c r="AH15">
         <v>1000.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>1000.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
         <v>26</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>8619000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11548000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8581000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8726000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7567000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14454000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13231000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11789000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8708000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11033000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8780000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8941000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6985000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9011000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10188000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6687000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4992000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7934000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5751000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4534000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3111000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3081000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2371000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>1709000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>23000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>25000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>179000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>190000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>256000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>305000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>15060000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>15045000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>15035000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2100000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1383000.0</v>
       </c>
-      <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>21289000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>21198000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:43">
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20">
         <v>21208000.0</v>
       </c>
       <c r="C20">
         <v>21208000.0</v>
       </c>
       <c r="D20">
         <v>21208000.0</v>
       </c>
       <c r="E20">
         <v>21208000.0</v>
       </c>
       <c r="F20">
         <v>21208000.0</v>
       </c>
       <c r="G20">
         <v>21208000.0</v>
       </c>
       <c r="H20">
         <v>21208000.0</v>
       </c>
       <c r="I20">
         <v>21208000.0</v>
       </c>
       <c r="J20">
         <v>21208000.0</v>
       </c>
       <c r="K20">
         <v>21208000.0</v>
       </c>
       <c r="L20">
         <v>21208000.0</v>
       </c>
       <c r="M20">
         <v>21208000.0</v>
       </c>
       <c r="N20">
         <v>21208000.0</v>
       </c>
       <c r="O20">
         <v>21208000.0</v>
       </c>
       <c r="P20">
+        <v>21208000.0</v>
+      </c>
+      <c r="Q20">
         <v>21208.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21208000.0</v>
       </c>
       <c r="R20">
         <v>21208000.0</v>
       </c>
       <c r="S20">
         <v>21208000.0</v>
       </c>
       <c r="T20">
         <v>21208000.0</v>
       </c>
       <c r="U20">
         <v>21208000.0</v>
       </c>
       <c r="V20">
         <v>21208000.0</v>
       </c>
       <c r="W20">
         <v>21208000.0</v>
       </c>
       <c r="X20">
         <v>21208000.0</v>
       </c>
       <c r="Y20">
         <v>21208000.0</v>
       </c>
@@ -4495,4078 +4535,4171 @@
       </c>
       <c r="AD20">
         <v>21208000.0</v>
       </c>
       <c r="AE20">
         <v>21208000.0</v>
       </c>
       <c r="AF20">
         <v>21208000.0</v>
       </c>
       <c r="AG20">
         <v>21208000.0</v>
       </c>
       <c r="AH20">
         <v>21208000.0</v>
       </c>
       <c r="AI20">
         <v>21208000.0</v>
       </c>
       <c r="AJ20">
         <v>21208000.0</v>
       </c>
       <c r="AK20">
         <v>21208000.0</v>
       </c>
-      <c r="AL20"/>
-      <c r="AM20">
+      <c r="AL20">
         <v>21208000.0</v>
       </c>
-      <c r="AN20"/>
+      <c r="AM20"/>
+      <c r="AN20">
+        <v>21208000.0</v>
+      </c>
       <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>21208000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:43">
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>45693000.0</v>
+      </c>
+      <c r="C21">
         <v>46741000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>48040000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>48719000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>49347000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>49359000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>48754000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>46587000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>46275000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>46591000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>47110000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>46505000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>47216000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>47927000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>48597000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>49108.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>49415000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>50032000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>50625000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>51468000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>52310000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>53568000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>55297000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>56791000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>58023000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>59174000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>59638000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>59857000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>59211000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>58782000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56076000.0</v>
       </c>
       <c r="AF21">
         <v>56076000.0</v>
       </c>
       <c r="AG21">
         <v>56076000.0</v>
       </c>
       <c r="AH21">
         <v>56076000.0</v>
       </c>
       <c r="AI21">
         <v>56076000.0</v>
       </c>
       <c r="AJ21">
         <v>56076000.0</v>
       </c>
       <c r="AK21">
         <v>56076000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AL21">
         <v>56076000.0</v>
       </c>
-      <c r="AN21"/>
+      <c r="AM21"/>
+      <c r="AN21">
+        <v>56076000.0</v>
+      </c>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>77284000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>40896000.0</v>
+      </c>
+      <c r="C22">
         <v>24796000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>26963000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>32871000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26457000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10026000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12158000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>14892000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13381000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11547000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10998000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>17626000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>19859000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>23418000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>18852000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>21565.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>12289000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3615000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1762000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3816000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3337000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2775000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3354000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4871000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10343000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>12542000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6407000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10043000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11522000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2578000.0</v>
       </c>
-      <c r="AE22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
-      <c r="AI22"/>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22"/>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>248024000.0</v>
+      </c>
+      <c r="C23">
         <v>220646000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>225868000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>218997000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>228803000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>213361000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>232569000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>229608000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>233772000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>226176000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>188998000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>167971000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>168983000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>160235000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>177983000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>192719.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>210919000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>220662000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>257483000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>215220000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>239863000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>157198000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>209068000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>215779000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>194544000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>214151000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>240442000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>182666000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>202781000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>220929000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-35565000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>183377000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>121934000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>127395000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>152233000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>78957000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>146137000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-7106000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>77495000.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23"/>
+    </row>
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24">
+        <v>156744000.0</v>
+      </c>
+      <c r="C24">
         <v>156414000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>146096000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>145780000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>145475000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>121807000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>121506000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>121208000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>120918000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>120636000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>120359000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>95094000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>94829000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>72046000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>71879000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>71712000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>71545000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>71381000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>71222000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>40506000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>114177000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>92660000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>92059000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>91453000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>90854000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>90270000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>89710000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>16791000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>16470000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>16149000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>134937000.0</v>
       </c>
-      <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>71879000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>71222000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>114177000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>74165000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>92059000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>91453000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>90854000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>90270000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>89710000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>16791000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>16470000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>16149000.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>119634000.0</v>
+      </c>
+      <c r="C28">
         <v>115111000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>101170000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>111369000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>93168000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>62307000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>43027000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>44840000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>33081000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>29694000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>63708000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>62755000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>55119000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>42857000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>20501000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-62774.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-9893000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-32001000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-71513000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-84106000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-108136000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1345000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>35755000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>52366000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>67599000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>62319000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-13346000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>56953000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>65159000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>36174000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-76258000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-88377000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-27115000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-33421000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>211326000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>40614000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>191020000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>59760000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
-    </row>
-    <row r="29" spans="1:43">
+      <c r="AR28"/>
+    </row>
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>125841000.0</v>
+      </c>
+      <c r="C29">
         <v>127633000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>122990000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>117020000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>126823000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>115203000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>127028000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>127098000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>140232000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>139079000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>99670000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>95094000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>87866000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>78995000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>90378000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>100932000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>71545000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>138629000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>153098000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>117354000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>125786000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>42643000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>61000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>168051000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>136263000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>154665000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>62383000.0</v>
+      </c>
+      <c r="C30">
         <v>52219000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>54697000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>50435000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47709000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47454000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>47682000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>44642000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>43149000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34240000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30529000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>30464000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>28996000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23455000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>22448000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20920.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>21026000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16800000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14657000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13289000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11864000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>40579000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9680000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11399000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8649000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10406000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10661000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7206000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1410000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2826000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
-[...1 lines deleted...]
-      </c>
+      <c r="AH30"/>
       <c r="AI30">
         <v>72639000.0</v>
       </c>
-      <c r="AJ30"/>
+      <c r="AJ30">
+        <v>72639000.0</v>
+      </c>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
-    </row>
-    <row r="31" spans="1:43">
+      <c r="AR30"/>
+    </row>
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-6963000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>6949000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-51306000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>29220000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>46861000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>46040000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>10043000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>97404000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>32620000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-51487000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-149463000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-42904000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-35628000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-17776000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1389000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-64022000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-39238000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4633000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>7100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>17682000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-39349000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-25302000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-152827000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-155768000.0</v>
       </c>
-      <c r="AK31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL31"/>
       <c r="AM31">
         <v>-84390000.0</v>
       </c>
-      <c r="AN31"/>
+      <c r="AN31">
+        <v>-84390000.0</v>
+      </c>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-65282000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>68813000.0</v>
+      </c>
+      <c r="C32">
         <v>70900000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>67612000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>68178000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>81220000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>75485000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>88382000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>89546000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>104016000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>103464000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>64130000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>43459000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>55111000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>43407000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>54293000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>64675000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>82416000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>102228000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>121136000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>67041000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>74604000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-9931000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-52636000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>119691000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>88536000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>103529000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32"/>
+    </row>
+    <row r="33" spans="1:44">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>80480000.0</v>
+      </c>
+      <c r="C33">
         <v>81722000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>82951000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>84108000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>83833000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>81643000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>81227000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>79247000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>75638000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>75911000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>76577000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>75972000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>72523000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>76150000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>77181000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>76773.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>76972000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>77734000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>78684000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>76876000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>77973000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>79481000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>81456000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>83379000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>86546000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>88009000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>88245000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>87482000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>86955000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>81845000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>77505000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>77285000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>77311000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>77284000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>79409000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>78667000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>146024000.0</v>
       </c>
-      <c r="AL33"/>
-      <c r="AM33">
+      <c r="AM33"/>
+      <c r="AN33">
         <v>77284000.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33"/>
+    </row>
+    <row r="34" spans="1:44">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>43705000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>41074000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>40982000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>46682000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>44000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>43700000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>43300000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>20000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>53619000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>57124000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>54835000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>45093000.0</v>
       </c>
-      <c r="AB34"/>
-      <c r="AC34">
+      <c r="AC34"/>
+      <c r="AD34">
         <v>47920000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
-      <c r="AF34">
+      <c r="AF34"/>
+      <c r="AG34">
         <v>51100000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>48800000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>40600000.0</v>
       </c>
-      <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34"/>
+    </row>
+    <row r="35" spans="1:44">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>180196000.0</v>
+      </c>
+      <c r="C35">
         <v>181403000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>173669000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>181046000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>183705000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>163732000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>164087000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>162903000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>160340000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>160932000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>161396000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>138799000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>134597000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>112608000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>112975000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>112228.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>112527000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>112714000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>117944000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>46513000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>46439000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>46261000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>101778000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>167975000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>131479000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>128932000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>136546000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>139649000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>138495000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>136172000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>82184000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>82951000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>80315000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>71784000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>15028000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>64454000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>143764000.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>21289000.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35"/>
+    </row>
+    <row r="36" spans="1:44">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>2097000.0</v>
+      </c>
+      <c r="C36">
         <v>1648000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1199000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1582000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1798000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>858000.0</v>
       </c>
       <c r="H36">
         <v>858000.0</v>
       </c>
       <c r="I36">
-        <v>409000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="J36">
         <v>409000.0</v>
       </c>
       <c r="K36">
         <v>409000.0</v>
       </c>
       <c r="L36">
+        <v>409000.0</v>
+      </c>
+      <c r="M36">
         <v>222000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>223000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2682000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2813000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2426.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2548000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2654000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000.0</v>
       </c>
       <c r="U36">
         <v>240000.0</v>
       </c>
       <c r="V36">
         <v>240000.0</v>
       </c>
       <c r="W36">
         <v>240000.0</v>
       </c>
       <c r="X36">
+        <v>240000.0</v>
+      </c>
+      <c r="Y36">
         <v>440000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2155000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2295000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2429000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1195000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1206000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1045000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>221000.0</v>
       </c>
-      <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125000.0</v>
       </c>
       <c r="AI36">
         <v>2125000.0</v>
       </c>
       <c r="AJ36">
+        <v>2125000.0</v>
+      </c>
+      <c r="AK36">
         <v>1383000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>68740000.0</v>
       </c>
-      <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36"/>
+    </row>
+    <row r="37" spans="1:44">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37"/>
+    </row>
+    <row r="38" spans="1:44">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>2813000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2426000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2548000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>113991.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>32543000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>107424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000.0</v>
       </c>
       <c r="V38">
         <v>240000.0</v>
       </c>
       <c r="W38">
+        <v>240000.0</v>
+      </c>
+      <c r="X38">
         <v>3654000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4018000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2155000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2295000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2429000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1195000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1206000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1045000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>221000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>77284000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>22000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>77284000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>79409000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>150681000.0</v>
       </c>
-      <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>77284000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>77284000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:43">
+    <row r="39" spans="1:44">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>19095000.0</v>
+      </c>
+      <c r="C39">
         <v>12117000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7431000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8060000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9066000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6344000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4550000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5792000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7933000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7520000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8056000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5224000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5900000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5749000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5580000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7889.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>16148000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15842000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>16124000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>13443000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14952000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>12192000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7016000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6007000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4252000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3555000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5326000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7812000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>5930000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5652000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1177000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1848000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2076000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1082000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>185000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>290000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>113000.0</v>
       </c>
-      <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>211000.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>17000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:43">
+    <row r="40" spans="1:44">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>51678000.0</v>
+      </c>
+      <c r="C40">
         <v>37325000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>37868000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>32696000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>29320000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>30523000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>37552000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>32147000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>31007000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>25725000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>31610000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>26637000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>23224000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>22174000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>27243000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>11517.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>33065000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>26864000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>42373000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>36985000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>53806000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>43441000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>72888000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>6184000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7328000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>10719000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>15734000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
+        <v>18701000.0</v>
+      </c>
+      <c r="AD40">
         <v>14366000.0</v>
       </c>
-      <c r="AD40">
-[...1 lines deleted...]
-      </c>
       <c r="AE40">
+        <v>6735000.0</v>
+      </c>
+      <c r="AF40">
         <v>3718000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4799000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2933000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3082000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>977000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>841000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>267000.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>675000.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>1704000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:43">
+    <row r="41" spans="1:44">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>39872000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>39025000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>39229000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>39323000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>44466000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>44025000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>43725000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>43325000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>58125000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>50458000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>53785000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>51374000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>59145000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>62402000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>61486000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>63586000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>82184000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>82951000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>80315000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>71784000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>38000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>39000.0</v>
       </c>
-      <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>44000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>46000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:43">
+    <row r="42" spans="1:44">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>649391000.0</v>
+      </c>
+      <c r="C42">
         <v>643210000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>638089000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>632546000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>627379000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>622525000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>615825000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>609186000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>603352000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>591087000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>538716000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>528385000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>523729000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>519449000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>516129000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>463903496.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>510879000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>507733000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>504757000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>502108000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>491409000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>392959000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>303113000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>300469000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>297502000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>295174000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>292509000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>215574000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>212704000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>209365000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-1000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>205548000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>136687000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>134301000.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42">
+      <c r="AJ42"/>
+      <c r="AK42">
         <v>62923000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>6092000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>59700000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42"/>
+    </row>
+    <row r="43" spans="1:44">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43"/>
+    </row>
+    <row r="44" spans="1:44">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
-    </row>
-    <row r="45" spans="1:43">
+      <c r="AR44"/>
+    </row>
+    <row r="45" spans="1:44">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>17149000.0</v>
+      </c>
+      <c r="C45">
         <v>17332000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>17263000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>16927000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>15537000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>13987000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>13930000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>10594000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>7746000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>7703000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>7850000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>8037000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2353000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2595000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4563000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1882000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>1455000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>4215000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>4465000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>4711000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>4940000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>5160000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>5332000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>4970000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>5222000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>5330000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>810000.0</v>
       </c>
-      <c r="AE45"/>
-      <c r="AF45">
+      <c r="AF45"/>
+      <c r="AG45">
         <v>1000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>5000.0</v>
       </c>
-      <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
-    </row>
-    <row r="46" spans="1:43">
+      <c r="AR45"/>
+    </row>
+    <row r="46" spans="1:44">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>11482000.0</v>
+      </c>
+      <c r="C46">
         <v>12125000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>12504000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12599000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11480000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>10176000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10407000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>10594000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>7746000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>7703000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>7850000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8037000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3876000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4333000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4563000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4031.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3801000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3840000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4093000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3960000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4215000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4465000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4711000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4940000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>5160000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>5332000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>4970000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5222000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5330000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>810000.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>1000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5000.0</v>
       </c>
-      <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
-    </row>
-    <row r="47" spans="1:43">
+      <c r="AR46"/>
+    </row>
+    <row r="47" spans="1:44">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2353000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2595000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2616000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1882000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1455000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1303000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1371000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1058000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4215000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1217000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>4711000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1362000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>5160000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>5332000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>4970000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5222000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5330000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>810000.0</v>
       </c>
-      <c r="AE47"/>
-      <c r="AF47">
+      <c r="AF47"/>
+      <c r="AG47">
         <v>1000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>5000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>0.0</v>
       </c>
-      <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
-    </row>
-    <row r="48" spans="1:43">
+      <c r="AR47"/>
+    </row>
+    <row r="48" spans="1:44">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-679766000.0</v>
+      </c>
+      <c r="C48">
         <v>-671714000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-661040000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-661170000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-645433000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-628291000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-609399000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-602608000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-583438000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-572088000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-558979000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-547148000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-530225000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-512085000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-497294000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-463874276.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-463854000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-440383000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-422882000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-404705000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-385272000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-369671000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-376072000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-265378000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-253919000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-232794000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-213059000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-198551000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-171567000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-134000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-123025000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-110583000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-98753000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-82320000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-75543000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-78484000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-73100000.0</v>
       </c>
-      <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-66806000.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>-46741000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:43">
+    <row r="49" spans="1:44">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-530225000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-512085000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-497294000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-484130000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-463854000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-440383000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-422882000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-404705000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-385272000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-369671000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-376072000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-265378000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-253919000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-232794000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-213059000.0</v>
       </c>
-      <c r="AB49"/>
-      <c r="AC49">
+      <c r="AC49"/>
+      <c r="AD49">
         <v>-171600000.0</v>
       </c>
-      <c r="AD49"/>
       <c r="AE49"/>
-      <c r="AF49">
+      <c r="AF49"/>
+      <c r="AG49">
         <v>-110600000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-98800000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-82300000.0</v>
       </c>
-      <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
-    </row>
-    <row r="50" spans="1:43">
+      <c r="AR49"/>
+    </row>
+    <row r="50" spans="1:44">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>19950000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>19648000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>19354000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>93452000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>802000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-      <c r="AI50">
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>211326000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>206951000.0</v>
       </c>
-      <c r="AK50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL50"/>
       <c r="AM50">
         <v>59760000.0</v>
       </c>
-      <c r="AN50"/>
+      <c r="AN50">
+        <v>59760000.0</v>
+      </c>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>46167000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:43">
+    <row r="51" spans="1:44">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>164804000.0</v>
+      </c>
+      <c r="C51">
         <v>164903000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>154996000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>154892000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>154906000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>130201000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>129979000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>129875000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>126752000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>126652000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>126546000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>101440000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>96824000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>74320000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>74423000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2798000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>74591000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>74670000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>74743000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>23690000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>23601000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>23516000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>138317000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>137493000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>97371000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>96971000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>96546000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>96069000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>95448000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>90541000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>16904000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>16791000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>16470000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>16149000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>211326000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>40614000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>191020000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>59760000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
-    </row>
-    <row r="52" spans="1:43">
+      <c r="AR51"/>
+    </row>
+    <row r="52" spans="1:44">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>2573000.0</v>
+      </c>
+      <c r="C52">
         <v>2551000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2529000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2476000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2392000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1967000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1718000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1601000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1041000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1152000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1377000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1363000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1349000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1334000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1320000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1307000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1293000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1279000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1265000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>21202000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>20887000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>20580000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>94664000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1197000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1182000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1195000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1200000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
+        <v>1148000.0</v>
+      </c>
+      <c r="AD52">
         <v>1031000.0</v>
       </c>
-      <c r="AD52">
-[...2 lines deleted...]
-      <c r="AE52"/>
+      <c r="AE52">
+        <v>802000.0</v>
+      </c>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>211326000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>28900000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>68583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59760000.0</v>
       </c>
       <c r="AM52">
         <v>59760000.0</v>
       </c>
-      <c r="AN52"/>
+      <c r="AN52">
+        <v>59760000.0</v>
+      </c>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>46167000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:43">
+    <row r="53" spans="1:44">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>146256000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="W53">
         <v>5000000.0</v>
       </c>
       <c r="X53">
+        <v>5000000.0</v>
+      </c>
+      <c r="Y53">
         <v>24996000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>54982000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>64987000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>19911000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>34913000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>69640000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>79313000.0</v>
       </c>
-      <c r="AE53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
-      <c r="AI53"/>
+      <c r="AI53">
+        <v>0.0</v>
+      </c>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>187000.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
-      <c r="AQ53">
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:43">
+    <row r="54" spans="1:44">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
-    </row>
-    <row r="55" spans="1:43">
+      <c r="AR54"/>
+    </row>
+    <row r="55" spans="1:44">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>248024000.0</v>
+      </c>
+      <c r="C55">
         <v>220646000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>225868000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>218997000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>228803000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>213361000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>232569000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>229608000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>233772000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>226176000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>188998000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>167971000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>168983000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>160235000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>177983000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>192719.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>210919000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>220662000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>257483000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>215220000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>239863000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>157198000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>209068000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>215779000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>194544000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>214151000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>240442000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>182666000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>202781000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>220929000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>171844000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>183377000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>121934000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>127395000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>152233000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>78957000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>146137000.0</v>
       </c>
-      <c r="AL55"/>
-      <c r="AM55">
+      <c r="AM55"/>
+      <c r="AN55">
         <v>77495000.0</v>
       </c>
-      <c r="AN55"/>
       <c r="AO55"/>
       <c r="AP55"/>
-      <c r="AQ55">
+      <c r="AQ55"/>
+      <c r="AR55">
         <v>81301000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:43">
+    <row r="56" spans="1:44">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>167544000.0</v>
+      </c>
+      <c r="C56">
         <v>138924000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>142917000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>134889000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>144970000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>131718000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>151342000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>150361000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>158134000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>150265000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>112421000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>91999000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>96460000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>84085000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>100802000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>115946.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>133947000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>142928000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>178799000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>138344000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>161890000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>77717000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>127612000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>132400000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>107998000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>126142000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>152197000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>95184000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>115826000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>139084000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>94339000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>106092000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>44623000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>50111000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>72824000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>290000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>113000.0</v>
       </c>
-      <c r="AL56"/>
-      <c r="AM56">
+      <c r="AM56"/>
+      <c r="AN56">
         <v>211000.0</v>
       </c>
-      <c r="AN56"/>
       <c r="AO56"/>
       <c r="AP56"/>
-      <c r="AQ56">
+      <c r="AQ56"/>
+      <c r="AR56">
         <v>4017000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:43">
+    <row r="57" spans="1:44">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>98731000.0</v>
+      </c>
+      <c r="C57">
         <v>68024000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>75305000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>66711000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>63750000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>56233000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>62960000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>60815000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>54118000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>46801000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>48291000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>48540000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>41349000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>40678000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>46509000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>51271.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>51531000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>40700000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>57663000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>71303000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>87286000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>87648000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>180248000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>12709000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>19462000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>22613000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>24439000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>25974000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>23105000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>9400000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5276000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5460000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3684000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3629000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>212748000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>30064000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>69381000.0</v>
       </c>
-      <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>63312000.0</v>
       </c>
-      <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>48101000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:43">
+    <row r="58" spans="1:44">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>278927000.0</v>
+      </c>
+      <c r="C58">
         <v>249427000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>248974000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>247757000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>247455000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>219965000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>227047000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>223718000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>214458000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>207733000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>209687000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>187339000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>175946000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>153286000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>159484000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>163499.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>164058000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>153414000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>175607000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>117816000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>133725000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>133909000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>282026000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>180684000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>150941000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>151545000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>160985000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>165623000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>161600000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>145572000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>87460000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>88411000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>83999000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>75413000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>227776000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>94518000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>213145000.0</v>
       </c>
-      <c r="AL58"/>
-      <c r="AM58">
+      <c r="AM58"/>
+      <c r="AN58">
         <v>84601000.0</v>
       </c>
-      <c r="AN58"/>
       <c r="AO58"/>
       <c r="AP58"/>
-      <c r="AQ58">
+      <c r="AQ58"/>
+      <c r="AR58">
         <v>69299000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:43">
+    <row r="59" spans="1:44">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
-    </row>
-    <row r="60" spans="1:43">
+      <c r="AR59"/>
+    </row>
+    <row r="60" spans="1:44">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>-30903000.0</v>
+      </c>
+      <c r="C60">
         <v>-28781000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-23106000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-28760000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-18652000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-6604000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5522000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5890000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>19314000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>18443000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-20689000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-19368000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-6963000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6949000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>18499000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>29220.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>46861000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>67248000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>81876000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>97404000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>106138000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>23289000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-72958000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>35095000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>43603000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>62606000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>79457000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>17043000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>41181000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>75357000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-123025000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>94966000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>37935000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>51982000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-75543000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-15561000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-67008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7106000.0</v>
       </c>
       <c r="AM60">
         <v>-7106000.0</v>
       </c>
-      <c r="AN60"/>
+      <c r="AN60">
+        <v>-7106000.0</v>
+      </c>
       <c r="AO60"/>
       <c r="AP60"/>
-      <c r="AQ60">
+      <c r="AQ60"/>
+      <c r="AR60">
         <v>12002000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:43">
+    <row r="61" spans="1:44">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
-    </row>
-    <row r="62" spans="1:43">
+      <c r="AR61"/>
+    </row>
+    <row r="62" spans="1:44">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
+      <c r="AR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8607,987 +8740,987 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>104414000.0</v>
       </c>
       <c r="C2">
         <v>83970000.0</v>
       </c>
       <c r="D2">
         <v>61559000.0</v>
       </c>
       <c r="E2">
         <v>58842000.0</v>
       </c>
       <c r="F2">
         <v>43534000.0</v>
       </c>
       <c r="G2">
         <v>18299000.0</v>
       </c>
       <c r="H2">
         <v>8014000.0</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>218000.0</v>
       </c>
       <c r="K2">
         <v>326000.0</v>
       </c>
       <c r="L2">
         <v>416000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>8743000.0</v>
       </c>
       <c r="C3">
         <v>6020000.0</v>
       </c>
       <c r="D3">
         <v>5867000.0</v>
       </c>
       <c r="E3">
-        <v>3722000.0</v>
+        <v>4497000.0</v>
       </c>
       <c r="F3">
         <v>6314000.0</v>
       </c>
       <c r="G3">
         <v>7681000.0</v>
       </c>
       <c r="H3">
         <v>5005000.0</v>
       </c>
       <c r="I3">
         <v>9000.0</v>
       </c>
       <c r="J3">
         <v>218000.0</v>
       </c>
       <c r="K3">
         <v>326000.0</v>
       </c>
       <c r="L3">
         <v>416000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
         <v>-31270000.0</v>
       </c>
       <c r="C5">
         <v>-31021000.0</v>
       </c>
       <c r="D5">
         <v>-47677000.0</v>
       </c>
       <c r="E5">
         <v>-57575000.0</v>
       </c>
       <c r="F5">
         <v>-45372000.0</v>
       </c>
       <c r="G5">
         <v>-152433000.0</v>
       </c>
       <c r="H5">
         <v>-97108000.0</v>
       </c>
       <c r="I5">
         <v>-45939000.0</v>
       </c>
       <c r="J5">
         <v>-11726000.0</v>
       </c>
       <c r="K5">
         <v>-19966000.0</v>
       </c>
       <c r="L5">
         <v>-30980000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
         <v>-22527000.0</v>
       </c>
       <c r="C6">
         <v>-25001000.0</v>
       </c>
       <c r="D6">
         <v>-41810000.0</v>
       </c>
       <c r="E6">
-        <v>-53853000.0</v>
+        <v>-53078000.0</v>
       </c>
       <c r="F6">
         <v>-39058000.0</v>
       </c>
       <c r="G6">
         <v>-144752000.0</v>
       </c>
       <c r="H6">
         <v>-92103000.0</v>
       </c>
       <c r="I6">
         <v>-45930000.0</v>
       </c>
       <c r="J6">
         <v>-11508000.0</v>
       </c>
       <c r="K6">
         <v>-19640000.0</v>
       </c>
       <c r="L6">
         <v>-30564000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
         <v>192762000.0</v>
       </c>
       <c r="C9">
         <v>182304000.0</v>
       </c>
       <c r="D9">
         <v>140526000.0</v>
       </c>
       <c r="E9">
         <v>89774000.0</v>
       </c>
       <c r="F9">
         <v>56139000.0</v>
       </c>
       <c r="G9">
         <v>38241000.0</v>
       </c>
       <c r="H9">
         <v>26911000.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>-218000.0</v>
       </c>
       <c r="K9">
         <v>-326000.0</v>
       </c>
       <c r="L9">
         <v>-416000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>-50964000.0</v>
       </c>
       <c r="C10">
         <v>-49756000.0</v>
       </c>
       <c r="D10">
         <v>-61509000.0</v>
       </c>
       <c r="E10">
         <v>-74317000.0</v>
       </c>
       <c r="F10">
         <v>-46768000.0</v>
       </c>
       <c r="G10">
         <v>-162936000.0</v>
       </c>
       <c r="H10">
         <v>-105061000.0</v>
       </c>
       <c r="I10">
         <v>-46802000.0</v>
       </c>
       <c r="J10">
         <v>-11731000.0</v>
       </c>
       <c r="K10">
         <v>-19972000.0</v>
       </c>
       <c r="L10">
         <v>-31019000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
         <v>677000.0</v>
       </c>
       <c r="C11">
         <v>664000.0</v>
       </c>
       <c r="D11">
         <v>176000.0</v>
       </c>
       <c r="E11">
         <v>95000.0</v>
       </c>
       <c r="F11">
         <v>42000.0</v>
       </c>
       <c r="G11">
         <v>77000.0</v>
       </c>
       <c r="H11">
         <v>-15027000.0</v>
       </c>
       <c r="I11">
         <v>65000.0</v>
       </c>
       <c r="J11">
         <v>-7251000.0</v>
       </c>
       <c r="K11">
         <v>93000.0</v>
       </c>
       <c r="L11">
         <v>93000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
         <v>19694000.0</v>
       </c>
       <c r="C12">
         <v>18735000.0</v>
       </c>
       <c r="D12">
         <v>13832000.0</v>
       </c>
       <c r="E12">
         <v>9097000.0</v>
       </c>
       <c r="F12">
         <v>1396000.0</v>
       </c>
       <c r="G12">
         <v>10503000.0</v>
       </c>
       <c r="H12">
         <v>7953000.0</v>
       </c>
       <c r="I12">
         <v>863000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13">
         <v>1931000.0</v>
       </c>
       <c r="C13">
         <v>3263000.0</v>
       </c>
       <c r="D13">
         <v>860000.0</v>
       </c>
       <c r="E13">
         <v>119000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>635000.0</v>
       </c>
       <c r="H13">
         <v>1839000.0</v>
       </c>
       <c r="I13">
         <v>203000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
         <v>-51641000.0</v>
       </c>
       <c r="C15">
         <v>-50420000.0</v>
       </c>
       <c r="D15">
         <v>-61685000.0</v>
       </c>
       <c r="E15">
         <v>-74412000.0</v>
       </c>
       <c r="F15">
         <v>-46810000.0</v>
       </c>
       <c r="G15">
         <v>-163013000.0</v>
       </c>
       <c r="H15">
         <v>-90034000.0</v>
       </c>
       <c r="I15">
         <v>-46867000.0</v>
       </c>
       <c r="J15">
         <v>-4480000.0</v>
       </c>
       <c r="K15">
         <v>-20065000.0</v>
       </c>
       <c r="L15">
         <v>-31112000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-74412000.0</v>
       </c>
       <c r="F16">
         <v>-46810000.0</v>
       </c>
       <c r="G16">
         <v>-163013000.0</v>
       </c>
       <c r="H16">
         <v>-90034000.0</v>
       </c>
       <c r="I16">
         <v>-46867000.0</v>
       </c>
       <c r="J16">
         <v>-4480000.0</v>
       </c>
       <c r="K16">
         <v>-20065000.0</v>
       </c>
       <c r="L16">
         <v>-31112000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
         <v>-51641000.0</v>
       </c>
       <c r="C17">
         <v>-50420000.0</v>
       </c>
       <c r="D17">
         <v>-61685000.0</v>
       </c>
       <c r="E17">
         <v>-74412000.0</v>
       </c>
       <c r="F17">
         <v>-46810000.0</v>
       </c>
       <c r="G17">
         <v>-163013000.0</v>
       </c>
       <c r="H17">
         <v>-90034000.0</v>
       </c>
       <c r="I17">
         <v>-46867000.0</v>
       </c>
       <c r="J17">
         <v>-4480000.0</v>
       </c>
       <c r="K17">
         <v>-20065000.0</v>
       </c>
       <c r="L17">
         <v>-31112000.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>-17763000.0</v>
       </c>
       <c r="C18">
         <v>-15472000.0</v>
       </c>
       <c r="D18">
         <v>-12972000.0</v>
       </c>
       <c r="E18">
         <v>-8978000.0</v>
       </c>
       <c r="F18">
         <v>-1395000.0</v>
       </c>
       <c r="G18">
         <v>-9868000.0</v>
       </c>
       <c r="H18">
         <v>-6114000.0</v>
       </c>
       <c r="I18">
         <v>-660000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>110000.0</v>
       </c>
       <c r="F19">
         <v>-2363000.0</v>
       </c>
       <c r="G19">
         <v>-9868000.0</v>
       </c>
       <c r="H19">
         <v>-6114000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>2000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>86377000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>-37600000.0</v>
       </c>
       <c r="C21">
         <v>-34411000.0</v>
       </c>
       <c r="D21">
         <v>-49233000.0</v>
       </c>
       <c r="E21">
         <v>-65330000.0</v>
       </c>
       <c r="F21">
         <v>-44405000.0</v>
       </c>
       <c r="G21">
         <v>-153068000.0</v>
       </c>
       <c r="H21">
         <v>-98947000.0</v>
       </c>
       <c r="I21">
         <v>-46142000.0</v>
       </c>
       <c r="J21">
         <v>-11726000.0</v>
       </c>
       <c r="K21">
         <v>-19966000.0</v>
       </c>
       <c r="L21">
         <v>-30980000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>334776000.0</v>
       </c>
       <c r="C23">
         <v>300685000.0</v>
       </c>
       <c r="D23">
         <v>251318000.0</v>
       </c>
       <c r="E23">
         <v>213946000.0</v>
       </c>
       <c r="F23">
         <v>144078000.0</v>
       </c>
       <c r="G23">
         <v>209608000.0</v>
       </c>
       <c r="H23">
         <v>133872000.0</v>
       </c>
       <c r="I23">
         <v>35642000.0</v>
       </c>
       <c r="J23">
         <v>11726000.0</v>
       </c>
       <c r="K23">
         <v>19966000.0</v>
       </c>
       <c r="L23">
         <v>30980000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>8743000.0</v>
       </c>
       <c r="C25">
         <v>6020000.0</v>
       </c>
       <c r="D25">
         <v>5867000.0</v>
       </c>
       <c r="E25">
         <v>4497000.0</v>
       </c>
       <c r="F25">
         <v>6314000.0</v>
       </c>
       <c r="G25">
         <v>7681000.0</v>
       </c>
       <c r="H25">
         <v>5005000.0</v>
       </c>
       <c r="I25">
         <v>9000.0</v>
       </c>
       <c r="J25">
         <v>218000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26">
         <v>9576000.0</v>
       </c>
       <c r="C26">
         <v>9172000.0</v>
       </c>
       <c r="D26">
         <v>15425000.0</v>
       </c>
       <c r="E26">
         <v>6742000.0</v>
       </c>
       <c r="F26">
         <v>2064000.0</v>
       </c>
       <c r="G26">
         <v>1722000.0</v>
       </c>
       <c r="H26">
         <v>3973000.0</v>
       </c>
       <c r="I26">
         <v>6487000.0</v>
       </c>
       <c r="J26">
         <v>6689000.0</v>
       </c>
       <c r="K26">
         <v>12607000.0</v>
       </c>
       <c r="L26">
         <v>20681000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>8698000.0</v>
       </c>
       <c r="D27">
         <v>7490000.0</v>
       </c>
       <c r="E27">
         <v>11642000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>220786000.0</v>
       </c>
       <c r="C28">
         <v>189327000.0</v>
       </c>
       <c r="D28">
         <v>157454000.0</v>
       </c>
       <c r="E28">
         <v>130198000.0</v>
       </c>
       <c r="F28">
         <v>118358000.0</v>
       </c>
       <c r="G28">
         <v>98190000.0</v>
       </c>
       <c r="H28">
         <v>29146000.0</v>
       </c>
       <c r="I28">
         <v>29146000.0</v>
       </c>
       <c r="J28">
         <v>4819000.0</v>
       </c>
       <c r="K28">
         <v>7033000.0</v>
       </c>
       <c r="L28">
         <v>9883000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>677000.0</v>
       </c>
       <c r="C29">
         <v>664000.0</v>
       </c>
       <c r="D29">
         <v>176000.0</v>
       </c>
       <c r="E29">
         <v>95000.0</v>
       </c>
       <c r="F29">
         <v>42000.0</v>
       </c>
       <c r="G29">
         <v>77000.0</v>
       </c>
       <c r="H29">
         <v>-15027000.0</v>
       </c>
       <c r="I29">
         <v>65000.0</v>
       </c>
       <c r="J29">
         <v>-7251000.0</v>
       </c>
       <c r="K29">
         <v>93000.0</v>
       </c>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>230362000.0</v>
       </c>
       <c r="C30">
         <v>216715000.0</v>
       </c>
       <c r="D30">
         <v>189759000.0</v>
       </c>
       <c r="E30">
         <v>155104000.0</v>
       </c>
       <c r="F30">
         <v>100544000.0</v>
       </c>
       <c r="G30">
         <v>191309000.0</v>
       </c>
       <c r="H30">
         <v>125858000.0</v>
       </c>
       <c r="I30">
         <v>35642000.0</v>
       </c>
       <c r="J30">
         <v>11726000.0</v>
       </c>
       <c r="K30">
         <v>19966000.0</v>
       </c>
       <c r="L30">
         <v>30980000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
         <v>-13364000.0</v>
       </c>
       <c r="C31">
         <v>-15345000.0</v>
       </c>
       <c r="D31">
         <v>-12276000.0</v>
       </c>
       <c r="E31">
         <v>-8987000.0</v>
       </c>
       <c r="F31">
         <v>-2363000.0</v>
       </c>
       <c r="G31">
         <v>-9868000.0</v>
       </c>
       <c r="H31">
         <v>-6114000.0</v>
       </c>
       <c r="I31">
         <v>-10500000.0</v>
       </c>
       <c r="J31">
         <v>-5000.0</v>
       </c>
       <c r="K31">
         <v>-6000.0</v>
       </c>
       <c r="L31">
         <v>-39000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
         <v>297176000.0</v>
       </c>
       <c r="C32">
         <v>266274000.0</v>
       </c>
       <c r="D32">
         <v>202085000.0</v>
       </c>
       <c r="E32">
         <v>148616000.0</v>
       </c>
       <c r="F32">
         <v>99673000.0</v>
       </c>
       <c r="G32">
         <v>56540000.0</v>
       </c>
       <c r="H32">
         <v>34925000.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -9600,3494 +9733,3572 @@
       <c r="L32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ32"/>
+  <dimension ref="A1:AR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>26904000.0</v>
+      </c>
+      <c r="C2">
         <v>25778000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31009000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23126000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24067000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21867000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28603000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18223000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19841000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18830000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22225000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15431000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14712000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12146000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13370000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13490000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15819000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13208000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15834000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11490000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11302000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4908000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7278000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6598000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3606000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5968000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5104000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3718000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>660000.0</v>
       </c>
-      <c r="AD2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE2"/>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
-      <c r="AN2"/>
+      <c r="AN2">
+        <v>0.0</v>
+      </c>
       <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>2690000.0</v>
+      </c>
+      <c r="C3">
         <v>2689000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2589000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>2047000.0</v>
+        <v>2281000.0</v>
       </c>
       <c r="F3">
+        <v>2048000.0</v>
+      </c>
+      <c r="G3">
         <v>1826000.0</v>
       </c>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
+        <v>1612000.0</v>
+      </c>
+      <c r="I3">
         <v>1271000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1580000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1557000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>1517000.0</v>
+      </c>
+      <c r="M3">
         <v>1477000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1462000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1411000.0</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
-        <v>920000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="Q3">
-        <v>853000.0</v>
+        <v>1117000.0</v>
       </c>
       <c r="R3">
-        <v>922000.0</v>
+        <v>1044000.0</v>
       </c>
       <c r="S3">
-        <v>920000.0</v>
+        <v>1107000.0</v>
       </c>
       <c r="T3">
-        <v>923000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="U3">
-        <v>1746000.0</v>
+        <v>1099000.0</v>
       </c>
       <c r="V3">
-        <v>2033000.0</v>
+        <v>1916000.0</v>
       </c>
       <c r="W3">
-        <v>1876000.0</v>
+        <v>2199000.0</v>
       </c>
       <c r="X3">
+        <v>2040000.0</v>
+      </c>
+      <c r="Y3">
         <v>1904000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1819000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1918000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1639000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1381000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1282000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>703000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4000.0</v>
       </c>
-      <c r="AH3">
-[...4 lines deleted...]
-      <c r="AK3">
+      <c r="AI3">
+        <v>54500.0</v>
+      </c>
+      <c r="AJ3">
+        <v>3104000.0</v>
+      </c>
+      <c r="AK3"/>
+      <c r="AL3">
         <v>107000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>111000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>102000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="AP3">
         <v>58000.0</v>
       </c>
-      <c r="AQ3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:43">
+      <c r="AQ3">
+        <v>58000.0</v>
+      </c>
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
-      <c r="AN4"/>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
       <c r="AO4"/>
       <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:43">
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
+        <v>-4034000.0</v>
+      </c>
+      <c r="C5">
         <v>-6443000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4493000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
+        <v>-11476000.0</v>
+      </c>
+      <c r="F5">
         <v>-9882000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14405000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-749000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-14272000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6611000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8360000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5082000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13113000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-14935000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-11979000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8828000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-16681000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-17934000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-14132000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-15787000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-17710000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13912000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-16206000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-16690000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-8728000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-18663000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-17021000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-12168000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-24678000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-35382000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-24880000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-12305000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-11489000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-16100000.0</v>
       </c>
-      <c r="AH5">
-[...1 lines deleted...]
-      </c>
       <c r="AI5">
-        <v>-2859000.0</v>
+        <v>-6045000.0</v>
       </c>
       <c r="AJ5">
+        <v>-2858000.0</v>
+      </c>
+      <c r="AK5">
         <v>-2618000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2275000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3977000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3705000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6053000.0</v>
       </c>
       <c r="AP5">
         <v>-6053000.0</v>
       </c>
       <c r="AQ5">
+        <v>-6053000.0</v>
+      </c>
+      <c r="AR5">
         <v>-30980000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:43">
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>-1344000.0</v>
+      </c>
+      <c r="C6">
         <v>-3754000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7082000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-7835000.0</v>
+        <v>-9195000.0</v>
       </c>
       <c r="F6">
+        <v>-7834000.0</v>
+      </c>
+      <c r="G6">
         <v>-12579000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
+        <v>863000.0</v>
+      </c>
+      <c r="I6">
         <v>-13001000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5031000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6803000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>-3565000.0</v>
+      </c>
+      <c r="M6">
         <v>-11636000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-13473000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10568000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
-        <v>-15761000.0</v>
+        <v>-7599000.0</v>
       </c>
       <c r="Q6">
-        <v>-17081000.0</v>
+        <v>-15564000.0</v>
       </c>
       <c r="R6">
-        <v>-13210000.0</v>
+        <v>-16890000.0</v>
       </c>
       <c r="S6">
-        <v>-14867000.0</v>
+        <v>-13025000.0</v>
       </c>
       <c r="T6">
-        <v>-16787000.0</v>
+        <v>-14687000.0</v>
       </c>
       <c r="U6">
-        <v>-12166000.0</v>
+        <v>-16611000.0</v>
       </c>
       <c r="V6">
-        <v>-14173000.0</v>
+        <v>-11996000.0</v>
       </c>
       <c r="W6">
-        <v>-14814000.0</v>
+        <v>-14007000.0</v>
       </c>
       <c r="X6">
+        <v>-14650000.0</v>
+      </c>
+      <c r="Y6">
         <v>-6824000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-16844000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-15103000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-10529000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-23297000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-34100000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-24177000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12303000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-11486000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-16096000.0</v>
       </c>
-      <c r="AH6">
-[...1 lines deleted...]
-      </c>
       <c r="AI6">
-        <v>-2858000.0</v>
+        <v>-5990500.0</v>
       </c>
       <c r="AJ6">
+        <v>246000.0</v>
+      </c>
+      <c r="AK6">
         <v>-2616000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2168000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3866000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-3603000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-4047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5995000.0</v>
       </c>
       <c r="AP6">
         <v>-5995000.0</v>
       </c>
-      <c r="AQ6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:43">
+      <c r="AQ6">
+        <v>-5995000.0</v>
+      </c>
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-      <c r="AN7"/>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
       <c r="AO7"/>
       <c r="AP7"/>
-      <c r="AQ7">
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:43">
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-      <c r="AN8"/>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
       <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:43">
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>57180000.0</v>
+      </c>
+      <c r="C9">
         <v>47359000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>59291000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>45841000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>45320000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>46655000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>50344000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>42862000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>47068000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>40503000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>38774000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>34588000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>34634000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>29575000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>30276000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>20409000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>21344000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>20700000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>18823000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>15187000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14796000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7333000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>13299000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>11063000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4200000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4528000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14343000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>9449000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1651000.0</v>
       </c>
-      <c r="AD9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
-      <c r="AN9"/>
+      <c r="AN9">
+        <v>0.0</v>
+      </c>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:43">
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>-8206000.0</v>
+      </c>
+      <c r="C10">
         <v>-10418000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>515000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-15570000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-17089000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-18820000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6351000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-19036000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-11307000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13062000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-11725000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-16899000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-18117000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-14768000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-13107000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-20264000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-23443000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-17503000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-18168000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-19421000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-15592000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6413000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-110844000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-11486000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-21127000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-19479000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-14636000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-27133000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-37794000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-25498000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-12418000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-11811000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-16421000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-6152000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2859000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2618000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2276000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3978000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3706000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6053000.0</v>
       </c>
       <c r="AP10">
         <v>-6053000.0</v>
       </c>
       <c r="AQ10">
+        <v>-6053000.0</v>
+      </c>
+      <c r="AR10">
         <v>-31019000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>-154000.0</v>
+      </c>
+      <c r="C11">
         <v>256000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>385000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>167000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>53000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>72000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>440000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>134000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>43000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>47000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>106000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="N11">
         <v>23000.0</v>
       </c>
       <c r="O11">
+        <v>23000.0</v>
+      </c>
+      <c r="P11">
         <v>57000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>28000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>12000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-150000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-27000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>256000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-128000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-149000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-227000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-14523000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>24000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>19000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>12000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>10000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-7307000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="AL11">
         <v>20000.0</v>
       </c>
       <c r="AM11">
+        <v>20000.0</v>
+      </c>
+      <c r="AN11">
         <v>37000.0</v>
       </c>
-      <c r="AN11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO11"/>
       <c r="AP11">
         <v>28000.0</v>
       </c>
       <c r="AQ11">
+        <v>28000.0</v>
+      </c>
+      <c r="AR11">
         <v>93000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:43">
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>4172000.0</v>
+      </c>
+      <c r="C12">
         <v>3975000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3978000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4094000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7207000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4415000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4573000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4764000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4696000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4702000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4075000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3786000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3182000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2789000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2631000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2343000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2075000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2048000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>140000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>311000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>645000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2823000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2758000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2464000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2458000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2468000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2455000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2412000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>618000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>113000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>322000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>321000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AJ12">
         <v>2000.0</v>
       </c>
       <c r="AK12">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AL12">
         <v>1000.0</v>
       </c>
       <c r="AM12">
+        <v>1000.0</v>
+      </c>
+      <c r="AN12">
         <v>0.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:43">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13">
+        <v>296000.0</v>
+      </c>
+      <c r="C13">
         <v>285000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>479000.0</v>
       </c>
       <c r="E13">
         <v>479000.0</v>
       </c>
       <c r="F13">
+        <v>479000.0</v>
+      </c>
+      <c r="G13">
         <v>710000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>789000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>928000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1029000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>517000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>291000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>306000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>164000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>99000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>77000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>38000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4000.0</v>
       </c>
-      <c r="R13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>0.0</v>
       </c>
       <c r="U13">
+        <v>0.0</v>
+      </c>
+      <c r="V13">
         <v>1000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>0.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>32000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>224000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>374000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>375000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>460000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>615000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>389000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
-      <c r="AN14"/>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
       <c r="AO14"/>
       <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:43">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>-8052000.0</v>
+      </c>
+      <c r="C15">
         <v>-10674000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>130000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-15737000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-17142000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-18892000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6791000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-19170000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-11350000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-13109000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-11831000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-16923000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-18140000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-14791000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13164000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-20276000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-23471000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-17501000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-18177000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-19433000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-15601000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6401000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-110694000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-11459000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-21125000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-19735000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-14508000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-26984000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-37567000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-10975000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-12442000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-11830000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-16433000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-6162000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4448000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2634000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2296000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-3998000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3743000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-4160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6081000.0</v>
       </c>
       <c r="AP15">
         <v>-6081000.0</v>
       </c>
       <c r="AQ15">
+        <v>-6081000.0</v>
+      </c>
+      <c r="AR15">
         <v>-31112000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:43">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-18140000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-14791000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-13164000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-20276000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-23471000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-17501000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-18177000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-19433000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-15601000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6401000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-110694000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-11459000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-21125000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-19735000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-14508000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-26984000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-37567000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-10975000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-12442000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-11800000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-16400000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-6162000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4448000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-2634000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3998000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-3998000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-20065000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-31112000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>-8052000.0</v>
+      </c>
+      <c r="C17">
         <v>-10674000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>130000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-15737000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-17142000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-18892000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-6791000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-19170000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-11350000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-13109000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-11831000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-16923000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-18140000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-14791000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-13164000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-20276000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-23471000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-17501000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-18177000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-19433000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-15601000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>6401000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-110694000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-11459000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-21125000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-19735000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-14508000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-26984000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-37567000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-10975000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-12442000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-11830000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-16433000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-6162000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-1846000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2634000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3998000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-3998000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-20065000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>-31112000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:43">
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>-3876000.0</v>
+      </c>
+      <c r="C18">
         <v>-3690000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3715000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3615000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6728000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3705000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3784000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3836000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3667000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4185000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3784000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3480000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3018000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2690000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2554000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2305000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2071000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2048000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-140000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-311000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-299000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-645000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2818000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2726000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2240000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2084000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2093000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1995000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1797000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-229000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>183000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>61000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>161000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-24000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-20000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-140000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-311000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-299000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1613000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2818000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2726000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2240000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2084000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>-1797000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-322000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-321000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-107000.0</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>2000000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>-25500000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>83421000.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>2956000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-      <c r="AN20"/>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
       <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:43">
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>-4543000.0</v>
+      </c>
+      <c r="C21">
         <v>-6862000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-291000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10210000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15172000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2314000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-15473000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-7702000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-8922000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-8635000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-13440000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-15118000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-12040000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-10637000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-17897000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-21348000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-15448000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-18028000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-19110000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-15293000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8026000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-108026000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-11231000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-13498000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-27279000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-16360000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-25138000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-35997000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-25269000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-12508000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-11489000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-16100000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6045000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2858000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2616000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2275000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3977000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-3705000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6053000.0</v>
       </c>
       <c r="AP21">
         <v>-6053000.0</v>
       </c>
       <c r="AQ21">
+        <v>-6053000.0</v>
+      </c>
+      <c r="AR21">
         <v>-30980000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-      <c r="AN22"/>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
       <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>88627000.0</v>
+      </c>
+      <c r="C23">
         <v>79999000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>90591000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>80467000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>79597000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>83694000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>81261000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>76558000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>74611000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>68255000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>69634000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>63459000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>64464000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>53761000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>54283000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>51796000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>58511000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>49356000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>52685000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>45787000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>41391000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4215000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>128603000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>28892000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21304000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>37775000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>35807000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>36510000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>37039000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>20356000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13408000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9189000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7900000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5145000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2858000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2616000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2275000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3977000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3705000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6053000.0</v>
       </c>
       <c r="AP23">
         <v>6053000.0</v>
       </c>
       <c r="AQ23">
+        <v>6053000.0</v>
+      </c>
+      <c r="AR23">
         <v>416000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>2690000.0</v>
+      </c>
+      <c r="C25">
         <v>2689000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2589000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2281000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2047000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1826000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1612000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1271000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1580000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1557000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1517000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1311000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1462000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1411000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1229000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1117000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>853000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1107000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1100000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1099000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1916000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2199000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2040000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1904000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1819000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1918000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1639000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1381000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1282000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>703000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3000.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>107000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>111000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>102000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26">
+        <v>1892000.0</v>
+      </c>
+      <c r="C26">
         <v>2240000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3481000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2045999.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1837000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2212000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2430000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2314000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2350000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2078000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6808000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1587000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5649000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1381000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1348000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1376000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3550000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>468000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>423000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>301000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>499000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>841000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>719000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>350000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>145000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>507000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>418000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>693000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>509000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2353000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1184000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1977000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1648000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1678000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1208000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1465000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1365000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2651000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2681000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3434000.0</v>
       </c>
       <c r="AP26">
         <v>3434000.0</v>
       </c>
       <c r="AQ26">
+        <v>3434000.0</v>
+      </c>
+      <c r="AR26">
         <v>20681000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:43">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>8698000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>7490000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>11642000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>3906000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>57052000.0</v>
+      </c>
+      <c r="C28">
         <v>51981000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>54655000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>52816000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>56675000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>56640000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>41546000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>52506000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>50152000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>45123000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>35568000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>43328000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>42856000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>39032000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>25087000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>36010000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>36875000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>34758000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>35475000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>33085000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>26472000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>58693000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>21944000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17553000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>31300000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>30285000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>30897000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>34892000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>17519000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12222000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7209000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6248000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3467000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1650000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1151000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>803000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1215000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>922000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2561000.0</v>
       </c>
       <c r="AP28">
         <v>2561000.0</v>
       </c>
       <c r="AQ28">
+        <v>2561000.0</v>
+      </c>
+      <c r="AR28">
         <v>30564000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>-154000.0</v>
+      </c>
+      <c r="C29">
         <v>256000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>385000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>167000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>53000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>72000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>440000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>134000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>43000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>47000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>106000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="N29">
         <v>23000.0</v>
       </c>
       <c r="O29">
+        <v>23000.0</v>
+      </c>
+      <c r="P29">
         <v>57000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>28000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>42000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>-150000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-27000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>256000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-128000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-149000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-227000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-14523000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>61723000.0</v>
+      </c>
+      <c r="C30">
         <v>54221000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>59582000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>57341000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55530000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>61827000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>52658000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58335000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>54770000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>49425000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>47409000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>48028000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49752000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41615000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>40913000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>38306000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>42692000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36148000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>36851000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>34297000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>30089000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-693000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>121325000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22294000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17698000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>31807000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>30703000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>32792000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>36379000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>20356000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13408000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9189000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5145000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2858000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2616000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2275000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3977000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3705000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6053000.0</v>
       </c>
       <c r="AP30">
         <v>6053000.0</v>
       </c>
       <c r="AQ30">
+        <v>6053000.0</v>
+      </c>
+      <c r="AR30">
         <v>30980000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:43">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>-3663000.0</v>
+      </c>
+      <c r="C31">
         <v>-3556000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>806000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4070000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6879000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3648000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4037000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3563000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3605000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4140000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3090000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3459000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2999000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2728000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2470000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2367000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2095000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2055000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-140000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-311000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-299000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1613000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2818000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-255000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7629000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>7800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1724000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1995000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1797000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-229000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>900000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-322000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-321000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-107000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AL31">
         <v>-1000.0</v>
       </c>
       <c r="AM31">
         <v>-1000.0</v>
       </c>
       <c r="AN31">
+        <v>-1000.0</v>
+      </c>
+      <c r="AO31">
         <v>-5000.0</v>
       </c>
-      <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-39000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>84084000.0</v>
+      </c>
+      <c r="C32">
         <v>73137000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>90300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>68967000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>69387000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>68522000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>78947000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>61085000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>66909000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>59333000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>60999000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>50019000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>49346000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>41721000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>43646000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>33899000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>37163000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>33908000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>34657000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>26677000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>26098000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>12241000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>20577000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17661000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>7806000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>10496000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>19447000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>13167000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AE32">
         <v>0.0</v>
       </c>
       <c r="AF32">
         <v>0.0</v>
       </c>
       <c r="AG32">
         <v>0.0</v>
       </c>
       <c r="AH32">
         <v>0.0</v>
       </c>
       <c r="AI32">
         <v>0.0</v>
       </c>
       <c r="AJ32">
         <v>0.0</v>
       </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
-      <c r="AN32"/>
+      <c r="AN32">
+        <v>0.0</v>
+      </c>
       <c r="AO32"/>
       <c r="AP32"/>
-      <c r="AQ32">
+      <c r="AQ32"/>
+      <c r="AR32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -13130,977 +13341,977 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
         <v>86952000.0</v>
       </c>
       <c r="C2">
         <v>62838000.0</v>
       </c>
       <c r="D2">
         <v>53922000.0</v>
       </c>
       <c r="E2">
         <v>146256000.0</v>
       </c>
       <c r="F2">
         <v>102562000.0</v>
       </c>
       <c r="G2">
         <v>109892000.0</v>
       </c>
       <c r="H2">
         <v>93162000.0</v>
       </c>
       <c r="I2">
         <v>187000.0</v>
       </c>
       <c r="J2">
         <v>187000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
-        <v>3441000</v>
+        <v>8452000</v>
       </c>
       <c r="C3">
         <v>1472000</v>
       </c>
       <c r="D3">
         <v>1627000</v>
       </c>
       <c r="E3">
         <v>2939000</v>
       </c>
       <c r="F3">
         <v>970000</v>
       </c>
       <c r="G3">
         <v>3138000</v>
       </c>
       <c r="H3">
         <v>4567000</v>
       </c>
       <c r="I3">
         <v>9000</v>
       </c>
       <c r="J3">
         <v>9000</v>
       </c>
       <c r="K3">
         <v>9000</v>
       </c>
       <c r="L3">
         <v>9000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-91997000.0</v>
       </c>
       <c r="F4">
         <v>43694000.0</v>
       </c>
       <c r="G4">
         <v>-7330000.0</v>
       </c>
       <c r="H4">
         <v>16730000.0</v>
       </c>
       <c r="I4">
         <v>93162000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-9168000.0</v>
       </c>
       <c r="F5">
         <v>-22410000.0</v>
       </c>
       <c r="G5">
         <v>83148000.0</v>
       </c>
       <c r="H5">
         <v>10480000.0</v>
       </c>
       <c r="I5">
         <v>-353000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
         <v>-33126000.0</v>
       </c>
       <c r="C6">
         <v>24114000.0</v>
       </c>
       <c r="D6">
         <v>8916000.0</v>
       </c>
       <c r="E6">
         <v>-92334000.0</v>
       </c>
       <c r="F6">
         <v>43694000.0</v>
       </c>
       <c r="G6">
         <v>-7330000.0</v>
       </c>
       <c r="H6">
         <v>16730000.0</v>
       </c>
       <c r="I6">
         <v>93162000.0</v>
       </c>
       <c r="J6">
         <v>-187000.0</v>
       </c>
       <c r="K6">
         <v>-187000.0</v>
       </c>
       <c r="L6">
         <v>-187000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
         <v>-22476000.0</v>
       </c>
       <c r="C7">
         <v>-6604000.0</v>
       </c>
       <c r="D7">
         <v>-5895000.0</v>
       </c>
       <c r="E7">
         <v>-34251000.0</v>
       </c>
       <c r="F7">
         <v>-11543000.0</v>
       </c>
       <c r="G7">
         <v>35602000.0</v>
       </c>
       <c r="H7">
         <v>-20807000.0</v>
       </c>
       <c r="I7">
         <v>2792000.0</v>
       </c>
       <c r="J7">
         <v>-2108000.0</v>
       </c>
       <c r="K7">
         <v>5422000.0</v>
       </c>
       <c r="L7">
         <v>-7294000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-9389000.0</v>
       </c>
       <c r="F8">
         <v>-5566000.0</v>
       </c>
       <c r="G8">
         <v>-1085000.0</v>
       </c>
       <c r="H8">
         <v>-11048000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
         <v>-11509000.0</v>
       </c>
       <c r="C9">
         <v>-19602000.0</v>
       </c>
       <c r="D9">
         <v>-9521000.0</v>
       </c>
       <c r="E9">
         <v>-9389000.0</v>
       </c>
       <c r="F9">
         <v>-5566000.0</v>
       </c>
       <c r="G9">
         <v>-1085000.0</v>
       </c>
       <c r="H9">
         <v>-11048000.0</v>
       </c>
       <c r="I9">
         <v>-11048000.0</v>
       </c>
       <c r="J9">
         <v>-11048000.0</v>
       </c>
       <c r="K9">
         <v>-11048000.0</v>
       </c>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
         <v>-11124000.0</v>
       </c>
       <c r="C10">
         <v>3252000.0</v>
       </c>
       <c r="D10">
         <v>4193000.0</v>
       </c>
       <c r="E10">
         <v>-10688000.0</v>
       </c>
       <c r="F10">
         <v>-2979000.0</v>
       </c>
       <c r="G10">
         <v>4542000.0</v>
       </c>
       <c r="H10">
         <v>-4482000.0</v>
       </c>
       <c r="I10">
         <v>-4482000.0</v>
       </c>
       <c r="J10">
         <v>-4482000.0</v>
       </c>
       <c r="K10">
         <v>-4482000.0</v>
       </c>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-4231000.0</v>
       </c>
       <c r="F11">
         <v>20104000.0</v>
       </c>
       <c r="G11">
         <v>2320000.0</v>
       </c>
       <c r="H11">
         <v>-2559000.0</v>
       </c>
       <c r="I11">
         <v>4008000.0</v>
       </c>
       <c r="J11">
         <v>-2432000.0</v>
       </c>
       <c r="K11">
         <v>2647000.0</v>
       </c>
       <c r="L11">
         <v>-1373000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>18168000.0</v>
       </c>
       <c r="F12">
         <v>17438000.0</v>
       </c>
       <c r="G12">
         <v>59168000.0</v>
       </c>
       <c r="H12">
         <v>-990000.0</v>
       </c>
       <c r="I12">
         <v>17536000.0</v>
       </c>
       <c r="J12">
         <v>-6665000.0</v>
       </c>
       <c r="K12">
         <v>1050000.0</v>
       </c>
       <c r="L12">
         <v>1606000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-15142000.0</v>
       </c>
       <c r="F13">
         <v>-2211000.0</v>
       </c>
       <c r="G13">
         <v>29825000.0</v>
       </c>
       <c r="H13">
         <v>-5460000.0</v>
       </c>
       <c r="I13">
         <v>1517000.0</v>
       </c>
       <c r="J13">
         <v>137000.0</v>
       </c>
       <c r="K13">
         <v>2775000.0</v>
       </c>
       <c r="L13">
         <v>-5921000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
         <v>8743000.0</v>
       </c>
       <c r="C14">
         <v>6020000.0</v>
       </c>
       <c r="D14">
         <v>5867000.0</v>
       </c>
       <c r="E14">
         <v>4497000.0</v>
       </c>
       <c r="F14">
         <v>6314000.0</v>
       </c>
       <c r="G14">
         <v>7681000.0</v>
       </c>
       <c r="H14">
         <v>5005000.0</v>
       </c>
       <c r="I14">
         <v>9000.0</v>
       </c>
       <c r="J14">
         <v>218000.0</v>
       </c>
       <c r="K14">
         <v>326000.0</v>
       </c>
       <c r="L14">
         <v>416000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
         <v>53826000.0</v>
       </c>
       <c r="C16">
         <v>86952000.0</v>
       </c>
       <c r="D16">
         <v>62838000.0</v>
       </c>
       <c r="E16">
         <v>53922000.0</v>
       </c>
       <c r="F16">
         <v>146256000.0</v>
       </c>
       <c r="G16">
         <v>102562000.0</v>
       </c>
       <c r="H16">
         <v>109892000.0</v>
       </c>
       <c r="I16">
         <v>93162000.0</v>
       </c>
       <c r="J16">
         <v>187000.0</v>
       </c>
       <c r="K16">
         <v>187000.0</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
-        <v>-45706000.0</v>
+        <v>-50717000.0</v>
       </c>
       <c r="C18">
         <v>-19471000.0</v>
       </c>
       <c r="D18">
         <v>-35635000.0</v>
       </c>
       <c r="E18">
         <v>-87851000.0</v>
       </c>
       <c r="F18">
         <v>-34358000.0</v>
       </c>
       <c r="G18">
         <v>-61009000.0</v>
       </c>
       <c r="H18">
         <v>-97950000.0</v>
       </c>
       <c r="I18">
         <v>-25676000.0</v>
       </c>
       <c r="J18">
         <v>-13035000.0</v>
       </c>
       <c r="K18">
         <v>-13267000.0</v>
       </c>
       <c r="L18">
         <v>-36384000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-4823000.0</v>
       </c>
       <c r="D19">
         <v>-1627000.0</v>
       </c>
       <c r="E19">
         <v>-2939000.0</v>
       </c>
       <c r="F19">
         <v>5000000.0</v>
       </c>
       <c r="G19">
         <v>12194000.0</v>
       </c>
       <c r="H19">
         <v>-18867000.0</v>
       </c>
       <c r="I19">
         <v>-9000.0</v>
       </c>
       <c r="J19">
         <v>-18867000.0</v>
       </c>
       <c r="K19">
         <v>-18867000.0</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>51211000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>103336000.0</v>
       </c>
       <c r="G20">
         <v>94389000.0</v>
       </c>
       <c r="H20">
         <v>73315000.0</v>
       </c>
       <c r="I20">
         <v>124010000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
         <v>24985000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>50000000.0</v>
       </c>
       <c r="E21">
         <v>-500000.0</v>
       </c>
       <c r="F21">
         <v>-27628000.0</v>
       </c>
       <c r="G21">
         <v>39478000.0</v>
       </c>
       <c r="H21">
         <v>70657000.0</v>
       </c>
       <c r="I21">
         <v>-3873000.0</v>
       </c>
       <c r="J21">
         <v>14321000.0</v>
       </c>
       <c r="K21">
         <v>13267000.0</v>
       </c>
       <c r="L21">
         <v>36384000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
         <v>-51641000.0</v>
       </c>
       <c r="C22">
         <v>-50420000.0</v>
       </c>
       <c r="D22">
         <v>-61685000.0</v>
       </c>
       <c r="E22">
         <v>-74412000.0</v>
       </c>
       <c r="F22">
         <v>-46810000.0</v>
       </c>
       <c r="G22">
         <v>-163013000.0</v>
       </c>
       <c r="H22">
         <v>-90034000.0</v>
       </c>
       <c r="I22">
         <v>-46867000.0</v>
       </c>
       <c r="J22">
         <v>-4480000.0</v>
       </c>
       <c r="K22">
         <v>-20065000.0</v>
       </c>
       <c r="L22">
         <v>-31112000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
         <v>16188000.0</v>
       </c>
       <c r="C23">
         <v>-3797000.0</v>
       </c>
       <c r="D23">
         <v>-5359000.0</v>
       </c>
       <c r="E23">
         <v>-4146000.0</v>
       </c>
       <c r="F23">
         <v>-5919000.0</v>
       </c>
       <c r="G23">
         <v>-1130000.0</v>
       </c>
       <c r="H23">
         <v>-12630000.0</v>
       </c>
       <c r="I23">
         <v>119077000.0</v>
       </c>
       <c r="J23">
         <v>-1286000.0</v>
       </c>
       <c r="K23">
         <v>13267000.0</v>
       </c>
       <c r="L23">
         <v>36384000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
-        <v>-8452000.0</v>
+        <v>-5011000.0</v>
       </c>
       <c r="C24">
         <v>-3351000.0</v>
       </c>
       <c r="D24">
         <v>-1154000.0</v>
       </c>
       <c r="E24">
         <v>-1321000.0</v>
       </c>
       <c r="F24">
         <v>-577000.0</v>
       </c>
       <c r="G24">
         <v>-2323000.0</v>
       </c>
       <c r="H24">
         <v>-4222000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
         <v>2390000.0</v>
       </c>
       <c r="C25">
         <v>10772000.0</v>
       </c>
       <c r="D25">
         <v>11242000.0</v>
       </c>
       <c r="E25">
         <v>8439000.0</v>
       </c>
       <c r="F25">
         <v>9060000.0</v>
       </c>
       <c r="G25">
         <v>51250000.0</v>
       </c>
       <c r="H25">
         <v>17990000.0</v>
       </c>
       <c r="I25">
         <v>11363000.0</v>
       </c>
       <c r="J25">
         <v>2458000.0</v>
       </c>
       <c r="K25">
         <v>-1038000.0</v>
       </c>
       <c r="L25">
         <v>3718000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>103122000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>73112000.0</v>
       </c>
       <c r="I26">
         <v>-239000.0</v>
       </c>
       <c r="J26">
         <v>-1286000.0</v>
       </c>
       <c r="K26">
         <v>-1286000.0</v>
       </c>
       <c r="L26">
         <v>-1286000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
         <v>20698000.0</v>
       </c>
       <c r="C27">
         <v>22254000.0</v>
       </c>
       <c r="D27">
         <v>16458000.0</v>
       </c>
       <c r="E27">
         <v>10833000.0</v>
       </c>
       <c r="F27">
         <v>9576000.0</v>
       </c>
       <c r="G27">
         <v>10584000.0</v>
       </c>
       <c r="H27">
         <v>9518000.0</v>
       </c>
       <c r="I27">
         <v>6971000.0</v>
       </c>
       <c r="J27">
         <v>586000.0</v>
       </c>
       <c r="K27">
         <v>957000.0</v>
       </c>
       <c r="L27">
         <v>1513000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
         <v>17337000.0</v>
       </c>
       <c r="C28">
         <v>47414000.0</v>
       </c>
       <c r="D28">
         <v>44641000.0</v>
       </c>
       <c r="E28">
         <v>-4146000.0</v>
       </c>
       <c r="F28">
         <v>73052000.0</v>
       </c>
       <c r="G28">
         <v>38347000.0</v>
       </c>
       <c r="H28">
         <v>133547000.0</v>
       </c>
       <c r="I28">
         <v>118838000.0</v>
       </c>
       <c r="J28">
         <v>13035000.0</v>
       </c>
       <c r="K28">
         <v>13267000.0</v>
       </c>
       <c r="L28">
         <v>36384000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
         <v>-42265000.0</v>
       </c>
       <c r="C29">
         <v>-17999000.0</v>
       </c>
       <c r="D29">
         <v>-34008000.0</v>
       </c>
       <c r="E29">
         <v>-84912000.0</v>
       </c>
       <c r="F29">
         <v>-33388000.0</v>
       </c>
       <c r="G29">
         <v>-57871000.0</v>
       </c>
       <c r="H29">
         <v>-93383000.0</v>
       </c>
       <c r="I29">
         <v>-25667000.0</v>
       </c>
       <c r="J29">
         <v>-13035000.0</v>
       </c>
       <c r="K29">
         <v>-13267000.0</v>
       </c>
       <c r="L29">
         <v>-36384000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
         <v>-8452000.0</v>
       </c>
       <c r="C30">
         <v>-4823000.0</v>
       </c>
       <c r="D30">
         <v>-1627000.0</v>
       </c>
       <c r="E30">
         <v>-2939000.0</v>
       </c>
       <c r="F30">
         <v>4030000.0</v>
       </c>
       <c r="G30">
         <v>12194000.0</v>
       </c>
       <c r="H30">
         <v>-23434000.0</v>
       </c>
       <c r="I30">
         <v>-9000.0</v>
       </c>
@@ -14113,3322 +14324,3390 @@
       <c r="L30">
         <v>-9000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ30"/>
+  <dimension ref="A1:AR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>49792000.0</v>
+      </c>
+      <c r="C2">
         <v>53826000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43523000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>61738000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>67894000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>86952000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>85035000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>93671000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>96958000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>62838000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38685000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41705000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31463000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>53922000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>65572000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>84484000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>106671000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>146256000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>107796000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>131737000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>22171000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>102562000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>85127000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29772000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>34652000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>109892000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>39116000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>30289000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>54367000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>93162000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>105168000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>43585000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>49561000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>187000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>187000.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
-    </row>
-    <row r="3" spans="1:43">
+      <c r="AR2"/>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
-        <v>415000</v>
+        <v>1226000</v>
       </c>
       <c r="C3">
-        <v>1479000</v>
+        <v>1691000</v>
       </c>
       <c r="D3">
+        <v>2166000</v>
+      </c>
+      <c r="E3">
         <v>2158000</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>2267000</v>
+      </c>
+      <c r="G3">
         <v>1861000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1362000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1410000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1254000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>797000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>361000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>539000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>511000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1391000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>899000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>388000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>261000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>393000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>21000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>386000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>215000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>17000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>699000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>640000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1500000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1141000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>639000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1964000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>823000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>346000</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000</v>
       </c>
       <c r="AH3">
         <v>9000</v>
       </c>
       <c r="AI3">
+        <v>9000</v>
+      </c>
+      <c r="AJ3">
         <v>0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>10294000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-22380000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-11681000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-18709000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-22125000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-39482000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>38460000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-23941000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>109566000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-80391000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>17435000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>55355000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-4880000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-75240000.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>8827000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-24078000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-38795000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-11967000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>61544000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-5986000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>49571000.0</v>
       </c>
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-214000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-230000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2256000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1980000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-11044000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-7647000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7501000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>20562000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-27824000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>82599000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-664000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-639000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1852000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>6993000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-697000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1772000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-355000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>433000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-180000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-251000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>-4622000.0</v>
+      </c>
+      <c r="C6">
         <v>-4034000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10303000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18215000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6156000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-19058000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1917000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8636000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3287000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>34120000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24153000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3020000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10242000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-22459000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-11650000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-18912000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-22187000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-39585000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>38460000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-23941000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>109566000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-80391000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>17435000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>55355000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4880000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-75240000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>70776000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8827000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-24078000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-38795000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12006000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>61583000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-5976000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>49570000.0</v>
       </c>
-      <c r="AI6"/>
-      <c r="AJ6">
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>187000.0</v>
       </c>
-      <c r="AK6"/>
-      <c r="AL6">
+      <c r="AL6"/>
+      <c r="AM6">
         <v>-187000.0</v>
       </c>
-      <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>-5605000.0</v>
+      </c>
+      <c r="C7">
         <v>-7977000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6315000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9017000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-11636000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8138000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1186000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3350000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4950000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6190000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2812000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6846000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2833000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-12720000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1573000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2483000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3404000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-26791000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2981000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-18156000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>25562000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-21930000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>46955000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-5336000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>198000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-6215000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-8175000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-10641000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-514000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1477000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-664000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1909000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-391000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1938000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1745000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-851000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1148000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1854000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1873000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AP7">
         <v>600000.0</v>
       </c>
-      <c r="AQ7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:43">
+      <c r="AQ7">
+        <v>600000.0</v>
+      </c>
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-5610000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1280000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1763000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-518000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-4500000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-2608000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-1456000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1613000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-3751000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1254000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>2092000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-2582000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>1757000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-2352000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-5796000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1410000.0</v>
       </c>
-      <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>-10941000.0</v>
+      </c>
+      <c r="C9">
         <v>2154000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4792000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4936000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-958000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-823000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3829000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2383000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-9491000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3899000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-151000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2480000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5610000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1280000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1763000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-518000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-4500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2608000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1456000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1613000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>21749000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1254000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2092000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2582000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1757000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-2352000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3842000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5796000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1410000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-128888000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1410000.0</v>
       </c>
       <c r="AF9">
         <v>-1410000.0</v>
       </c>
       <c r="AG9">
-        <v>0.0</v>
+        <v>-1410000.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
-      <c r="AI9"/>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>-1330000.0</v>
+      </c>
+      <c r="C10">
         <v>6378000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4659000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11492000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8341000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4050000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>979000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1476000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1560000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5309000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4847000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4956000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>848000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6458000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4595000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2658000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-7054000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5571000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4182000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7181000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3129000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3149000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3006000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1266000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2199000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1929000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1743000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5297000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2578000.0</v>
       </c>
       <c r="AE10">
         <v>-2578000.0</v>
       </c>
       <c r="AF10">
         <v>-2578000.0</v>
       </c>
       <c r="AG10">
         <v>-2578000.0</v>
       </c>
       <c r="AH10">
+        <v>-2578000.0</v>
+      </c>
+      <c r="AI10">
         <v>0.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
-    </row>
-    <row r="11" spans="1:43">
+      <c r="AR10"/>
+    </row>
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2358000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>457000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-6459000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-710000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10321000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-7383000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8082000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1685000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>259000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1657000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5165000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3196000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2958000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3617000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-553000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-10611000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10375000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2972000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-195000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1797000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>110000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2296000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-2432000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-208000.0</v>
       </c>
-      <c r="AK11"/>
-      <c r="AL11">
+      <c r="AL11"/>
+      <c r="AM11">
         <v>-1991000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1618000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-1373000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:43">
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>5922000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>215000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4453000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4319000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4673000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4723000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4721000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4063000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3945000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4709000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>58735000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>505000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4741000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-4393000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4479000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4172000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3499000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-7612000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>984000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3800000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10842000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1910000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-6665000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>242000.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>163000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1050000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>1606000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:43">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-3035000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2749000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5227000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-20083000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1270000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-8599000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>32183000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-24525000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>36692000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-7750000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3149000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2266000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-5523000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2469000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-3202000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>796000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1561000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2002000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>73000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1733000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>324000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-830000.0</v>
       </c>
-      <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>137000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2775000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-5921000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:43">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>2690000.0</v>
+      </c>
+      <c r="C14">
         <v>2689000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2589000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2281000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
+        <v>2048000.0</v>
+      </c>
+      <c r="G14">
         <v>1826000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1612000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1271000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1580000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1557000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1517000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1477000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1462000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1411000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1229000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1117000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1044000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1107000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1100000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1099000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1916000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2199000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2040000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1904000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1819000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1918000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1639000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1381000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1282000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>703000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AH14">
         <v>4000.0</v>
       </c>
       <c r="AI14">
+        <v>54500.0</v>
+      </c>
+      <c r="AJ14">
         <v>3104000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>107000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>111000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>102000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="AP14">
         <v>58000.0</v>
       </c>
       <c r="AQ14">
+        <v>58000.0</v>
+      </c>
+      <c r="AR14">
         <v>416000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:43">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>45170000.0</v>
+      </c>
+      <c r="C16">
         <v>49792000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>53826000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>43523000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>61738000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>67894000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>86952000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>85035000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>93671000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>96958000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>62838000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>38685000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>41705000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>31463000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>53922000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>65572000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>84484000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>106671000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>146256000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>107796000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>131737000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>22171000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>102562000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>85127000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29772000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>34652000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>109892000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>39116000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>30289000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>54367000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>93162000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>105168000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>43585000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>49570000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>187000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>187000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
-        <v>-10367000.0</v>
+        <v>-2361000.0</v>
       </c>
       <c r="C18">
-        <v>11348000.0</v>
+        <v>-11643000.0</v>
       </c>
       <c r="D18">
+        <v>10661000.0</v>
+      </c>
+      <c r="E18">
         <v>-16827000.0</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
+        <v>-27058000.0</v>
+      </c>
+      <c r="G18">
         <v>-17493000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3446000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7132000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7724000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11412000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>452000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1463000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13318000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-21098000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-10165000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-17950000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21276000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-38460000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9437000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-32104000.0</v>
       </c>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
       <c r="V18">
+        <v>15730000.0</v>
+      </c>
+      <c r="W18">
         <v>-8550000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2283000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-14412000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-14585000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-29447000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-17063000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-25742000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-35122000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-20023000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-12015000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5797000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-5672000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-2201000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-3243000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3214000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-5578000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1418000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-3010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4419500.0</v>
       </c>
       <c r="AP18">
         <v>-4419500.0</v>
       </c>
-      <c r="AQ18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:43">
+      <c r="AQ18">
+        <v>-4419500.0</v>
+      </c>
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-2158000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2267000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1861000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1362000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1410000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1254000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-797000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-361000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1266000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-216000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-511000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1391000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-899000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-388000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-261000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-390000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>21000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-386000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>5000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>19701000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>30000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>10020000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-44688000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>13974000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>35029000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>10191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-79202000.0</v>
       </c>
       <c r="AE19">
         <v>-79202000.0</v>
       </c>
       <c r="AF19">
         <v>-79202000.0</v>
       </c>
       <c r="AG19">
         <v>-79202000.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>-79202000.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>4207000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>47004000.0</v>
       </c>
-      <c r="K20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>8947000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>-4000.0</v>
+      </c>
+      <c r="C21">
         <v>9996000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000.0</v>
       </c>
       <c r="D21">
         <v>-4000.0</v>
       </c>
       <c r="E21">
+        <v>-4000.0</v>
+      </c>
+      <c r="F21">
         <v>24993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>24962000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-500000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>48695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51958000.0</v>
       </c>
       <c r="U21">
         <v>51958000.0</v>
       </c>
       <c r="V21">
-        <v>-76323000.0</v>
+        <v>51958000.0</v>
       </c>
       <c r="W21">
         <v>-76323000.0</v>
       </c>
       <c r="X21">
-        <v>40000000.0</v>
+        <v>-76323000.0</v>
       </c>
       <c r="Y21">
         <v>40000000.0</v>
       </c>
       <c r="Z21">
+        <v>40000000.0</v>
+      </c>
+      <c r="AA21">
         <v>-522000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-705000.0</v>
       </c>
       <c r="AC21">
         <v>-705000.0</v>
       </c>
       <c r="AD21">
+        <v>-705000.0</v>
+      </c>
+      <c r="AE21">
         <v>71701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73906000.0</v>
       </c>
       <c r="AF21">
         <v>73906000.0</v>
       </c>
       <c r="AG21">
         <v>73906000.0</v>
       </c>
       <c r="AH21">
+        <v>73906000.0</v>
+      </c>
+      <c r="AI21">
         <v>-3873000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14321000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3430000.0</v>
       </c>
-      <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>5391000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>13267000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>36384000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>-8052000.0</v>
+      </c>
+      <c r="C22">
         <v>-10674000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>130000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-15737000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17142000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-18892000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6791000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-19170000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-11350000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-13109000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-11831000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-16923000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-18140000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-14791000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13164000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-20276000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-23471000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-17501000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-18177000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-19433000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-15601000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6401000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-110694000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-11459000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-21125000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-19735000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-14508000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-26984000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-37567000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-10975000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-12442000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-11830000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-16433000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-6162000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4448000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2634000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2296000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-3998000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-3743000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-4160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6081000.0</v>
       </c>
       <c r="AP22">
         <v>-6081000.0</v>
       </c>
       <c r="AQ22">
+        <v>-6081000.0</v>
+      </c>
+      <c r="AR22">
         <v>-31112000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>-674000.0</v>
+      </c>
+      <c r="C23">
         <v>-2377000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>77000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1768000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>-4653000.0</v>
+      </c>
+      <c r="G23">
         <v>-1631000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1313000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1416000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>274000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1342000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1478000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1419000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1251000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1282000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1516000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-759000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-849000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1022000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-802000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-784000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-983000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-518000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>522000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-233000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-315000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-583000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-252000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>245000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>853000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-13476000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-9000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-301000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-238000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4559000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1286000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3430000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3214000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5391000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1418000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4419500.0</v>
       </c>
       <c r="AP23">
         <v>4419500.0</v>
       </c>
       <c r="AQ23">
+        <v>4419500.0</v>
+      </c>
+      <c r="AR23">
         <v>-1286000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
-        <v>-1691000.0</v>
+        <v>-450000.0</v>
       </c>
       <c r="C24">
-        <v>-2166000.0</v>
+        <v>-1276000.0</v>
       </c>
       <c r="D24">
+        <v>-687000.0</v>
+      </c>
+      <c r="E24">
         <v>-1203000.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
+        <v>-1579000.0</v>
+      </c>
+      <c r="G24">
         <v>-1542000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-924000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1097000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-789000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-541000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-152000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-510000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-208000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-284000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-525000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-390000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-157000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-249000.0</v>
       </c>
-      <c r="S24">
-[...1 lines deleted...]
-      </c>
       <c r="T24">
+        <v>3000.0</v>
+      </c>
+      <c r="U24">
         <v>21000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-386000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4785000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>19718000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-578000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-528000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-935000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1142000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-639000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>25000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-80025000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AI24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
-        <v>6015000.0</v>
+        <v>2342000.0</v>
       </c>
       <c r="C25">
-        <v>6512000.0</v>
+        <v>899000.0</v>
       </c>
       <c r="D25">
+        <v>-1381000.0</v>
+      </c>
+      <c r="E25">
         <v>2690000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>-2569000.0</v>
+      </c>
+      <c r="G25">
         <v>3649000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2653000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3607000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2469000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2043000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3913000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3080000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2030000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2219000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2325000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2112000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1958000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2044000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
+        <v>2388000.0</v>
+      </c>
+      <c r="U25">
         <v>1889000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1378000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3405000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>56957000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1763000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2855000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-6799000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2741000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8764000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1411000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5074000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-786000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2621000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8521000.0</v>
       </c>
-      <c r="AH25">
-[...1 lines deleted...]
-      </c>
       <c r="AI25">
+        <v>952500.0</v>
+      </c>
+      <c r="AJ25">
         <v>-3104000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-192000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-336000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1971000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>48000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800500.0</v>
       </c>
       <c r="AP25">
         <v>800500.0</v>
       </c>
-      <c r="AQ25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:43">
+      <c r="AQ25">
+        <v>800500.0</v>
+      </c>
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-654000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>103335000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>430000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>73315000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1109000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>795000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-58000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>124010000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-238000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>55644000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1286000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>56330000.0</v>
       </c>
-      <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>56330000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1286000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>-1286000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:43">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
+        <v>5622000.0</v>
+      </c>
+      <c r="C27">
         <v>5116000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5147000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5135000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4488000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5928000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6171000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5220000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5784000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5079000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4397000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4596000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4171000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3294000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2412000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2483000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2979000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2959000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2649000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2476000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2861000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1590000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2630000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2952000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2374000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2628000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2537000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2526000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2457000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1998000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1860000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1481000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2624000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1006000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>114000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>226000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>103000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>143000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>313000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="AP27">
         <v>203000.0</v>
       </c>
-      <c r="AQ27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:43">
+      <c r="AQ27">
+        <v>203000.0</v>
+      </c>
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>-365000.0</v>
+      </c>
+      <c r="C28">
         <v>7619000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>77000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1772000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20663000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1631000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1313000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1416000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4481000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>45662000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>23522000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1419000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>23820000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1282000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1516000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-759000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-849000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1022000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>47894000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8163000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>93836000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-76841000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1044000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>39767000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-315000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1105000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>72724000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-460000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>853000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>60430000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-10000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>67379000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-312000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>51771000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3430000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3214000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5391000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1418000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4419500.0</v>
       </c>
       <c r="AP28">
         <v>4419500.0</v>
       </c>
       <c r="AQ28">
+        <v>4419500.0</v>
+      </c>
+      <c r="AR28">
         <v>36384000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>-3587000.0</v>
+      </c>
+      <c r="C29">
         <v>-9952000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12827000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-14669000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-24791000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-15632000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4808000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5722000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6470000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10615000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>813000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-924000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13310000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-20587000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-8774000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-17051000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-20888000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-38199000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-9044000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-32125000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16116000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-8335000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2266000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-13713000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-13945000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-27947000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-15922000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-25103000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-33158000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-19200000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-12006000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-5797000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5663000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2201000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-3243000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3214000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-5578000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1418000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-3010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4419500.0</v>
       </c>
       <c r="AP29">
         <v>-4419500.0</v>
       </c>
       <c r="AQ29">
+        <v>-4419500.0</v>
+      </c>
+      <c r="AR29">
         <v>-36384000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:43">
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>-500000.0</v>
+      </c>
+      <c r="C30">
         <v>-1691000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2166000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2158000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2267000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1861000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1362000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1410000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1254000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-797000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-361000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-539000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-216000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-511000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1391000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-899000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-388000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-261000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-390000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>21000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-386000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4785000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19701000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>29301000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9380000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-46188000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13974000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>34390000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-80025000.0</v>
       </c>
       <c r="AE30">
         <v>-80025000.0</v>
       </c>
       <c r="AF30">
         <v>-80025000.0</v>
       </c>
       <c r="AG30">
-        <v>-9000.0</v>
+        <v>-80025000.0</v>
       </c>
       <c r="AH30">
         <v>-9000.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AI30">
         <v>-9000.0</v>
       </c>
-      <c r="AK30"/>
+      <c r="AJ30"/>
+      <c r="AK30">
+        <v>-9000.0</v>
+      </c>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
+      <c r="AR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>