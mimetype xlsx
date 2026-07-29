--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -16923,105 +16923,105 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
     </row>
     <row r="5" spans="1:82">
       <c r="A5" t="s">
         <v>148</v>
       </c>
       <c r="B5">
-        <v>20270000.0</v>
+        <v>19803000.0</v>
       </c>
       <c r="C5">
         <v>-502034000.0</v>
       </c>
       <c r="D5">
-        <v>9039000.0</v>
+        <v>-546040000.0</v>
       </c>
       <c r="E5">
         <v>-16360000.0</v>
       </c>
       <c r="F5">
         <v>-48161000.0</v>
       </c>
       <c r="G5">
         <v>-664657000.0</v>
       </c>
       <c r="H5">
         <v>-31535000.0</v>
       </c>
       <c r="I5">
         <v>-10383000.0</v>
       </c>
       <c r="J5">
         <v>-59249000.0</v>
       </c>
       <c r="K5">
         <v>11910000.0</v>
       </c>
       <c r="L5">
         <v>-19735000.0</v>
       </c>
       <c r="M5">
         <v>-15247000.0</v>
       </c>
       <c r="N5">
         <v>-24307000.0</v>
       </c>
       <c r="O5">
         <v>3568000.0</v>
       </c>
       <c r="P5">
         <v>-71944000.0</v>
       </c>
       <c r="Q5">
         <v>120986000.0</v>
       </c>
       <c r="R5">
-        <v>-30627000.0</v>
+        <v>-22592000.0</v>
       </c>
       <c r="S5">
         <v>55405000.0</v>
       </c>
       <c r="T5">
-        <v>-16107000.0</v>
+        <v>-6689000.0</v>
       </c>
       <c r="U5">
         <v>-40221000.0</v>
       </c>
       <c r="V5">
         <v>61307000.0</v>
       </c>
       <c r="W5">
         <v>58444000.0</v>
       </c>
       <c r="X5">
         <v>61931000.0</v>
       </c>
       <c r="Y5">
         <v>-4921000.0</v>
       </c>
       <c r="Z5">
         <v>46837000.0</v>
       </c>
       <c r="AA5">
         <v>91884000.0</v>
       </c>
       <c r="AB5">
         <v>81842000.0</v>
       </c>
@@ -17155,105 +17155,105 @@
         <v>21727000.0</v>
       </c>
       <c r="BT5">
         <v>17074000.0</v>
       </c>
       <c r="BU5">
         <v>-40842000.0</v>
       </c>
       <c r="BV5">
         <v>10795000.0</v>
       </c>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
     </row>
     <row r="6" spans="1:82">
       <c r="A6" t="s">
         <v>149</v>
       </c>
       <c r="B6">
-        <v>93625000.0</v>
+        <v>93158000.0</v>
       </c>
       <c r="C6">
         <v>-425022000.0</v>
       </c>
       <c r="D6">
-        <v>83419000.0</v>
+        <v>-471660000.0</v>
       </c>
       <c r="E6">
         <v>55191000.0</v>
       </c>
       <c r="F6">
         <v>23274000.0</v>
       </c>
       <c r="G6">
         <v>-590255000.0</v>
       </c>
       <c r="H6">
         <v>39692000.0</v>
       </c>
       <c r="I6">
         <v>55380000.0</v>
       </c>
       <c r="J6">
         <v>14155000.0</v>
       </c>
       <c r="K6">
         <v>68517000.0</v>
       </c>
       <c r="L6">
         <v>35725000.0</v>
       </c>
       <c r="M6">
         <v>37795000.0</v>
       </c>
       <c r="N6">
         <v>27684000.0</v>
       </c>
       <c r="O6">
         <v>55825000.0</v>
       </c>
       <c r="P6">
         <v>-21791000.0</v>
       </c>
       <c r="Q6">
         <v>172260000.0</v>
       </c>
       <c r="R6">
-        <v>35399000.0</v>
+        <v>43434000.0</v>
       </c>
       <c r="S6">
         <v>120683000.0</v>
       </c>
       <c r="T6">
-        <v>52813000.0</v>
+        <v>62231000.0</v>
       </c>
       <c r="U6">
         <v>25715000.0</v>
       </c>
       <c r="V6">
         <v>124092000.0</v>
       </c>
       <c r="W6">
         <v>123559000.0</v>
       </c>
       <c r="X6">
         <v>123007000.0</v>
       </c>
       <c r="Y6">
         <v>56781000.0</v>
       </c>
       <c r="Z6">
         <v>105173000.0</v>
       </c>
       <c r="AA6">
         <v>137333000.0</v>
       </c>
       <c r="AB6">
         <v>151950000.0</v>
       </c>