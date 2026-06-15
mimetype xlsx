--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -1189,51 +1189,53 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>23</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-1224032.0</v>
+      </c>
       <c r="C5">
         <v>177543.0</v>
       </c>
       <c r="D5">
         <v>-222414.0</v>
       </c>
       <c r="E5">
         <v>13456526.0</v>
       </c>
       <c r="F5">
         <v>23091704.0</v>
       </c>
       <c r="G5">
         <v>-4520098.0</v>
       </c>
       <c r="H5">
         <v>11416680.0</v>
       </c>
       <c r="I5">
         <v>27349129.0</v>
       </c>
       <c r="J5">
         <v>23834859.0</v>
       </c>
       <c r="K5">
@@ -1501,51 +1503,53 @@
         <v>75031489.0</v>
       </c>
       <c r="O12">
         <v>71978630.0</v>
       </c>
       <c r="P12">
         <v>65606413.0</v>
       </c>
       <c r="Q12">
         <v>62335437.0</v>
       </c>
       <c r="R12">
         <v>17795447.0</v>
       </c>
       <c r="S12">
         <v>16612416.0</v>
       </c>
       <c r="T12">
         <v>81716.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>31</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>16117.0</v>
+      </c>
       <c r="C13">
         <v>14794.0</v>
       </c>
       <c r="D13">
         <v>13381.0</v>
       </c>
       <c r="E13">
         <v>12141.0</v>
       </c>
       <c r="F13">
         <v>8488.0</v>
       </c>
       <c r="G13">
         <v>6350.0</v>
       </c>
       <c r="H13">
         <v>3987.0</v>
       </c>
       <c r="I13">
         <v>3241.0</v>
       </c>
       <c r="J13">
         <v>38551.0</v>
       </c>
       <c r="K13">
@@ -2459,51 +2463,53 @@
       </c>
       <c r="J35">
         <v>8435461.0</v>
       </c>
       <c r="K35">
         <v>6671769.0</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35">
         <v>20519255.0</v>
       </c>
       <c r="S35">
         <v>20519255.0</v>
       </c>
       <c r="T35"/>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>54</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>32176.0</v>
+      </c>
       <c r="C36">
         <v>8226344.0</v>
       </c>
       <c r="D36">
         <v>5102505.0</v>
       </c>
       <c r="E36">
         <v>7538022.0</v>
       </c>
       <c r="F36">
         <v>11197758.0</v>
       </c>
       <c r="G36">
         <v>12770343.0</v>
       </c>
       <c r="H36">
         <v>13620552.0</v>
       </c>
       <c r="I36">
         <v>16180246.0</v>
       </c>
       <c r="J36">
         <v>20431267.0</v>
       </c>
       <c r="K36">
@@ -2632,51 +2638,51 @@
       </c>
       <c r="O39">
         <v>12506851.0</v>
       </c>
       <c r="P39">
         <v>12025022.0</v>
       </c>
       <c r="Q39">
         <v>308103.0</v>
       </c>
       <c r="R39">
         <v>469266.0</v>
       </c>
       <c r="S39">
         <v>834328.0</v>
       </c>
       <c r="T39">
         <v>395191.0</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
-        <v>40477344.0</v>
+        <v>40644086.0</v>
       </c>
       <c r="C40">
         <v>18765920.0</v>
       </c>
       <c r="D40">
         <v>19005537.0</v>
       </c>
       <c r="E40">
         <v>18263495.0</v>
       </c>
       <c r="F40">
         <v>38455556.0</v>
       </c>
       <c r="G40">
         <v>20687888.0</v>
       </c>
       <c r="H40">
         <v>15986016.0</v>
       </c>
       <c r="I40">
         <v>14006880.0</v>
       </c>
       <c r="J40">
         <v>12698191.0</v>
       </c>
@@ -2718,51 +2724,51 @@
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
-        <v>44139019.0</v>
+        <v>290445721.0</v>
       </c>
       <c r="C42">
         <v>244825844.0</v>
       </c>
       <c r="D42">
         <v>242090576.0</v>
       </c>
       <c r="E42">
         <v>224676686.0</v>
       </c>
       <c r="F42">
         <v>170223195.0</v>
       </c>
       <c r="G42">
         <v>155455332.0</v>
       </c>
       <c r="H42">
         <v>138012445.0</v>
       </c>
       <c r="I42">
         <v>129372691.0</v>
       </c>
       <c r="J42">
         <v>128915651.0</v>
       </c>
@@ -2945,51 +2951,53 @@
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
     </row>
     <row r="48" spans="1:20">
       <c r="A48" t="s">
         <v>66</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>-160580590.0</v>
+      </c>
       <c r="C48">
         <v>-144919000.0</v>
       </c>
       <c r="D48">
         <v>-116513686.0</v>
       </c>
       <c r="E48">
         <v>-103374589.0</v>
       </c>
       <c r="F48">
         <v>-5812533.0</v>
       </c>
       <c r="G48">
         <v>111864338.0</v>
       </c>
       <c r="H48">
         <v>247122574.0</v>
       </c>
       <c r="I48">
         <v>235822726.0</v>
       </c>
       <c r="J48">
         <v>244738993.0</v>
       </c>
       <c r="K48">
@@ -9215,51 +9223,51 @@
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
     </row>
     <row r="39" spans="1:78">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
-        <v>19504996.0</v>
+        <v>28154277.0</v>
       </c>
       <c r="C39">
         <v>20747448.0</v>
       </c>
       <c r="D39">
         <v>5293533.0</v>
       </c>
       <c r="E39">
         <v>18107003.0</v>
       </c>
       <c r="F39">
         <v>18397775.0</v>
       </c>
       <c r="G39">
         <v>14540086.0</v>
       </c>
       <c r="H39">
         <v>23793735.0</v>
       </c>
       <c r="I39">
         <v>19423754.0</v>
       </c>
       <c r="J39">
         <v>17353271.0</v>
       </c>
@@ -9445,51 +9453,51 @@
       </c>
       <c r="BS39">
         <v>834328.0</v>
       </c>
       <c r="BT39">
         <v>4639257.0</v>
       </c>
       <c r="BU39">
         <v>4462170.0</v>
       </c>
       <c r="BV39">
         <v>423.0</v>
       </c>
       <c r="BW39">
         <v>395191.0</v>
       </c>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
     </row>
     <row r="40" spans="1:78">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
-        <v>25202820.0</v>
+        <v>36045641.0</v>
       </c>
       <c r="C40">
         <v>20938948.0</v>
       </c>
       <c r="D40"/>
       <c r="E40">
         <v>19800258.0</v>
       </c>
       <c r="F40">
         <v>19569928.0</v>
       </c>
       <c r="G40">
         <v>18765920.0</v>
       </c>
       <c r="H40">
         <v>18772587.0</v>
       </c>
       <c r="I40">
         <v>20881743.0</v>
       </c>
       <c r="J40">
         <v>19327148.0</v>
       </c>
       <c r="K40">
         <v>19005537.0</v>
@@ -13015,1474 +13023,1537 @@
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>139</v>
       </c>
       <c r="B2">
+        <v>58175089.0</v>
+      </c>
+      <c r="C2">
         <v>76123808.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>102222062.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>139244622.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>149418674.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>187373546.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>229678123.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>212944597.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>195133306.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>175755689.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>159398386.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>142203315.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>137514102.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>138248972.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>116097931.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21138552.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14712066.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9792856.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6598606.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>140</v>
       </c>
       <c r="B3">
+        <v>2444392.0</v>
+      </c>
+      <c r="C3">
         <v>2721154.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2403150.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3137560.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3814131.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4698482.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4920779.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6200506.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17275512.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>40311189.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>47709523.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>33261249.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14764046.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5992866.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5748258.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2598117.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1603014.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1093506.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>466675.0</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>142</v>
       </c>
       <c r="B5">
+        <v>-14754978.0</v>
+      </c>
+      <c r="C5">
         <v>-28523780.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-13084001.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-81557739.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-121747953.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-137852931.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>18682860.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>29472661.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>31756830.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>33072119.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>42074580.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>34956470.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>56309193.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>54349758.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>42418157.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>25196749.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>17428416.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9404054.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7575008.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>143</v>
       </c>
       <c r="B6">
+        <v>-12310586.0</v>
+      </c>
+      <c r="C6">
         <v>-25802626.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10680851.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-78420179.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-117933822.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-133154449.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>23603639.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>35673167.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>49032342.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>73383308.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>89784103.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>68217719.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>71073239.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>60342624.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>48166415.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>27794866.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>19031430.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10497560.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8041683.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
+      <c r="T7"/>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>146</v>
       </c>
       <c r="B9">
+        <v>17109782.0</v>
+      </c>
+      <c r="C9">
         <v>19721980.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>21918293.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>29206282.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>31864079.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>42054566.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>64642680.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>74108933.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>82715180.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>93029331.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>103955902.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>91198773.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>79383854.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>79275233.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>63620035.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>30952200.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>20495931.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12811863.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>8585737.0</v>
       </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>147</v>
       </c>
       <c r="B10">
+        <v>-15651995.0</v>
+      </c>
+      <c r="C10">
         <v>-28815966.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-13379805.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-81814524.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-122014257.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-138156897.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18087735.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28880508.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31212426.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32076160.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>40361941.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>33575641.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>54958036.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>52759138.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>41951245.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25084274.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16795970.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8471000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7213754.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>148</v>
       </c>
       <c r="B11">
+        <v>-49835.0</v>
+      </c>
+      <c r="C11">
         <v>-410651.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-97820.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1291828.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2979552.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2103987.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6497340.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>35852127.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6511880.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7371967.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8916815.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8060946.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10183988.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>10801313.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9037144.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3794516.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2331548.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>692474.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>295012.0</v>
       </c>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>149</v>
       </c>
       <c r="B12">
+        <v>470623.0</v>
+      </c>
+      <c r="C12">
         <v>292186.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>295804.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>256785.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>266304.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>303966.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>595125.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>592153.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>544404.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>995959.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1712639.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1380829.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1351157.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1590620.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>466912.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>112475.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>632446.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>933053.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>361254.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>150</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>194401.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>258248.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>194228.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>105944.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
+      <c r="T13"/>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>151</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
+      <c r="T14"/>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>152</v>
       </c>
       <c r="B15">
+        <v>-15602160.0</v>
+      </c>
+      <c r="C15">
         <v>-28405315.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-13281985.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-98364332.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-119747617.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-136752136.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11590395.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6931225.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>25152154.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>24704193.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>31445126.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>25514695.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>44774048.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>41957825.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>32914101.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>21289758.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>14464422.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7778527.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6918742.0</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>153</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
+      <c r="T16"/>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>154</v>
       </c>
-      <c r="B17">
+      <c r="B17"/>
+      <c r="C17">
         <v>-28405315.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-13281985.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-80522696.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-124993809.0</v>
       </c>
-      <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>155</v>
       </c>
-      <c r="B18">
+      <c r="B18"/>
+      <c r="C18">
         <v>-97785.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-37556.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-62557.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-160360.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>158</v>
       </c>
       <c r="B21">
+        <v>-14754978.0</v>
+      </c>
+      <c r="C21">
         <v>-28851155.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-13613360.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-83798104.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-122292018.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-137922080.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>18804748.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>29801787.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>31520612.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>32591919.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>41712924.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>35317660.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>55385462.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>53925010.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>42111431.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24926621.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>17090013.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9316917.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7574051.0</v>
       </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
+      <c r="T22"/>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>160</v>
       </c>
       <c r="B23">
+        <v>90039849.0</v>
+      </c>
+      <c r="C23">
         <v>124696943.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>137753715.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>252249008.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>303574771.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>367350192.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>275516055.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>257251743.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>246327874.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>236193101.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>221641364.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>198084428.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>161512494.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>163599195.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>137606535.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>27164131.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>18117984.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13287802.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7610292.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>162</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>2721154.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2403150.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3137560.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3814131.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
+      <c r="T25"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>192806.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>190976.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009501.0</v>
       </c>
       <c r="M26">
         <v>1009501.0</v>
       </c>
       <c r="N26">
+        <v>1009501.0</v>
+      </c>
+      <c r="O26">
         <v>3625352.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>164</v>
       </c>
-      <c r="B27">
+      <c r="B27"/>
+      <c r="C27">
         <v>7790881.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8334453.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11195153.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12968729.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13556131.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>23266121.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>19812492.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>32218579.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>48596184.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>50912538.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>36203414.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>14365869.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11548816.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7121905.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2203345.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1412101.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>927285.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>616479.0</v>
       </c>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>165</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>40779553.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27197200.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>101809233.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>141187368.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>166420515.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22571811.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24494654.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18975989.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11841228.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11330440.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14515884.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9632523.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13801407.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14386699.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3822234.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1993817.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2567661.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>395207.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>166</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>-410651.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-97820.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1291828.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2979552.0</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>167</v>
       </c>
       <c r="B30">
+        <v>31864760.0</v>
+      </c>
+      <c r="C30">
         <v>48573135.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35531653.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>113004386.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>154156097.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>179976646.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>45837932.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>44307146.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>51194568.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>60437412.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>62242978.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>55881113.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23998392.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25350223.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21508604.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6025579.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3405918.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3494946.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1011686.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>168</v>
       </c>
       <c r="B31">
+        <v>-897017.0</v>
+      </c>
+      <c r="C31">
         <v>35189.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>233555.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1983580.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>277761.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-234817.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-717013.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-921279.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-308186.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-515759.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1350983.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1742019.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-427426.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1165872.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-160186.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>157653.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-294043.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-845916.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-360297.0</v>
       </c>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>169</v>
       </c>
       <c r="B32">
+        <v>75284871.0</v>
+      </c>
+      <c r="C32">
         <v>95845788.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>124140355.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>168450904.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>181282753.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>229428112.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>294320803.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>287053530.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>277848486.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>268785020.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>263354288.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>233402088.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>216897956.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>217524205.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>179717966.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>52090752.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>35207997.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>22604719.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>15184343.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BY32"/>
@@ -19883,51 +19954,51 @@
       </c>
       <c r="O2">
         <v>65606413.0</v>
       </c>
       <c r="P2">
         <v>62335437.0</v>
       </c>
       <c r="Q2">
         <v>17795447.0</v>
       </c>
       <c r="R2">
         <v>16612416.0</v>
       </c>
       <c r="S2">
         <v>81716.0</v>
       </c>
       <c r="T2">
         <v>45623.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>171</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>256638</v>
       </c>
       <c r="C3">
         <v>1662763</v>
       </c>
       <c r="D3">
         <v>1371393</v>
       </c>
       <c r="E3">
         <v>164278</v>
       </c>
       <c r="F3">
         <v>476180</v>
       </c>
       <c r="G3">
         <v>97483</v>
       </c>
       <c r="H3">
         <v>63610</v>
       </c>
       <c r="I3">
         <v>55473</v>
       </c>
       <c r="J3">
         <v>253156</v>
       </c>
@@ -20054,51 +20125,53 @@
         <v>3052859.0</v>
       </c>
       <c r="O6">
         <v>6372217.0</v>
       </c>
       <c r="P6">
         <v>3270976.0</v>
       </c>
       <c r="Q6">
         <v>44539990.0</v>
       </c>
       <c r="R6">
         <v>1183031.0</v>
       </c>
       <c r="S6">
         <v>16530700.0</v>
       </c>
       <c r="T6">
         <v>36093.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>175</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>-574102.0</v>
+      </c>
       <c r="C7">
         <v>-17288050.0</v>
       </c>
       <c r="D7">
         <v>-8981633.0</v>
       </c>
       <c r="E7">
         <v>5531288.0</v>
       </c>
       <c r="F7">
         <v>-15085087.1</v>
       </c>
       <c r="G7">
         <v>-92818419.0</v>
       </c>
       <c r="H7">
         <v>-98329054.0</v>
       </c>
       <c r="I7">
         <v>12294637.0</v>
       </c>
       <c r="J7">
         <v>-30495705.0</v>
       </c>
       <c r="K7">
@@ -20138,51 +20211,53 @@
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>177</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>-11339277.0</v>
+      </c>
       <c r="C9">
         <v>-17785849.0</v>
       </c>
       <c r="D9">
         <v>431311.0</v>
       </c>
       <c r="E9">
         <v>24184429.0</v>
       </c>
       <c r="F9">
         <v>-73293086.0</v>
       </c>
       <c r="G9">
         <v>-82782943.0</v>
       </c>
       <c r="H9">
         <v>13505972.0</v>
       </c>
       <c r="I9">
         <v>-49389611.0</v>
       </c>
       <c r="J9">
         <v>-31744004.0</v>
       </c>
       <c r="K9">
@@ -20198,51 +20273,53 @@
         <v>-21651656.0</v>
       </c>
       <c r="O9">
         <v>-43814193.0</v>
       </c>
       <c r="P9">
         <v>-838962.0</v>
       </c>
       <c r="Q9">
         <v>-7278914.0</v>
       </c>
       <c r="R9">
         <v>-4583305.0</v>
       </c>
       <c r="S9">
         <v>-1322720.0</v>
       </c>
       <c r="T9">
         <v>164565.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>178</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>-930859.0</v>
+      </c>
       <c r="C10">
         <v>-4926296.0</v>
       </c>
       <c r="D10">
         <v>-16592290.0</v>
       </c>
       <c r="E10">
         <v>-18443105.0</v>
       </c>
       <c r="F10">
         <v>8859281.0</v>
       </c>
       <c r="G10">
         <v>19170514.0</v>
       </c>
       <c r="H10">
         <v>-110880651.0</v>
       </c>
       <c r="I10">
         <v>25068160.0</v>
       </c>
       <c r="J10">
         <v>9788313.0</v>
       </c>
       <c r="K10">
@@ -20330,51 +20407,53 @@
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>182</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>2444392.0</v>
+      </c>
       <c r="C14">
         <v>2721154.0</v>
       </c>
       <c r="D14">
         <v>2403150.0</v>
       </c>
       <c r="E14">
         <v>3137560.0</v>
       </c>
       <c r="F14">
         <v>3814131.0</v>
       </c>
       <c r="G14">
         <v>4698482.0</v>
       </c>
       <c r="H14">
         <v>4920779.0</v>
       </c>
       <c r="I14">
         <v>6200506.0</v>
       </c>
       <c r="J14">
         <v>17275512.0</v>
       </c>
       <c r="K14">