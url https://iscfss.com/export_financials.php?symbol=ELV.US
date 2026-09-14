--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5401,680 +5404,686 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX62"/>
+  <dimension ref="A1:CY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>25095000000.0</v>
+      </c>
+      <c r="C2">
         <v>6209000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17084000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17148000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17155000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16812000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15746000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15346000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15204000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16459000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16111000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16176000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16165000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15728000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15596000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15242000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15127000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14713000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13518000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13562000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13076000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12347000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11359000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10252000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9878000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9902000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8842000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8977000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8758000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8242000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7454000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7658000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7545300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7640300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13016000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12418100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11785200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11542700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4014900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3717200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11770800000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11567600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10888600000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10403400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11611700000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11631800000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10513000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10241800000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11208900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10820200000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9553500000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9418500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9444900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9152200000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>9273200000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2648500000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>-1707800000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2809900000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8613100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>-1638600000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>-1038100000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2667400000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2942200000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2752700000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2634300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2686700000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2994100000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2761800000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2754000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3003600000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2856500000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2798400000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>9104700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2746100000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2909600000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3024100000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2769600000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2473600000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2704000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2704300000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1926500000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3814000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4432100000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1597300000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3690100000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3076700000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2965000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>445700000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>354500000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>372400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>493400000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>435000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>370900000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>356500000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>471800000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>413500000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>247300000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>245800000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>331000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>312700000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1564100000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1655700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6135,52 +6144,53 @@
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
+      <c r="CY3"/>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6241,392 +6251,394 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-711000000.0</v>
+      </c>
+      <c r="C5">
         <v>-741000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-451000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-543000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-760000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-911000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1147000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-489000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1387000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1365000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1313000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2512000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2166000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2050000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2490000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2553023000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2149000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1236000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-178000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-103000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-17000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-195000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>150000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-112000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-254000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1008000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-296000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-299000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-383000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-623000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-986000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-811000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-782800000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-720600000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-101500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-126000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-134900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-161800000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-267900000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-363900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-364900000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-382400000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-292600000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-216200000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>400000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>237900000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>171900000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>333100000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>475000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>327400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>183200000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-4800000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-27200000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>342500000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>299100000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>386900000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>212200000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>235000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>114900000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>132200000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>343700000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>251400000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>224600000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>372400000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>140700000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>166800000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>68100000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>72500000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-423300000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-745500000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-895700000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-515000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-226200000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-6100000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>156100000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>79300000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7700000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>102300000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>50100000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>18900000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-196200000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-73900000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-20300000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>52800000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>129800000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-5400000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>145800000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>108600000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>47000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>163500000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>138700000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>151600000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>200300000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>121500000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>122700000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>122000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>44100000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>8500000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>42400000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>71800000.0</v>
       </c>
-      <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6679,98 +6691,101 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
+      <c r="BN6"/>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
       <c r="BQ6">
         <v>0.0</v>
       </c>
-      <c r="BR6"/>
+      <c r="BR6">
+        <v>0.0</v>
+      </c>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6831,52 +6846,53 @@
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>2000000.0</v>
       </c>
       <c r="C8">
         <v>2000000.0</v>
       </c>
       <c r="D8">
         <v>2000000.0</v>
       </c>
       <c r="E8">
         <v>2000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
         <v>2000000.0</v>
       </c>
       <c r="H8">
         <v>2000000.0</v>
       </c>
       <c r="I8">
@@ -6896,51 +6912,53 @@
       </c>
       <c r="N8">
         <v>2000000.0</v>
       </c>
       <c r="O8">
         <v>2000000.0</v>
       </c>
       <c r="P8">
         <v>2000000.0</v>
       </c>
       <c r="Q8">
         <v>2000000.0</v>
       </c>
       <c r="R8">
         <v>2000000.0</v>
       </c>
       <c r="S8">
         <v>2000000.0</v>
       </c>
       <c r="T8">
         <v>2000000.0</v>
       </c>
       <c r="U8">
         <v>2000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6977,622 +6995,627 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>8938000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8908000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8931000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8866000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8911000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>8830000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8761000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8697000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9084000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9169000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>9134000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9151000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9148000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9138000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9109000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9253000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9244000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9352000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9360000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>9338000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9448000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>9524000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9494000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9482000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9536000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9720000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9747900000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8489300000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8547400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8765100000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8897000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>8893400000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>8805100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8741400000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>8677500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>8616500000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>8555600000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8687900000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8707400000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>9943700000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10062300000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>10094400000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>10154800000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>10765200000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>10769400000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>10738800000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>10697400000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>10853500000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>12009600000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>12415900000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>12523100000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>12862600000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>10232000000.0</v>
+      </c>
+      <c r="C10">
         <v>9657000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9491000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8713000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8560000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7500000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8288000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7866000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6497000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6226000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6526000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10919000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9991000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10142000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7387000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8872000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6456000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6161000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4880000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5490000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5258000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9326000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5741000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3984000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6028000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5345000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4937000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4190000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4078000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4482000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3934000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4260000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4682000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4630600000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3608900000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6097200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4561200000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6772400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4075300000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2546000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1582700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1676000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2113500000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1547800000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1553000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1397000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2151700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1717900000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1784600000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1971200000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1582100000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2185700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1347300000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1665300000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2475300000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2442100000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1953100000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2279100000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2201600000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2508400000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1699800000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2402000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1788800000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2246200000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2027900000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3526200000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4816100000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1842200000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1724600000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2378100000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2183900000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2270600000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2273800000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2552100000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2767900000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2824000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4205100000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3402000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2602100000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2229500000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1934400000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2140000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2740200000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2163300000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1953300000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1490900000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1457200000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>710600000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1090400000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>686300000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>464500000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>670100000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>475900000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>463900000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>694900000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>912000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>665700000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>456300000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>406400000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>364600000.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>203300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>9491000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8713000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8560000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7500000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8288000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>10919000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9991000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>10142000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7387000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8872000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6456000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6161000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4880000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5490000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5258000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7629,356 +7652,360 @@
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>37514000000.0</v>
+      </c>
+      <c r="C12">
         <v>35562000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9491000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8713000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8560000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7500000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8288000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7866000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6497000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6226000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6526000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10919000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9991000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10142000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7387000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8872000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6456000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6161000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4880000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5490000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5258000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9326000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5741000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3984000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6028000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5345000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4937000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4190000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4078000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4482000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3934000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4260000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4682000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4630600000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>21003000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>24811400000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23528500000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24741700000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>21254200000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>20778200000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20164700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>20050800000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>19052600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>19463200000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>19812900000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>20227100000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>19639300000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>20021600000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>20137000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>20001100000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>18636600000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>19738700000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>19042800000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>19501400000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>19403000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>22131900000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>20314600000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>19721600000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>18129500000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>20168400000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>19558800000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>19543000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>19115600000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2246200000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2027900000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3526200000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>21550200000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1842200000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1724600000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2378100000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2183900000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2270600000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5815000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6361900000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>6494200000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>6751200000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>7978900000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7133700000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5052000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4504300000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3916600000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>4235000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>19520600000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>16742700000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>16617300000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>15766600000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>15044100000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>7947700000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>7532700000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>7863000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>7379700000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>7177400000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>7149900000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>6858000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>6643000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>6600300000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4665700000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>4417200000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4478200000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>4277400000.0</v>
       </c>
-      <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>2000000.0</v>
       </c>
       <c r="C13">
         <v>2000000.0</v>
       </c>
       <c r="D13">
         <v>2000000.0</v>
       </c>
       <c r="E13">
         <v>2000000.0</v>
       </c>
       <c r="F13">
         <v>2000000.0</v>
       </c>
       <c r="G13">
         <v>2000000.0</v>
       </c>
       <c r="H13">
         <v>2000000.0</v>
       </c>
       <c r="I13">
@@ -8002,1159 +8029,1169 @@
       <c r="O13">
         <v>2000000.0</v>
       </c>
       <c r="P13">
         <v>2000000.0</v>
       </c>
       <c r="Q13">
         <v>2000000.0</v>
       </c>
       <c r="R13">
         <v>2000000.0</v>
       </c>
       <c r="S13">
         <v>2000000.0</v>
       </c>
       <c r="T13">
         <v>2000000.0</v>
       </c>
       <c r="U13">
         <v>2000000.0</v>
       </c>
       <c r="V13">
         <v>2000000.0</v>
       </c>
       <c r="W13">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="X13">
         <v>3000000.0</v>
       </c>
       <c r="Y13">
         <v>3000000.0</v>
       </c>
       <c r="Z13">
         <v>3000000.0</v>
       </c>
       <c r="AA13">
         <v>3000000.0</v>
       </c>
       <c r="AB13">
         <v>3000000.0</v>
       </c>
       <c r="AC13">
         <v>3000000.0</v>
       </c>
       <c r="AD13">
         <v>3000000.0</v>
       </c>
       <c r="AE13">
         <v>3000000.0</v>
       </c>
       <c r="AF13">
         <v>3000000.0</v>
       </c>
       <c r="AG13">
-        <v>2600000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AH13">
         <v>2600000.0</v>
       </c>
       <c r="AI13">
         <v>2600000.0</v>
       </c>
       <c r="AJ13">
         <v>2600000.0</v>
       </c>
       <c r="AK13">
         <v>2600000.0</v>
       </c>
       <c r="AL13">
         <v>2600000.0</v>
       </c>
       <c r="AM13">
         <v>2600000.0</v>
       </c>
       <c r="AN13">
         <v>2600000.0</v>
       </c>
       <c r="AO13">
         <v>2600000.0</v>
       </c>
       <c r="AP13">
         <v>2600000.0</v>
       </c>
       <c r="AQ13">
         <v>2600000.0</v>
       </c>
       <c r="AR13">
         <v>2600000.0</v>
       </c>
       <c r="AS13">
         <v>2600000.0</v>
       </c>
       <c r="AT13">
         <v>2600000.0</v>
       </c>
       <c r="AU13">
-        <v>2700000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="AV13">
         <v>2700000.0</v>
       </c>
       <c r="AW13">
         <v>2700000.0</v>
       </c>
       <c r="AX13">
-        <v>2900000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="AY13">
         <v>2900000.0</v>
       </c>
       <c r="AZ13">
-        <v>3000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="BA13">
         <v>3000000.0</v>
       </c>
       <c r="BB13">
         <v>3000000.0</v>
       </c>
       <c r="BC13">
         <v>3000000.0</v>
       </c>
       <c r="BD13">
+        <v>3000000.0</v>
+      </c>
+      <c r="BE13">
         <v>3100000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>3200000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>3300000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>3400000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>3500000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>3600000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>3700000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="BM13">
         <v>4000000.0</v>
       </c>
       <c r="BN13">
+        <v>4000000.0</v>
+      </c>
+      <c r="BO13">
         <v>4300000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>4500000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="BR13">
         <v>4800000.0</v>
       </c>
       <c r="BS13">
+        <v>4800000.0</v>
+      </c>
+      <c r="BT13">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="BU13">
         <v>5100000.0</v>
       </c>
       <c r="BV13">
+        <v>5100000.0</v>
+      </c>
+      <c r="BW13">
         <v>5300000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>5600000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>5700000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6100000.0</v>
       </c>
       <c r="CA13">
         <v>6100000.0</v>
       </c>
       <c r="CB13">
-        <v>6200000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="CC13">
         <v>6200000.0</v>
       </c>
       <c r="CD13">
+        <v>6200000.0</v>
+      </c>
+      <c r="CE13">
         <v>6400000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>6600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6100000.0</v>
       </c>
       <c r="CG13">
         <v>6100000.0</v>
       </c>
       <c r="CH13">
-        <v>3000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="CI13">
         <v>3000000.0</v>
       </c>
       <c r="CJ13">
-        <v>1400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="CK13">
         <v>1400000.0</v>
       </c>
       <c r="CL13">
         <v>1400000.0</v>
       </c>
       <c r="CM13">
         <v>1400000.0</v>
       </c>
       <c r="CN13">
         <v>1400000.0</v>
       </c>
       <c r="CO13">
         <v>1400000.0</v>
       </c>
       <c r="CP13">
         <v>1400000.0</v>
       </c>
       <c r="CQ13">
         <v>1400000.0</v>
       </c>
       <c r="CR13">
         <v>1400000.0</v>
       </c>
       <c r="CS13">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="CT13">
         <v>1100000.0</v>
       </c>
       <c r="CU13">
         <v>1100000.0</v>
       </c>
-      <c r="CV13"/>
+      <c r="CV13">
+        <v>1100000.0</v>
+      </c>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>217900000.0</v>
+      </c>
+      <c r="C14">
         <v>220400000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>221800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225800000.0</v>
       </c>
       <c r="E14">
         <v>225800000.0</v>
       </c>
       <c r="F14">
+        <v>225800000.0</v>
+      </c>
+      <c r="G14">
         <v>227200000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>231100000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>233100000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>233400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>234200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>235800000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>236500000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>237800000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>239700000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>241200000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>242200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>243400000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>244400000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>245500000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>246000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>247400000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>248200000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>251100000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>254200000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>255400000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>256400000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>258000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>260000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>261000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>262300000.0</v>
       </c>
       <c r="AE14">
         <v>262300000.0</v>
       </c>
       <c r="AF14">
+        <v>262300000.0</v>
+      </c>
+      <c r="AG14">
         <v>265400000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>264500000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>262800000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>263300000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>267000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>270800000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>270400000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>268700000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>268100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>268200000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>267500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>268000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>269200000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>274300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280400000.0</v>
       </c>
       <c r="AU14">
         <v>280400000.0</v>
       </c>
       <c r="AV14">
+        <v>280400000.0</v>
+      </c>
+      <c r="AW14">
         <v>270512468.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>286000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292600000.0</v>
       </c>
       <c r="AY14">
         <v>292600000.0</v>
       </c>
       <c r="AZ14">
+        <v>292600000.0</v>
+      </c>
+      <c r="BA14">
         <v>304500000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>303200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305900000.0</v>
       </c>
       <c r="BC14">
         <v>305900000.0</v>
       </c>
       <c r="BD14">
+        <v>305900000.0</v>
+      </c>
+      <c r="BE14">
         <v>321900000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>331200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>339000000.0</v>
       </c>
       <c r="BG14">
         <v>339000000.0</v>
       </c>
       <c r="BH14">
+        <v>339000000.0</v>
+      </c>
+      <c r="BI14">
         <v>360400000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>371500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>379300000.0</v>
       </c>
       <c r="BK14">
         <v>379300000.0</v>
       </c>
       <c r="BL14">
+        <v>379300000.0</v>
+      </c>
+      <c r="BM14">
         <v>402200000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>441100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446600000.0</v>
       </c>
       <c r="BO14">
         <v>446600000.0</v>
       </c>
       <c r="BP14">
+        <v>446600000.0</v>
+      </c>
+      <c r="BQ14">
         <v>476800000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>496000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498200000.0</v>
       </c>
       <c r="BS14">
         <v>498200000.0</v>
       </c>
       <c r="BT14">
+        <v>498200000.0</v>
+      </c>
+      <c r="BU14">
         <v>535440000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>522600000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>547600000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>549626168.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>597000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>618666667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621507937.0</v>
       </c>
       <c r="CA14">
         <v>621507937.0</v>
       </c>
       <c r="CB14">
+        <v>621507937.0</v>
+      </c>
+      <c r="CC14">
         <v>628527132.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>642051282.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>671376147.0</v>
       </c>
       <c r="CE14">
         <v>671376147.0</v>
       </c>
       <c r="CF14">
+        <v>671376147.0</v>
+      </c>
+      <c r="CG14">
         <v>628137255.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>621555556.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>624183673.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>612489242.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>284823529.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>286626506.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>276822482.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>284230769.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>284782609.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>283680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281911765.0</v>
       </c>
       <c r="CQ14">
         <v>281911765.0</v>
       </c>
       <c r="CR14">
+        <v>281911765.0</v>
+      </c>
+      <c r="CS14">
         <v>265426357.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>210297030.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>209642000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>210105263.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>206176000.0</v>
       </c>
-      <c r="CW14"/>
       <c r="CX14"/>
+      <c r="CY14"/>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>2000000.0</v>
       </c>
       <c r="O15">
         <v>2000000.0</v>
       </c>
       <c r="P15">
         <v>2000000.0</v>
       </c>
       <c r="Q15">
         <v>2000000.0</v>
       </c>
       <c r="R15">
         <v>2000000.0</v>
       </c>
       <c r="S15">
         <v>2000000.0</v>
       </c>
       <c r="T15">
         <v>2000000.0</v>
       </c>
       <c r="U15">
         <v>2000000.0</v>
       </c>
       <c r="V15">
         <v>2000000.0</v>
       </c>
       <c r="W15">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="X15">
         <v>3000000.0</v>
       </c>
       <c r="Y15">
         <v>3000000.0</v>
       </c>
       <c r="Z15">
         <v>3000000.0</v>
       </c>
       <c r="AA15">
         <v>3000000.0</v>
       </c>
       <c r="AB15">
         <v>3000000.0</v>
       </c>
       <c r="AC15">
         <v>3000000.0</v>
       </c>
       <c r="AD15">
         <v>3000000.0</v>
       </c>
       <c r="AE15">
         <v>3000000.0</v>
       </c>
       <c r="AF15">
         <v>3000000.0</v>
       </c>
       <c r="AG15">
-        <v>2600000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AH15">
         <v>2600000.0</v>
       </c>
       <c r="AI15">
         <v>2600000.0</v>
       </c>
       <c r="AJ15">
         <v>2600000.0</v>
       </c>
       <c r="AK15">
         <v>2600000.0</v>
       </c>
       <c r="AL15">
         <v>2600000.0</v>
       </c>
       <c r="AM15">
         <v>2600000.0</v>
       </c>
       <c r="AN15">
         <v>2600000.0</v>
       </c>
       <c r="AO15">
         <v>2600000.0</v>
       </c>
       <c r="AP15">
         <v>2600000.0</v>
       </c>
       <c r="AQ15">
         <v>2600000.0</v>
       </c>
       <c r="AR15">
         <v>2600000.0</v>
       </c>
       <c r="AS15">
         <v>2600000.0</v>
       </c>
       <c r="AT15">
         <v>2600000.0</v>
       </c>
       <c r="AU15">
-        <v>2700000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="AV15">
         <v>2700000.0</v>
       </c>
       <c r="AW15">
         <v>2700000.0</v>
       </c>
       <c r="AX15">
-        <v>2900000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="AY15">
         <v>2900000.0</v>
       </c>
       <c r="AZ15">
-        <v>3000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="BA15">
         <v>3000000.0</v>
       </c>
       <c r="BB15">
         <v>3000000.0</v>
       </c>
       <c r="BC15">
         <v>3000000.0</v>
       </c>
       <c r="BD15">
+        <v>3000000.0</v>
+      </c>
+      <c r="BE15">
         <v>3100000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3200000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3300000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3400000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3500000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3600000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3700000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="BM15">
         <v>4000000.0</v>
       </c>
       <c r="BN15">
+        <v>4000000.0</v>
+      </c>
+      <c r="BO15">
         <v>4300000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4500000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="BR15">
         <v>4800000.0</v>
       </c>
       <c r="BS15">
+        <v>4800000.0</v>
+      </c>
+      <c r="BT15">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="BU15">
         <v>5100000.0</v>
       </c>
       <c r="BV15">
+        <v>5100000.0</v>
+      </c>
+      <c r="BW15">
         <v>5300000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5600000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5700000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6100000.0</v>
       </c>
       <c r="CA15">
         <v>6100000.0</v>
       </c>
       <c r="CB15">
-        <v>6200000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="CC15">
         <v>6200000.0</v>
       </c>
       <c r="CD15">
+        <v>6200000.0</v>
+      </c>
+      <c r="CE15">
         <v>6400000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>6600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6100000.0</v>
       </c>
       <c r="CG15">
         <v>6100000.0</v>
       </c>
       <c r="CH15">
-        <v>3000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="CI15">
         <v>3000000.0</v>
       </c>
       <c r="CJ15">
-        <v>1400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="CK15">
         <v>1400000.0</v>
       </c>
       <c r="CL15">
         <v>1400000.0</v>
       </c>
       <c r="CM15">
         <v>1400000.0</v>
       </c>
       <c r="CN15">
         <v>1400000.0</v>
       </c>
       <c r="CO15">
         <v>1400000.0</v>
       </c>
       <c r="CP15">
         <v>1400000.0</v>
       </c>
       <c r="CQ15">
         <v>1400000.0</v>
       </c>
       <c r="CR15">
         <v>1400000.0</v>
       </c>
       <c r="CS15">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="CT15">
         <v>1100000.0</v>
       </c>
       <c r="CU15">
         <v>1100000.0</v>
       </c>
-      <c r="CV15"/>
+      <c r="CV15">
+        <v>1100000.0</v>
+      </c>
       <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>1640000000.0</v>
+      </c>
+      <c r="C16">
         <v>1759000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1493000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1831000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1561000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1640000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1508000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1793000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1481000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1474000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1402000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4332000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4458000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4394000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1112000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3702000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>971000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1210000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1153000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>954000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1081000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1139000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1259000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>961000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>946000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>947000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1017000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>948000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>900000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>998000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>902000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>896000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2089900000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2115900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>860000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1950200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1837800000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1926100000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>971900000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1613400000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>832800000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1021300000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1145500000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>945100000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>950500000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1079800000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1078100000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1003500000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>953500000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1073000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>822700000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>939700000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>823600000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>865700000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>896800000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>823700000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1707800000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1624100000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>926500000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1638600000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1038100000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1048000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>891400000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>989400000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1035200000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1117700000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1050000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-2665300000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>-2754000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>-2807600000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-3766200000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-2783800000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>-9104700000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>-2475500000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-2930000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-3002100000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-2769600000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>-2159300000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2468100000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>-2164400000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>-1196600000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>-2829300000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2513700000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-943800000.0</v>
       </c>
-      <c r="CG16"/>
       <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>2596400000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>-757000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>-766300000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>-619700000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>524799999.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>-781600000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>-663200000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>-629500000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>389900000.0</v>
       </c>
-      <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
+      <c r="CY16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9215,270 +9252,272 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>1852000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2029000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2034000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1825000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2021000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2349000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2805000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2629000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2397000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1961000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2019000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2375000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2497000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2213000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2227000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2140000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2211000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2116000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1960000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2063000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1902200000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1812900000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1726500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2609300000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2632700000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2663900000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2779900000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2688900000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2704900000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2663600000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2630600000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3169400000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3226200000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3357700000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3226000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>3284200000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3216900000.0</v>
       </c>
-      <c r="AX18">
-[...1 lines deleted...]
-      </c>
       <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
         <v>3325200000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3322900000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>3320800000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>3287900000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>3381000000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>2754700000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>2639300000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>2637300000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>2586900000.0</v>
       </c>
-      <c r="BL18">
-[...5 lines deleted...]
-      </c>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
+      <c r="BN18"/>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
         <v>0.0</v>
       </c>
       <c r="BQ18">
         <v>0.0</v>
       </c>
-      <c r="BR18"/>
+      <c r="BR18">
+        <v>0.0</v>
+      </c>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9539,1976 +9578,1994 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>28339000000.0</v>
+      </c>
+      <c r="C20">
         <v>28340000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>28344000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>28451000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>28368000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>28420000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>28277000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>25967000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>25962000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>25947000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>25317000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>25291000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>25274000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>25273000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>24383000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>24381000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>24367000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>24251000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>24228000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>24184000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>24399000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>21708000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>21691000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>21687000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>21641000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>21661000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20500000000.0</v>
       </c>
       <c r="AB20">
         <v>20500000000.0</v>
       </c>
       <c r="AC20">
         <v>20500000000.0</v>
       </c>
       <c r="AD20">
         <v>20500000000.0</v>
       </c>
       <c r="AE20">
+        <v>20500000000.0</v>
+      </c>
+      <c r="AF20">
         <v>20504000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>20468000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>20414500000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>20185500000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>19231200000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>17587800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17561200000.0</v>
       </c>
       <c r="AL20">
         <v>17561200000.0</v>
       </c>
       <c r="AM20">
         <v>17561200000.0</v>
       </c>
       <c r="AN20">
-        <v>17562200000.0</v>
+        <v>17561200000.0</v>
       </c>
       <c r="AO20">
         <v>17562200000.0</v>
       </c>
       <c r="AP20">
         <v>17562200000.0</v>
       </c>
       <c r="AQ20">
         <v>17562200000.0</v>
       </c>
       <c r="AR20">
+        <v>17562200000.0</v>
+      </c>
+      <c r="AS20">
         <v>17550600000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>17541700000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>17570900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17082000000.0</v>
       </c>
       <c r="AV20">
         <v>17082000000.0</v>
       </c>
       <c r="AW20">
+        <v>17082000000.0</v>
+      </c>
+      <c r="AX20">
         <v>17082900000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>16916700000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>16917200000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>17497600000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>17488600000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>17489500000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>16889800000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>14469100000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>14534300000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>13858600000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>13858700000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>13846900000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>13263700000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>13264500000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>13264900000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>13265400000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>13265500000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>13265700000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>13264600000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>13307600000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>13308900000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>13460300000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>13461300000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>13582100000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>13539800000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>13429400000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>13435400000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>13544500000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>13337800000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>13449600000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>13383500000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>13455900000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>13449200000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>13465500000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>13469100000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>10149400000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>10044600000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>9775600000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>10017900000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>2444600000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>2446900000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>2448600000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>2450100000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>2458100000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>2463000000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>2483900000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>2484900000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>2502300000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>350000000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>342800000.0</v>
       </c>
-      <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>10983000000.0</v>
+      </c>
+      <c r="C21">
         <v>11093000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11200000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11327000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11490000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11940000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12094000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10325000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10447000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10710000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10273000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10491000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10703000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>10915000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10315000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10536000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10762000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10588000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10615000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10749000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10540000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9352000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9405000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9497000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9577000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9613000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8674000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8756000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8840000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8925000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>9007000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>9101000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9224300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9076000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8368400000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7840600000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7882400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7923000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7964900000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8012300000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8059700000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>8107600000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>8158000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>8215500000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8275500000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8293600000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>7958100000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>8010600000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>8071000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8387300000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>8441000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>8921600000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>8988100000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>9055800000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8665500000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>8210500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>8126200000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7878100000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>7931700000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>7994200000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7883400000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>7940100000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7996800000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>8056500000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>8116900000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>8177800000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>8259300000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>8341400000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>21921700000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>22222000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>22288500000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>22477200000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>9084000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>9149700000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>9220800000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>9296900000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>9254500000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>9325400000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>9396200000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>9469000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>9538100000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>9612600000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>9686400000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>8041500000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>8122200000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>8138100000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>8211600000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1193400000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1204600000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1215800000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1227000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1239100000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1250800000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1262800000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1274600000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1286400000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>121900000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>126200000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>467400000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>475300000.0</v>
       </c>
-      <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>498900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-11190000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-17675000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-54049000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-54005000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-35694000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7431000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-12924000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-11381000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-41375000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-47199000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-40423000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-46242000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-37315000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-31682000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-30666000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-34391000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-28050000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-27474000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-25667000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-30242000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-24843000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-24184000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-22864000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-26024000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-21792000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-21528200000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-17115800000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-26187800000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-18714200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-18967300000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-17969300000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-25745000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-18232200000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-18591000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-18374800000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-24279900000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-17915400000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-18273700000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-18830100000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-24739000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-18504300000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-18431800000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-18029900000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-22322200000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-17705300000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-17797200000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-17836100000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-21772400000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-213000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-18498900000.0</v>
       </c>
-      <c r="BF22">
-[...1 lines deleted...]
-      </c>
       <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
         <v>-21568600000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-17735400000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-18107800000.0</v>
       </c>
-      <c r="BJ22">
-[...1 lines deleted...]
-      </c>
       <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
         <v>-21279300000.0</v>
       </c>
-      <c r="BL22">
-[...1 lines deleted...]
-      </c>
       <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
         <v>-100100000.0</v>
       </c>
-      <c r="BN22">
-[...1 lines deleted...]
-      </c>
       <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
         <v>-4160500000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>505000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-59100000.0</v>
       </c>
-      <c r="BR22"/>
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>-4576700000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>62600000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>883700000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-4566400000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-10940100000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-4818700000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-4888100000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-4485000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-9446500000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-3173800000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-2685900000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-3286200000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-23321000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-15580300000.0</v>
       </c>
-      <c r="CG22"/>
       <c r="CH22"/>
-      <c r="CI22">
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>-16696400000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-7284600000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-6529600000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-7216400000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-8284800000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-6552200000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-6709900000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-6429300000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-7072200000.0</v>
       </c>
-      <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
+      <c r="CY22"/>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>126438000000.0</v>
+      </c>
+      <c r="C23">
         <v>125827000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>121494000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>122749000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>121938000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>119717000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>116889000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>116533000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>112988000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>111894000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>108928000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>110478000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>109168000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>109040000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>102755000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>103026000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>100877000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>100486000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>97460000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>98060000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>96097000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>95683000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>88276000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>86574000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>87976000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>82399000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>78254000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>77809000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>75851000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>74523000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>72470000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>74445000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>74367400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>73300400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>71459700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>68309900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>68237600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>68943500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>66387100000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>64399900000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>64062600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>63858700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>61717800000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>62335600000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>64263800000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>65546000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>61676300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>62058200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>62303600000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>61685500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>59574500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>60263500000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>59612300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>59408600000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>58955400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>55817900000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>54535000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>52496500000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>52163200000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>52549900000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>50877200000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>50918000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>50166900000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>51032400000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>50160000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>51180900000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>52125400000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>49497500000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>49344300000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>49414800000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>48403200000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>49758600000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>50975900000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>51555700000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>52060000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>52899700000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>54194100000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>53489200000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>51574900000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>51484200000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>50091800000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>51365700000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>51405200000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>41855600000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>41691300000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>40487900000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>39738400000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>14136500000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>13658500000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>13929900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>13408900000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>13205200000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>12908900000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>12506900000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>12439300000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>12235200000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>6641400000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>6403000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>6337100000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>6093200000.0</v>
       </c>
-      <c r="CW23"/>
       <c r="CX23"/>
+      <c r="CY23"/>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>30669000000.0</v>
+      </c>
+      <c r="C24">
         <v>30768000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>30797000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>31173000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>28178000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>28110000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>29218000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>24688000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>24561000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>21976000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>23246000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>24045000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>24859000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>25201000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>22349000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>21258000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>21165000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>19883000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>21157000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>21761000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22217000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>22534000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>19335000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>19094000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>19873000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>19005000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>17787000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>18820000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>17436000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>17396000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>17217000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>17300000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>17515400000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>18110100000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>17382200000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>13777300000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>15088000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>15449900000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>14358500000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>14242300000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>14202400000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>14864500000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>15324500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>15719600000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>15468400000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>14764400000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>14127200000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>14538300000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>14037800000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>13932100000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>13573600000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>14514000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>14091500000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>14030000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>14170800000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>13395700000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>10135600000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>8462500000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>8420900000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>8622300000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>8292100000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>8542000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>8147800000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>8217200000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>7334800000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>7630400000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>8338300000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>8384400000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>8513700000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>8527100000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>7833900000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>8491300000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>9750100000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>9266500000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>9023500000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>8381000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>7652200000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>6585600000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>6493200000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>7122200000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>7446400000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>6663900000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>6324700000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>3918100000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>4009800000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>4273200000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>4276700000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1520400000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1664600000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1663700000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1662800000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1662000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1661100000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1660300000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1659400000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>1658500000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>819300000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>818700000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>818000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>597800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>597500000.0</v>
       </c>
       <c r="CX24">
         <v>597500000.0</v>
       </c>
+      <c r="CY24">
+        <v>597500000.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>30797000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>31173000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>28178000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>28110000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>29218000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>24045000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>24859000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>25201000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22349000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>21258000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>21165000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19883000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>21157000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>21761000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22217000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>22534000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>19335000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19094000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19873000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19005000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>17787000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>18820000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>17436000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17396000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17217000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>17300000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>17515400000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>18110100000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17382200000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>13777300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15088000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>15449900000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>14358500000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>14242300000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>14202400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>14864500000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>15324500000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>15719600000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>15468400000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>14764400000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>14127200000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>14538300000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>14037800000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>13573600000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>14514000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>14091500000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>14030000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>14170800000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>8622300000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>8292100000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>8542000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>8147800000.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26">
+        <v>28541000000.0</v>
+      </c>
+      <c r="C26">
         <v>28530000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>27745000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>28614000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>27319000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>27212000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>27428000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>30960000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>30343000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>30921000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>30719000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>28792000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6768000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6754000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>27657000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6138000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6001000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>33842000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>28780000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>34051000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>28175000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>5032000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4847000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4728000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4617000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4686000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4733000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4432000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4228000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4202000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4213000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4068000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3982700000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3962300000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3937400000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3007700000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2909200000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2879400000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2796300000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2726000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2631000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2615800000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2630300000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2438000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2448700000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2279200000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2231800000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2224800000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2216400000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>2023800000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1984900000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2000600000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1981200000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1849300000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>1300500000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1203100000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>1165700000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1120600000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11569,435 +11626,441 @@
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>20812000000.0</v>
+      </c>
+      <c r="C28">
         <v>22185000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>23744000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23389000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>21626000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22503000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24413000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19282000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21189000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20225000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>20128000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15487000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16745000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16956000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>18410000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16560000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18788000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18836000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>20012000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>19048000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>19793000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15626000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>16098000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>18647000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17271000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18135000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16270000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17153000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>16441000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16073000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15277000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15159000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>14603600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15255300000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>16322900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10133500000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>11731200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10370300000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>11651600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13064200000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13987600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14127700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13751000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>14711800000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>15080300000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>14442400000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>12892200000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>13545400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>13012600000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>13069600000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>12909500000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>12678400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>13493800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>13114100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>12502600000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>11145800000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>9196200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7194200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7638600000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7488000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>7148600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6599200000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7164900000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6777500000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6520700000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4864100000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3583000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>7020000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>7447200000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6959500000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>6657700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6944400000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7495500000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>6734300000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6276000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5878500000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3967100000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3704500000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>4412100000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5114200000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>5534400000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5000000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4065700000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2214400000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2669200000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2782300000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2819500000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1188400000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1002800000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1386000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1600000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1439200000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1561600000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1580300000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>964500000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1117700000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>458300000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>722600000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>722300000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>502200000.0</v>
       </c>
-      <c r="CW28"/>
       <c r="CX28"/>
+      <c r="CY28"/>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>75927000000.0</v>
+      </c>
+      <c r="C29">
         <v>75744000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>75928000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>76055000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>73908000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>72506000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>72547000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>70923000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>69877000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>67059000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>64426000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>63267000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>63329000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>62822000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>60421000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>59763000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>59400000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>59230000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>59091000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>58522000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>58209000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>57087000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>53234000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>54764000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>55931000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>53376000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12029,556 +12092,561 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>23392000000.0</v>
+      </c>
+      <c r="C30">
         <v>22789000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15235000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14657000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15919000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15605000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13055000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12344000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13337000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13173000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12460000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11639000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11327000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12032000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11746000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10555000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10601000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11328000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9691000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9357000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9439000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9220000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8128000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8328000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7916000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8399000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7584000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7337000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7285000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7540000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6743000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6943000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6918300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6255900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8794000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7822200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8631100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8218600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8397400000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7229000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7395100000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7199300000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7024200000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6558800000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7322600000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7514300000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6942500000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6118800000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5880700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5691500000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5032000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5032300000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5324100000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5027100000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4843500000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4493000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4826200000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4665300000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4346800000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4301400000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4010400000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4219900000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3920200000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4084800000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4723600000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4336700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4160500000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3276300000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3973200000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4925900000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4416800000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4613300000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>53100000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5084100000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3867400000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4854300000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>5002300000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4689500000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4412700000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4626900000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4213200000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4494400000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4516500000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>3703800000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>3000300000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3469600000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3109500000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1606600000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1506600000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1458500000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1427900000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1395500000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1318600000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1203700000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>76500000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1130800000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>946000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>963500000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>790900000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>772800000.0</v>
       </c>
-      <c r="CW30"/>
       <c r="CX30"/>
+      <c r="CY30"/>
     </row>
-    <row r="31" spans="1:102">
+    <row r="31" spans="1:103">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>2641000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2228000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1168000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1609000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1074000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>683000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1136000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1217000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>804000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>29000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2793000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2103000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2737000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>3237000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>419000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2554000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2076000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1453000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>573000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-970000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-475000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-913800000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2249100000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1096700000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>519900000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>988100000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>607700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-425700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-830300000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1388300000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2122700000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2676100000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2530000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2754600000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1530200000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-788800000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-798600000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-777000000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>-593000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1611100000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1944200000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2227300000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2810600000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>1877000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3034200000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>2773500000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>2550900000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
+      <c r="CY31"/>
     </row>
-    <row r="32" spans="1:102">
+    <row r="32" spans="1:103">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -12639,1218 +12707,1227 @@
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
+      <c r="CY32"/>
     </row>
-    <row r="33" spans="1:102">
+    <row r="33" spans="1:103">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>59254000000.0</v>
+      </c>
+      <c r="C33">
         <v>58795000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>96768000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>99379000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>97459000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>96612000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>95546000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>96323000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>93154000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>92495000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>89942000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>87920000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>87850000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>86866000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>83622000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>83599000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>83820000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>82997000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>82889000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>83213000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>81400000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>77137000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>74407000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>74262000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>74032000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>68655000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>65733000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>66282000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>64488000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>62501000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>61793000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>63242000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>62767100000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>62413900000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>40743000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>31336200000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>31106900000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>30961700000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>32072200000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>31475600000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>36502800000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>36608600000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>35324400000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>36313600000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>37128300000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>37804600000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>34785600000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>35717200000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>36206500000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>35992900000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>35670200000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>35340200000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>35143700000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>34880100000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>34708900000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>28980000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>29256800000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>28109600000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>29581100000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>28004700000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>27059200000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>27155100000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>27098800000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>24093000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>43308400000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>43318000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>26414700000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>44379000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>43587400000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>42110800000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>41642600000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>42874700000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>45107800000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>40109700000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>41698400000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>41294200000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>41212900000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>41666000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>42110200000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>42353000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>41962000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>42636300000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>27368100000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>21409100000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>22073700000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>21251700000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>20380900000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>4341500000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>4380400000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>4359300000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>4343000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>4409400000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>4440400000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>4445200000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>5719800000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>4504100000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1029700000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1022300000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1068000000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1043000000.0</v>
       </c>
-      <c r="CW33"/>
       <c r="CX33"/>
+      <c r="CY33"/>
     </row>
-    <row r="34" spans="1:102">
+    <row r="34" spans="1:103">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>2574000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2461000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2299000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2613000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2516000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2490000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2485000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2700000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2643000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2521000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2609000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2623000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>2629000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2449000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2094000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2283000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2321000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>2331000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1888000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1814000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1719100000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1609100000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1572400000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>1562500000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1517300000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1563600000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1549900000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>1687600000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2104900000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>1973200000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>1626000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>1844700000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>1833400000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>1784200000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>1707100000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>1546700000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>1495700000.0</v>
       </c>
-      <c r="AX34"/>
-      <c r="AY34">
+      <c r="AY34"/>
+      <c r="AZ34">
         <v>1559000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>1576100000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>1633400000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>1742600000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>1764000000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>1668500000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>1657200000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>1600300000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>1610100000.0</v>
       </c>
-      <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
+      <c r="CY34"/>
     </row>
-    <row r="35" spans="1:102">
+    <row r="35" spans="1:103">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>48637000000.0</v>
+      </c>
+      <c r="C35">
         <v>36476000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>57511000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>60590000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>57363000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>56752000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>56042000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>53055000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>50881000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>48776000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>49972000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>50460000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>49790000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>51015000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>48883000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>49045000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>47280000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>46242000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>45807000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>47525000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>46807000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>48602000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>42908000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>40460000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>41847000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>37931000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>35228000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>35923000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>34265000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>34162000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>34481000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>35574000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>36326900000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>36871900000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>27611000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>25539900000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>26978500000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>27690000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>19992300000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>18618800000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>25857500000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>26783500000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>26099600000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>27211000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>27474100000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>27425100000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>24809600000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>25793900000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>25004900000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>24338300000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>23515100000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>24747100000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>24061700000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>24323300000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>24175600000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>30985500000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>28169700000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>23523300000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>17960900000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>25819100000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>25101500000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>22765300000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>21714800000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>10838800000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>21486200000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>22097400000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>23157200000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>23390500000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>23679300000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>24092700000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>23107300000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>24563200000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>20597500000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>27285600000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>26139600000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>25880200000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>25915700000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>25355300000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>23774100000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>24415000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>24905100000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>22962700000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>21498800000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>18564000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>16836800000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>17410500000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>4276700000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>6329500000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>6127200000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>6608200000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>6325500000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>6278800000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>6427300000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>6290500000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>6247300000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>6125200000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>3858700000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>3671000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>3635400000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>3336600000.0</v>
       </c>
-      <c r="CW35"/>
       <c r="CX35"/>
+      <c r="CY35"/>
     </row>
-    <row r="36" spans="1:102">
+    <row r="36" spans="1:103">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>2898000000.0</v>
+      </c>
+      <c r="C36">
         <v>2582000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>13211000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15682000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>15175000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>14256000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12573000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>15172000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>15142000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>13753000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>12355000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>12407000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>11660000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10881000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>10525000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10718000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10662000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9731000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>9391000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>9709000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>8953000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>8699000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7682000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>8526000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>8365000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7979000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>6589000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>6797000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>6784000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6410000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>6196000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>7296000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>7179800000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>7461900000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-30694200000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-27477600000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-27419300000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-27441800000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1007900000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3894500000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-48370100000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-48174200000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-46710100000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-47727900000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-48359300000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-49274700000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-46914500000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-47626500000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-47761300000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-47642500000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-46430900000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-47731700000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-47842000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-47973700000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-45874300000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-44179400000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-42776600000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-40908400000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-40600100000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-41114200000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-40476400000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-39785700000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-39999200000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-16922600000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-39358400000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-39507200000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-39620500000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-39347300000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-38845600000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-38424400000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-37834900000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-38735000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-27179200000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-27391600000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-41340800000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-27726400000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-27334800000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-27485900000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-26218200000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-26193100000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-25984400000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-26220500000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-41014500000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-33737100000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-33830400000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-33208100000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1106200000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-11374900000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-10592800000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-11344400000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-11102800000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-10724800000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-10912300000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-10660700000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-10245000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-10013700000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-4868400000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-4836500000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-4941500000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-4797500000.0</v>
       </c>
-      <c r="CW36"/>
       <c r="CX36"/>
+      <c r="CY36"/>
     </row>
-    <row r="37" spans="1:102">
+    <row r="37" spans="1:103">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>107000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>104000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>87000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>52000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>55000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>56000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>68000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>71000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>78000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>65000000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -13903,1612 +13980,1626 @@
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
+      <c r="BN37"/>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
       <c r="BQ37">
         <v>0.0</v>
       </c>
-      <c r="BR37"/>
+      <c r="BR37">
+        <v>0.0</v>
+      </c>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
+      <c r="CY37"/>
     </row>
-    <row r="38" spans="1:102">
+    <row r="38" spans="1:103">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>121494000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>122749000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>121938000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>119717000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>116889000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>116533000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>112988000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>111894000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>108928000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>110478000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>109168000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>109040000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>102755000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>103026000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>100877000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>100486000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>97460000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>98060000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>96097000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>95683000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>86615000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>86574000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>87976000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>82399000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>77453000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>77809000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>75851000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>74523000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>71571000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>74445000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>74367400000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>73300400000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>71459700000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>68309900000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>68237600000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>68943500000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>65083100000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>64399900000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>64062600000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>63858700000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>61717800000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>62335600000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>64263800000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>65546000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>61676300000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>62058200000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>62303600000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>61685500000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>59574500000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>60263500000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>59612300000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>59408600000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>58955400000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>55817900000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>54535000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>52496500000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>52163200000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>52549900000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>50877200000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>50918000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>50166900000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>51032400000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>50160000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>51180900000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>52125400000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>49497500000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>49344300000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>49414800000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>48403200000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>49758600000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>50975900000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>51555700000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>52060000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>52899700000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>54194100000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>53489200000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>51574900000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>51484200000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>50091800000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>51365700000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>51405200000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>41855600000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>41691300000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>40487900000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>39738400000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>14136500000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>13658500000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>13929900000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>13408900000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>13205200000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>12908900000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>12506900000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>12439300000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>12235200000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>6641400000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>6403000000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>6337100000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>6093200000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>586100000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>666900000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:102">
+    <row r="39" spans="1:103">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>6278000000.0</v>
+      </c>
+      <c r="C39">
         <v>8681000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-32191000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-57345000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-56983000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-55118000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-52560000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-55219000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-34781000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-34650000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-54005000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-55662000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-54535000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-54488000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-49383000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-48604000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-46422000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-47042000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-44587000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>-44645000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-43791000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-46172000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-40132000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-38228000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-39034000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-36551000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>-35004000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>-34458000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-33429000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-32476000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>-29958000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>-31057000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>-31042800000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-30307500000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>-29797000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-32633600000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>-32159600000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>-32960300000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>34314900000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>32924300000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>-27559800000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>-27250100000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>-26393400000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>-26022000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-27135500000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>-27741400000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>-26890700000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-26341000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-26097100000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-25692600000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-23904300000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-24923300000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-24468600000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>-24528500000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>-24246500000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>-26837900000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>-25278200000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>-24386900000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>-22582100000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>-24545200000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>-23818000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>-23762900000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>-23068100000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>20608400000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>-6851600000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>-7862900000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>-25710700000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>-5118500000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>-5756900000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>-7304000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>-6760600000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>-6883900000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>-5868100000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>-11446000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>-6635300000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>-11605500000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>-12981200000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>-11823200000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>-9464700000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>-9131200000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>-8129800000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>-8729400000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>-24037100000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>-20446500000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>-19617600000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>-19236200000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>17900300000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>-9554300000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>-9039300000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>-9321500000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>-8807600000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>-8572900000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>-8468500000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>-8061700000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>-6024600000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>-7731100000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>-5611700000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>-5380700000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>-5269100000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>-5050200000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>33400000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>32200000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:102">
+    <row r="40" spans="1:103">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>5669000000.0</v>
+      </c>
+      <c r="C40">
         <v>36617000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>22702000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-25993000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-28002000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-27476000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-26195000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-25854000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-5760000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-5658000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-26297000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-27290000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-25921000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-25260000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-24080000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-26421000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-24371000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-24788000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-21515000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-21500000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-20779000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-19515000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-18811000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-18512000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-17684000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-18585000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-16355000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-15780000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-15546000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-105000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-15309000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-16959000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-17336800000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-194900000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-2549600000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-2640900000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-1317400000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-2183800000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>14939200000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>14278000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-13971500000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-13691600000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-12574100000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-11892100000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-13727100000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2212700000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-12615400000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-11970300000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-12921800000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-13099600000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-11294200000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-10708300000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-11018100000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-10972100000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-10977100000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-1015900000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-2721500000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-5710600000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-10914100000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-3012700000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-1594400000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-4567400000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-4639500000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-2814800000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-4883300000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-4945100000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-5333600000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-3336100000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-3412100000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-4010100000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-3864200000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-3536700000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-9123900000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-3036600000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-2930000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-3367600000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-3289600000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-3308800000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-3763200000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-3465700000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-2678800000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-5274800000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-5746700000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-2710400000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-4871200000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-3683200000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>8555400000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-891600000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-799900000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-942300000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-1042700000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-983000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-831400000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-851300000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-939500000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-859300000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-582500000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>-660100000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>-694100000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>-640100000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>903600000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>875600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:102">
+    <row r="41" spans="1:103">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3862000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>4426000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>3763000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3582000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4438000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3799000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4032000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>5137000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>4523000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>4207000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3681000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4628000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>4200000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>4311000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>3861000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>3839000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>3950000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>4008000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>3928000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>3848000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>3877000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>3621300000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1609100000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1572400000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1562500000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1517300000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1563600000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1549900000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1687600000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2104900000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1973200000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1626000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1844700000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1833400000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1784200000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1707100000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1546700000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1495700000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1571300000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1559000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1576100000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1633400000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1742600000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1764000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1681100000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1709400000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1777300000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1760000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1668500000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1657200000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1600300000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1610100000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1690400000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1717200000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1719800000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1779700000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1889500000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1933200000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1920400000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2018400000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2030900000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2493500000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>2510100000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>2653500000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>2851400000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>2886500000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>2891400000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>2017200000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1944800000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1981400000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1932900000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1923900000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>1800700000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>1776500000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1812400000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1835700000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>536100000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>545400000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>493500000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>479600000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>486300000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>305900000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>325000000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>432600000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>795700000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>499300000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>450300000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>436000000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>497100000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>392700000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>383700000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:102">
+    <row r="42" spans="1:103">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>8917000000.0</v>
+      </c>
+      <c r="C42">
         <v>8845000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>8938000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>8908000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>8931000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>8866000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>8911000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>9105000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>9001000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>8883000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>8868000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>8830000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>8761000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>8697000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>9084000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>8938023000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>9134000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>9151000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>9148000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>9138000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>9109000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>9253000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>9244000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>9352000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>9360000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>9338000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>9448000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>9524000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>9494000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>9482000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>9536000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>9720000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>9747900000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>8489300000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>8547400000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>8765100000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>8897000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>8893400000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>8805100000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>8741400000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>8677500000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>8616500000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>8555600000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>8687900000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>8707400000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>9943700000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>10062300000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>10094400000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>10154800000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>10003500000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>10765200000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>10769400000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>10738800000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>10697400000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>10853500000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>10869700000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>11204400000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>11369000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>11679200000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>12009600000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>12415900000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>12523100000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>12862600000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>13403500000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>13648300000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>14552500000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>15192200000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>15663500000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>16031900000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>16278100000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>16843000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>17016000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>17078800000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>17550700000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>18441100000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>18976900000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>19853000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>19959900000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>19863500000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>19951200000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>19846300000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>20404700000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>20833300000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>17654300000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>17534900000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>17496300000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>17350100000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>4808400000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>4826900000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>4740700000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>4705500000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>4717800000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>4727900000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>4717000000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>4756900000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>4829300000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1950700000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>1960900000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1960800000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>2103100000.0</v>
       </c>
-      <c r="CW42"/>
       <c r="CX42"/>
+      <c r="CY42"/>
     </row>
-    <row r="43" spans="1:102">
+    <row r="43" spans="1:103">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15569,88 +15660,87 @@
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
+      <c r="CY43"/>
     </row>
-    <row r="44" spans="1:102">
+    <row r="44" spans="1:103">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -15703,1624 +15793,1638 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
+      <c r="BN44"/>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
       <c r="BQ44">
         <v>0.0</v>
       </c>
-      <c r="BR44"/>
+      <c r="BR44">
+        <v>0.0</v>
+      </c>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
+      <c r="CY44"/>
     </row>
-    <row r="45" spans="1:102">
+    <row r="45" spans="1:103">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>3835000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>3733000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3533000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3483000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3363000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3427000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3350000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3133000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2921000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2837000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2799000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2735000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2592000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2392200000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2237600000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2174900000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2049200000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1975700000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1957600000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1977900000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2006600000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1989800000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1998300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2019800000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1930800000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1931400000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1915900000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1944300000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1848900000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1829200000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1811700000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1801500000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1806500000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1769500000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1738100000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1738300000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1536500000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1478400000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1454600000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1418100000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1316900000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1212900000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1186100000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1155500000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1206700000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1171200000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1144500000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1099600000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1067600000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1038200000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1051800000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1054500000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1019400000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1014200000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1002700000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>995900000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>957800000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>968700000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>979200000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>988600000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>993400000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1014900000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1047400000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1078600000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>966800000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>999600000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1018700000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1045200000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>499800000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>499000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>503300000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>510500000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>520300000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>524500000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>519900000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>537400000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>536700000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>396500000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>406600000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>402300000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>409400000.0</v>
       </c>
-      <c r="CW45"/>
       <c r="CX45"/>
+      <c r="CY45"/>
     </row>
-    <row r="46" spans="1:102">
+    <row r="46" spans="1:103">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>4645000000.0</v>
+      </c>
+      <c r="C46">
         <v>4657000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5131000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4657000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4641000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4617000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5219000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4505000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4450000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4451000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4943000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4821000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5152000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5015000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4920000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4797000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4691000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4585000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4547000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4520000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4416000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4161000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4129000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4042000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4344000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4265000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3708000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3498000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3474000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3405000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2735000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2592000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2392200000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2237600000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2174900000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2049200000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1975700000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1957600000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1977900000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2006600000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1989800000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1998300000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2019800000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1930800000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1931400000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1915900000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1944300000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1848900000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1829200000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1811700000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1801500000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1806500000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1769500000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1738100000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1717300000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1536500000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1478400000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1454600000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1418100000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1316900000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1212900000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1186100000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1155500000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1206700000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1171200000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1144500000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1099600000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1067600000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1038200000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1051800000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1054500000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1019400000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1014200000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1002700000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>995900000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>957800000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>968700000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>979200000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>988600000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>993400000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1014900000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1047400000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1078600000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>966800000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>999600000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1018700000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1045200000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>499800000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>499000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>503300000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>510500000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>520300000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>524500000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>519900000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>537400000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>536700000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>396500000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>406600000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>402300000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>409400000.0</v>
       </c>
-      <c r="CW46"/>
       <c r="CX46"/>
+      <c r="CY46"/>
     </row>
-    <row r="47" spans="1:102">
+    <row r="47" spans="1:103">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>4679000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>4657000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>4641000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4617000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5219000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>4248000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4547000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4418000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4316000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4197000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4090000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3986000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3919000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4520000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4416000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3533000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3483000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3363000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3427000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3350000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3133000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2921000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2837000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2799000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2735000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2592000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2392200000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2237600000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2174900000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2049200000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1975700000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1957600000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1977900000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2006600000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1989800000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1998300000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2019800000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1930800000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1931400000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1915900000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1944300000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1848900000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1829200000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1811700000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1801500000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1806500000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1769500000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1738100000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1738300000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1536500000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1478400000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1454600000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1418100000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1316900000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1212900000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1186100000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1155500000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1206700000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1171200000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1144500000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1099600000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1067600000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1038200000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1051800000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1054500000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1019400000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1014200000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1002700000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>995900000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>957800000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>968700000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>979200000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>988600000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>993400000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1014900000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1047400000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1078600000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>966800000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>999600000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1018700000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1045200000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>499800000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>499000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>503300000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>510500000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>520300000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>524500000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>519900000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>537400000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>536700000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>396500000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>406600000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>402300000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>409400000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>409600000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>428800000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:102">
+    <row r="48" spans="1:103">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>36675000000.0</v>
+      </c>
+      <c r="C48">
         <v>35796000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>35393000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>35586000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>35549000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>34546000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>33549000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>35157000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>34575000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>33088000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>31749000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>32103000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>31608000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>30707000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>29647000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>29604000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>28825000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>28058000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>27088000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>26700000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>25874000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>24793000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>23802000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>24678000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>25346000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>23360000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>22573000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>22104000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>21679000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>21136000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>19988000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>20182000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>19757300000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>19241100000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>18054400000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>17306600000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>17667000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>17357700000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>16560600000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>16364100000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>15918400000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>15310400000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>14778500000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>14761800000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>14352200000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>14150100000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>14014400000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>13863800000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>13744400000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>14011500000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>13813900000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>14040500000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>13817900000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>13275100000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>12647100000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>12556800000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>12224000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>11921100000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>11490700000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>11572800000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>11418100000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>11199900000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>10721600000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>10581800000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>9997500000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>9795600000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>9598500000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>7126800000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>6639500000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>5970600000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>5479400000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>5167200000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>4396800000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>3954200000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>4387600000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>4612000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>5122100000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>5071100000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>4656100000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>4167100000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>3581500000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>3775700000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>4173500000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>3521500000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>2880900000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>2506800000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>1960100000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>1882300000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>1687800000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>1449900000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>1154300000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>982200000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>804700000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>636100000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>481300000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>372600000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>234800000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>155500000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>55700000.0</v>
       </c>
-      <c r="CV48"/>
       <c r="CW48"/>
-      <c r="CX48">
+      <c r="CX48"/>
+      <c r="CY48">
         <v>1848600000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:102">
+    <row r="49" spans="1:103">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>31608000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>30707000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>29724000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>29604000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>28825000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>28058000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>27088000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>26700000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>25874000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>24793000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>23802000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>24678000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>25346000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>23360000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>22573000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>22104000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>21679000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>21136000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>19988000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>20182000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>19757300000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>19241100000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>18054400000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>17306600000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>17667000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>17357700000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>16560600000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>16364100000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>15918400000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>15310400000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>14778500000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>14761800000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>14352200000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>14150100000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>14014400000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>13863800000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>13744400000.0</v>
       </c>
-      <c r="AX49">
-[...1 lines deleted...]
-      </c>
       <c r="AY49">
+        <v>0.0</v>
+      </c>
+      <c r="AZ49">
         <v>13813900000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>14040500000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>13817900000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>13275100000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>12647100000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>11572800000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>11418100000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>11199900000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>10721600000.0</v>
       </c>
-      <c r="BL49">
-[...5 lines deleted...]
-      </c>
+      <c r="BM49">
+        <v>0.0</v>
+      </c>
+      <c r="BN49"/>
       <c r="BO49">
         <v>0.0</v>
       </c>
       <c r="BP49">
         <v>0.0</v>
       </c>
       <c r="BQ49">
         <v>0.0</v>
       </c>
-      <c r="BR49"/>
+      <c r="BR49">
+        <v>0.0</v>
+      </c>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
+      <c r="CY49"/>
     </row>
-    <row r="50" spans="1:102">
+    <row r="50" spans="1:103">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
+        <v>375000000.0</v>
+      </c>
+      <c r="C50">
         <v>1074000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1249000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>929000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2008000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1893000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2014000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2460000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3125000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4475000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1874000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>799000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265000000.0</v>
       </c>
       <c r="N50">
         <v>265000000.0</v>
       </c>
       <c r="O50">
+        <v>265000000.0</v>
+      </c>
+      <c r="P50">
         <v>1765000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2514000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2423000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>3372000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1874000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024000000.0</v>
       </c>
       <c r="U50">
         <v>1024000000.0</v>
       </c>
       <c r="V50">
-        <v>700000000.0</v>
+        <v>1024000000.0</v>
       </c>
       <c r="W50">
         <v>700000000.0</v>
       </c>
       <c r="X50">
+        <v>700000000.0</v>
+      </c>
+      <c r="Y50">
         <v>1749000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1603000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2678000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2298000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1410000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1860000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1946000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>849000000.0</v>
       </c>
       <c r="AF50">
         <v>849000000.0</v>
       </c>
       <c r="AG50">
+        <v>849000000.0</v>
+      </c>
+      <c r="AH50">
         <v>650200000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>650800000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1275000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1273400000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>17506100000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>540000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>928400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>440000000.0</v>
       </c>
       <c r="AO50">
         <v>440000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AP50">
+        <v>440000000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>17165400000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>624300000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -17331,1000 +17435,1008 @@
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
+      <c r="CY50"/>
     </row>
-    <row r="51" spans="1:102">
+    <row r="51" spans="1:103">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>31044000000.0</v>
+      </c>
+      <c r="C51">
         <v>31842000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>33235000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>32102000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>30186000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>30003000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>32701000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>27148000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>27686000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>26451000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>26654000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>26406000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>26736000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>27098000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>25797000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>25432000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>25244000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>24997000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>24892000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>24538000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>25051000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>24952000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>21839000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>22631000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>23299000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>23480000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>21207000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>21343000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>20519000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>20555000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>19211000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>19419000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>19285600000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>19885900000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>19931800000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>16230700000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>16292400000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>17142700000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>15726900000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>15610200000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>15570300000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>15803700000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>15864500000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>16259600000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>16633300000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>15839400000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>15043900000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>15263300000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>14797200000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>15040800000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>14491600000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>14864100000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>14841100000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>14779400000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>14977900000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>13587900000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>11149300000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>9473300000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>9840200000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>9996400000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>8848400000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>9001200000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>8953700000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>9023700000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>8548600000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>8390300000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>8399100000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>8862200000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>9171800000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>9337600000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>8841600000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>9215000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>9769300000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>9286400000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>9043900000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>8702500000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>8172200000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>7106500000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>7014200000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>7343700000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>7468800000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>7140000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>6805900000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>4377700000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>4622500000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>4273200000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>4276700000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>1899000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>2093200000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>2072300000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>2064500000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>2109300000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>2037500000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>2044200000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>1659400000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>2029700000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>1124000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>1178900000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>1128700000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>866800000.0</v>
       </c>
-      <c r="CW51"/>
       <c r="CX51"/>
+      <c r="CY51"/>
     </row>
-    <row r="52" spans="1:102">
+    <row r="52" spans="1:103">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>375000000.0</v>
+      </c>
+      <c r="C52">
         <v>724000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1380000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>929000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2008000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1893000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2167000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2460000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3125000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4475000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2038000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>971000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>443000000.0</v>
       </c>
       <c r="N52">
         <v>443000000.0</v>
       </c>
       <c r="O52">
+        <v>443000000.0</v>
+      </c>
+      <c r="P52">
         <v>1946000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2696000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2603000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3500000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2007000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1165000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1168000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>816000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>810000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1941000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1796000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2873000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2456000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1577000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2035000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2121000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1994000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2119000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1770200000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1775800000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2549600000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2453400000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1204400000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1692800000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1368400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367900000.0</v>
       </c>
       <c r="AO52">
         <v>1367900000.0</v>
       </c>
       <c r="AP52">
+        <v>1367900000.0</v>
+      </c>
+      <c r="AQ52">
         <v>939200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>540000000.0</v>
       </c>
       <c r="AR52">
         <v>540000000.0</v>
       </c>
       <c r="AS52">
+        <v>540000000.0</v>
+      </c>
+      <c r="AT52">
         <v>1164900000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1075000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1024300000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>725000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>759400000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1108700000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>918000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>350100000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>749600000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>749400000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>807100000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>192200000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1013700000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1010800000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1374500000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>1374100000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>556300000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>459200000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>805900000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>806500000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1213800000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>759900000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>60800000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>477800000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>658100000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>810500000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>1007700000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>723700000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>19200000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>19900000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>20400000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>321500000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>520000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>520900000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>521000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>221500000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>22400000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>476100000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>481200000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>459600000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>612700000.0</v>
       </c>
-      <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>2546200000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>378600000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>428600000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>408600000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>401700000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>447300000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>376400000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>383900000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>357900000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>371200000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>304700000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>360200000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>310700000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>269000000.0</v>
       </c>
-      <c r="CW52"/>
       <c r="CX52"/>
+      <c r="CY52"/>
     </row>
-    <row r="53" spans="1:102">
+    <row r="53" spans="1:103">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
+        <v>27282000000.0</v>
+      </c>
+      <c r="C53">
         <v>25905000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>25884000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>26283000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>25298000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>25437000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>25201000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>28954000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>28900000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>29530000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>29614000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>27811000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>28021000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>27636000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>25952000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>25526000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>25765000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>26219000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>26267000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>26348000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>25848000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>24555000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>23433000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>22707000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>22018000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>19881000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>19676000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>19970000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>19137000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>17815000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>16713000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>17411000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>17105400000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>17115800000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>17394000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>18714200000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>18967300000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>17969300000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>18647400000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>19713000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>18582000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>18374800000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>16939100000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>17915400000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>18259900000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>18830100000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>17487600000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>18303700000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>18352400000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>18029900000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>17054500000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>17553000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>17695500000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>17836100000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>16927700000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>19689800000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>18361500000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>17442500000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>15927900000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>17660000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>17859000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>17141000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>17326800000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>862400000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>840000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>821700000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>16734100000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>790100000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>15634100000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>722100000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>726800000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>3168100000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>3541200000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>3809800000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>3726300000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>3927200000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>3773800000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>3731700000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>2449900000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>2274800000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>1982200000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>2095000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>16780400000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>14579400000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>14664000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>14275700000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>13586900000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>7237100000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>6442300000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>7176700000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>6915200000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>6507300000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>6674000000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>6394100000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>5948100000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>5688300000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>4000000000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>3960900000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>4071800000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>3912800000.0</v>
       </c>
-      <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>3511300000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:102">
+    <row r="54" spans="1:103">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -18377,1362 +18489,1375 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
+      <c r="BN54"/>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
       <c r="BQ54">
         <v>0.0</v>
       </c>
-      <c r="BR54"/>
+      <c r="BR54">
+        <v>0.0</v>
+      </c>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
+      <c r="CY54"/>
     </row>
-    <row r="55" spans="1:102">
+    <row r="55" spans="1:103">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>126438000000.0</v>
+      </c>
+      <c r="C55">
         <v>125827000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>121494000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>122749000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>121938000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>119717000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>116889000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>116533000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>112988000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>111894000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>108928000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>110478000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>109168000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>109040000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>102755000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>103026000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>100877000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>100486000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>97460000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>98060000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>96097000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>95683000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>88276000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>86574000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>87976000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>82399000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>78254000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>77809000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>75851000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>74523000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>72470000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>74445000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>74367400000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>73300400000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>71459700000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>68309900000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>68237600000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>68943500000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>66387100000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>64399900000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>64062600000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>63858700000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>61717800000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>62335600000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>64263800000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>65546000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>61676300000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>62058200000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>62303600000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>61685500000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>59574500000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>60263500000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>59612300000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>59408600000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>58955400000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>55817900000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>54535000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>52496500000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>52163200000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>52549900000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>50877200000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>50918000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>50166900000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>51032400000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>50160000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>51180900000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>52125400000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>49497500000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>49344300000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>49414800000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>48403200000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>49758600000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>50975900000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>51555700000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>52060000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>52899700000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>54194100000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>53489200000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>51574900000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>51484200000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>50091800000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>51365700000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>51405200000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>41855600000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>41691300000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>40487900000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>39738400000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>14136500000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>13658500000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>13929900000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>13408900000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>13205200000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>12908900000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>12506900000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>12439300000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>12235200000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>6641400000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>6403000000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>6337100000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>6093200000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>5838000000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>5708500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:102">
+    <row r="56" spans="1:103">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>67184000000.0</v>
+      </c>
+      <c r="C56">
         <v>67032000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>24726000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>23370000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>24479000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>23105000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>21343000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>20210000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>19834000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>19399000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>18986000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>22558000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>21318000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>22174000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>19133000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>19427000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>17057000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>17489000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>14571000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>14847000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>14697000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>18546000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>13869000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>12312000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>13944000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>13744000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>12521000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>11527000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>11363000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>12022000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>10677000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>11203000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>11600300000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>10886500000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>29797000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>32633600000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>32159600000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>32960300000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>34314900000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>32924300000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>27559800000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>27250100000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>26393400000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>26022000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>27135500000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>27741400000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>26890700000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>26341000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>26097100000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>25692600000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>23904300000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>24923300000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>24468600000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>24528500000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>24246500000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>26837900000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>25278200000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>24386900000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>22582100000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>24545200000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>23818000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>23762900000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>23068100000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>26939400000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>6851600000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>7862900000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>25710700000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>5118500000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>5756900000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>7304000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>6760600000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>6883900000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>5868100000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>11446000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>10361600000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>11605500000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>12981200000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>11823200000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>9464700000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>9131200000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>8129800000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>8729400000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>24037100000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>20446500000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>19617600000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>19236200000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>19357500000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>9795000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>9278100000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>9570600000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>9065900000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>8795800000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>8468500000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>8061700000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>6719500000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>7731100000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>5611700000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>5380700000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>5269100000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>5050200000.0</v>
       </c>
-      <c r="CW56"/>
       <c r="CX56"/>
+      <c r="CY56"/>
     </row>
-    <row r="57" spans="1:102">
+    <row r="57" spans="1:103">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>32779000000.0</v>
+      </c>
+      <c r="C57">
         <v>45309000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>19957000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>18077000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>20724000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>20345000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>19421000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>19599000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19810000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>22408000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>19551000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>21479000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>21066000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>20565000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>17542000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>17938000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>17730000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>18213000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>15525000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>14727000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>14244000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>13163000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>12169000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>12193000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>11674000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>12775000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>11298000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>10554000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>10793000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>10363000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>9448000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>9777000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>9315500000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>9416100000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>16426000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>16821700000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>14827400000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>15161600000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>21294400000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>21036900000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>13971500000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>13528100000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>12574100000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>11888500000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>13727100000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>13786600000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>12615400000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>11970300000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>12921800000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>13001900000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>11294200000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>10708300000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>11018100000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>10767300000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>10977100000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1015900000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2721500000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>5444800000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>10914100000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>3012700000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1594400000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>4174600000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>4639500000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>14141500000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>4883300000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>4564300000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>4104900000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>3239600000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>3412100000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>3814100000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>3864200000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>3522100000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>9123900000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>2766000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2930000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>3345600000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>3289600000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>2994500000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>3225000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>2925800000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1948900000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>4290100000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>4913300000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>2056900000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>4302800000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>3076700000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>11570600000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>1006300000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>968200000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>966200000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1083500000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1073400000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>747300000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>740400000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>829700000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>784700000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>552000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>606000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>641700000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>581700000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>2783900000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>2807500000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:102">
+    <row r="58" spans="1:103">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>81416000000.0</v>
+      </c>
+      <c r="C58">
         <v>81785000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>77468000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>78667000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>78087000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>77097000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>75463000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>72654000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>70691000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>71184000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>69523000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>71939000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>70856000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>71580000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>66425000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>66983000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>65010000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>64455000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>61332000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>62252000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>61051000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>61765000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>55077000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>52653000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>53521000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>50706000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>46526000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>46477000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>45058000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>44525000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>43929000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>45351000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>45642400000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>46288000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>44956800000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>42361600000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>41805900000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>42851600000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>41286700000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>39655700000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>39829000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>40311600000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>38673700000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>39099500000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>41201200000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>41211700000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>37425000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>37764200000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>37926700000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>37340200000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>34809300000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>35455400000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>35079800000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>35090600000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>35152700000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>32001400000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>30891200000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>28968100000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>28875000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>28831800000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>26695900000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>26939900000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>26354300000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>26670700000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>26369500000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>26661700000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>27262100000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>26630100000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>27091400000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>27906800000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>26971500000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>28085300000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>29721400000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>30051600000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>29069600000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>29225800000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>29205300000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>28349800000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>26999100000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>27340800000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>26854000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>27252800000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>26412100000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>20620900000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>21139600000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>20487200000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>20279400000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>7335800000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>7095400000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>7574400000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>7409000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>7352200000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>7174600000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>7030900000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>7077000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>6909900000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>4410700000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>4277000000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>4277100000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>3918300000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>3774100000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>3788700000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:102">
+    <row r="59" spans="1:103">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -19785,442 +19910,446 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
+      <c r="BN59"/>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
       <c r="BQ59">
         <v>0.0</v>
       </c>
-      <c r="BR59"/>
+      <c r="BR59">
+        <v>0.0</v>
+      </c>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
+      <c r="CY59"/>
     </row>
-    <row r="60" spans="1:102">
+    <row r="60" spans="1:103">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>44883000000.0</v>
+      </c>
+      <c r="C60">
         <v>43902000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>43882000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>43953000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>43722000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>42503000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>41315000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>43775000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>42191000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>40608000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>39306000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>38423000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>38205000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>37356000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>36243000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>35991000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>35812000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>35975000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>36060000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>35737000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>34968000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>33853000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>33199000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>33921000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>34455000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>31693000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>31728000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>31332000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>30793000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>29998000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>28541000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>29094000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>28725000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>27012400000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>26502900000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>25948300000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>26431700000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>26091900000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>25100400000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>24744200000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>24233600000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>23547100000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>23044100000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>23236100000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>23062600000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>24334300000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>24251300000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>24294000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>24376900000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>24345300000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>24765200000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>24808100000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>24532500000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>24318000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>23802700000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>23816500000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>23643800000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>23528400000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>23288200000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>23718100000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>24181300000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>23978100000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>23812600000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>24361700000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>23790500000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>24519200000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>24863300000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>22867400000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>22252900000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>21508000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>21431700000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>21673300000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>21254500000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>21504100000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>22990400000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>23673900000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>24988800000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>25139400000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>24575800000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>24143400000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>23237800000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>24112900000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>24993100000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>21234700000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>20551700000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>20000700000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>19459000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>6800700000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>6563100000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>6355500000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>5999900000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>5853000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>5734300000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>5476000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>5362300000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>5325300000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>2230700000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>2126000000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>2060000000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>2174900000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>2063900000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>1919800000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:102">
+    <row r="61" spans="1:103">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -20273,98 +20402,101 @@
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
-      <c r="BM61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM61">
+        <v>0.0</v>
+      </c>
+      <c r="BN61"/>
       <c r="BO61">
         <v>0.0</v>
       </c>
       <c r="BP61">
         <v>0.0</v>
       </c>
       <c r="BQ61">
         <v>0.0</v>
       </c>
-      <c r="BR61"/>
+      <c r="BR61">
+        <v>0.0</v>
+      </c>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
+      <c r="CY61"/>
     </row>
-    <row r="62" spans="1:102">
+    <row r="62" spans="1:103">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20425,50 +20557,51 @@
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
+      <c r="CY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20549,51 +20682,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B2">
         <v>148223000000.0</v>
       </c>
       <c r="C2">
         <v>127567000000.0</v>
       </c>
       <c r="D2">
         <v>124330000000.0</v>
       </c>
       <c r="E2">
         <v>116642000000.0</v>
       </c>
       <c r="F2">
         <v>102645000000.0</v>
       </c>
       <c r="G2">
         <v>88045000000.0</v>
       </c>
       <c r="H2">
         <v>81786000000.0</v>
       </c>
       <c r="I2">
         <v>71895000000.0</v>
       </c>
@@ -20638,51 +20771,51 @@
       </c>
       <c r="W2">
         <v>15482800000.0</v>
       </c>
       <c r="X2">
         <v>14371600000.0</v>
       </c>
       <c r="Y2">
         <v>11512500000.0</v>
       </c>
       <c r="Z2">
         <v>19779000000.0</v>
       </c>
       <c r="AA2">
         <v>8284100000.0</v>
       </c>
       <c r="AB2">
         <v>24611600000.0</v>
       </c>
       <c r="AC2">
         <v>21799400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B3">
         <v>1546000000.0</v>
       </c>
       <c r="C3">
         <v>1393000000.0</v>
       </c>
       <c r="D3">
         <v>1745000000.0</v>
       </c>
       <c r="E3">
         <v>1675000000.0</v>
       </c>
       <c r="F3">
         <v>1302000000.0</v>
       </c>
       <c r="G3">
         <v>1154000000.0</v>
       </c>
       <c r="H3">
         <v>1133000000.0</v>
       </c>
       <c r="I3">
         <v>1132000000.0</v>
       </c>
@@ -20721,88 +20854,88 @@
       </c>
       <c r="U3">
         <v>133000000.0</v>
       </c>
       <c r="V3">
         <v>633800000.0</v>
       </c>
       <c r="W3">
         <v>279100000.0</v>
       </c>
       <c r="X3">
         <v>245000000.0</v>
       </c>
       <c r="Y3">
         <v>157000000.0</v>
       </c>
       <c r="Z3">
         <v>31500000.0</v>
       </c>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>9600000.0</v>
       </c>
       <c r="N4">
         <v>-144600000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B5">
         <v>8112000000.0</v>
       </c>
       <c r="C5">
         <v>9089000000.0</v>
       </c>
       <c r="D5">
         <v>8745000000.0</v>
       </c>
       <c r="E5">
         <v>8451000000.0</v>
       </c>
       <c r="F5">
         <v>8723000000.0</v>
       </c>
       <c r="G5">
         <v>7022000000.0</v>
       </c>
       <c r="H5">
         <v>6731000000.0</v>
       </c>
       <c r="I5">
         <v>5821000000.0</v>
       </c>
@@ -20847,51 +20980,51 @@
       </c>
       <c r="W5">
         <v>1575600000.0</v>
       </c>
       <c r="X5">
         <v>1350300000.0</v>
       </c>
       <c r="Y5">
         <v>98500000.0</v>
       </c>
       <c r="Z5">
         <v>584800000.0</v>
       </c>
       <c r="AA5">
         <v>17314500000.0</v>
       </c>
       <c r="AB5">
         <v>12350700000.0</v>
       </c>
       <c r="AC5">
         <v>11072100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B6">
         <v>9658000000.0</v>
       </c>
       <c r="C6">
         <v>10482000000.0</v>
       </c>
       <c r="D6">
         <v>10490000000.0</v>
       </c>
       <c r="E6">
         <v>10126000000.0</v>
       </c>
       <c r="F6">
         <v>10025000000.0</v>
       </c>
       <c r="G6">
         <v>8176000000.0</v>
       </c>
       <c r="H6">
         <v>7864000000.0</v>
       </c>
       <c r="I6">
         <v>6953000000.0</v>
       </c>
@@ -20936,127 +21069,127 @@
       </c>
       <c r="W6">
         <v>1854700000.0</v>
       </c>
       <c r="X6">
         <v>1595300000.0</v>
       </c>
       <c r="Y6">
         <v>255500000.0</v>
       </c>
       <c r="Z6">
         <v>616300000.0</v>
       </c>
       <c r="AA6">
         <v>17314500000.0</v>
       </c>
       <c r="AB6">
         <v>12350700000.0</v>
       </c>
       <c r="AC6">
         <v>11072100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>28000000.0</v>
       </c>
       <c r="J8">
         <v>1108300000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
         <v>9600000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B9">
         <v>50902000000.0</v>
       </c>
       <c r="C9">
         <v>49243000000.0</v>
       </c>
       <c r="D9">
         <v>47010000000.0</v>
       </c>
       <c r="E9">
         <v>39953000000.0</v>
       </c>
       <c r="F9">
         <v>35994000000.0</v>
       </c>
       <c r="G9">
         <v>33822000000.0</v>
       </c>
       <c r="H9">
         <v>22427000000.0</v>
       </c>
       <c r="I9">
         <v>20210000000.0</v>
       </c>
@@ -21101,51 +21234,51 @@
       </c>
       <c r="W9">
         <v>20815100000.0</v>
       </c>
       <c r="X9">
         <v>16751300000.0</v>
       </c>
       <c r="Y9">
         <v>13255000000.0</v>
       </c>
       <c r="Z9">
         <v>10444700000.0</v>
       </c>
       <c r="AA9">
         <v>17314500000.0</v>
       </c>
       <c r="AB9">
         <v>12350700000.0</v>
       </c>
       <c r="AC9">
         <v>11072100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B10">
         <v>6710000000.0</v>
       </c>
       <c r="C10">
         <v>7904000000.0</v>
       </c>
       <c r="D10">
         <v>7715000000.0</v>
       </c>
       <c r="E10">
         <v>7600000000.0</v>
       </c>
       <c r="F10">
         <v>7925000000.0</v>
       </c>
       <c r="G10">
         <v>6238000000.0</v>
       </c>
       <c r="H10">
         <v>5985000000.0</v>
       </c>
       <c r="I10">
         <v>5068000000.0</v>
       </c>
@@ -21186,51 +21319,51 @@
         <v>4914400000.0</v>
       </c>
       <c r="V10">
         <v>3890300000.0</v>
       </c>
       <c r="W10">
         <v>1443300000.0</v>
       </c>
       <c r="X10">
         <v>1219100000.0</v>
       </c>
       <c r="Y10">
         <v>807600000.0</v>
       </c>
       <c r="Z10">
         <v>524600000.0</v>
       </c>
       <c r="AA10">
         <v>329800000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B11">
         <v>1049000000.0</v>
       </c>
       <c r="C11">
         <v>1933000000.0</v>
       </c>
       <c r="D11">
         <v>1724000000.0</v>
       </c>
       <c r="E11">
         <v>1712000000.0</v>
       </c>
       <c r="F11">
         <v>1830000000.0</v>
       </c>
       <c r="G11">
         <v>1666000000.0</v>
       </c>
       <c r="H11">
         <v>1178000000.0</v>
       </c>
       <c r="I11">
         <v>1318000000.0</v>
       </c>
@@ -21275,51 +21408,51 @@
       </c>
       <c r="W11">
         <v>483200000.0</v>
       </c>
       <c r="X11">
         <v>440100000.0</v>
       </c>
       <c r="Y11">
         <v>255200000.0</v>
       </c>
       <c r="Z11">
         <v>183400000.0</v>
       </c>
       <c r="AA11">
         <v>-226000000.0</v>
       </c>
       <c r="AB11">
         <v>-44900000.0</v>
       </c>
       <c r="AC11">
         <v>-172400000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B12">
         <v>1402000000.0</v>
       </c>
       <c r="C12">
         <v>1185000000.0</v>
       </c>
       <c r="D12">
         <v>1030000000.0</v>
       </c>
       <c r="E12">
         <v>851000000.0</v>
       </c>
       <c r="F12">
         <v>798000000.0</v>
       </c>
       <c r="G12">
         <v>784000000.0</v>
       </c>
       <c r="H12">
         <v>746000000.0</v>
       </c>
       <c r="I12">
         <v>753000000.0</v>
       </c>
@@ -21364,51 +21497,51 @@
       </c>
       <c r="W12">
         <v>142300000.0</v>
       </c>
       <c r="X12">
         <v>131200000.0</v>
       </c>
       <c r="Y12">
         <v>98500000.0</v>
       </c>
       <c r="Z12">
         <v>60200000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B13">
         <v>1402000000.0</v>
       </c>
       <c r="C13">
         <v>1185000000.0</v>
       </c>
       <c r="D13">
         <v>1030000000.0</v>
       </c>
       <c r="E13">
         <v>851000000.0</v>
       </c>
       <c r="F13">
         <v>798000000.0</v>
       </c>
       <c r="G13">
         <v>784000000.0</v>
       </c>
       <c r="H13">
         <v>746000000.0</v>
       </c>
       <c r="I13">
         <v>753000000.0</v>
       </c>
@@ -21419,102 +21552,102 @@
         <v>723000000.0</v>
       </c>
       <c r="L13">
         <v>653000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B14">
         <v>1000000.0</v>
       </c>
       <c r="C14">
         <v>9000000.0</v>
       </c>
       <c r="D14">
         <v>-41000000.0</v>
       </c>
       <c r="E14">
         <v>6000000.0</v>
       </c>
       <c r="F14">
         <v>9000000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14">
         <v>4700000.0</v>
       </c>
       <c r="Y14">
         <v>3300000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14">
         <v>1600000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B15">
         <v>5662000000.0</v>
       </c>
       <c r="C15">
         <v>5980000000.0</v>
       </c>
       <c r="D15">
         <v>5987000000.0</v>
       </c>
       <c r="E15">
         <v>5894000000.0</v>
       </c>
       <c r="F15">
         <v>6104000000.0</v>
       </c>
       <c r="G15">
         <v>4572000000.0</v>
       </c>
       <c r="H15">
         <v>4807000000.0</v>
       </c>
       <c r="I15">
         <v>3750000000.0</v>
       </c>
@@ -21559,51 +21692,51 @@
       </c>
       <c r="W15">
         <v>960100000.0</v>
       </c>
       <c r="X15">
         <v>774300000.0</v>
       </c>
       <c r="Y15">
         <v>549100000.0</v>
       </c>
       <c r="Z15">
         <v>342200000.0</v>
       </c>
       <c r="AA15">
         <v>226000000.0</v>
       </c>
       <c r="AB15">
         <v>44900000.0</v>
       </c>
       <c r="AC15">
         <v>172400000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B16">
         <v>5662000000.0</v>
       </c>
       <c r="C16">
         <v>5980000000.0</v>
       </c>
       <c r="D16">
         <v>5987000000.0</v>
       </c>
       <c r="E16">
         <v>6025000000.0</v>
       </c>
       <c r="F16">
         <v>6104000000.0</v>
       </c>
       <c r="G16">
         <v>4572000000.0</v>
       </c>
       <c r="H16">
         <v>4807000000.0</v>
       </c>
       <c r="I16">
         <v>3750000000.0</v>
       </c>
@@ -21644,51 +21777,51 @@
         <v>3094900000.0</v>
       </c>
       <c r="V16">
         <v>2463800000.0</v>
       </c>
       <c r="W16">
         <v>960100000.0</v>
       </c>
       <c r="X16">
         <v>774300000.0</v>
       </c>
       <c r="Y16">
         <v>549100000.0</v>
       </c>
       <c r="Z16">
         <v>342200000.0</v>
       </c>
       <c r="AA16">
         <v>226000000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B17">
         <v>5661000000.0</v>
       </c>
       <c r="C17">
         <v>5971000000.0</v>
       </c>
       <c r="D17">
         <v>6168000000.0</v>
       </c>
       <c r="E17">
         <v>6019000000.0</v>
       </c>
       <c r="F17">
         <v>6095000000.0</v>
       </c>
       <c r="G17">
         <v>4572000000.0</v>
       </c>
       <c r="H17">
         <v>7163000000.0</v>
       </c>
       <c r="I17">
         <v>6386000000.0</v>
       </c>
@@ -21707,51 +21840,51 @@
       <c r="N17">
         <v>3840200000.0</v>
       </c>
       <c r="O17">
         <v>2655500000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>2887100000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B18">
         <v>-1402000000.0</v>
       </c>
       <c r="C18">
         <v>-1185000000.0</v>
       </c>
       <c r="D18">
         <v>-1000000000.0</v>
       </c>
       <c r="E18">
         <v>-851000000.0</v>
       </c>
       <c r="F18">
         <v>-798000000.0</v>
       </c>
       <c r="G18">
         <v>-784000000.0</v>
       </c>
       <c r="H18">
         <v>-746000000.0</v>
       </c>
       <c r="I18">
         <v>-753000000.0</v>
       </c>
@@ -21760,117 +21893,117 @@
       </c>
       <c r="K18">
         <v>-723000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B21">
         <v>8112000000.0</v>
       </c>
       <c r="C21">
         <v>8888000000.0</v>
       </c>
       <c r="D21">
         <v>8745000000.0</v>
       </c>
       <c r="E21">
         <v>8451000000.0</v>
       </c>
       <c r="F21">
         <v>8946000000.0</v>
       </c>
       <c r="G21">
         <v>7711000000.0</v>
       </c>
       <c r="H21">
         <v>6733000000.0</v>
       </c>
       <c r="I21">
         <v>5837000000.0</v>
       </c>
@@ -21915,84 +22048,84 @@
       </c>
       <c r="W21">
         <v>1794000000.0</v>
       </c>
       <c r="X21">
         <v>1199000000.0</v>
       </c>
       <c r="Y21">
         <v>810500000.0</v>
       </c>
       <c r="Z21">
         <v>524600000.0</v>
       </c>
       <c r="AA21">
         <v>17314500000.0</v>
       </c>
       <c r="AB21">
         <v>12350700000.0</v>
       </c>
       <c r="AC21">
         <v>11072100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
         <v>191013000000.0</v>
       </c>
       <c r="C23">
         <v>167922000000.0</v>
       </c>
       <c r="D23">
         <v>162595000000.0</v>
       </c>
       <c r="E23">
         <v>148144000000.0</v>
       </c>
       <c r="F23">
         <v>129693000000.0</v>
       </c>
       <c r="G23">
         <v>114156000000.0</v>
       </c>
       <c r="H23">
         <v>97480000000.0</v>
       </c>
       <c r="I23">
         <v>86268000000.0</v>
       </c>
@@ -22037,135 +22170,135 @@
       </c>
       <c r="W23">
         <v>19021900000.0</v>
       </c>
       <c r="X23">
         <v>15552300000.0</v>
       </c>
       <c r="Y23">
         <v>12444500000.0</v>
       </c>
       <c r="Z23">
         <v>9920100000.0</v>
       </c>
       <c r="AA23">
         <v>17088500000.0</v>
       </c>
       <c r="AB23">
         <v>12305800000.0</v>
       </c>
       <c r="AC23">
         <v>10899700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B25">
         <v>1546000000.0</v>
       </c>
       <c r="C25">
         <v>1393000000.0</v>
       </c>
       <c r="D25">
         <v>1794000000.0</v>
       </c>
       <c r="E25">
         <v>1675000000.0</v>
       </c>
       <c r="F25">
         <v>1302000000.0</v>
       </c>
       <c r="G25">
         <v>1154000000.0</v>
       </c>
       <c r="H25">
         <v>1133000000.0</v>
       </c>
       <c r="I25">
         <v>1132000000.0</v>
       </c>
       <c r="J25">
         <v>890400000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -22174,51 +22307,51 @@
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>10233000000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>1395500000.0</v>
       </c>
       <c r="K27">
         <v>1391500000.0</v>
       </c>
       <c r="L27">
         <v>1441100000.0</v>
       </c>
       <c r="M27">
         <v>1490100000.0</v>
       </c>
       <c r="N27">
         <v>1526900000.0</v>
@@ -22237,51 +22370,51 @@
       </c>
       <c r="S27">
         <v>1778400000.0</v>
       </c>
       <c r="T27">
         <v>1716800000.0</v>
       </c>
       <c r="U27">
         <v>1654500000.0</v>
       </c>
       <c r="V27">
         <v>1474200000.0</v>
       </c>
       <c r="W27">
         <v>537200000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>7453000000.0</v>
       </c>
       <c r="F28">
         <v>6913000.0</v>
       </c>
       <c r="G28">
         <v>17450000000.0</v>
       </c>
       <c r="H28">
         <v>13364000000.0</v>
       </c>
       <c r="I28">
         <v>14020000000.0</v>
       </c>
       <c r="J28">
         <v>11254100000.0</v>
       </c>
       <c r="K28">
         <v>11166400000.0</v>
       </c>
@@ -22314,51 +22447,51 @@
       </c>
       <c r="U28">
         <v>7163200000.0</v>
       </c>
       <c r="V28">
         <v>5798500000.0</v>
       </c>
       <c r="W28">
         <v>2940500000.0</v>
       </c>
       <c r="X28">
         <v>3109600000.0</v>
       </c>
       <c r="Y28">
         <v>12346000000.0</v>
       </c>
       <c r="Z28">
         <v>1986100000.0</v>
       </c>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B29">
         <v>1049000000.0</v>
       </c>
       <c r="C29">
         <v>1933000000.0</v>
       </c>
       <c r="D29">
         <v>1760000000.0</v>
       </c>
       <c r="E29">
         <v>1750000000.0</v>
       </c>
       <c r="F29">
         <v>1830000000.0</v>
       </c>
       <c r="G29">
         <v>1666000000.0</v>
       </c>
       <c r="H29">
         <v>1178000000.0</v>
       </c>
       <c r="I29">
         <v>1318000000.0</v>
       </c>
@@ -22369,51 +22502,51 @@
         <v>2085600000.0</v>
       </c>
       <c r="L29">
         <v>2071000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
         <v>42790000000.0</v>
       </c>
       <c r="C30">
         <v>40355000000.0</v>
       </c>
       <c r="D30">
         <v>38265000000.0</v>
       </c>
       <c r="E30">
         <v>31502000000.0</v>
       </c>
       <c r="F30">
         <v>27048000000.0</v>
       </c>
       <c r="G30">
         <v>26111000000.0</v>
       </c>
       <c r="H30">
         <v>15694000000.0</v>
       </c>
       <c r="I30">
         <v>14373000000.0</v>
       </c>
@@ -22458,51 +22591,51 @@
       </c>
       <c r="W30">
         <v>3539100000.0</v>
       </c>
       <c r="X30">
         <v>15552300000.0</v>
       </c>
       <c r="Y30">
         <v>12444500000.0</v>
       </c>
       <c r="Z30">
         <v>9920100000.0</v>
       </c>
       <c r="AA30">
         <v>-17088500000.0</v>
       </c>
       <c r="AB30">
         <v>-12305800000.0</v>
       </c>
       <c r="AC30">
         <v>-10899700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B31">
         <v>-1402000000.0</v>
       </c>
       <c r="C31">
         <v>-984000000.0</v>
       </c>
       <c r="D31">
         <v>-1030000000.0</v>
       </c>
       <c r="E31">
         <v>-851000000.0</v>
       </c>
       <c r="F31">
         <v>-1021000000.0</v>
       </c>
       <c r="G31">
         <v>-1473000000.0</v>
       </c>
       <c r="H31">
         <v>-748000000.0</v>
       </c>
       <c r="I31">
         <v>-769000000.0</v>
       </c>
@@ -22541,51 +22674,51 @@
       </c>
       <c r="U31">
         <v>-448600000.0</v>
       </c>
       <c r="V31">
         <v>-241500000.0</v>
       </c>
       <c r="W31">
         <v>-350700000.0</v>
       </c>
       <c r="X31">
         <v>20100000.0</v>
       </c>
       <c r="Y31">
         <v>-810500000.0</v>
       </c>
       <c r="Z31">
         <v>524600000.0</v>
       </c>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B32">
         <v>199125000000.0</v>
       </c>
       <c r="C32">
         <v>176810000000.0</v>
       </c>
       <c r="D32">
         <v>171340000000.0</v>
       </c>
       <c r="E32">
         <v>156595000000.0</v>
       </c>
       <c r="F32">
         <v>138639000000.0</v>
       </c>
       <c r="G32">
         <v>121867000000.0</v>
       </c>
       <c r="H32">
         <v>104213000000.0</v>
       </c>
       <c r="I32">
         <v>92105000000.0</v>
       </c>
@@ -22649,1111 +22782,1118 @@
       <c r="AC32">
         <v>11072100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>196</v>
+        <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>197</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="DA1" t="s">
         <v>198</v>
       </c>
       <c r="DB1" t="s">
         <v>199</v>
       </c>
+      <c r="DC1" t="s">
+        <v>200</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B2">
+        <v>5492000000.0</v>
+      </c>
+      <c r="C2">
         <v>41078000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>38065000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38140000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36706000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35312000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33500000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32949000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30572000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30546000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31334000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30606000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31604000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3481000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3646000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3437000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3069000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2883000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3070000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2898000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2614000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2313000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24088000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>22921000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19547000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21489000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>21383000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20753000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20368000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19282000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18936000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>18185000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17727800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>17045900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>18672600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18103600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17917200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17542800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>17567900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16922500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>17038800000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15776300000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7278800000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15691600000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>15416700000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14337200000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6348800000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14501500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14323900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>13867800000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7158200000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14507000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14114600000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>14035100000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>6316400000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12248800000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12276900000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11939700000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6403900000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>12233200000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>12082200000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>11390700000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5056400000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>11371400000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>11146100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>11562600000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5047700000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>11911000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>12017200000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11884600000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5541300000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>12191400000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>12262200000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12425900000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5537100000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>11672600000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>11682200000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11701200000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4454000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10972600000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>10756500000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>10474400000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3118200000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8433400000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>8569700000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8441900000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3042400000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4084100000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3905000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3851100000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2786400000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3654200000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>83300000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>81700000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2758800000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>78400000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2524700000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5308700000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5030300000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>4960400000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2436900000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2441200000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2253400000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2207900000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3898100000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B3">
+        <v>110000000.0</v>
+      </c>
+      <c r="C3">
         <v>112000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>406000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>387000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>380000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>373000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>398000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>329000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>335000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>331000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>424000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>426000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>433000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>462000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>473000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>451000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>393000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>358000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>360000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>351000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>309000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>282000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>290000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>308000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>286000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>270000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>246000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>301000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>297000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>289000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288000000.0</v>
       </c>
       <c r="AF3">
         <v>288000000.0</v>
       </c>
       <c r="AG3">
+        <v>288000000.0</v>
+      </c>
+      <c r="AH3">
         <v>286000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>270000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>227500000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>223500000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>218800000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>220700000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>232400000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>228300000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>225800000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>225300000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>231300000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-29200000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>491500000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>214300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208100000.0</v>
       </c>
       <c r="AV3">
         <v>208100000.0</v>
       </c>
       <c r="AW3">
+        <v>208100000.0</v>
+      </c>
+      <c r="AX3">
         <v>218100000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>216700000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>237700000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>231100000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>228000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>212000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>193100000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>186900000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>182000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>178700000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>179800000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>151900000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>154800000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>150700000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>522600000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>155800000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>147200000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>139500000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>28400000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>26400000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>26200000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>26100000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>26700000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>26800000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>26100000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>25800000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>144100000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>28400000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>31300000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>31700000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>154700000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>151600000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>263700000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>34900000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>156500000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>29800000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>36400000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>23100000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>98100000.0</v>
       </c>
-      <c r="CJ3">
-[...1 lines deleted...]
-      </c>
       <c r="CK3">
+        <v>59500000.0</v>
+      </c>
+      <c r="CL3">
         <v>62700000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>58800000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>61400000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>11900000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>11800000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>11900000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>56000000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>45100000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>4100000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>28500000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>7700000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>8100000.0</v>
       </c>
-      <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>9600000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>-144600000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
@@ -23872,715 +24012,722 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B5">
+        <v>1993000000.0</v>
+      </c>
+      <c r="C5">
         <v>2661000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>581000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1757000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2633000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3141000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>946000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1673000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3266000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3204000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1260000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1913000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2702000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2619000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1370000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2359000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2354000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2537000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1612000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2204000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2550000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2366000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>802000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>587000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3350000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2283000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1288000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1674000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1637000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2132000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>732000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1430300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1695200000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1964200000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>60300000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1045900000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1176800000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1529300000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>676400000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1154500000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1634000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1499100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>554000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1294400000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1712100000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1723500000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1040700000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1242500000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1409300000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1276300000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>605600000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1031200000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1360000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1436000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>632900000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1159300000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1166200000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1418900000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>590800000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1153400000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1111000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1533000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>865100000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1243100000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1229800000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1434700000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>4443400000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1227800000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1169500000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1009700000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>623700000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>667800000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1302500000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>998200000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1448100000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1491000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1417400000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1349300000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1383800000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1360200000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1307200000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1266700000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1099400000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1079500000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>955500000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>982100000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>358300000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>405300000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>394800000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>423200000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>360400000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>343100000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>311400000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>335400000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>302500000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>259700000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>176800000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>17600000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>156200000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>190900000.0</v>
       </c>
-      <c r="CW5">
-[...1 lines deleted...]
-      </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B6">
+        <v>2103000000.0</v>
+      </c>
+      <c r="C6">
         <v>2773000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>987000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2144000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3013000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3514000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1344000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2002000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3601000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3535000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1684000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2339000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3135000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3332000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1843000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2810000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2747000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2895000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1972000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2555000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2859000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2648000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1092000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>895000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3636000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2553000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1534000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1975000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1934000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2421000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1020000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1718300000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1981200000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2234200000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>287800000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1269400000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1395600000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1750000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>908800000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1382800000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1859800000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1724400000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>785300000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1265200000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2203600000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1937800000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1248800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1450600000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1627400000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1493000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>843300000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1262300000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1588000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1648000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>826000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1346200000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1348200000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1597600000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>770600000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1305300000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1265800000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1683700000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1387700000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1398900000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1377000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1574200000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>4471800000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1254200000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1195700000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1035800000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>650400000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>694600000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1328600000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1024000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1592200000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1519400000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1448700000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1381000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1538500000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1511800000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1570900000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1301600000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1255900000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1109300000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>991900000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1005200000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>456400000.0</v>
       </c>
-      <c r="CJ6">
-[...1 lines deleted...]
-      </c>
       <c r="CK6">
+        <v>464800000.0</v>
+      </c>
+      <c r="CL6">
         <v>457500000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>482000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>421800000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>355000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>323200000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>347300000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>358500000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>304800000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>180900000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>46100000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>163900000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>199000000.0</v>
       </c>
-      <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -24762,138 +24909,139 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>28000000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
         <v>9600000.0</v>
       </c>
-      <c r="AV8">
-[...1 lines deleted...]
-      </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
@@ -25024,1402 +25172,1417 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B9">
+        <v>44982000000.0</v>
+      </c>
+      <c r="C9">
         <v>9103000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11682000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12571000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>13070000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13579000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11942000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12196000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13074000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12031000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11313000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12243000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12068000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>38691000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35348000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>36502000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>35563000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>35212000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>31815000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>32924000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>31237000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>30072000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7736000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8237000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9717000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8132000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6024000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5921000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5098000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5384000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4437000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5066000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5215900000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5491600000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>22680300000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>22426000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>22407200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>22525900000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>21714400000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>21403900000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>21456200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>20288500000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>20187900000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>19901600000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>20015500000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>19051500000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>18984300000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>18557000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>18473400000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>17859400000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>17570900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>17855500000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>17690300000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>17576000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>15536100000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>15353100000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>15407300000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>15415200000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>15317700000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>15398000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>15100700000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>14894300000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>14647900000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>14572300000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>14431300000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>15072900000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>19046500000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>15425100000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>15413200000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>15143300000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>15069600000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>14961000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>15666800000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>15553700000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>15561400000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>15242000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>15267900000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>15088000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>14555500000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>14449400000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>14171100000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>13838500000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>11432300000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>11156900000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>11149000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>10943100000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>6833500000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>4807200000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>4607900000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>4573800000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4294900000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>4261800000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>4114400000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>4100300000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3990400000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3579400000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>2900100000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2812400000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>2662200000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>2663700000.0</v>
       </c>
-      <c r="CW9">
-[...1 lines deleted...]
-      </c>
       <c r="CX9">
         <v>0.0</v>
       </c>
       <c r="CY9">
+        <v>0.0</v>
+      </c>
+      <c r="CZ9">
         <v>486900000.0</v>
       </c>
-      <c r="CZ9">
-[...1 lines deleted...]
-      </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B10">
+        <v>1937000000.0</v>
+      </c>
+      <c r="C10">
         <v>2304000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>215000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1406000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2292000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2797000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>606000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1373000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2986000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2939000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1001000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1654000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2441000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2619000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1154000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2146000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2143000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2326000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1400000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1996000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2353000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2176000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>611000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>389000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3149000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2089000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1098000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1489000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1453000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1945000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>543000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1242000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1503500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1780300000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>124200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1118900000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1205700000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1515000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>658600000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1136500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1448300000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1312000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>374300000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1129600000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1558000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1569100000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>887100000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1087200000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1263700000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1130100000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>459800000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>879700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1208100000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1282500000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>481400000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1025700000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1048600000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1309800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>478200000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1045200000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1007400000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1427100000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>752100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1136800000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1129600000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1335300000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4339700000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1117200000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1052500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>893600000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>507800000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>549400000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1186000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>879200000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1322800000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1371400000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1317300000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1246400000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1283800000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1254600000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1203300000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1172700000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1041400000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1023400000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>896600000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>928900000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>313400000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>372400000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>362600000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>390900000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>327800000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>310200000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>278600000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>302500000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>269400000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>229400000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>159300000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>149500000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>137800000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>177100000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>105400000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>104300000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>109000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>91100000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>129700000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B11">
+        <v>483000000.0</v>
+      </c>
+      <c r="C11">
         <v>544000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-331000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>219000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>548000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>613000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>193000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>365000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>685000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>690000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>170000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>354000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>585000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>615000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>193000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>533000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>493000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>531000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>275000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>494000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>552000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>509000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>60000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>167000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>873000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>566000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>164000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>306000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>314000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>394000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>118000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>282000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>450100000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>467800000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1106500000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>372000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>350400000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>505100000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>290200000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>518700000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>667700000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>609000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>193400000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>474800000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>698900000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>703900000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>380400000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>456300000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>532600000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>438700000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>167000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>225900000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>408800000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>410200000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>17200000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>334500000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>405000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>453300000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>142900000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>362000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>305800000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>500500000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>203300000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>397700000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>407200000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>458500000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1597900000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>387000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>359000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>313200000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>176400000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-271300000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>435500000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>291100000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>463700000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>503400000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>482100000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>463300000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>482700000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>443800000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>452100000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>440900000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>389400000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>382700000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>337200000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>317200000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>131500000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>130300000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>124700000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>95300000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>118300000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>112100000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>99900000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>109800000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>96300000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>56900000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>52800000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>49200000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>50200000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>64600000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>34200000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>34400000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>35900000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>27400000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>38900000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B12">
+        <v>56000000.0</v>
+      </c>
+      <c r="C12">
         <v>357000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>366000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>351000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>341000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>344000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>340000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>300000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>280000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>265000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>259000000.0</v>
       </c>
       <c r="L12">
         <v>259000000.0</v>
       </c>
       <c r="M12">
+        <v>259000000.0</v>
+      </c>
+      <c r="N12">
         <v>261000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>251000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>229000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>213000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>208000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>201000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>200000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>201000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>205000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>192000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>191000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>198000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>201000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>194000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>190000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>185000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>184000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>187000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>189000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>188000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>192000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>184000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>163600000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>150000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>189900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>235000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>177300000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>172900000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>185700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>187100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>179700000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>164800000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>154100000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>154400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>153600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>155300000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>145600000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>146200000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>145800000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>151500000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>151900000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>153500000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>151500000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>133600000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>117600000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>109100000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>112600000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>108200000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>103600000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>105900000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>113000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>106300000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>100200000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>99400000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>103700000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>110600000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>117000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>116100000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>115900000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>118400000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>116500000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>119000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>125300000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>119600000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>100100000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>102900000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>100000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>105600000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>103900000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>94000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>58000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>56100000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>58900000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>53200000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>44900000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>32900000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>32200000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>32300000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>32600000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>32900000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>32800000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>32900000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>33100000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>30300000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>17500000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>17600000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>18400000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>13800000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>13600000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>14400000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>13500000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>14200000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>27000000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>366000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>351000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>341000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>344000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>340000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>259000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>261000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>251000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>229000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>213000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>208000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>201000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>200000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>201000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>205000000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>194000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>190000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>185000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>184000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -26452,135 +26615,136 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B14">
+        <v>9000000.0</v>
+      </c>
+      <c r="C14">
         <v>4000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="F14">
         <v>-1000000.0</v>
       </c>
       <c r="G14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="H14">
         <v>5000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-3000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-11000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-12000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-5000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-3000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>78000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="X14">
         <v>65000000.0</v>
       </c>
       <c r="Y14">
         <v>65000000.0</v>
       </c>
-      <c r="Z14"/>
+      <c r="Z14">
+        <v>65000000.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -26715,918 +26879,925 @@
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
         <v>700000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1600000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1400000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1000000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1200000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1300000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>300000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>500000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>-1000000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1000000.0</v>
       </c>
-      <c r="CW14">
-[...1 lines deleted...]
-      </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
         <v>900000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>200000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>500000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B15">
+        <v>1463000000.0</v>
+      </c>
+      <c r="C15">
         <v>1764000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>547000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1189000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1743000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2183000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>418000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1016000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2300000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2246000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>856000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1289000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1853000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2004000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>977000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1613000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1650000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1779000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1125000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1502000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1801000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1667000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>551000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>222000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2276000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1523000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>934000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1183000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1139000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1551000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>425000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>960000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1053400000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1312500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1230700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>746900000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>855300000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1009900000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>368400000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>617800000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>780600000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>703000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>180900000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>654800000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>859100000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>865200000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>506700000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>630900000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>731100000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>701000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>148200000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>656200000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>800100000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>885200000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>464200000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>691200000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>643600000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>856500000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>335300000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>683200000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>701600000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>926600000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>548800000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>739100000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>722400000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>876800000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2741800000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>730200000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>693500000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>580400000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>331400000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>820700000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>750500000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>588100000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>859100000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>868000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>835200000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>783100000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>801100000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>810800000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>751200000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>731800000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>652000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>640700000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>559400000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>611700000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>184500000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>242100000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>237900000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>295600000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>208800000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>196500000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>177300000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>191700000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>171900000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>171200000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>106200000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>99800000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>87700000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>111500000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>72400000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>70600000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>72200000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>63500000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>49900000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>40400000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>547000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1189000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1743000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2183000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>418000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1289000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1853000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1989000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>965000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1618000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1653000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1789000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1137000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1509000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1793000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1665000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>551000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>222000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2276000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1523000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>934000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1183000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1139000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1551000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>424100000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>960000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1053400000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1312500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1230700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>746900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>855300000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1009900000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>368400000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>617800000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>780600000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>703000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>180900000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>654800000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>859100000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>865200000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>506700000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>630900000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>731100000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>691400000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>148200000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>656200000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>800100000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>885200000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>464200000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>691200000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>643600000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>856500000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>335300000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>683200000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>701600000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>926600000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>548800000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>739100000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>722400000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>876800000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2741800000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>730200000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>693500000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>580400000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>331400000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>820700000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>750500000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>588100000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>859100000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>868000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>835200000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>783100000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>801100000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>810800000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>751200000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>731800000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>652000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>640700000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>559400000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>611700000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>184500000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>242100000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>237900000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>295600000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>208800000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>196500000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>177300000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>191700000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>171900000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>171200000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>106200000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>99800000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>87700000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>111500000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>72400000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>70600000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>72200000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>63500000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>49900000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>40400000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B17">
+        <v>1454000000.0</v>
+      </c>
+      <c r="C17">
         <v>1760000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>546000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1187000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1744000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2184000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>413000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1008000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2301000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2249000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>831000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1300000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1856000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2004000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>961000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1613000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1650000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1795000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1125000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1502000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1801000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1667000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>551000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>222000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2276000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1523000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3290000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1183000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1139000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1551000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3060100000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>960000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1053400000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1312500000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1472700000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>746900000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>855300000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1009900000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3413400000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>617800000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>780600000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>703000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>180900000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>654800000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>859100000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>865200000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2560100000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>630900000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>731100000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>1498700000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>656200000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>800100000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>885200000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>683200000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>701600000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>926600000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -27712,143 +27883,148 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B18">
+        <v>-364000000.0</v>
+      </c>
+      <c r="C18">
         <v>-357000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-366000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-351000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-341000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-344000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-340000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-300000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-280000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-265000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-259000000.0</v>
       </c>
       <c r="L18">
         <v>-259000000.0</v>
       </c>
       <c r="M18">
+        <v>-259000000.0</v>
+      </c>
+      <c r="N18">
         <v>-261000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-251000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-229000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-213000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-208000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-201000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-200000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-201000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-205000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-192000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-191000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-198000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-201000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-194000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-190000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-185000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-184000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-187000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -27880,54 +28056,55 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -27990,87 +28167,86 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -28252,407 +28428,411 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B21">
+        <v>2063000000.0</v>
+      </c>
+      <c r="C21">
         <v>2661000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>581000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1757000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2633000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3141000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>946000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1712000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3026000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3204000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1260000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1913000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2702000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2619000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>219000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2146000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2143000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2537000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-296000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2059000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2353000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2176000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>804000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>617000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3353000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2284000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1291000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1674000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1637000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2131000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>726000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1429000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1694300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1983600000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>570200000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1269400000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1395600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1750000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>847700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1346400000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1448300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1312000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>374300000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1129600000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1558000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1569100000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>887100000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1087200000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1263700000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1130100000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>459800000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>879700000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1208100000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1282500000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>481400000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1025700000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1048600000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1309800000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>478200000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1045200000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1007400000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1427100000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>752100000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1136800000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1129600000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1335300000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>4339700000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1117200000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1052500000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>893600000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>507800000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>549400000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1186000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>879200000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1322800000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1371400000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1317300000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1246400000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1283800000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1254600000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1203300000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1172700000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1041400000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1023400000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>896600000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>928900000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>313400000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>372400000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>362600000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>390900000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>327800000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>310200000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>278600000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>302500000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>269400000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>229400000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>159300000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2794800000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>137800000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>177100000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>96400000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>119300000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>122500000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>105300000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>156700000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -28834,374 +29014,380 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
+        <v>48411000000.0</v>
+      </c>
+      <c r="C23">
         <v>47520000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>49166000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>48954000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>47143000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>45750000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>44496000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>43433000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>40620000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>39373000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>41387000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>40936000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>40970000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>39553000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>38775000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>37793000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>36489000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>35769000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>35181000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>33826000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>31498000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>30209000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31020000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>30541000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>25911000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>27337000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>26116000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>25000000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23829000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>22535000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>22647000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>21822000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>21249400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>20553900000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>22110100000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>21156600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>21011600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20775900000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>20878500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20068500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>20007900000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>18976500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>19813600000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>18772000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>18457500000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>17482400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>18097200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>17469800000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>17209700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>16729300000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>17111100000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16975800000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>16482200000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>16293500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>15054700000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>14327400000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>14358700000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>14105400000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>14839500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>14352800000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>14093300000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>13467200000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>13895800000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>13435500000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>13301700000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>13737600000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>14706800000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>14307900000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>14360700000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>14249700000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14561800000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>14411600000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>14480800000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>14674500000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>14238600000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>13870600000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13950600000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>13841600000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>13271700000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>13194800000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>12967800000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>12665800000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>10390900000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>10133500000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>10252400000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>10014200000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>6520100000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>4434800000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>4245300000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4182900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3967100000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3951600000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3835800000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3797800000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>3721000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>3350000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2740800000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>17600000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2524400000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2486600000.0</v>
       </c>
-      <c r="CW23">
-[...1 lines deleted...]
-      </c>
       <c r="CX23">
         <v>0.0</v>
       </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
       <c r="DB23">
         <v>0.0</v>
       </c>
+      <c r="DC23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29264,395 +29450,397 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B25">
+        <v>366000000.0</v>
+      </c>
+      <c r="C25">
         <v>354000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>406000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>387000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>380000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>373000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>398000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>329000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>335000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>331000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>424000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>426000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>433000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>462000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>473000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>451000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>393000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>358000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>360000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>351000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>309000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>282000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>290000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>308000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>286000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>270000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>246000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>301000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>297000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>289000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>288000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>288300000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>286000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>269700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>227500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>223400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>218800000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>220700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>232400000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>228300000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>225800000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>225300000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>231300000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-29200000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>491500000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>214300000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>208100000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>213500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>212700000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>216700000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>237700000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>231100000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>228000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>212000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>193100000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>186900000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>182000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>178700000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>179800000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>151900000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>154800000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>150700000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>522600000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>24800000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>25800000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>27600000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>28400000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>26400000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>26200000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>26100000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>26700000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>26800000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-92800000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>144700000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>144100000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>146600000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>151400000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>144100000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>154700000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>151600000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>150200000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>148400000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>156500000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>156800000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>176400000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>144100000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>98100000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>59500000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>62700000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>58800000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>61400000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>65100000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>62100000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>56400000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>56000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>45100000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>27400000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>28500000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>7700000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>8100000.0</v>
       </c>
-      <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -29834,685 +30022,692 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>2431000000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>2431000000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>960000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2583000000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>971800000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>330000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>323600000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>318200000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>353500000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>348000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>345500000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>348600000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>351600000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>338500000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>351500000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>349900000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>350000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>359100000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>363800000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>368200000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>356300000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>374300000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>388700000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>370800000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>387000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>377300000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>376700000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>385900000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>410400000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>390200000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>393000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>393300000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>411200000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>403000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>405600000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>397000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>404100000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>400700000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>403100000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>402400000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>411700000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>420600000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>421200000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>432000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>440800000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>448200000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>445100000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>444300000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>433400000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>430800000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>429600000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>423000000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>424200000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>415700000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>413200000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>401400000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>376500000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>370600000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>367600000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>359500000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>537200000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>116900000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>112100000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>111000000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>192</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>6330000000.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>1838000000.0</v>
       </c>
-      <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>1838000000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>4818000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4800000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5522000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1931000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1838000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1800000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6913000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3946000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3821000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3925000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4318000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5305000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4046000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3781000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3502000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3418000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3278000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3166000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9430700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3216000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3104400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3110300000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3039900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2663000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2708300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2842700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2912400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2786100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2617600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2850300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2918400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2721300000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2677000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2777000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2676500000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2594000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2497100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2490700000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2150400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2165400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2058900000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1943200000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2001800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1688400000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1688800000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1772400000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1817200000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1716600000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1605500000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1679500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1963200000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1662500000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1751600000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1771700000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2141900000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1839700000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1784700000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1796900000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1892300000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1772000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1773500000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1804300000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1686300000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1759100000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1830700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1708600000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1830100000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1783000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1778900000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1771200000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1486400000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1477200000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1465300000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1369600000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>563000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>665700000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>677600000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>654000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>835800000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>783500000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>773900000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>716400000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>772900000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>683700000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>544400000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>505600000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>520200000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>474300000.0</v>
       </c>
-      <c r="CW28">
-[...1 lines deleted...]
-      </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
         <v>0.0</v>
       </c>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B29">
+        <v>483000000.0</v>
+      </c>
+      <c r="C29">
         <v>544000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-331000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>219000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>548000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>613000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>193000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>365000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>685000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>690000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>170000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>354000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>585000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>615000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>193000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>533000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>493000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>531000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>275000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>494000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>552000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>509000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>60000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>167000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>873000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>566000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>164000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>306000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>314000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>394000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30544,1008 +30739,1018 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
+        <v>42919000000.0</v>
+      </c>
+      <c r="C30">
         <v>6442000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11101000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10814000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10437000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10438000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10996000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10484000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10048000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8827000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10053000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10330000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9366000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>39553000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>38775000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>37793000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>36489000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>35789000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>35181000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>33826000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>31498000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>30209000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6932000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7620000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6364000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5848000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4733000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4247000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3461000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3253000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3711000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3637000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3521600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3508000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>22556100000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>21307000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>21201500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>21010900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3310600000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3146000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>20007900000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>18976500000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>19813600000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>18772000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>18457500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>17482400000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>18097200000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>17469800000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>17209700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>16729300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17111100000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>16975800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>16482200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>16293500000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>15054700000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>14327400000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>14358700000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>14105400000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>14839500000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>14352800000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>14093300000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>13467200000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>13895800000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>13435500000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>13301700000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>13737600000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>14706800000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>14307900000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>14360700000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>14249700000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>14561800000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>14411600000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>14480800000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>14674500000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>14238600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>13870600000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>13950600000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>13841600000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>13271700000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>13194800000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12967800000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>12665800000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>10390900000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>10133500000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>10252400000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>10014200000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>6520100000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4434800000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4245300000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4182900000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3967100000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3951600000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3835800000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3797800000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3721000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3350000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2740800000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>17600000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2524400000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2486600000.0</v>
       </c>
-      <c r="CW30">
-[...1 lines deleted...]
-      </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
       <c r="DB30">
         <v>0.0</v>
       </c>
+      <c r="DC30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B31">
+        <v>-126000000.0</v>
+      </c>
+      <c r="C31">
         <v>-357000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-366000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-351000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-341000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-344000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-340000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-339000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-40000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-265000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-259000000.0</v>
       </c>
       <c r="L31">
         <v>-259000000.0</v>
       </c>
       <c r="M31">
+        <v>-259000000.0</v>
+      </c>
+      <c r="N31">
         <v>-261000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4022000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-216000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-213000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-211000000.0</v>
       </c>
       <c r="R31">
         <v>-211000000.0</v>
       </c>
       <c r="S31">
+        <v>-211000000.0</v>
+      </c>
+      <c r="T31">
         <v>-212000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3353000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3042000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2737000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-193000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-228000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-204000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-195000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-193000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-185000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-184000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-186000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-183000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-187000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-190800000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-203300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-446000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-150500000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-189900000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-235000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-189100000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-209900000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1448300000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1312000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2185700000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>474800000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>698900000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>703900000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1673000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>456300000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>532600000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>438700000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2174500000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>879700000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1208100000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1282500000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-52354600000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1025700000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1048600000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1309800000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>478200000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1045200000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1007400000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1427100000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2857400000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1136800000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1129600000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>1335300000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>4824100000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>1117200000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>1052500000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>893600000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>1135200000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>549400000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>1186000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>879200000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1295300000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1371400000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1317300000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1246400000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1261600000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1254600000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1203300000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>1172700000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1022300000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>1023400000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>896600000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>928900000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>313400000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>372400000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>362600000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>390900000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>413700000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>196900000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>378200000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>404600000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>269400000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>357900000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>159300000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-2794800000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>137800000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>177100000.0</v>
       </c>
-      <c r="CW31">
-[...1 lines deleted...]
-      </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B32">
+        <v>50474000000.0</v>
+      </c>
+      <c r="C32">
         <v>50181000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>49747000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>50711000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>49776000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>48891000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>45442000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>45145000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>43646000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>42577000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>42647000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>42849000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>43672000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>42172000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>38994000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>39939000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>38632000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>38095000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>34885000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>35822000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>33851000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>32385000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>31824000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>31158000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>29264000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>29621000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>27407000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>26674000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>25466000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>24666000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>23373000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>23251000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>22943700000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>22537500000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>22680300000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>22426000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>22407200000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>22525900000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>21726200000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>21414900000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>21456200000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>20288500000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>20187900000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>19901600000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>20015500000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>19051500000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>18984300000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>18557000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>18473400000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>17859400000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>17570900000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>17855500000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>17690300000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>17576000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>15536100000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>15353100000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>15407300000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>15415200000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>15317700000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>15398000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>15100700000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>14894300000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>14647900000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>14572300000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>14431300000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>15072900000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>19046500000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>15425100000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>15413200000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>15143300000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>15069600000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>14961000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>15666800000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>15553700000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>15561400000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>15242000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>15267900000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>15088000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>14555500000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>14449400000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>14171100000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>13838500000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>11432300000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>11156900000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>11149000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>10943100000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>6833500000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>4807200000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>4607900000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>4573800000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>4294900000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>4261800000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>4114400000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>4100300000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>3990400000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>3579400000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>2900100000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>2812400000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>2662200000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>2663700000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>2533300000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>2560500000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>2384800000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>2320000000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>2104100000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>1962100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -31622,51 +31827,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
         <v>8288000000.0</v>
       </c>
       <c r="C2">
         <v>6526000000.0</v>
       </c>
       <c r="D2">
         <v>7387000000.0</v>
       </c>
       <c r="E2">
         <v>4880000000.0</v>
       </c>
       <c r="F2">
         <v>5741000000.0</v>
       </c>
       <c r="G2">
         <v>4937000000.0</v>
       </c>
       <c r="H2">
         <v>3934000000.0</v>
       </c>
       <c r="I2">
         <v>3609000000.0</v>
       </c>
@@ -31703,51 +31908,51 @@
       <c r="T2">
         <v>2602100000.0</v>
       </c>
       <c r="U2">
         <v>2740200000.0</v>
       </c>
       <c r="V2">
         <v>1457200000.0</v>
       </c>
       <c r="W2">
         <v>464500000.0</v>
       </c>
       <c r="X2">
         <v>694900000.0</v>
       </c>
       <c r="Y2">
         <v>406400000.0</v>
       </c>
       <c r="Z2">
         <v>203300000.0</v>
       </c>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
         <v>1116000000</v>
       </c>
       <c r="C3">
         <v>1256000000</v>
       </c>
       <c r="D3">
         <v>1296000000</v>
       </c>
       <c r="E3">
         <v>1152000000</v>
       </c>
       <c r="F3">
         <v>1087000000</v>
       </c>
       <c r="G3">
         <v>1021000000</v>
       </c>
       <c r="H3">
         <v>1077000000</v>
       </c>
       <c r="I3">
         <v>1208000000</v>
       </c>
@@ -31786,51 +31991,51 @@
       </c>
       <c r="U3">
         <v>193900000</v>
       </c>
       <c r="V3">
         <v>161800000</v>
       </c>
       <c r="W3">
         <v>136800000</v>
       </c>
       <c r="X3">
         <v>110700000</v>
       </c>
       <c r="Y3">
         <v>123300000</v>
       </c>
       <c r="Z3">
         <v>70400000</v>
       </c>
       <c r="AA3">
         <v>73300000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>2521000000.0</v>
       </c>
       <c r="F4">
         <v>-861000000.0</v>
       </c>
       <c r="G4">
         <v>804000000.0</v>
       </c>
       <c r="H4">
         <v>1003000000.0</v>
       </c>
       <c r="I4">
         <v>325000000.0</v>
       </c>
       <c r="J4">
         <v>-466400000.0</v>
       </c>
       <c r="K4">
         <v>1961800000.0</v>
       </c>
@@ -31841,51 +32046,51 @@
         <v>564800000.0</v>
       </c>
       <c r="N4">
         <v>-897700000.0</v>
       </c>
       <c r="O4">
         <v>283000000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>-3027300000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>604000000.0</v>
       </c>
       <c r="F5">
         <v>-260000000.0</v>
       </c>
       <c r="G5">
         <v>-471000000.0</v>
       </c>
       <c r="H5">
         <v>-376000000.0</v>
       </c>
       <c r="I5">
         <v>-51000000.0</v>
       </c>
       <c r="J5">
         <v>-938400000.0</v>
       </c>
       <c r="K5">
         <v>-229100000.0</v>
       </c>
@@ -31896,51 +32101,51 @@
         <v>321300000.0</v>
       </c>
       <c r="N5">
         <v>-72200000.0</v>
       </c>
       <c r="O5">
         <v>38400000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>-345300000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
         <v>1203000000.0</v>
       </c>
       <c r="C6">
         <v>1762000000.0</v>
       </c>
       <c r="D6">
         <v>-861000000.0</v>
       </c>
       <c r="E6">
         <v>2507000000.0</v>
       </c>
       <c r="F6">
         <v>-861000000.0</v>
       </c>
       <c r="G6">
         <v>804000000.0</v>
       </c>
       <c r="H6">
         <v>1003000000.0</v>
       </c>
       <c r="I6">
         <v>325000000.0</v>
       </c>
@@ -31977,51 +32182,51 @@
       <c r="T6">
         <v>165800000.0</v>
       </c>
       <c r="U6">
         <v>-138100000.0</v>
       </c>
       <c r="V6">
         <v>1283000000.0</v>
       </c>
       <c r="W6">
         <v>992700000.0</v>
       </c>
       <c r="X6">
         <v>-230400000.0</v>
       </c>
       <c r="Y6">
         <v>288500000.0</v>
       </c>
       <c r="Z6">
         <v>203100000.0</v>
       </c>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B7">
         <v>-3277000000.0</v>
       </c>
       <c r="C7">
         <v>-1719000000.0</v>
       </c>
       <c r="D7">
         <v>-535000000.0</v>
       </c>
       <c r="E7">
         <v>253000000.0</v>
       </c>
       <c r="F7">
         <v>784000000.0</v>
       </c>
       <c r="G7">
         <v>5203000000.0</v>
       </c>
       <c r="H7">
         <v>-192000000.0</v>
       </c>
       <c r="I7">
         <v>-1602000000.0</v>
       </c>
@@ -32058,51 +32263,51 @@
       <c r="T7">
         <v>494600000.0</v>
       </c>
       <c r="U7">
         <v>-41700000.0</v>
       </c>
       <c r="V7">
         <v>248800000.0</v>
       </c>
       <c r="W7">
         <v>63000000.0</v>
       </c>
       <c r="X7">
         <v>-214000000.0</v>
       </c>
       <c r="Y7">
         <v>450600000.0</v>
       </c>
       <c r="Z7">
         <v>-200000.0</v>
       </c>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2510000000.0</v>
       </c>
       <c r="F8">
         <v>-2138000000.0</v>
       </c>
       <c r="G8">
         <v>-256000000.0</v>
       </c>
       <c r="H8">
         <v>-1053000000.0</v>
       </c>
       <c r="I8">
         <v>-695000000.0</v>
       </c>
       <c r="J8">
         <v>-22200000.0</v>
       </c>
       <c r="K8">
         <v>-1380500000.0</v>
       </c>
@@ -32113,51 +32318,51 @@
         <v>-1899700000.0</v>
       </c>
       <c r="N8">
         <v>-418300000.0</v>
       </c>
       <c r="O8">
         <v>189900000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>109700000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B9">
         <v>-2526000000.0</v>
       </c>
       <c r="C9">
         <v>-683000000.0</v>
       </c>
       <c r="D9">
         <v>-1762000000.0</v>
       </c>
       <c r="E9">
         <v>-2510000000.0</v>
       </c>
       <c r="F9">
         <v>-2138000000.0</v>
       </c>
       <c r="G9">
         <v>-256000.0</v>
       </c>
       <c r="H9">
         <v>-1053000000.0</v>
       </c>
       <c r="I9">
         <v>-707000000.0</v>
       </c>
@@ -32192,51 +32397,51 @@
       <c r="T9">
         <v>-247300000.0</v>
       </c>
       <c r="U9">
         <v>-776900000.0</v>
       </c>
       <c r="V9">
         <v>-399700000.0</v>
       </c>
       <c r="W9">
         <v>-91200000.0</v>
       </c>
       <c r="X9">
         <v>-251100000.0</v>
       </c>
       <c r="Y9">
         <v>-108100000.0</v>
       </c>
       <c r="Z9">
         <v>-44700000.0</v>
       </c>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>1762000000.0</v>
       </c>
       <c r="E10">
         <v>2510000000.0</v>
       </c>
       <c r="F10">
         <v>2138000000.0</v>
       </c>
       <c r="G10">
         <v>256000000.0</v>
       </c>
       <c r="H10">
         <v>593000000.0</v>
       </c>
       <c r="I10">
         <v>-1099000000.0</v>
       </c>
       <c r="J10">
         <v>-53100000.0</v>
       </c>
       <c r="K10">
@@ -32261,51 +32466,51 @@
         <v>0.0</v>
       </c>
       <c r="R10">
         <v>0.0</v>
       </c>
       <c r="S10"/>
       <c r="T10">
         <v>-683800000.0</v>
       </c>
       <c r="U10">
         <v>-741100000.0</v>
       </c>
       <c r="V10">
         <v>75700000.0</v>
       </c>
       <c r="W10">
         <v>190300000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2698000000.0</v>
       </c>
       <c r="F11">
         <v>606000000.0</v>
       </c>
       <c r="G11">
         <v>5780000000.0</v>
       </c>
       <c r="H11">
         <v>1171000000.0</v>
       </c>
       <c r="I11">
         <v>-675000000.0</v>
       </c>
       <c r="J11">
         <v>1219200000.0</v>
       </c>
       <c r="K11">
         <v>1049200000.0</v>
       </c>
@@ -32330,51 +32535,51 @@
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>309800000.0</v>
       </c>
       <c r="W11">
         <v>217200000.0</v>
       </c>
       <c r="X11">
         <v>121200000.0</v>
       </c>
       <c r="Y11">
         <v>265500000.0</v>
       </c>
       <c r="Z11">
         <v>27800000.0</v>
       </c>
       <c r="AA11">
         <v>69900000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-87000000.0</v>
       </c>
       <c r="F12">
         <v>174000000.0</v>
       </c>
       <c r="G12">
         <v>-91000000.0</v>
       </c>
       <c r="H12">
         <v>379000000.0</v>
       </c>
       <c r="I12">
         <v>366000000.0</v>
       </c>
       <c r="J12">
         <v>-807000000.0</v>
       </c>
       <c r="K12">
         <v>383300000.0</v>
       </c>
@@ -32395,100 +32600,100 @@
         <v>107700000.0</v>
       </c>
       <c r="R12">
         <v>1391400000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12">
         <v>459600000.0</v>
       </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12">
         <v>25300000.0</v>
       </c>
       <c r="Z12">
         <v>38400000.0</v>
       </c>
       <c r="AA12">
         <v>47500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2319000000.0</v>
       </c>
       <c r="F13">
         <v>2176000000.0</v>
       </c>
       <c r="G13">
         <v>3213000000.0</v>
       </c>
       <c r="H13">
         <v>1664000000.0</v>
       </c>
       <c r="I13">
         <v>-1316000000.0</v>
       </c>
       <c r="J13">
         <v>-218000000.0</v>
       </c>
       <c r="K13">
         <v>684000000.0</v>
       </c>
       <c r="L13">
         <v>914000000.0</v>
       </c>
       <c r="M13">
         <v>1532300000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
         <v>1546000000.0</v>
       </c>
       <c r="C14">
         <v>1393000000.0</v>
       </c>
       <c r="D14">
         <v>1745000000.0</v>
       </c>
       <c r="E14">
         <v>1675000000.0</v>
       </c>
       <c r="F14">
         <v>1302000000.0</v>
       </c>
       <c r="G14">
         <v>1154000000.0</v>
       </c>
       <c r="H14">
         <v>1133000000.0</v>
       </c>
       <c r="I14">
         <v>1127000000.0</v>
       </c>
@@ -32525,51 +32730,51 @@
       <c r="T14">
         <v>586200000.0</v>
       </c>
       <c r="U14">
         <v>604900000.0</v>
       </c>
       <c r="V14">
         <v>633800000.0</v>
       </c>
       <c r="W14">
         <v>279100000.0</v>
       </c>
       <c r="X14">
         <v>245000000.0</v>
       </c>
       <c r="Y14">
         <v>3800000.0</v>
       </c>
       <c r="Z14">
         <v>120500000.0</v>
       </c>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B15">
         <v>1529000000.0</v>
       </c>
       <c r="C15">
         <v>1508000000.0</v>
       </c>
       <c r="D15">
         <v>1395000000.0</v>
       </c>
       <c r="E15">
         <v>1229000000.0</v>
       </c>
       <c r="F15">
         <v>1104000000.0</v>
       </c>
       <c r="G15">
         <v>954000000.0</v>
       </c>
       <c r="H15">
         <v>818000000.0</v>
       </c>
       <c r="I15">
         <v>776000000.0</v>
       </c>
@@ -32600,51 +32805,51 @@
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15"/>
       <c r="T15">
         <v>2481100000.0</v>
       </c>
       <c r="U15">
         <v>2362200000.0</v>
       </c>
       <c r="V15">
         <v>3316400000.0</v>
       </c>
       <c r="W15">
         <v>2563400000.0</v>
       </c>
       <c r="X15">
         <v>57000000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
         <v>9491000000.0</v>
       </c>
       <c r="C16">
         <v>8288000000.0</v>
       </c>
       <c r="D16">
         <v>6526000000.0</v>
       </c>
       <c r="E16">
         <v>7387000000.0</v>
       </c>
       <c r="F16">
         <v>4880000000.0</v>
       </c>
       <c r="G16">
         <v>5741000000.0</v>
       </c>
       <c r="H16">
         <v>4937000000.0</v>
       </c>
       <c r="I16">
         <v>3934000000.0</v>
       </c>
@@ -32683,102 +32888,102 @@
       </c>
       <c r="U16">
         <v>2602100000.0</v>
       </c>
       <c r="V16">
         <v>2740200000.0</v>
       </c>
       <c r="W16">
         <v>1457200000.0</v>
       </c>
       <c r="X16">
         <v>464500000.0</v>
       </c>
       <c r="Y16">
         <v>694900000.0</v>
       </c>
       <c r="Z16">
         <v>406400000.0</v>
       </c>
       <c r="AA16">
         <v>203300000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-10000000.0</v>
       </c>
       <c r="G17">
         <v>7000000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>-2000000.0</v>
       </c>
       <c r="J17">
         <v>4300000.0</v>
       </c>
       <c r="K17">
         <v>4100000.0</v>
       </c>
       <c r="L17">
         <v>-5300000.0</v>
       </c>
       <c r="M17">
         <v>-7100000.0</v>
       </c>
       <c r="N17">
         <v>2200000.0</v>
       </c>
       <c r="O17">
         <v>1100000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>-3200000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
         <v>3174000000.0</v>
       </c>
       <c r="C18">
         <v>4552000000.0</v>
       </c>
       <c r="D18">
         <v>6765000000.0</v>
       </c>
       <c r="E18">
         <v>7247000000.0</v>
       </c>
       <c r="F18">
         <v>7277000000.0</v>
       </c>
       <c r="G18">
         <v>9667000000.0</v>
       </c>
       <c r="H18">
         <v>4984000000.0</v>
       </c>
       <c r="I18">
         <v>2619000000.0</v>
       </c>
@@ -32815,51 +33020,51 @@
       <c r="T18">
         <v>4022600000.0</v>
       </c>
       <c r="U18">
         <v>3850300000.0</v>
       </c>
       <c r="V18">
         <v>3094900000.0</v>
       </c>
       <c r="W18">
         <v>1166400000.0</v>
       </c>
       <c r="X18">
         <v>1032700000.0</v>
       </c>
       <c r="Y18">
         <v>867800000.0</v>
       </c>
       <c r="Z18">
         <v>584200000.0</v>
       </c>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B19">
         <v>69000000.0</v>
       </c>
       <c r="C19">
         <v>-5167000000.0</v>
       </c>
       <c r="D19">
         <v>-4254000000.0</v>
       </c>
       <c r="E19">
         <v>-4560000000.0</v>
       </c>
       <c r="F19">
         <v>-4056000000.0</v>
       </c>
       <c r="G19">
         <v>-14751000000.0</v>
       </c>
       <c r="H19">
         <v>-2458000000.0</v>
       </c>
       <c r="I19">
         <v>16000000.0</v>
       </c>
@@ -32876,88 +33081,88 @@
         <v>-542600000.0</v>
       </c>
       <c r="N19">
         <v>-1223300000.0</v>
       </c>
       <c r="O19">
         <v>278900000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-240300000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>1250000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B21">
         <v>2327000000.0</v>
       </c>
       <c r="C21">
         <v>5562000000.0</v>
       </c>
       <c r="D21">
         <v>739000000.0</v>
       </c>
       <c r="E21">
         <v>1795000000.0</v>
       </c>
       <c r="F21">
         <v>3675000000.0</v>
       </c>
       <c r="G21">
         <v>-298000000.0</v>
       </c>
       <c r="H21">
         <v>438000000.0</v>
       </c>
       <c r="I21">
         <v>-1295000000.0</v>
       </c>
@@ -32974,51 +33179,51 @@
         <v>763700000.0</v>
       </c>
       <c r="N21">
         <v>-609500000.0</v>
       </c>
       <c r="O21">
         <v>5121000000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>514400000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22">
         <v>5661000000.0</v>
       </c>
       <c r="C22">
         <v>5971000000.0</v>
       </c>
       <c r="D22">
         <v>5987000000.0</v>
       </c>
       <c r="E22">
         <v>6019000000.0</v>
       </c>
       <c r="F22">
         <v>6095000000.0</v>
       </c>
       <c r="G22">
         <v>4572000000.0</v>
       </c>
       <c r="H22">
         <v>4807000000.0</v>
       </c>
       <c r="I22">
         <v>3750000000.0</v>
       </c>
@@ -33057,51 +33262,51 @@
       </c>
       <c r="U22">
         <v>3094900000.0</v>
       </c>
       <c r="V22">
         <v>2463800000.0</v>
       </c>
       <c r="W22">
         <v>960900000.0</v>
       </c>
       <c r="X22">
         <v>774300000.0</v>
       </c>
       <c r="Y22">
         <v>171900000.0</v>
       </c>
       <c r="Z22">
         <v>342200000.0</v>
       </c>
       <c r="AA22">
         <v>226000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
         <v>69000000.0</v>
       </c>
       <c r="C23">
         <v>39000000.0</v>
       </c>
       <c r="D23">
         <v>-17000000.0</v>
       </c>
       <c r="E23">
         <v>5598000000.0</v>
       </c>
       <c r="F23">
         <v>-451000000.0</v>
       </c>
       <c r="G23">
         <v>360000000.0</v>
       </c>
       <c r="H23">
         <v>-119000000.0</v>
       </c>
       <c r="I23">
         <v>-181000000.0</v>
       </c>
@@ -33138,51 +33343,51 @@
       <c r="T23">
         <v>937800000.0</v>
       </c>
       <c r="U23">
         <v>-348700000.0</v>
       </c>
       <c r="V23">
         <v>-377800000.0</v>
       </c>
       <c r="W23">
         <v>-8300000.0</v>
       </c>
       <c r="X23">
         <v>100000000.0</v>
       </c>
       <c r="Y23">
         <v>-3900000.0</v>
       </c>
       <c r="Z23">
         <v>-1843800000.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24">
         <v>-385000000.0</v>
       </c>
       <c r="C24">
         <v>-51000000.0</v>
       </c>
       <c r="D24">
         <v>-24000000.0</v>
       </c>
       <c r="E24">
         <v>-3408000000.0</v>
       </c>
       <c r="F24">
         <v>-1019000000.0</v>
       </c>
       <c r="G24">
         <v>8448000000.0</v>
       </c>
       <c r="H24">
         <v>743000000.0</v>
       </c>
       <c r="I24">
         <v>-220000000.0</v>
       </c>
@@ -33221,51 +33426,51 @@
       </c>
       <c r="U24">
         <v>91900000.0</v>
       </c>
       <c r="V24">
         <v>15838900000.0</v>
       </c>
       <c r="W24">
         <v>24800000.0</v>
       </c>
       <c r="X24">
         <v>6300000.0</v>
       </c>
       <c r="Y24">
         <v>14600000.0</v>
       </c>
       <c r="Z24">
         <v>49100000.0</v>
       </c>
       <c r="AA24">
         <v>5400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
         <v>363000000.0</v>
       </c>
       <c r="C25">
         <v>346000000.0</v>
       </c>
       <c r="D25">
         <v>1177000000.0</v>
       </c>
       <c r="E25">
         <v>264000000.0</v>
       </c>
       <c r="F25">
         <v>-245000000.0</v>
       </c>
       <c r="G25">
         <v>16000000.0</v>
       </c>
       <c r="H25">
         <v>-62000000.0</v>
       </c>
       <c r="I25">
         <v>235000000.0</v>
       </c>
@@ -33302,51 +33507,51 @@
       <c r="T25">
         <v>-153200000.0</v>
       </c>
       <c r="U25">
         <v>-134500000.0</v>
       </c>
       <c r="V25">
         <v>12900000.0</v>
       </c>
       <c r="W25">
         <v>103600000.0</v>
       </c>
       <c r="X25">
         <v>273700000.0</v>
       </c>
       <c r="Y25">
         <v>301500000.0</v>
       </c>
       <c r="Z25">
         <v>120700000.0</v>
       </c>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26">
         <v>-2605000000.0</v>
       </c>
       <c r="C26">
         <v>-2900000000.0</v>
       </c>
       <c r="D26">
         <v>-2676000000.0</v>
       </c>
       <c r="E26">
         <v>-2316000000.0</v>
       </c>
       <c r="F26">
         <v>-1900000000.0</v>
       </c>
       <c r="G26">
         <v>-2700000000.0</v>
       </c>
       <c r="H26">
         <v>-1701000000.0</v>
       </c>
       <c r="I26">
         <v>-1685000000.0</v>
       </c>
@@ -33381,51 +33586,51 @@
         <v>-3276200000.0</v>
       </c>
       <c r="T26">
         <v>-6151400000.0</v>
       </c>
       <c r="U26">
         <v>-4550200000.0</v>
       </c>
       <c r="V26">
         <v>-333400000.0</v>
       </c>
       <c r="W26">
         <v>-82200000.0</v>
       </c>
       <c r="X26">
         <v>-217200000.0</v>
       </c>
       <c r="Y26">
         <v>-256200000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27">
         <v>276000000.0</v>
       </c>
       <c r="C27">
         <v>191000000.0</v>
       </c>
       <c r="D27">
         <v>289000000.0</v>
       </c>
       <c r="E27">
         <v>264000000.0</v>
       </c>
       <c r="F27">
         <v>255000000.0</v>
       </c>
       <c r="G27">
         <v>283000000.0</v>
       </c>
       <c r="H27">
         <v>294000000.0</v>
       </c>
       <c r="I27">
         <v>226000000.0</v>
       </c>
@@ -33458,51 +33663,51 @@
       </c>
       <c r="S27">
         <v>156000000.0</v>
       </c>
       <c r="T27">
         <v>177100000.0</v>
       </c>
       <c r="U27">
         <v>246900000.0</v>
       </c>
       <c r="V27">
         <v>531100000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27">
         <v>-30400000.0</v>
       </c>
       <c r="Z27">
         <v>-60800000.0</v>
       </c>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
         <v>-1738000000.0</v>
       </c>
       <c r="C28">
         <v>1193000000.0</v>
       </c>
       <c r="D28">
         <v>-3349000000.0</v>
       </c>
       <c r="E28">
         <v>-1318000000.0</v>
       </c>
       <c r="F28">
         <v>423000000.0</v>
       </c>
       <c r="G28">
         <v>-2567000000.0</v>
       </c>
       <c r="H28">
         <v>-2266000000.0</v>
       </c>
       <c r="I28">
         <v>-2241000000.0</v>
       </c>
@@ -33541,51 +33746,51 @@
       </c>
       <c r="U28">
         <v>-3725000000.0</v>
       </c>
       <c r="V28">
         <v>2446500000.0</v>
       </c>
       <c r="W28">
         <v>2063400000.0</v>
       </c>
       <c r="X28">
         <v>-260200000.0</v>
       </c>
       <c r="Y28">
         <v>709300000.0</v>
       </c>
       <c r="Z28">
         <v>46600000.0</v>
       </c>
       <c r="AA28">
         <v>75500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
         <v>4290000000.0</v>
       </c>
       <c r="C29">
         <v>5808000000.0</v>
       </c>
       <c r="D29">
         <v>8061000000.0</v>
       </c>
       <c r="E29">
         <v>8399000000.0</v>
       </c>
       <c r="F29">
         <v>8364000000.0</v>
       </c>
       <c r="G29">
         <v>10688000000.0</v>
       </c>
       <c r="H29">
         <v>6061000000.0</v>
       </c>
       <c r="I29">
         <v>3827000000.0</v>
       </c>
@@ -33624,51 +33829,51 @@
       </c>
       <c r="U29">
         <v>4044200000.0</v>
       </c>
       <c r="V29">
         <v>3256700000.0</v>
       </c>
       <c r="W29">
         <v>1303200000.0</v>
       </c>
       <c r="X29">
         <v>1143400000.0</v>
       </c>
       <c r="Y29">
         <v>991100000.0</v>
       </c>
       <c r="Z29">
         <v>654600000.0</v>
       </c>
       <c r="AA29">
         <v>684500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
         <v>-1344000000.0</v>
       </c>
       <c r="C30">
         <v>-5167000000.0</v>
       </c>
       <c r="D30">
         <v>-5572000000.0</v>
       </c>
       <c r="E30">
         <v>-4560000000.0</v>
       </c>
       <c r="F30">
         <v>-9638000000.0</v>
       </c>
       <c r="G30">
         <v>-7324000000.0</v>
       </c>
       <c r="H30">
         <v>-2792000000.0</v>
       </c>
       <c r="I30">
         <v>-1259000000.0</v>
       </c>
@@ -33724,3289 +33929,3313 @@
         <v>-498100000.0</v>
       </c>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>196</v>
+        <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>197</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="DA1" t="s">
         <v>198</v>
       </c>
       <c r="DB1" t="s">
         <v>199</v>
       </c>
+      <c r="DC1" t="s">
+        <v>200</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
+        <v>9657000000.0</v>
+      </c>
+      <c r="C2">
         <v>9491000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8713000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8560000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7500000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8288000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7866000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6497000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6226000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6526000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10919000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9991000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10142000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7387000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8872000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6456000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6161000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4880000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5490000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5258000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9326000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5741000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3984000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6028000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5345000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4937000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4190000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4078000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4482000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3934000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4260000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4682000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4630600000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3608900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6097200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4561200000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6772400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4075300000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2546000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1582700000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1676000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2113500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1547800000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1553000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1397000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2151700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1717900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1784600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1971200000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1586900000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2185700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1347300000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1665300000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2484600000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2442100000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1953100000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2279100000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2201600000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2508400000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1699800000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2402000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1788800000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2246200000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2027900000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3526200000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>4816100000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1842200000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1724600000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2378100000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2183900000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2270600000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2273800000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2552100000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2767900000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2824000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4205100000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3402000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2602100000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2229500000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1934400000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2140000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2740200000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2163300000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1953300000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1490900000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1457200000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>710600000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1090400000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>686300000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>464500000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>670100000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>475900000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>463900000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>694900000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>912000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>665700000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>456300000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>406400000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>364600000.0</v>
       </c>
-      <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
+        <v>287000000</v>
+      </c>
+      <c r="C3">
         <v>235000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>293000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>360000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>267000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>196000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>322000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>332000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>323000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>279000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>326000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>319000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>350000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>301000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>298000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>305000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>295000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>254000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>340000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>258000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>285000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>204000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>278000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>306000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>233000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>204000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>351000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>271000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>221000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>234000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>320000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>355500000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>314300000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>218200000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>277300000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>218700000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>169600000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>127900000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>168000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>164400000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>133700000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>117500000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>229900000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>178600000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>140900000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>88800000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>304000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>139400000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>135500000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>135700000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>238400000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>158600000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>142000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>107500000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>169800000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>149100000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>102200000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>123800000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>185100000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>127800000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>104700000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>101900000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>117800000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>110800000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>102600000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>120200000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>106100000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>114400000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>89000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>68900000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>109700000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>79900000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>77000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>79000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>110500000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>91400000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>63500000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>56600000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>63400000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>57700000</v>
-      </c>
-[...1 lines deleted...]
-        <v>36400000</v>
       </c>
       <c r="CD3">
         <v>36400000</v>
       </c>
       <c r="CE3">
+        <v>36400000</v>
+      </c>
+      <c r="CF3">
         <v>43000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>33200000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>48500000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>37100000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>51200000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>33000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>27900000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>24700000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>27600000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>29100000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>37300000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>16700000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>41600000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>38800000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>15000000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>27900000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>17000000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>53400000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>32200000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>73300000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>35200000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-152000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>2754000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-1487000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>2422000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>301000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>1285000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-610000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>232000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-4068000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>3585000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>1757000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-2044000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>683000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>408000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>747000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>112000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-404000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>548000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-326000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-422100000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>51400000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1021700000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-2488300000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1536000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-2211200000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>2697100000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>963300000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-93300000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-437500000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>565700000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-5200000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>156000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-754700000.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>-598800000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>838400000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-318000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-819300000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>808600000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-702200000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>613200000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-60000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-234000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>674000000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>134000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-204000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>744000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-286000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-325000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-393000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>593000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-734000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>158000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-488000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>70000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-39000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-189000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-218000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>848000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-370600000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-108300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-420100000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-231100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-318000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-130600000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-258700000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>-761100000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-76100000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-118100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>663800000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-240400000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-206900000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-187800000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-62100000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-10300000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>69300000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-69100000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>26500000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>10300000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-168900000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
+        <v>575000000.0</v>
+      </c>
+      <c r="C6">
         <v>166000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>778000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>153000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1060000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-788000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>422000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1369000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>271000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-300000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4393000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>928000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-151000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2755000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1485000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2416000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>295000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1281000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-610000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>232000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4068000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3585000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1757000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2044000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>683000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>408000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>747000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>112000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-404000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>548000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-326000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-422000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>51400000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1021700000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2488300000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1536000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2211200000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2697100000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1529300000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>963300000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-93300000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-437500000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>565700000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5200000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>156000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-754700000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>433800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-66700000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-186600000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>384300000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-598800000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>838400000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-318000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-819300000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>42500000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>489000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-326000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>77500000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-306800000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>808600000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-702200000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>613200000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-457400000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>218300000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1498300000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1289900000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2973900000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>117600000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-653500000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>194200000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-86700000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-3200000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-278300000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-215800000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-56100000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1381100000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>803100000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>799900000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>372600000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>295100000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-205600000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-600200000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>576900000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>210000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>462400000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>33700000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>746600000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-379800000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>404100000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>221800000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-205600000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>194200000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>12000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-231000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-217100000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>246300000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>209400000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>49900000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>41800000.0</v>
       </c>
-      <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B7">
+        <v>38000000.0</v>
+      </c>
+      <c r="C7">
         <v>1056000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-524000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-750000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-218000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1785000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-18000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1242000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1955000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-988000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4356000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>210000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-443000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4054000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3248000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2778000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>312000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>452000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>616000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>533000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-84000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>565000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3279000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1564000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2896000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-453000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-29000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>192000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-89000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-266000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-489000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-815400000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-886500000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>588900000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2063700000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1524400000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-663400000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1570600000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-435800000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>171200000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-423000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>112700000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>561700000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-302100000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-102700000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>570300000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-340900000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-392500000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>171700000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>397100000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-408500000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>426800000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-596700000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-188500000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>228900000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-806500000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-304100000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>210500000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-431900000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>591100000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-144100000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>47000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-206000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-20500000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-654200000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1363800000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>771600000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>368600000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-595900000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>109500000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-379700000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-474500000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-894500000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>235300000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-34800000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-516900000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-115600000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>1161900000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>227500000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-431100000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-629900000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>791800000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>186600000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-60600000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>25500000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-100100000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>385100000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>90000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-264700000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-147400000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>189100000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>1900000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-160100000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-244900000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>43000000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>275300000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-48100000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-115200000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-76000000.0</v>
       </c>
-      <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-270000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-29000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1832000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-16000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>686000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1348000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-387000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-119000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-374000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-1258000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>589000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-532000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>326000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-639000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-173000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-291000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>164000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-753000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>128000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-252900000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-606800000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>36700000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-633800000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>746300000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-411000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>276300000.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>156600000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-162300000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-170500000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-496900000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>772500000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>111100000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-429600000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>-50300000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>251700000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-222000000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-397700000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-      <c r="BH8">
+      <c r="BH8"/>
+      <c r="BI8">
         <v>-298600000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>209600000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-268200000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B9">
+        <v>1174000000.0</v>
+      </c>
+      <c r="C9">
         <v>-1174000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>756000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>815000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-923000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3174000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-193000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>851000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1059000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-282000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>727000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-428000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-270000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-29000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1832000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-16000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>686000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1348000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-387000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-119000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-374000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1258000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>589000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-532000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>326000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-639000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-173000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-291000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>164000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-753000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>128000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-252900000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-606800000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>36700000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-633800000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>746300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-411000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>276300000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1204300000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>156600000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-162300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-170500000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-496900000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>772500000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>111100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-429600000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-879000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-181700000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-223000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-616000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-50300000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>251700000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-222000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-397700000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>189900000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>333700000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-164600000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-302300000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9">
         <v>109700000.0</v>
       </c>
-      <c r="BL9">
-[...5 lines deleted...]
-      </c>
+      <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9"/>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9">
         <v>708100000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-122800000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-585300000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>220700000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-240000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-5700000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-222300000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>227200000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-299000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-181800000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-523300000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-75800000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-181700000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-2300000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-109100000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-400000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-44200000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-37300000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-9300000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-20600000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-74400000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-137800000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-18300000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-97900000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>71700000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-3100000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-78800000.0</v>
       </c>
-      <c r="CU9"/>
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9">
         <v>5800000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>12200000.0</v>
       </c>
-      <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>21900000.0</v>
       </c>
-      <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>-282000000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>282000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-727000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>428000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>270000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1832000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-686000000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>684000000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>1320000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-750000000.0</v>
       </c>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>-812000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-599200000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-49600000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1567800000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-110400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1385900000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>582900000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>592200000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>568900000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-490000000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>39200000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10"/>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
         <v>0.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BR10">
+        <v>0.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10">
         <v>-945200000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>353200000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-502300000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-43400000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-121600000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>9200000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-528000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-19700000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>50200000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-431900000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-339700000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>229300000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>-419900000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1431000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>35000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4445000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1944000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2837000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-323000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2128000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-179000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>405000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>141000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2132000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2194000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-509000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2433000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1662000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>68000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>523000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-68000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>648000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1296000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-213000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-171200000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1005200000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1196100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>985200000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-130400000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1560500000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>116600000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>691400000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-64100000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>406600000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>400600000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-849900000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-13000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1197800000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>240700000.0</v>
       </c>
-      <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11">
         <v>213000000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-279300000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>174700000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-443200000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>286500000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>852900000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-359400000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>498400000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>952800000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>243600000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>28300000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>120300000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>309800000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>67600000.0</v>
       </c>
-      <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>217200000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>121200000.0</v>
       </c>
-      <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>265500000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>34500000.0</v>
       </c>
-      <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>27800000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>9400000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>6700000.0</v>
       </c>
-      <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>69900000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>688000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-44000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-179000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>150000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>39000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-88000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-188000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-32000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>239000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-134000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>75000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-404000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>95000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>31000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>187000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>182000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-10000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>94000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>113000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>70000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>196000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>89100000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10900000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-698400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>20900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-9000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-120500000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>542000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>30500000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-41900000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>258000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-30600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>35600000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-68800000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-9400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>109300000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>278600000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>94000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-7000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>40000000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>13900000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>54900000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>-23700000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>1391400000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>459600000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>415100000.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>269900000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
-      <c r="CN12">
+      <c r="CN12"/>
+      <c r="CO12">
         <v>12100000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>25300000.0</v>
       </c>
-      <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>2100000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>38400000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>40100000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>12500000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>47500000.0</v>
       </c>
-      <c r="CZ12"/>
-      <c r="DA12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>36700000.0</v>
       </c>
-      <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-659000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>69000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-56000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1245000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-20000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>367000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>727000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>801000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>57000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>280000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1038000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2406000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>95000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>469000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>243000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-19000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>146000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>232000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1305000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-39000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-175700000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-234900000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-866400000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-218000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-17000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>43100000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-266200000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>684000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-676800000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-196600000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>914000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1532300000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -37021,1626 +37250,1643 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
+        <v>366000000.0</v>
+      </c>
+      <c r="C14">
         <v>354000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>406000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>387000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>380000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>373000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>398000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>329000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>335000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>331000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>424000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>426000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>433000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>462000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>473000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>451000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>393000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>358000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>360000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>351000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>309000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>282000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>290000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>308000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>286000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>270000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>246000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>301000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>297000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>289000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>288000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>288300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>286000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>269700000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>227500000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>223400000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>218800000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>220700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>232400000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>228300000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>225800000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>225300000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>231300000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-29200000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>491500000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>214300000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>208100000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>213500000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>212700000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>216700000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>237700000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>231100000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>228000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>212000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>193100000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>186900000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>182000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>178700000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>179800000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>151900000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>154800000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>150700000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>522600000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>24800000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>25800000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>27600000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>28400000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>26400000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>26200000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>26100000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>26700000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>26800000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>26100000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>144700000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>144100000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>146600000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>151400000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>144100000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>154700000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>151600000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>263700000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>148400000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>156500000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>156800000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>176400000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>144100000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>98100000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>59500000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>62700000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>58800000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-171200000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>65100000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>62100000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>56400000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>56000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>45100000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>27400000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>28500000.0</v>
       </c>
-      <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B15">
+        <v>373000000.0</v>
+      </c>
+      <c r="C15">
         <v>376000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>377000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>381000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>385000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>386000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>373000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>378000000.0</v>
       </c>
       <c r="I15">
         <v>378000000.0</v>
       </c>
       <c r="J15">
+        <v>378000000.0</v>
+      </c>
+      <c r="K15">
         <v>379000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>346000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>348000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>350000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>351000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>305000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>306000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309000000.0</v>
       </c>
       <c r="R15">
         <v>309000000.0</v>
       </c>
       <c r="S15">
+        <v>309000000.0</v>
+      </c>
+      <c r="T15">
         <v>273000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>276000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>278000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>277000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>234000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>238000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>242000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>240000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>202000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>204000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000000.0</v>
       </c>
       <c r="AD15">
         <v>206000000.0</v>
       </c>
       <c r="AE15">
+        <v>206000000.0</v>
+      </c>
+      <c r="AF15">
         <v>193000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>195000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>196000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>192000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>179500000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>181000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>171800000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>172200000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>171300000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>171100000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>170900000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>170700000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>163100000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>163000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>163900000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>166600000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>117600000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>119200000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>120500000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>123400000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>110500000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>111400000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>112700000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>113400000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>87100000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>90700000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>93500000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>95800000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>85700000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>88200000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>91100000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>92800000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>28100000.0</v>
       </c>
-      <c r="BL15">
-[...5 lines deleted...]
-      </c>
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
+      <c r="BN15"/>
       <c r="BO15">
+        <v>0.0</v>
+      </c>
+      <c r="BP15">
         <v>79600000.0</v>
       </c>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
       <c r="BQ15">
         <v>0.0</v>
       </c>
-      <c r="BR15"/>
-      <c r="BS15">
+      <c r="BR15">
+        <v>0.0</v>
+      </c>
+      <c r="BS15"/>
+      <c r="BT15">
         <v>12900000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>332800000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>600100000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>699400000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1333000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>151400000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>259300000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>171400000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>730700000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2062200000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3316400000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>312200000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
+        <v>10232000000.0</v>
+      </c>
+      <c r="C16">
         <v>9657000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9491000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8713000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8560000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7500000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8288000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7866000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6497000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6226000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6526000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10919000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9991000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10142000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7387000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8872000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6456000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6161000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4880000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5490000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5258000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9326000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5741000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3984000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6028000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5345000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4937000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4190000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4078000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4482000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3934000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4260000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4682000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4630600000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3608900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6097200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4561200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6772400000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4075300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2546000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1582700000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1676000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2113500000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1547800000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1553000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1397000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2151700000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1717900000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1784600000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1971200000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1586900000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2185700000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1347300000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1665300000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2484600000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2442100000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1953100000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2279100000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2201600000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2508400000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1699800000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2402000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1788800000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2246200000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2027900000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3526200000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>4816100000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1842200000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1724600000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2378100000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2183900000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2270600000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2273800000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2552100000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2767900000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2824000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4205100000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>3402000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2602100000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2229500000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1934400000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2140000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2740200000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2163300000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1953300000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1490900000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1457200000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>710600000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1090400000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>686300000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>464500000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>670100000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>475900000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>463900000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>694900000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>912000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>665700000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>456300000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>406400000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>364600000.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-1000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-6000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>6000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>3000000.0</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>-2000000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
-[...1 lines deleted...]
-      </c>
+      <c r="AD17"/>
       <c r="AE17">
         <v>-1000000.0</v>
       </c>
       <c r="AF17">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AG17">
         <v>-600000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AI17">
         <v>400000.0</v>
       </c>
       <c r="AJ17">
+        <v>400000.0</v>
+      </c>
+      <c r="AK17">
         <v>1000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1300000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1600000.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>900000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-1400000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2400000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1700000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>800000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1100000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-5500000.0</v>
       </c>
-      <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>1800000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1200000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>700000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-1500000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>-2300000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1800000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>2000000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
+        <v>1626000000.0</v>
+      </c>
+      <c r="C18">
         <v>4097000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-209000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>775000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1787000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>821000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>384000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2345000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>124000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1699000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3297000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2294000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1600000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6168000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1816000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4619000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2157000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2287000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1332000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2246000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1398000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2301000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3535000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1456000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>5277000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2311000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>976000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1396000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1216000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1396000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>143000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>251400000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>227900000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1996700000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1578500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2186000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>223500000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2560300000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>106700000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>799100000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>528300000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1186800000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>719200000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>164800000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1032100000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1561700000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1100000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>466300000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>935500000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1251800000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>34400000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1238800000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>283200000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>849400000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>590000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>91100000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>419300000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1099300000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-127200000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1302000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>667100000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1013000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>469200000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>785700000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>153500000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-443100000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-76400000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>1325200000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>288600000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>1123100000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>387600000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>812900000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>34500000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>954800000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>993800000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>441900000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>662400000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>1924500000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>1367500000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>557000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>164600000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>1761200000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>920800000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>895100000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>605600000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>673400000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>569300000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>376600000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-62300000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>282800000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>390100000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>302400000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>107900000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>232300000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>325600000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>341700000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>45100000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>155400000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>125800000.0</v>
       </c>
-      <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B19">
+        <v>276000000.0</v>
+      </c>
+      <c r="C19">
         <v>-1089000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>481000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1224000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-687000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>103000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1638000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-401000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-818000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2310000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1029000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-687000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3082000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3910000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>289000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3100000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5065000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1578000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-653000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-773000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1300000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5980000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1806000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3646000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6000000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3299000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-300000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-689000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-672000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-797000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>466000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-396400000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>3700000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-57300000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1749700000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>752300000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-895200000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-956400000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-114000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>537600000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-126300000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-1119100000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>647800000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>188800000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>526500000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1479000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-475200000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>178500000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>302300000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-628900000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1075200000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-153100000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-619000000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>285800000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -38703,3016 +38949,3047 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B21">
+        <v>-753000000.0</v>
+      </c>
+      <c r="C21">
         <v>-1328000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1591000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1360000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>195000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-819000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3819000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-358000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-197000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-534000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>700000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>945000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-474000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1113000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>211000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>112000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-64000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-316000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3212000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-869000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-658000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-299000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1528000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-730000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1090000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-9000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>87000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-775000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>97100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-408300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-208800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3353200000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-40700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-837400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1249100000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>138000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>344000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-119500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-190500000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-651000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-144300000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-663500000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>566400000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1309300000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-454000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-268900000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>279600000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-166200000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>1242600000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-120900000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>90200000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22">
+        <v>1454000000.0</v>
+      </c>
+      <c r="C22">
         <v>1760000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>546000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1187000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1744000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2184000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>413000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1008000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2301000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2249000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>831000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1300000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1856000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2004000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>961000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1613000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1634000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1795000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1125000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1502000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1801000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1667000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>551000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>222000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2276000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1523000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>934000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1183000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1139000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1551000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>425000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>959100000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1053400000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1312500000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1230700000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>746900000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>855300000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1009900000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>368400000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>617800000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>780600000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>703000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>180900000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>654800000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>859100000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>865200000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>506700000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>630900000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>731100000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>697800000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>370000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>656200000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>800100000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>885200000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>464200000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>691200000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>643600000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>856500000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>335300000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>683200000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>701600000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>926600000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>548800000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>739100000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>722400000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>876800000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2741800000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>730200000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>693500000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>580400000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>331400000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>820700000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>750500000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>588100000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>859100000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>868000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>835000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>783300000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>801100000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>810800000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>752600000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>730400000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>649900000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>642800000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>559400000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>611700000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>185300000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>242100000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>237900000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>295600000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>208800000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>196500000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>177300000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>191700000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>171900000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>171200000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>106200000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>99800000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>87700000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>111500000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>72400000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>70600000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>72200000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>63500000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>49900000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>40400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
+        <v>-435000000.0</v>
+      </c>
+      <c r="C23">
         <v>-291000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-565000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>140000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>262000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>176000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-227000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-119000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>112000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>116000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>19000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>32000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>690000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1629000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>104000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>222000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>436000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-706000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>397000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-199000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>811000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>94000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>670000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>701000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-80000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-68000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>69000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-5000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-99000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>153400000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>43300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>168400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-378200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-328200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-96300000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>208100000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>426200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-696500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-139100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>63500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-198300000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-181400000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-239100000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>686100000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-143500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-152000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>373200000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>772400000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>262600000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>251400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>232300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>40700000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-12000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-61900000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>101900000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-101600000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>119000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>137300000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>203200000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-41600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>30400000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>282900000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>60200000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>296500000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>53200000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>236000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-171700000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>18600000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>18400000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>21100000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>28900000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>68800000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-129700000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>79700000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-56400000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-143900000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>49400000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>536800000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>338400000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-838200000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-880000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-652600000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>455200000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>256800000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-8300000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>57100000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>426000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>30200000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>100000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-100000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-135300000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>12600000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>20400000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>934400000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-37400000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>100000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>46600000.0</v>
       </c>
-      <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24">
+        <v>-643000000.0</v>
+      </c>
+      <c r="C24">
         <v>-323000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>243000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-123000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-189000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-315000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>205000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>130000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-145000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-241000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3573000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2760000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1027000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-3408000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-90000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-209000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-469000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>61000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-409000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>75000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-746000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-187000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>93000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-699000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-101000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>98000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>84000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-944000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>22000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>49000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-114200000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-153800000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>452000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>307400000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>19700000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-142700000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>280400000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>149800000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-56800000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-154400000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>215500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>228900000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>305100000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-508000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1011000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>248300000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-622000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-355000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-126900000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-167100000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-96900000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-12900000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>140400000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>65500000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-50500000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>156000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-98300000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>30200000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-31600000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>98200000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-37000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-184600000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-153600000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-206600000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-38700000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-3062400000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>3150000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>51900000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>62100000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-155600000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>40300000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>65900000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-25900000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>84400000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-244100000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>142000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-385600000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-184000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-3746000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>4407500000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>15830900000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1300000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>5200000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1500000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>3000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>21600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CL24">
         <v>100000.0</v>
       </c>
       <c r="CM24">
+        <v>100000.0</v>
+      </c>
+      <c r="CN24">
         <v>1100000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1300000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2900000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>9000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>4100000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>600000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>900000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="CW24">
         <v>45000000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CX24">
+        <v>45000000.0</v>
+      </c>
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>5400000.0</v>
       </c>
-      <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>6000000.0</v>
       </c>
-      <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
+        <v>-294000000.0</v>
+      </c>
+      <c r="C25">
         <v>1381000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-52000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-42000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>119000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>338000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>58000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>256000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-156000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>188000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>299000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>567000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>164000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>143000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>129000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>126000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-22000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-547000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-67000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-373000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-104000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>62000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-34000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-18000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1051000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-2000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-4000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-69000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>198000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-21200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>53300000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>300000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-106300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-9300000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>24100000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-77600000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>152400000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-8900000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>37800000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-93300000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-97000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-34600000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>57600000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-58100000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-48100000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-39800000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>69100000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-53100000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>17600000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-21400000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-51300000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-66700000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-115000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>15000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-73600000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-45400000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-76700000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-308600000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>70300000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>91600000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>82200000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-3619000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>301200000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>173300000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>461700000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>651400000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>828200000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>144900000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>34700000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-165100000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-14600000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-13900000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-51400000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-245200000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>15100000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-43300000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-29200000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>14300000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>203400000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-7700000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>300000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>55500000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>33600000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-107700000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>122200000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>220000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>48400000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>26900000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>183800000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>93800000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-86600000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-41700000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>156600000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>114600000.0</v>
       </c>
-      <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26">
+        <v>-234000000.0</v>
+      </c>
+      <c r="C26">
         <v>-1124000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-471000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-876000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-378000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-880000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1811000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-60000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-463000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-566000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-928000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-480000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-646000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-622000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-568000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-579000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-624000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-545000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-522000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-451000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-480000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-447000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1358000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-758000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-55000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-529000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-305000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-644000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-458000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-294000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-493000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-397000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-400000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-394700000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-362300000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1126400000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-458300000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-50700000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2100000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-500000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-7600000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-55500000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-571200000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-105200000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-636500000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-774100000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-343000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-578600000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-814400000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-1262800000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-449700000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-554900000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-275300000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-340200000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-668000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-655200000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-493800000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-679800000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-685600000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-897900000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-714700000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-741600000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-1015200000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-463700000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-1493000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-1388400000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-827000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-693200000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-437000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-681200000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-229200000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-171800000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-866600000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-2008600000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-1826100000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-2367600000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-1060800000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-634900000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-647400000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-399600000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-1688400000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-1912000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-59700000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-374300000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-244900000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-88500000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>312200000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-139300000.0</v>
       </c>
-      <c r="CK26"/>
       <c r="CL26"/>
-      <c r="CM26">
+      <c r="CM26"/>
+      <c r="CN26">
         <v>-73300000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-36100000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-16800000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-91000000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-147000000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-71700000.0</v>
       </c>
-      <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27">
+        <v>75000000.0</v>
+      </c>
+      <c r="C27">
         <v>55000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>30000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>84000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="F27">
         <v>81000000.0</v>
       </c>
       <c r="G27">
+        <v>81000000.0</v>
+      </c>
+      <c r="H27">
         <v>-29000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>66000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>92000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>62000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="M27">
         <v>78000000.0</v>
       </c>
       <c r="N27">
+        <v>78000000.0</v>
+      </c>
+      <c r="O27">
         <v>61000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>73000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>69000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>72000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>50000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>59000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>63000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>69000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>64000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>69000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000000.0</v>
       </c>
       <c r="Z27">
         <v>67000000.0</v>
       </c>
       <c r="AA27">
+        <v>67000000.0</v>
+      </c>
+      <c r="AB27">
         <v>68000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>86000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="AD27">
         <v>70000000.0</v>
       </c>
       <c r="AE27">
+        <v>70000000.0</v>
+      </c>
+      <c r="AF27">
         <v>91000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>57000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>36000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>42000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>38900000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>43900000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>44400000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>42700000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>40300000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>41900000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>44800000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>37600000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>37200000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>42400000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>41500000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>27100000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>43200000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>36800000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>50100000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>38800000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>42300000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>40600000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>41600000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>21500000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>22800000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>52200000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>39000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>32500000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>36700000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>37200000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>38300000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>22600000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>39400000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>39500000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>43000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>14100000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>37900000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>39000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>51900000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>24800000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>26700000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>39800000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>52500000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>37000000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>177100000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>51500000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>119000000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>40300000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>246900000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>114200000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>132600000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>54600000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>225100000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>306000000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>9100000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>-9100000.0</v>
       </c>
-      <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>-17200000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>-13200000.0</v>
       </c>
-      <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
+        <v>-1494000000.0</v>
+      </c>
+      <c r="C28">
         <v>-2515000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>236000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>243000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-308000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1909000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1408000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-915000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>668000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-394000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-994000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1430000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-531000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-258000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1255000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-127000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>322000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1315000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-830000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-820000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3388000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2367000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-984000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>105000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>679000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1304000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>144000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-677000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-429000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1561000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-340600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>288300000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-627700000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2433200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1676800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1563800000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1234300000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>581500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-524100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-437100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-353200000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1012400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-593900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1703000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>311900000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-528900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-560900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-474100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-258600000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-725800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-536800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>123900000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-579100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>547800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1566300000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1141800000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1167000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-744000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>234100000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-723500000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-785800000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-939800000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>167500000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1239300000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1157700000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1210200000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1121400000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-864300000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-206900000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-736700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-902500000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-389200000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1707200000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-1480100000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1748400000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>337600000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-519000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-762700000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>168400000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1345600000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1785100000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2427700000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-133100000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-21900000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>173800000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2082800000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-62100000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>12500000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>30200000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-53900000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-130000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2100000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-78400000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-133200000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>879800000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-37400000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>100000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>46600000.0</v>
       </c>
-      <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>75500000.0</v>
       </c>
-      <c r="CZ28"/>
-      <c r="DA28">
+      <c r="DA28"/>
+      <c r="DB28">
         <v>75300000.0</v>
       </c>
-      <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
+        <v>1913000000.0</v>
+      </c>
+      <c r="C29">
         <v>4332000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>84000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1135000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2054000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1017000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>706000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2677000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>447000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1978000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2971000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2613000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1950000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6469000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1518000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4924000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2452000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2541000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1672000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2504000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1683000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2505000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3813000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1150000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5510000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2515000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1327000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1667000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1437000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1630000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>463000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>606900000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>542200000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2214900000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1301200000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>2404700000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>393100000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>2688200000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>274700000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>963500000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>662000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1304300000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>949100000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>343400000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1173000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1650500000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>305100000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>605700000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1071000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1387500000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>272800000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1397400000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>425200000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>956900000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>759800000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>240200000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>521500000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1223100000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>57900000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1429800000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>771800000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1114900000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>587000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>896500000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>256100000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-322900000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>29700000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1439600000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>377600000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>1192000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>497300000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>892800000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>111500000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1033800000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>1104300000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>533300000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>725900000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>1981100000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1430900000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>614700000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>201000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>1797600000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>963800000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>928300000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>654100000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>710500000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>620500000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>409600000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-34400000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>307500000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>417700000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>331500000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>145200000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>249000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>367200000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>380500000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>60100000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>183300000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>142800000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>511800000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>261100000.0</v>
       </c>
-      <c r="CX29"/>
-      <c r="CY29">
+      <c r="CY29"/>
+      <c r="CZ29">
         <v>684500000.0</v>
       </c>
-      <c r="CZ29"/>
-      <c r="DA29">
+      <c r="DA29"/>
+      <c r="DB29">
         <v>365400000.0</v>
       </c>
-      <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
+        <v>159000000.0</v>
+      </c>
+      <c r="C30">
         <v>-1642000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>464000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1224000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-687000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>103000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1638000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-401000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-818000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2310000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1029000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4543000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-672000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3184000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4560000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1247000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2024000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1578000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-966000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1440000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4925000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2307000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>305000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>89000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-4934000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2784000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>723000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1698000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1165000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-652000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>773000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-687800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-778300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-565900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3620700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>807100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1041800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1227000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>670900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>523000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-316800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1391000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>630700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>244500000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>684900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2711600000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>660100000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-107700000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-783000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-744300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-147600000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-23400000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-867800000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1195600000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1266500000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1317900000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1987300000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>20100000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>381200000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-853000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-752300000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>282100000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-102600000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-849000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-511800000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>191900000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4163300000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-201600000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-168000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-790900000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>152700000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>6500000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-600000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>457600000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>319700000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-166000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-260400000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-662200000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-295600000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-488000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>939000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-612700000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-2814600000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-585200000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-169800000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-850600000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1956700000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-727300000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>426000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-115900000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-569400000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-7300000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-135300000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-401600000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-451100000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-1014000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>186700000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-133500000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-147600000.0</v>
       </c>
-      <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
+      <c r="DC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>