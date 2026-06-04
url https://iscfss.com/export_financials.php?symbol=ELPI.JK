--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2142,2696 +2145,2829 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>81618000000.0</v>
+      </c>
+      <c r="C2">
         <v>89478000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>83269000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48608000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>54202000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>52665000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>127379000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>94034000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25098000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44268000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>60342000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>29246000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30105000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32184000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6374337233.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>13306000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13084000000.0</v>
       </c>
-      <c r="S2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:19">
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>807694000000.0</v>
+      </c>
+      <c r="C5">
         <v>820222000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>343436000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>345136000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>347733000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>349189000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>369328000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>365316000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>342173000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>403566000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>393772000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>405839000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>408494000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>420716000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>429935803807.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>447616000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>456376000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1351632000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>5963000000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="C7">
+        <v>5963000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>5392000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5529000000.0</v>
       </c>
       <c r="F7">
         <v>5529000000.0</v>
       </c>
       <c r="G7">
+        <v>5529000000.0</v>
+      </c>
+      <c r="H7">
         <v>1547000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1546000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000000.0</v>
       </c>
       <c r="J7">
         <v>2000000000.0</v>
       </c>
       <c r="K7">
+        <v>2000000000.0</v>
+      </c>
+      <c r="L7">
         <v>4495000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5381000000.0</v>
       </c>
       <c r="M7">
         <v>5381000000.0</v>
       </c>
-      <c r="N7"/>
+      <c r="N7">
+        <v>5381000000.0</v>
+      </c>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>741200000000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="C8">
         <v>741200000000.0</v>
       </c>
+      <c r="D8"/>
       <c r="E8">
         <v>741200000000.0</v>
       </c>
       <c r="F8">
         <v>741200000000.0</v>
       </c>
       <c r="G8">
         <v>741200000000.0</v>
       </c>
       <c r="H8">
         <v>741200000000.0</v>
       </c>
       <c r="I8">
         <v>741200000000.0</v>
       </c>
       <c r="J8">
         <v>741200000000.0</v>
       </c>
       <c r="K8">
         <v>741200000000.0</v>
       </c>
       <c r="L8">
         <v>741200000000.0</v>
       </c>
       <c r="M8">
         <v>741200000000.0</v>
       </c>
-      <c r="N8"/>
+      <c r="N8">
+        <v>741200000000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>15</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>215067000000.0</v>
       </c>
       <c r="D9">
         <v>215067000000.0</v>
       </c>
       <c r="E9">
         <v>215067000000.0</v>
       </c>
       <c r="F9">
         <v>215067000000.0</v>
       </c>
       <c r="G9">
         <v>215067000000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>215067000000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>215074000000.0</v>
       </c>
       <c r="M9">
         <v>215074000000.0</v>
       </c>
       <c r="N9">
+        <v>215074000000.0</v>
+      </c>
+      <c r="O9">
         <v>216594000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>216613124260.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>120339000000.0</v>
+      </c>
+      <c r="C10">
         <v>172151000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>241743000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>269335000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>370322000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>212015000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>253666000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>261391000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>259707000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>280636000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>172337000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>201248000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>257474000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>190613000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>107313730444.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>36958000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>51738000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-246955000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>17</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>0.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>30000000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>88024000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>172600000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>104600000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>93500000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>440968000000.0</v>
+      </c>
+      <c r="C12">
         <v>421534000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>418690000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>396358000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>514350000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>544840000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>459041000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>370101000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>442984000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>336991000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>264584000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>271738000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>290744000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>350622000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>321628636126.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>75113000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>58744000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>246955000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>741200000000.0</v>
       </c>
       <c r="C13">
         <v>741200000000.0</v>
       </c>
       <c r="D13">
         <v>741200000000.0</v>
       </c>
       <c r="E13">
         <v>741200000000.0</v>
       </c>
       <c r="F13">
         <v>741200000000.0</v>
       </c>
       <c r="G13">
         <v>741200000000.0</v>
       </c>
       <c r="H13">
         <v>741200000000.0</v>
       </c>
       <c r="I13">
         <v>741200000000.0</v>
       </c>
       <c r="J13">
         <v>741200000000.0</v>
       </c>
       <c r="K13">
         <v>741200000000.0</v>
       </c>
       <c r="L13">
         <v>741200000000.0</v>
       </c>
       <c r="M13">
         <v>741200000000.0</v>
       </c>
       <c r="N13">
         <v>741200000000.0</v>
       </c>
       <c r="O13">
         <v>741200000000.0</v>
       </c>
-      <c r="P13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P13">
+        <v>741200000000.0</v>
+      </c>
+      <c r="Q13"/>
       <c r="R13">
         <v>630000000000.0</v>
       </c>
-      <c r="S13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:19">
+      <c r="S13">
+        <v>630000000000.0</v>
+      </c>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>7412000000.0</v>
+        <v>9051694000.0</v>
       </c>
       <c r="C14">
         <v>7412000000.0</v>
       </c>
       <c r="D14">
         <v>7412000000.0</v>
       </c>
       <c r="E14">
         <v>7412000000.0</v>
       </c>
       <c r="F14">
         <v>7412000000.0</v>
       </c>
       <c r="G14">
         <v>7412000000.0</v>
       </c>
       <c r="H14">
         <v>7412000000.0</v>
       </c>
       <c r="I14">
         <v>7412000000.0</v>
       </c>
       <c r="J14">
         <v>7412000000.0</v>
       </c>
       <c r="K14">
         <v>7412000000.0</v>
       </c>
       <c r="L14">
         <v>7412000000.0</v>
       </c>
       <c r="M14">
         <v>7412000000.0</v>
       </c>
       <c r="N14">
+        <v>7412000000.0</v>
+      </c>
+      <c r="O14">
         <v>8067013700.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7412000000.0</v>
       </c>
       <c r="Q14">
         <v>7412000000.0</v>
       </c>
       <c r="R14">
         <v>7412000000.0</v>
       </c>
       <c r="S14">
         <v>7412000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14">
+        <v>7412000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>84000000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>24000000.0</v>
       </c>
-      <c r="S16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>1292000000.0</v>
+      </c>
+      <c r="C21">
         <v>1473000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1693000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1913000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2133000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2354000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1949000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2041000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2221000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2393000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>616000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>678000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>740000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>554000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>601316253.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>631000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>674000000.0</v>
       </c>
-      <c r="S21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>64045000000.0</v>
+      </c>
+      <c r="C22">
         <v>53617000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>241854000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>98719000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>82351000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>74775000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>94281000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>93257000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>80865000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>83354000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>91242000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>80886000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>60233000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>55064000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>73276822716.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>59976000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>52136000000.0</v>
       </c>
-      <c r="S22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>3575749000000.0</v>
+      </c>
+      <c r="C23">
         <v>3364576000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2736228000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2664304000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2682137000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2646020000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2570972000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2480764000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2411473000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2362602000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2320336000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2186325000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2003396000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1930938000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1898334331223.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>1644418000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1634290000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1425578000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>335699000000.0</v>
+      </c>
+      <c r="C24">
         <v>239540000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>231608000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>207466000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>209110000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>209950000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>259003000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>271499000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>264654000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>264950000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>134564000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>249602000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>62765000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>37086000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>43717639950.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>31</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>244585000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>236083000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>211941000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>214021000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>214946000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>259657000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>137233000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>252664000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>66589000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>40910000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>47943002480.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>278580000000.0</v>
+      </c>
+      <c r="C28">
         <v>141925000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14783000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-20074000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-103089000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>72301000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>36280000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>53952000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>57516000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>44263000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>114144000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>83267000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-151941000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-102905000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6230579451.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>98654000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>101441000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>246955000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>3018496000000.0</v>
+      </c>
+      <c r="C29">
         <v>2886904000000.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>2297613000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2324424000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2287664000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2235451000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2163671000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2176040000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2105452000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2045554000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1951377000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1790407000000.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>226257000000.0</v>
+      </c>
+      <c r="C30">
         <v>212018000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>253422000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>280376000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>233349000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>261858000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>276887000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>247656000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>233374000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>132242000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>282222000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>185237000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>206949000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>109651000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>98261567414.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>64504000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>59625000000.0</v>
       </c>
-      <c r="S30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:19">
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
-    </row>
-    <row r="32" spans="1:19">
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>536351000000.0</v>
+      </c>
+      <c r="C32">
         <v>563121000000.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>791901000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>764397000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>748283000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>654876000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>583816000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>675309000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>492794000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>484179000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>518541000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>512490000000.0</v>
       </c>
-      <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
-    </row>
-    <row r="33" spans="1:19">
+      <c r="T32"/>
+    </row>
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>2773145000000.0</v>
+      </c>
+      <c r="C33">
         <v>2623912000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1763397000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1727395000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1758169000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1721167000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1713097000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1708465000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1628603000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1747405000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1614859000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1585804000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1399225000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1359438000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1343136667464.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>1374051000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1397635000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>-246955000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-    </row>
-    <row r="35" spans="1:19">
+      <c r="T34"/>
+    </row>
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>570079000000.0</v>
+      </c>
+      <c r="C35">
         <v>486489000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>373949000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>349080000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>362685000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>362647000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>349821000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>364946000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>359932000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>371168000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>245744000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>365147000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>181628000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>158505000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>167505499651.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>196654000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>212118000000.0</v>
       </c>
-      <c r="S35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:19">
+      <c r="T35"/>
+    </row>
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>410027000000.0</v>
+      </c>
+      <c r="C36">
         <v>311024000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>175342000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>245260000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>192117000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-124292000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>213512000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>168336000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>302587000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>104611000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>568000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>779000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>33270000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>162934000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1767266416.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>869000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1287000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-246955000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
-    </row>
-    <row r="38" spans="1:19">
+      <c r="T37"/>
+    </row>
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>268292000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>107068000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>91667000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>109542000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>63277000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>43019000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>43425000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1811000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>70623000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>14865000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1767266420.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>-1000000.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
-    </row>
-    <row r="39" spans="1:19">
+      <c r="T38"/>
+    </row>
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>71334000000.0</v>
+      </c>
+      <c r="C39">
         <v>53495000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>58865000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>161456000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>93918000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>43380000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>27666000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>61285000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>102678000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>91535000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>111105000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>112751000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>120875000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>53704000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>62030637503.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="Q39"/>
+      <c r="R39">
         <v>70775000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>62395000000.0</v>
       </c>
-      <c r="S39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:19">
+      <c r="T39"/>
+    </row>
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>121516000000.0</v>
+      </c>
+      <c r="C40">
         <v>23619000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>37185000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>49994000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>45170000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>47601000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>38684000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>41771000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>25022000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>19035000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>5680000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>15070000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>17514000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4173000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>6162035820.0</v>
       </c>
-      <c r="P40"/>
-      <c r="Q40">
+      <c r="Q40"/>
+      <c r="R40">
         <v>5186000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4414000000.0</v>
       </c>
-      <c r="S40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:19">
+      <c r="T40"/>
+    </row>
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-    </row>
-    <row r="42" spans="1:19">
+      <c r="T41"/>
+    </row>
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>215067000000.0</v>
       </c>
       <c r="C42">
         <v>215067000000.0</v>
       </c>
       <c r="D42">
         <v>215067000000.0</v>
       </c>
       <c r="E42">
         <v>215067000000.0</v>
       </c>
       <c r="F42">
         <v>215067000000.0</v>
       </c>
       <c r="G42">
         <v>215067000000.0</v>
       </c>
       <c r="H42">
         <v>215067000000.0</v>
       </c>
       <c r="I42">
         <v>215067000000.0</v>
       </c>
       <c r="J42">
         <v>215067000000.0</v>
       </c>
       <c r="K42">
-        <v>215074000000.0</v>
+        <v>215067000000.0</v>
       </c>
       <c r="L42">
         <v>215074000000.0</v>
       </c>
       <c r="M42">
         <v>215074000000.0</v>
       </c>
       <c r="N42">
+        <v>215074000000.0</v>
+      </c>
+      <c r="O42">
         <v>216594000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>216613124259.0</v>
       </c>
-      <c r="P42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q42"/>
       <c r="R42">
         <v>107794000000.0</v>
       </c>
       <c r="S42">
+        <v>107794000000.0</v>
+      </c>
+      <c r="T42">
         <v>73946000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:19">
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
-    </row>
-    <row r="44" spans="1:19">
+      <c r="T43"/>
+    </row>
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-    </row>
-    <row r="45" spans="1:19">
+      <c r="T44"/>
+    </row>
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>2321207000000.0</v>
+      </c>
+      <c r="C45">
         <v>2205610000000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>1849015000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1847489000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1837077000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1797833000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1796325000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1785426000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1883707000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1807216000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1799076000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1506960000000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-    </row>
-    <row r="46" spans="1:19">
+      <c r="T45"/>
+    </row>
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>2135855000000.0</v>
+      </c>
+      <c r="C46">
         <v>2065367000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1408341000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1391958000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1424143000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1447406000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1440538000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1470854000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1490393000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1604195000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1600086000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1578317000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1391702000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1355607000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1340768084795.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>1363864000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1395674000000.0</v>
       </c>
-      <c r="S46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:19">
+      <c r="T46"/>
+    </row>
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>53</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>2065367000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1408341000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1391958000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1424143000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1447406000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1440538000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1557229000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1577285000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1315432000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1335974000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1340768084800.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
-    </row>
-    <row r="48" spans="1:19">
+      <c r="T47"/>
+    </row>
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>861579000000.0</v>
+      </c>
+      <c r="C48">
         <v>807347000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>814235000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>752341000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>758720000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>703421000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>621457000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>528291000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>536792000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>422720000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>413522000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>310130000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>325487000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>271812000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>240431287880.0</v>
       </c>
-      <c r="P48"/>
-      <c r="Q48">
+      <c r="Q48"/>
+      <c r="R48">
         <v>161388000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>123541000000.0</v>
       </c>
-      <c r="S48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:19">
+      <c r="T48"/>
+    </row>
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-    </row>
-    <row r="50" spans="1:19">
+      <c r="T49"/>
+    </row>
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>57257000000.0</v>
+      </c>
+      <c r="C50">
         <v>63528000000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>36403000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>52594000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>68837000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>29396000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>42298000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>50569000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>57949000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>147422000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>29532000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>37387000000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-    </row>
-    <row r="51" spans="1:19">
+      <c r="T50"/>
+    </row>
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>398919000000.0</v>
+      </c>
+      <c r="C51">
         <v>314076000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>256526000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>249261000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>267233000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>284316000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>289946000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>315343000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>317223000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>324899000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>286481000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>284515000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>105533000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>87708000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>101083150996.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>135612000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>153179000000.0</v>
       </c>
-      <c r="S51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:19">
+      <c r="T51"/>
+    </row>
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>58175000000.0</v>
+      </c>
+      <c r="C52">
         <v>64446000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>20443000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>37320000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>53212000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>69370000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>30289000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>43067000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>52072000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>58932000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>149248000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>31851000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>38944000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>46798000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>53140148516.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>63647000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>68291000000.0</v>
       </c>
-      <c r="S52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:19">
+      <c r="T52"/>
+    </row>
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>320629000000.0</v>
+      </c>
+      <c r="C53">
         <v>249383000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>176947000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>127023000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>144028000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>260828000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>205375000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>108710000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>183277000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>56355000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>92247000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>70490000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>33270000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>160009000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>214314905682.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>38155000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>7006000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>493910000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
-    </row>
-    <row r="55" spans="1:19">
+      <c r="T54"/>
+    </row>
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>3575749000000.0</v>
+      </c>
+      <c r="C55">
         <v>3364576000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2736228000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2664304000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2682137000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2646020000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2570972000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2480764000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2411473000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2362602000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2320336000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2186325000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2003396000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1930938000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1898334331223.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>1644418000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1634290000000.0</v>
       </c>
-      <c r="S55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:19">
+      <c r="T55"/>
+    </row>
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>802604000000.0</v>
+      </c>
+      <c r="C56">
         <v>740664000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>972831000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>936909000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>923968000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>924853000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>857875000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>772299000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>782870000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>615197000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>705477000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>600521000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>604171000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>571500000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>555197663759.0</v>
       </c>
-      <c r="P56"/>
-      <c r="Q56">
+      <c r="Q56"/>
+      <c r="R56">
         <v>270368000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>236655000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>246955000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>266253000000.0</v>
+      </c>
+      <c r="C57">
         <v>177543000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>140897000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>145008000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>159571000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>176570000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>202999000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>188483000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>107561000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>122403000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>221298000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>81980000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>91681000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>84381000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>65676521569.0</v>
       </c>
-      <c r="P57"/>
-      <c r="Q57">
+      <c r="Q57"/>
+      <c r="R57">
         <v>82760000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>85837000000.0</v>
       </c>
-      <c r="S57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:19">
+      <c r="T57"/>
+    </row>
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>836332000000.0</v>
+      </c>
+      <c r="C58">
         <v>664032000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>514846000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>494088000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>522256000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>539217000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>552820000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>553429000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>467493000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>493571000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>467042000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>447127000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>273309000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>242886000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>233182021220.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>279414000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>297955000000.0</v>
       </c>
-      <c r="S58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:19">
+      <c r="T58"/>
+    </row>
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
-    </row>
-    <row r="60" spans="1:19">
+      <c r="T59"/>
+    </row>
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>2625540000000.0</v>
+      </c>
+      <c r="C60">
         <v>2583836000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2113938000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2053744000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2062720000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2008877000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1947052000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1849874000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1860817000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1782553000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1763568000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1672243000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1690255000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1650322000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1628180215946.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>1346798000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1317711000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1425578000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-    </row>
-    <row r="62" spans="1:19">
+      <c r="T61"/>
+    </row>
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4856,2312 +4992,2389 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B2">
         <v>772467000000.0</v>
       </c>
       <c r="C2">
         <v>889195000000.0</v>
       </c>
       <c r="D2">
         <v>841019000000.0</v>
       </c>
       <c r="E2">
         <v>461971000000.0</v>
       </c>
       <c r="F2">
         <v>377393000000.0</v>
       </c>
       <c r="G2">
         <v>317681000000.0</v>
       </c>
       <c r="H2">
         <v>277769000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B3">
         <v>136503000000.0</v>
       </c>
       <c r="C3">
         <v>2167000000.0</v>
       </c>
       <c r="D3">
         <v>121914000000.0</v>
       </c>
       <c r="E3">
         <v>115941000000.0</v>
       </c>
       <c r="F3">
         <v>92594000000.0</v>
       </c>
       <c r="G3">
         <v>93937000000.0</v>
       </c>
       <c r="H3">
         <v>1179000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B5">
         <v>179464000000.0</v>
       </c>
       <c r="C5">
         <v>287184000000.0</v>
       </c>
       <c r="D5">
         <v>174040000000.0</v>
       </c>
       <c r="E5">
         <v>113420000000.0</v>
       </c>
       <c r="F5">
         <v>115601000000.0</v>
       </c>
       <c r="G5">
         <v>129523000000.0</v>
       </c>
       <c r="H5">
         <v>97848000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B6">
         <v>315967000000.0</v>
       </c>
       <c r="C6">
         <v>289351000000.0</v>
       </c>
       <c r="D6">
         <v>295954000000.0</v>
       </c>
       <c r="E6">
         <v>229361000000.0</v>
       </c>
       <c r="F6">
         <v>208195000000.0</v>
       </c>
       <c r="G6">
         <v>223460000000.0</v>
       </c>
       <c r="H6">
         <v>99027000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B9">
         <v>241283000000.0</v>
       </c>
       <c r="C9">
         <v>316024000000.0</v>
       </c>
       <c r="D9">
         <v>237623000000.0</v>
       </c>
       <c r="E9">
         <v>170860000000.0</v>
       </c>
       <c r="F9">
         <v>163195000000.0</v>
       </c>
       <c r="G9">
         <v>163619000000.0</v>
       </c>
       <c r="H9">
         <v>128649000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B10">
         <v>210615000000.0</v>
       </c>
       <c r="C10">
         <v>266947000000.0</v>
       </c>
       <c r="D10">
         <v>159163000000.0</v>
       </c>
       <c r="E10">
         <v>104384000000.0</v>
       </c>
       <c r="F10">
         <v>105737000000.0</v>
       </c>
       <c r="G10">
         <v>121235000000.0</v>
       </c>
       <c r="H10">
         <v>67094000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B11">
         <v>1423000000.0</v>
       </c>
       <c r="C11">
         <v>2965000000.0</v>
       </c>
       <c r="D11">
         <v>-2229000000.0</v>
       </c>
       <c r="E11">
         <v>482000000.0</v>
       </c>
       <c r="F11">
         <v>538000000.0</v>
       </c>
       <c r="G11">
         <v>1555000000.0</v>
       </c>
       <c r="H11">
         <v>1477000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B12">
         <v>23005000000.0</v>
       </c>
       <c r="C12">
         <v>36706000000.0</v>
       </c>
       <c r="D12">
         <v>14877000000.0</v>
       </c>
       <c r="E12">
         <v>8713000000.0</v>
       </c>
       <c r="F12">
         <v>9864000000.0</v>
       </c>
       <c r="G12">
         <v>8288000000.0</v>
       </c>
       <c r="H12">
         <v>5356000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B13">
         <v>12117000000.0</v>
       </c>
       <c r="C13">
         <v>22802000000.0</v>
       </c>
       <c r="D13">
         <v>6930000000.0</v>
       </c>
       <c r="E13">
         <v>7122000000.0</v>
       </c>
       <c r="F13">
         <v>9202000000.0</v>
       </c>
       <c r="G13">
         <v>9732000000.0</v>
       </c>
       <c r="H13">
         <v>5336000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B14">
         <v>4112000000.0</v>
       </c>
       <c r="C14">
         <v>-11609000000.0</v>
       </c>
       <c r="D14">
         <v>-5336000000.0</v>
       </c>
       <c r="E14">
         <v>-828000000.0</v>
       </c>
       <c r="F14">
         <v>2451000000.0</v>
       </c>
       <c r="G14">
         <v>94000000.0</v>
       </c>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B15">
         <v>213304000000.0</v>
       </c>
       <c r="C15">
         <v>252373000000.0</v>
       </c>
       <c r="D15">
         <v>155854000000.0</v>
       </c>
       <c r="E15">
         <v>103074000000.0</v>
       </c>
       <c r="F15">
         <v>107650000000.0</v>
       </c>
       <c r="G15">
         <v>119774000000.0</v>
       </c>
       <c r="H15">
         <v>64037000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B16">
         <v>213304000000.0</v>
       </c>
       <c r="C16">
         <v>252373000000.0</v>
       </c>
       <c r="D16">
         <v>155854000000.0</v>
       </c>
       <c r="E16">
         <v>103074000000.0</v>
       </c>
       <c r="F16">
         <v>107650000000.0</v>
       </c>
       <c r="G16">
         <v>119774000000.0</v>
       </c>
       <c r="H16">
         <v>64037000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B17">
         <v>221579000000.0</v>
       </c>
       <c r="C17">
         <v>263982000000.0</v>
       </c>
       <c r="D17">
         <v>161190000000.0</v>
       </c>
       <c r="E17">
         <v>103902000000.0</v>
       </c>
       <c r="F17">
         <v>105199000000.0</v>
       </c>
       <c r="G17">
         <v>119680000000.0</v>
       </c>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B18">
         <v>-10888000000.0</v>
       </c>
       <c r="C18">
         <v>-27712000000.0</v>
       </c>
       <c r="D18">
         <v>-7947000000.0</v>
       </c>
       <c r="E18">
         <v>-7307000000.0</v>
       </c>
       <c r="F18">
         <v>-7930000000.0</v>
       </c>
       <c r="G18">
         <v>-6895000000.0</v>
       </c>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B21">
         <v>179464000000.0</v>
       </c>
       <c r="C21">
         <v>269339000000.0</v>
       </c>
       <c r="D21">
         <v>185460000000.0</v>
       </c>
       <c r="E21">
         <v>111188000000.0</v>
       </c>
       <c r="F21">
         <v>130205000000.0</v>
       </c>
       <c r="G21">
         <v>128006000000.0</v>
       </c>
       <c r="H21">
         <v>97848000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B23">
         <v>834286000000.0</v>
       </c>
       <c r="C23">
         <v>935880000000.0</v>
       </c>
       <c r="D23">
         <v>888807000000.0</v>
       </c>
       <c r="E23">
         <v>524179000000.0</v>
       </c>
       <c r="F23">
         <v>417463000000.0</v>
       </c>
       <c r="G23">
         <v>354230000000.0</v>
       </c>
       <c r="H23">
         <v>313860000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B25">
         <v>2238000000.0</v>
       </c>
       <c r="C25">
         <v>2167000000.0</v>
       </c>
       <c r="D25">
         <v>2197000000.0</v>
       </c>
       <c r="E25">
         <v>2795000000.0</v>
       </c>
       <c r="F25">
         <v>2501000000.0</v>
       </c>
       <c r="G25">
         <v>2722000000.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>29869000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B28">
         <v>19467000000.0</v>
       </c>
       <c r="C28">
         <v>20221000000.0</v>
       </c>
       <c r="D28">
         <v>25049000000.0</v>
       </c>
       <c r="E28">
         <v>25442000000.0</v>
       </c>
       <c r="F28">
         <v>15770000000.0</v>
       </c>
       <c r="G28">
         <v>13000000000.0</v>
       </c>
       <c r="H28">
         <v>12953000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29">
         <v>1423000000.0</v>
       </c>
       <c r="C29">
         <v>2965000000.0</v>
       </c>
       <c r="D29">
         <v>2229000000.0</v>
       </c>
       <c r="E29">
         <v>482000000.0</v>
       </c>
       <c r="F29">
         <v>538000000.0</v>
       </c>
       <c r="G29">
         <v>1555000000.0</v>
       </c>
       <c r="H29">
         <v>1477000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30">
         <v>61819000000.0</v>
       </c>
       <c r="C30">
         <v>46685000000.0</v>
       </c>
       <c r="D30">
         <v>52163000000.0</v>
       </c>
       <c r="E30">
         <v>62208000000.0</v>
       </c>
       <c r="F30">
         <v>40070000000.0</v>
       </c>
       <c r="G30">
         <v>36549000000.0</v>
       </c>
       <c r="H30">
         <v>36091000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B31">
         <v>31151000000.0</v>
       </c>
       <c r="C31">
         <v>-2392000000.0</v>
       </c>
       <c r="D31">
         <v>-22041000000.0</v>
       </c>
       <c r="E31">
         <v>-6804000000.0</v>
       </c>
       <c r="F31">
         <v>-23994000000.0</v>
       </c>
       <c r="G31">
         <v>-6771000000.0</v>
       </c>
       <c r="H31">
         <v>-30011000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B32">
         <v>1013750000000.0</v>
       </c>
       <c r="C32">
         <v>1205219000000.0</v>
       </c>
       <c r="D32">
         <v>1078642000000.0</v>
       </c>
       <c r="E32">
         <v>632831000000.0</v>
       </c>
       <c r="F32">
         <v>540588000000.0</v>
       </c>
       <c r="G32">
         <v>481300000000.0</v>
       </c>
       <c r="H32">
         <v>406418000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:20">
+        <v>114</v>
+      </c>
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B2">
+        <v>156073000000.0</v>
+      </c>
+      <c r="C2">
         <v>202457000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>165855000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>236453000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>166555000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>193797000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>239149000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>245690000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>211564000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>224892000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>273831000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>183821000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>158490000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>136158000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>126773000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>109005000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>90035000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>108635669334.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>265736526300.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>86526000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B3">
+        <v>497000000.0</v>
+      </c>
+      <c r="C3">
         <v>34334000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34342000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>551000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>596000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>-90047000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>31838000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>30329000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>30047000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>33380000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>27269000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>30300000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>30965000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>29221988497.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>717000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>28403000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>654000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>27538719456.0</v>
       </c>
-      <c r="S3"/>
-      <c r="T3">
+      <c r="T3"/>
+      <c r="U3">
         <v>23102250000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B5">
+        <v>27520000000.0</v>
+      </c>
+      <c r="C5">
         <v>31124000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>44973000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>97964000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>50120000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>83173000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>107881000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>26594000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>69536000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>14343000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>97897000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15895000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>46006000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23034588918.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>30920000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30820000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>28082000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>10368003528.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>27474000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B6">
+        <v>28017000000.0</v>
+      </c>
+      <c r="C6">
         <v>65458000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>79315000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>98515000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>50716000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6874000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>139719000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>56923000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>99583000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>47723000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>125166000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>46195000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>76971000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>52256577415.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>31637000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>59223000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>28736000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>37906722984.0</v>
       </c>
-      <c r="S6"/>
-      <c r="T6">
+      <c r="T6"/>
+      <c r="U6">
         <v>50576250000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B9">
+        <v>39976000000.0</v>
+      </c>
+      <c r="C9">
         <v>50342000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>51439000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>94603000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>46046000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>117588000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>69408000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>38958000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>89065000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>47699000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>107053000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>28794000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>54062000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>39282000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>50113000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>45102000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>36363000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>15247052716.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>150968751650.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>37830000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B10">
+        <v>22705000000.0</v>
+      </c>
+      <c r="C10">
         <v>23805000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>49247000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>92598000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>44965000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>95379000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>95826000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16333000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>63048000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9481000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>95593000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12435000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>44407000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>21252000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>29463000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>27539000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>26130000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2348996363.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>108085996360.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>27663000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B11">
+        <v>2050000000.0</v>
+      </c>
+      <c r="C11">
         <v>1423000000.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>4586000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2540000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2965000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-573000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3943000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3370000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2229000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3501000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>350000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2032000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>482000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>279000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>347000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-487000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>523979875.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11">
+      <c r="T11"/>
+      <c r="U11">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B12">
+        <v>4815000000.0</v>
+      </c>
+      <c r="C12">
         <v>5274000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5135000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6286000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6310000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7902000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12055000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10261000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6488000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4862000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5780000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3648000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1599000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1459229139.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2046770861.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1419000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2982000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1533775240.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2424224770.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2874000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B13">
+        <v>2795000000.0</v>
+      </c>
+      <c r="C13">
         <v>2178000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1758000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8825000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8368000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>48442000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>29451000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1727000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2379000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2371000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>951000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5978000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>924000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1538543000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5583457010.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>1826210260.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7375789750.0</v>
       </c>
-      <c r="T13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B14">
+        <v>3083000000.0</v>
+      </c>
+      <c r="C14">
         <v>1736000000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>-1977000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1020000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-19227000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6290000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2042000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3370000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>547000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-3501000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-350000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-2032000000.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B15">
+        <v>23738000000.0</v>
+      </c>
+      <c r="C15">
         <v>24118000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>52580000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>90621000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>45985000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>73187000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>83854000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>28914000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>66418000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9302000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>92092000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12085000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>42375000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>20081000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>29184000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>27192000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>26617000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-6295750477.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>113945750480.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>30639000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>97</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>24118000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>52580000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>90621000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>45985000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>73187000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>83854000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>92092000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12085000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>42375000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>20081451160.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>82992548840.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-6295750480.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>113945750480.0</v>
       </c>
-      <c r="T16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B17">
+        <v>20655000000.0</v>
+      </c>
+      <c r="C17">
         <v>34769000000.0</v>
       </c>
-      <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>92598000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>44965000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>92414000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>77564000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>30956000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>63048000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>8755000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>95593000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>12435000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>44407000000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B18">
+        <v>-4057000000.0</v>
+      </c>
+      <c r="C18">
         <v>-3096000000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>-1970000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3781000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-44179000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>29110000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8534000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4109000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2491000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4859000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4078000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3481000000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B21">
+        <v>26261000000.0</v>
+      </c>
+      <c r="C21">
         <v>31124000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>38916000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>81440000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>35110000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>101557000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>53492000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>24389000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>89589000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19634000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>101066000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14271000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>45802000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22961000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>30920000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>29225000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>28082000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13605058730.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>121050609040.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>30537000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B23">
+        <v>169788000000.0</v>
+      </c>
+      <c r="C23">
         <v>221675000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>178378000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>242991000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>177491000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>206288000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>255065000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>260259000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>222416000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>252957000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>289765000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>196366000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>171558000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>152301000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>145907000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>123270000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>100698000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>110277663318.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>98077000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B25">
+        <v>497000000.0</v>
+      </c>
+      <c r="C25">
         <v>553000000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>551000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>596000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>583000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>539000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>466000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>579000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>15000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>718000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>731000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>733000000.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>5231000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>14411000000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B28">
+        <v>5425000000.0</v>
+      </c>
+      <c r="C28">
         <v>5382000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10085000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6256000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3547000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5239000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6275000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10891000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5020000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8499000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5837000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6006000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4707000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7787000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4442000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4087000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9126000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2867674474.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>34719260060.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10069000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29">
+        <v>2050000000.0</v>
+      </c>
+      <c r="C29">
         <v>1423000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
+        <v>2540000000.0</v>
+      </c>
+      <c r="G29">
         <v>2965000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>2229000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
         <v>482000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>523979880.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>14020130.0</v>
       </c>
-      <c r="T29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30">
+        <v>13715000000.0</v>
+      </c>
+      <c r="C30">
         <v>19218000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12523000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6538000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10936000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12491000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15916000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14569000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10852000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>28065000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15934000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12545000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13068000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16143000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19134000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14265000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10663000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1641993980.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>11551000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B31">
+        <v>-3556000000.0</v>
+      </c>
+      <c r="C31">
         <v>-7319000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>10331000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>15744000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>9855000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6178000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>42334000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6567000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-15165000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-10153000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>99000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3814000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>883000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1709000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3719000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3298000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1059000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-15954055093.0</v>
       </c>
-      <c r="S31"/>
-      <c r="T31">
+      <c r="T31"/>
+      <c r="U31">
         <v>-98000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B32">
+        <v>196049000000.0</v>
+      </c>
+      <c r="C32">
         <v>252799000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>217294000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>331056000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>212601000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>311385000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>308557000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>284648000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>300629000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>272591000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>380884000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>212615000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>212552000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>175440000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>176886000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>154107000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>126398000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>123882722050.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>416705277950.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>124356000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -7188,2016 +7401,2077 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>212015000000.0</v>
       </c>
       <c r="C2">
         <v>280636000000.0</v>
       </c>
       <c r="D2">
         <v>190613000000.0</v>
       </c>
       <c r="E2">
         <v>51738000000.0</v>
       </c>
       <c r="F2">
         <v>100082000000.0</v>
       </c>
       <c r="G2">
         <v>100765000000.0</v>
       </c>
       <c r="H2">
         <v>94177000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>225283000000</v>
       </c>
       <c r="C3">
         <v>52651000000</v>
       </c>
       <c r="D3">
         <v>462266000000</v>
       </c>
       <c r="E3">
         <v>71341000000</v>
       </c>
       <c r="F3">
         <v>68921000000</v>
       </c>
       <c r="G3">
         <v>113280000000</v>
       </c>
       <c r="H3">
         <v>167147000000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>-39864000000.0</v>
       </c>
       <c r="C6">
         <v>-68621000000.0</v>
       </c>
       <c r="D6">
         <v>90023000000.0</v>
       </c>
       <c r="E6">
         <v>138875000000.0</v>
       </c>
       <c r="F6">
         <v>-48344000000.0</v>
       </c>
       <c r="G6">
         <v>-683000000.0</v>
       </c>
       <c r="H6">
         <v>6588000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7">
         <v>-94672000000.0</v>
       </c>
       <c r="C7">
         <v>-86450000000.0</v>
       </c>
       <c r="D7">
         <v>-86201000000.0</v>
       </c>
       <c r="E7">
         <v>-96262000000.0</v>
       </c>
       <c r="F7">
         <v>-112692000000.0</v>
       </c>
       <c r="G7">
         <v>-101881000000.0</v>
       </c>
       <c r="H7">
         <v>-83281000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
         <v>136503000000.0</v>
       </c>
       <c r="C14">
         <v>124953000000.0</v>
       </c>
       <c r="D14">
         <v>121914000000.0</v>
       </c>
       <c r="E14">
         <v>115941000000.0</v>
       </c>
       <c r="F14">
         <v>92594000000.0</v>
       </c>
       <c r="G14">
         <v>93937000000.0</v>
       </c>
       <c r="H14">
         <v>54852000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>106314000000.0</v>
       </c>
       <c r="C15">
         <v>46696000000.0</v>
       </c>
       <c r="D15">
         <v>30837000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>763500000000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16">
         <v>172151000000.0</v>
       </c>
       <c r="C16">
         <v>212015000000.0</v>
       </c>
       <c r="D16">
         <v>280636000000.0</v>
       </c>
       <c r="E16">
         <v>190613000000.0</v>
       </c>
       <c r="F16">
         <v>51738000000.0</v>
       </c>
       <c r="G16">
         <v>100082000000.0</v>
       </c>
       <c r="H16">
         <v>100765000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
         <v>37259000000.0</v>
       </c>
       <c r="C18">
         <v>327151000000.0</v>
       </c>
       <c r="D18">
         <v>-236419000000.0</v>
       </c>
       <c r="E18">
         <v>125622000000.0</v>
       </c>
       <c r="F18">
         <v>83980000000.0</v>
       </c>
       <c r="G18">
         <v>84743000000.0</v>
       </c>
       <c r="H18">
         <v>-8344000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19">
         <v>114099000000.0</v>
       </c>
       <c r="C19">
         <v>-311076000000.0</v>
       </c>
       <c r="D19">
         <v>-392406000000.0</v>
       </c>
       <c r="E19">
         <v>-224770000000.0</v>
       </c>
       <c r="F19">
         <v>108602000000.0</v>
       </c>
       <c r="G19">
         <v>-290137000000.0</v>
       </c>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>220000000000.0</v>
       </c>
       <c r="F20">
         <v>493500000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
         <v>20486000000.0</v>
       </c>
       <c r="C21">
         <v>-45478000000.0</v>
       </c>
       <c r="D21">
         <v>240574000000.0</v>
       </c>
       <c r="E21">
         <v>-67098000000.0</v>
       </c>
       <c r="F21">
         <v>-38746000000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22">
         <v>213304000000.0</v>
       </c>
       <c r="C22">
         <v>252373000000.0</v>
       </c>
       <c r="D22">
         <v>155854000000.0</v>
       </c>
       <c r="E22">
         <v>103074000000.0</v>
       </c>
       <c r="F22">
         <v>107650000000.0</v>
       </c>
       <c r="G22">
         <v>119774000000.0</v>
       </c>
       <c r="H22">
         <v>64037000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
         <v>-35996000000.0</v>
       </c>
       <c r="C23">
         <v>-45173000000.0</v>
       </c>
       <c r="D23">
         <v>46846000000.0</v>
       </c>
       <c r="E23">
         <v>-1439000000.0</v>
       </c>
       <c r="F23">
         <v>-1101000000.0</v>
       </c>
       <c r="G23">
         <v>-1295000000.0</v>
       </c>
       <c r="H23">
         <v>94465000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24">
         <v>-69398000000.0</v>
       </c>
       <c r="C24">
         <v>1503000000.0</v>
       </c>
       <c r="D24">
         <v>-20110000000.0</v>
       </c>
       <c r="E24">
         <v>-17619000000.0</v>
       </c>
       <c r="F24">
         <v>-309000000.0</v>
       </c>
       <c r="G24">
         <v>4104000000.0</v>
       </c>
       <c r="H24">
         <v>-10374000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
         <v>-87265000000.0</v>
       </c>
       <c r="C25">
         <v>2476000000.0</v>
       </c>
       <c r="D25">
         <v>-51921000000.0</v>
       </c>
       <c r="E25">
         <v>-22052000000.0</v>
       </c>
       <c r="F25">
         <v>-47343000000.0</v>
       </c>
       <c r="G25">
         <v>-15688000000.0</v>
       </c>
       <c r="H25">
         <v>39914000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>217600000000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
         <v>-121824000000.0</v>
       </c>
       <c r="C28">
         <v>-137347000000.0</v>
       </c>
       <c r="D28">
         <v>256582000000.0</v>
       </c>
       <c r="E28">
         <v>167063000000.0</v>
       </c>
       <c r="F28">
         <v>-309847000000.0</v>
       </c>
       <c r="G28">
         <v>91431000000.0</v>
       </c>
       <c r="H28">
         <v>25306000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
         <v>262542000000.0</v>
       </c>
       <c r="C29">
         <v>379802000000.0</v>
       </c>
       <c r="D29">
         <v>225847000000.0</v>
       </c>
       <c r="E29">
         <v>196582000000.0</v>
       </c>
       <c r="F29">
         <v>152901000000.0</v>
       </c>
       <c r="G29">
         <v>198023000000.0</v>
       </c>
       <c r="H29">
         <v>158803000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
         <v>-180582000000.0</v>
       </c>
       <c r="C30">
         <v>-311076000000.0</v>
       </c>
       <c r="D30">
         <v>-392406000000.0</v>
       </c>
       <c r="E30">
         <v>-224770000000.0</v>
       </c>
       <c r="F30">
         <v>108602000000.0</v>
       </c>
       <c r="G30">
         <v>-290137000000.0</v>
       </c>
       <c r="H30">
         <v>-177521000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:20">
+        <v>114</v>
+      </c>
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>172151000000.0</v>
+      </c>
+      <c r="C2">
         <v>241743000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>269335000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>370322000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>212015000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>253666000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>261391000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>259707000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>213970000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>172337000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>201248000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>257474000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>190613000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>107314000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>57401000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36958000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>51738000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>114143805574.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>80100000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>100082000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>129683000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>63009000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32591000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>33533000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2122000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10932000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6064000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>112801000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>33074000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>235393000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>65998000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>46388000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14594000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2862000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7497000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34959787896</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>33652212100</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>-51812000000.0</v>
+      </c>
+      <c r="C6">
         <v>-69592000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-27592000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-100987000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>158307000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-41651000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7725000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1684000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>45737000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>108299000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-28911000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-56226000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>66861000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>83299000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>49913000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>20443000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-14780000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-62405805574.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14061805570.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-19982000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>120</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-94672000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-60207000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-39950000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-21583000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-86450000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-17968000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-67678000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-42822000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-18178000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-96262000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-71668385860.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>-112692000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-84847401960.0</v>
       </c>
-      <c r="T7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>127</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>34334000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>34342000000.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>32739000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>31838000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>30329000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>29875000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>33380000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27269000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>30300000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>30965000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>29175000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28974000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>28787000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>28825000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>27908076962.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>128</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106312000000.0</v>
       </c>
       <c r="D15">
         <v>106312000000.0</v>
       </c>
-      <c r="E15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E15">
+        <v>106312000000.0</v>
+      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>46696000000.0</v>
       </c>
       <c r="H15">
         <v>46696000000.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15">
+      <c r="I15">
+        <v>46696000000.0</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>30837000000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>613500000000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>120339000000.0</v>
+      </c>
+      <c r="C16">
         <v>172151000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>241743000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>269335000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>370322000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>212015000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>253666000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>261391000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>259707000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>280636000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>172337000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>201248000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>257474000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>190613000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>107314000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>57401000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>36958000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>51738000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>114143805574.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>80100000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-140652000000.0</v>
+      </c>
+      <c r="C18">
         <v>65078000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-63671000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>61516000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-25664000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>297779000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>101196000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-43369000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-28455000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13193000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>32632000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-220091000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20767000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>24314000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>47177000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>19982000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>33768000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>20137122121.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>11767000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19">
+        <v>-70060000000.0</v>
+      </c>
+      <c r="C19">
         <v>22177000000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-85545000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>190703000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-372750000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-49149000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>34569000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>76254000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-109317000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-76448000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-277839000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>71198000000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>-48000000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>19200000000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>-2400000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>222400000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>118335000000.0</v>
+      </c>
+      <c r="C21">
         <v>50933000000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-18217000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-17085000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9644000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-26731000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1425000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22">
+        <v>23738000000.0</v>
+      </c>
+      <c r="C22">
         <v>24118000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>52580000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>90621000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>45985000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>73187000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>83854000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>28914000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>66418000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9302000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>92092000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12085000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>42375000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20081000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>29184000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27192000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>26617000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-6295750477.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>27655000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>555000000.0</v>
+      </c>
+      <c r="C23">
         <v>-45166000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10282000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9022000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10352000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-45173000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1332000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12062000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-448000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>317908000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-6531000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>28800000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-67394000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16542000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2381000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16596000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-16596000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>519900000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-150000000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-16596000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24">
+        <v>40010000000.0</v>
+      </c>
+      <c r="C24">
         <v>-70398000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1000000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>137749000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>71997000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-101710000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>109721000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4943000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1565000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-37547000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-15000000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7639000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7639000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6272000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>189078000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>138000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-15037000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>27398344664.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>149815655340.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-15153000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>-140652000000.0</v>
+      </c>
+      <c r="C25">
         <v>136309000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-87584000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>94107000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-25664000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>225386000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-12374000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-31022000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-118684000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>56926000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-53655000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-27083000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-28109000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>21446000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3613000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-33135000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14648000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33484583532.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>-15888000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-48000000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>30837000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-2400000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>220019619670.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>118890000000.0</v>
+      </c>
+      <c r="C28">
         <v>-14721000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9178000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-109548000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6733000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-66879000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-61894000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-448000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-8126000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>70248000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18168000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>206310000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-49568000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-20000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>202341000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-17674000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-17584000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-109941272359.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-199905727640.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-16596000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>-140652000000.0</v>
+      </c>
+      <c r="C29">
         <v>194761000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-662000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>94107000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-25664000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>331312000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>103318000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-32437000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-22391000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>99608000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>65706000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15302000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>45231000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>70702000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>61771000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>22844000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>41265000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>55096910017.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>97804089980.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11767000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-30050000000.0</v>
+      </c>
+      <c r="C30">
         <v>-249632000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-36108000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-85545000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>190703000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-372750000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-49149000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>34569000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>76254000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-61557000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-76448000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-277839000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>71198000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12617000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-214199000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15273000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-38461000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7561443232.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>116163443230.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-15153000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>