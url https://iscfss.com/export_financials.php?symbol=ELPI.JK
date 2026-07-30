--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -1381,51 +1381,51 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>141925000000.0</v>
+        <v>136880000000.0</v>
       </c>
       <c r="C28">
         <v>72301000000.0</v>
       </c>
       <c r="D28">
         <v>44263000000.0</v>
       </c>
       <c r="E28">
         <v>-102905000000.0</v>
       </c>
       <c r="F28">
         <v>101441000000.0</v>
       </c>
       <c r="G28">
         <v>111236000000.0</v>
       </c>
       <c r="H28">
         <v>-5321000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -1630,51 +1630,51 @@
       </c>
       <c r="F38">
         <v>1287000000.0</v>
       </c>
       <c r="G38">
         <v>2777000000.0</v>
       </c>
       <c r="H38">
         <v>1737000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
         <v>53495000000.0</v>
       </c>
       <c r="C39">
         <v>43380000000.0</v>
       </c>
       <c r="D39">
         <v>83532000000.0</v>
       </c>
       <c r="E39">
-        <v>53704000000.0</v>
+        <v>61563000000.0</v>
       </c>
       <c r="F39">
         <v>66150000000.0</v>
       </c>
       <c r="G39">
         <v>80279000000.0</v>
       </c>
       <c r="H39">
         <v>34518000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>23619000000.0</v>
       </c>
       <c r="C40">
         <v>47601000000.0</v>
       </c>
       <c r="D40">
         <v>28505000000.0</v>
       </c>
       <c r="E40">
@@ -1873,51 +1873,51 @@
       <c r="B50">
         <v>63528000000.0</v>
       </c>
       <c r="C50">
         <v>68837000000.0</v>
       </c>
       <c r="D50">
         <v>57949000000.0</v>
       </c>
       <c r="E50">
         <v>45241000000.0</v>
       </c>
       <c r="F50">
         <v>67098000000.0</v>
       </c>
       <c r="G50">
         <v>64893000000.0</v>
       </c>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>314076000000.0</v>
+        <v>309031000000.0</v>
       </c>
       <c r="C51">
         <v>284316000000.0</v>
       </c>
       <c r="D51">
         <v>324899000000.0</v>
       </c>
       <c r="E51">
         <v>87708000000.0</v>
       </c>
       <c r="F51">
         <v>153179000000.0</v>
       </c>
       <c r="G51">
         <v>211318000000.0</v>
       </c>
       <c r="H51">
         <v>95444000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
@@ -2172,51 +2172,51 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
@@ -3695,51 +3695,53 @@
       <c r="K35">
         <v>371168000000.0</v>
       </c>
       <c r="L35">
         <v>245744000000.0</v>
       </c>
       <c r="M35">
         <v>365147000000.0</v>
       </c>
       <c r="N35">
         <v>181628000000.0</v>
       </c>
       <c r="O35">
         <v>158505000000.0</v>
       </c>
       <c r="P35">
         <v>167505499651.0</v>
       </c>
       <c r="Q35"/>
       <c r="R35">
         <v>196654000000.0</v>
       </c>
       <c r="S35">
         <v>212118000000.0</v>
       </c>
-      <c r="T35"/>
+      <c r="T35">
+        <v>-1425578000000.0</v>
+      </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>410027000000.0</v>
       </c>
       <c r="C36">
         <v>311024000000.0</v>
       </c>
       <c r="D36">
         <v>175342000000.0</v>
       </c>
       <c r="E36">
         <v>245260000000.0</v>
       </c>
       <c r="F36">
         <v>192117000000.0</v>
       </c>
       <c r="G36">
         <v>-124292000000.0</v>
       </c>
       <c r="H36">
         <v>213512000000.0</v>
@@ -3873,63 +3875,65 @@
       <c r="G39">
         <v>43380000000.0</v>
       </c>
       <c r="H39">
         <v>27666000000.0</v>
       </c>
       <c r="I39">
         <v>61285000000.0</v>
       </c>
       <c r="J39">
         <v>102678000000.0</v>
       </c>
       <c r="K39">
         <v>91535000000.0</v>
       </c>
       <c r="L39">
         <v>111105000000.0</v>
       </c>
       <c r="M39">
         <v>112751000000.0</v>
       </c>
       <c r="N39">
         <v>120875000000.0</v>
       </c>
       <c r="O39">
-        <v>53704000000.0</v>
+        <v>61563000000.0</v>
       </c>
       <c r="P39">
         <v>62030637503.0</v>
       </c>
       <c r="Q39"/>
       <c r="R39">
         <v>70775000000.0</v>
       </c>
       <c r="S39">
         <v>62395000000.0</v>
       </c>
-      <c r="T39"/>
+      <c r="T39">
+        <v>-246955000000.0</v>
+      </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>121516000000.0</v>
       </c>
       <c r="C40">
         <v>23619000000.0</v>
       </c>
       <c r="D40">
         <v>37185000000.0</v>
       </c>
       <c r="E40">
         <v>49994000000.0</v>
       </c>
       <c r="F40">
         <v>45170000000.0</v>
       </c>
       <c r="G40">
         <v>47601000000.0</v>
       </c>
       <c r="H40">
         <v>38684000000.0</v>
@@ -4425,51 +4429,51 @@
         <v>105533000000.0</v>
       </c>
       <c r="O51">
         <v>87708000000.0</v>
       </c>
       <c r="P51">
         <v>101083150996.0</v>
       </c>
       <c r="Q51"/>
       <c r="R51">
         <v>135612000000.0</v>
       </c>
       <c r="S51">
         <v>153179000000.0</v>
       </c>
       <c r="T51"/>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
         <v>58175000000.0</v>
       </c>
       <c r="C52">
-        <v>64446000000.0</v>
+        <v>65364000000.0</v>
       </c>
       <c r="D52">
         <v>20443000000.0</v>
       </c>
       <c r="E52">
         <v>37320000000.0</v>
       </c>
       <c r="F52">
         <v>53212000000.0</v>
       </c>
       <c r="G52">
         <v>69370000000.0</v>
       </c>
       <c r="H52">
         <v>30289000000.0</v>
       </c>
       <c r="I52">
         <v>43067000000.0</v>
       </c>
       <c r="J52">
         <v>52072000000.0</v>
       </c>
       <c r="K52">
         <v>58932000000.0</v>
       </c>
@@ -4791,51 +4795,53 @@
       <c r="K58">
         <v>493571000000.0</v>
       </c>
       <c r="L58">
         <v>467042000000.0</v>
       </c>
       <c r="M58">
         <v>447127000000.0</v>
       </c>
       <c r="N58">
         <v>273309000000.0</v>
       </c>
       <c r="O58">
         <v>242886000000.0</v>
       </c>
       <c r="P58">
         <v>233182021220.0</v>
       </c>
       <c r="Q58"/>
       <c r="R58">
         <v>279414000000.0</v>
       </c>
       <c r="S58">
         <v>297955000000.0</v>
       </c>
-      <c r="T58"/>
+      <c r="T58">
+        <v>-1425578000000.0</v>
+      </c>
     </row>
     <row r="59" spans="1:20">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
     </row>
@@ -5866,51 +5872,51 @@
       </c>
       <c r="U2">
         <v>86526000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>84</v>
       </c>
       <c r="B3">
         <v>497000000.0</v>
       </c>
       <c r="C3">
         <v>34334000000.0</v>
       </c>
       <c r="D3">
         <v>34342000000.0</v>
       </c>
       <c r="E3">
         <v>551000000.0</v>
       </c>
       <c r="F3">
         <v>596000000.0</v>
       </c>
       <c r="G3">
-        <v>-90047000000.0</v>
+        <v>32739000000.0</v>
       </c>
       <c r="H3">
         <v>31838000000.0</v>
       </c>
       <c r="I3">
         <v>30329000000.0</v>
       </c>
       <c r="J3">
         <v>30047000000.0</v>
       </c>
       <c r="K3">
         <v>33380000000.0</v>
       </c>
       <c r="L3">
         <v>27269000000.0</v>
       </c>
       <c r="M3">
         <v>30300000000.0</v>
       </c>
       <c r="N3">
         <v>30965000000.0</v>
       </c>
       <c r="O3">
         <v>29221988497.0</v>
       </c>
@@ -6017,51 +6023,51 @@
       <c r="T5"/>
       <c r="U5">
         <v>27474000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>87</v>
       </c>
       <c r="B6">
         <v>28017000000.0</v>
       </c>
       <c r="C6">
         <v>65458000000.0</v>
       </c>
       <c r="D6">
         <v>79315000000.0</v>
       </c>
       <c r="E6">
         <v>98515000000.0</v>
       </c>
       <c r="F6">
         <v>50716000000.0</v>
       </c>
       <c r="G6">
-        <v>-6874000000.0</v>
+        <v>115912000000.0</v>
       </c>
       <c r="H6">
         <v>139719000000.0</v>
       </c>
       <c r="I6">
         <v>56923000000.0</v>
       </c>
       <c r="J6">
         <v>99583000000.0</v>
       </c>
       <c r="K6">
         <v>47723000000.0</v>
       </c>
       <c r="L6">
         <v>125166000000.0</v>
       </c>
       <c r="M6">
         <v>46195000000.0</v>
       </c>
       <c r="N6">
         <v>76971000000.0</v>
       </c>
       <c r="O6">
         <v>52256577415.0</v>
       </c>
@@ -6357,51 +6363,51 @@
       <c r="K12">
         <v>4862000000.0</v>
       </c>
       <c r="L12">
         <v>5780000000.0</v>
       </c>
       <c r="M12">
         <v>3648000000.0</v>
       </c>
       <c r="N12">
         <v>1599000000.0</v>
       </c>
       <c r="O12">
         <v>1459229139.0</v>
       </c>
       <c r="P12">
         <v>2046770861.0</v>
       </c>
       <c r="Q12">
         <v>1419000000.0</v>
       </c>
       <c r="R12">
         <v>2982000000.0</v>
       </c>
       <c r="S12">
-        <v>1533775240.0</v>
+        <v>2016559599.0</v>
       </c>
       <c r="T12">
         <v>2424224770.0</v>
       </c>
       <c r="U12">
         <v>2874000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>94</v>
       </c>
       <c r="B13">
         <v>2795000000.0</v>
       </c>
       <c r="C13">
         <v>2178000000.0</v>
       </c>
       <c r="D13">
         <v>1758000000.0</v>
       </c>
       <c r="E13">
         <v>8825000000.0</v>
       </c>
       <c r="F13">
@@ -7630,57 +7636,57 @@
       </c>
       <c r="C14">
         <v>124953000000.0</v>
       </c>
       <c r="D14">
         <v>121914000000.0</v>
       </c>
       <c r="E14">
         <v>115941000000.0</v>
       </c>
       <c r="F14">
         <v>92594000000.0</v>
       </c>
       <c r="G14">
         <v>93937000000.0</v>
       </c>
       <c r="H14">
         <v>54852000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>128</v>
       </c>
       <c r="B15">
-        <v>106314000000.0</v>
+        <v>-106314000000.0</v>
       </c>
       <c r="C15">
-        <v>46696000000.0</v>
+        <v>-46696000000.0</v>
       </c>
       <c r="D15">
-        <v>30837000000.0</v>
+        <v>-30837000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>763500000000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>129</v>
       </c>
       <c r="B16">
         <v>172151000000.0</v>
       </c>
       <c r="C16">
         <v>212015000000.0</v>
       </c>
       <c r="D16">
         <v>280636000000.0</v>
       </c>
       <c r="E16">
         <v>190613000000.0</v>
       </c>
       <c r="F16">
@@ -8550,114 +8556,120 @@
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>127</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>45290000000.0</v>
+      </c>
       <c r="C14">
         <v>34334000000.0</v>
       </c>
       <c r="D14">
         <v>34342000000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="E14">
+        <v>33931000000.0</v>
+      </c>
+      <c r="F14">
+        <v>33896000000.0</v>
+      </c>
       <c r="G14">
         <v>32739000000.0</v>
       </c>
       <c r="H14">
         <v>31838000000.0</v>
       </c>
       <c r="I14">
         <v>30329000000.0</v>
       </c>
       <c r="J14">
         <v>29875000000.0</v>
       </c>
       <c r="K14">
         <v>33380000000.0</v>
       </c>
       <c r="L14">
         <v>27269000000.0</v>
       </c>
       <c r="M14">
         <v>30300000000.0</v>
       </c>
       <c r="N14">
         <v>30965000000.0</v>
       </c>
       <c r="O14">
         <v>29175000000.0</v>
       </c>
       <c r="P14">
         <v>28974000000.0</v>
       </c>
       <c r="Q14">
         <v>28787000000.0</v>
       </c>
       <c r="R14">
         <v>28825000000.0</v>
       </c>
       <c r="S14">
         <v>27908076962.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>2000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="D15">
         <v>106312000000.0</v>
       </c>
       <c r="E15">
-        <v>106312000000.0</v>
+        <v>-106312000000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>46696000000.0</v>
       </c>
       <c r="H15">
         <v>46696000000.0</v>
       </c>
       <c r="I15">
         <v>46696000000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>30837000000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
@@ -9064,51 +9076,51 @@
       </c>
       <c r="S23">
         <v>519900000000.0</v>
       </c>
       <c r="T23">
         <v>-150000000000.0</v>
       </c>
       <c r="U23">
         <v>-16596000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>136</v>
       </c>
       <c r="B24">
         <v>40010000000.0</v>
       </c>
       <c r="C24">
         <v>-70398000000.0</v>
       </c>
       <c r="D24">
         <v>1000000000.0</v>
       </c>
       <c r="E24">
-        <v>137749000000.0</v>
+        <v>-52954000000.0</v>
       </c>
       <c r="F24">
         <v>71997000000.0</v>
       </c>
       <c r="G24">
         <v>-101710000000.0</v>
       </c>
       <c r="H24">
         <v>109721000000.0</v>
       </c>
       <c r="I24">
         <v>-4943000000.0</v>
       </c>
       <c r="J24">
         <v>-1565000000.0</v>
       </c>
       <c r="K24">
         <v>-37547000000.0</v>
       </c>
       <c r="L24">
         <v>-15000000000.0</v>
       </c>
       <c r="M24">
         <v>-7639000000.0</v>
       </c>
@@ -9120,51 +9132,51 @@
       </c>
       <c r="P24">
         <v>189078000000.0</v>
       </c>
       <c r="Q24">
         <v>138000000.0</v>
       </c>
       <c r="R24">
         <v>-15037000000.0</v>
       </c>
       <c r="S24">
         <v>27398344664.0</v>
       </c>
       <c r="T24">
         <v>149815655340.0</v>
       </c>
       <c r="U24">
         <v>-15153000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>137</v>
       </c>
       <c r="B25">
-        <v>-140652000000.0</v>
+        <v>-209680000000.0</v>
       </c>
       <c r="C25">
         <v>136309000000.0</v>
       </c>
       <c r="D25">
         <v>-87584000000.0</v>
       </c>
       <c r="E25">
         <v>94107000000.0</v>
       </c>
       <c r="F25">
         <v>-25664000000.0</v>
       </c>
       <c r="G25">
         <v>225386000000.0</v>
       </c>
       <c r="H25">
         <v>-12374000000.0</v>
       </c>
       <c r="I25">
         <v>-31022000000.0</v>
       </c>
       <c r="J25">
         <v>-118684000000.0</v>
       </c>