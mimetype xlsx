--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2145,2835 +2148,2968 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>77607000000.0</v>
+      </c>
+      <c r="C2">
         <v>81618000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>89478000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>83269000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48608000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54202000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52665000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>127379000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>94034000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25098000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44268000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>60342000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>29246000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30105000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32184000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6374337233.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>13306000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13084000000.0</v>
       </c>
-      <c r="T2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:20">
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>787220000000.0</v>
+      </c>
+      <c r="C5">
         <v>807694000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>820222000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>343436000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>345136000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>347733000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>349189000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>369328000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>365316000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>342173000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>403566000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>393772000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>405839000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>408494000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>420716000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>429935803807.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>447616000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>456376000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1351632000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
-        <v>5963000000.0</v>
+        <v>5474000000.0</v>
       </c>
       <c r="C7">
         <v>5963000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="D7">
+        <v>5963000000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7">
         <v>5392000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5529000000.0</v>
       </c>
       <c r="G7">
         <v>5529000000.0</v>
       </c>
       <c r="H7">
+        <v>5529000000.0</v>
+      </c>
+      <c r="I7">
         <v>1547000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1546000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000000.0</v>
       </c>
       <c r="K7">
         <v>2000000000.0</v>
       </c>
       <c r="L7">
+        <v>2000000000.0</v>
+      </c>
+      <c r="M7">
         <v>4495000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5381000000.0</v>
       </c>
       <c r="N7">
         <v>5381000000.0</v>
       </c>
-      <c r="O7"/>
+      <c r="O7">
+        <v>5381000000.0</v>
+      </c>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>741200000000.0</v>
       </c>
       <c r="C8">
         <v>741200000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>741200000000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>741200000000.0</v>
       </c>
       <c r="G8">
         <v>741200000000.0</v>
       </c>
       <c r="H8">
         <v>741200000000.0</v>
       </c>
       <c r="I8">
         <v>741200000000.0</v>
       </c>
       <c r="J8">
         <v>741200000000.0</v>
       </c>
       <c r="K8">
         <v>741200000000.0</v>
       </c>
       <c r="L8">
         <v>741200000000.0</v>
       </c>
       <c r="M8">
         <v>741200000000.0</v>
       </c>
       <c r="N8">
         <v>741200000000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="O8">
+        <v>741200000000.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>215067000000.0</v>
       </c>
       <c r="E9">
         <v>215067000000.0</v>
       </c>
       <c r="F9">
         <v>215067000000.0</v>
       </c>
       <c r="G9">
         <v>215067000000.0</v>
       </c>
       <c r="H9">
         <v>215067000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>215067000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>215074000000.0</v>
       </c>
       <c r="N9">
         <v>215074000000.0</v>
       </c>
       <c r="O9">
+        <v>215074000000.0</v>
+      </c>
+      <c r="P9">
         <v>216594000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>216613124260.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>154737000000.0</v>
+      </c>
+      <c r="C10">
         <v>120339000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>172151000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>241743000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>269335000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>370322000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>212015000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>253666000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>261391000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>259707000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>280636000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>172337000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>201248000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>257474000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>190613000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>107313730444.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>36958000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>51738000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-246955000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>0.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>30000000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>88024000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>172600000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>104600000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>93500000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>364124000000.0</v>
+      </c>
+      <c r="C12">
         <v>440968000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>421534000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>418690000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>396358000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>514350000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>544840000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>459041000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>370101000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>442984000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>336991000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>264584000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>271738000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>290744000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>350622000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>321628636126.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>75113000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>58744000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>246955000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>741200000000.0</v>
       </c>
       <c r="C13">
         <v>741200000000.0</v>
       </c>
       <c r="D13">
         <v>741200000000.0</v>
       </c>
       <c r="E13">
         <v>741200000000.0</v>
       </c>
       <c r="F13">
         <v>741200000000.0</v>
       </c>
       <c r="G13">
         <v>741200000000.0</v>
       </c>
       <c r="H13">
         <v>741200000000.0</v>
       </c>
       <c r="I13">
         <v>741200000000.0</v>
       </c>
       <c r="J13">
         <v>741200000000.0</v>
       </c>
       <c r="K13">
         <v>741200000000.0</v>
       </c>
       <c r="L13">
         <v>741200000000.0</v>
       </c>
       <c r="M13">
         <v>741200000000.0</v>
       </c>
       <c r="N13">
         <v>741200000000.0</v>
       </c>
       <c r="O13">
         <v>741200000000.0</v>
       </c>
       <c r="P13">
         <v>741200000000.0</v>
       </c>
-      <c r="Q13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q13">
+        <v>741200000000.0</v>
+      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>630000000000.0</v>
       </c>
-      <c r="T13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:20">
+      <c r="T13">
+        <v>630000000000.0</v>
+      </c>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>8864544000.0</v>
+      </c>
+      <c r="C14">
         <v>9051694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7412000000.0</v>
       </c>
       <c r="D14">
         <v>7412000000.0</v>
       </c>
       <c r="E14">
         <v>7412000000.0</v>
       </c>
       <c r="F14">
         <v>7412000000.0</v>
       </c>
       <c r="G14">
         <v>7412000000.0</v>
       </c>
       <c r="H14">
         <v>7412000000.0</v>
       </c>
       <c r="I14">
         <v>7412000000.0</v>
       </c>
       <c r="J14">
         <v>7412000000.0</v>
       </c>
       <c r="K14">
         <v>7412000000.0</v>
       </c>
       <c r="L14">
         <v>7412000000.0</v>
       </c>
       <c r="M14">
         <v>7412000000.0</v>
       </c>
       <c r="N14">
         <v>7412000000.0</v>
       </c>
       <c r="O14">
+        <v>7412000000.0</v>
+      </c>
+      <c r="P14">
         <v>8067013700.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7412000000.0</v>
       </c>
       <c r="R14">
         <v>7412000000.0</v>
       </c>
       <c r="S14">
         <v>7412000000.0</v>
       </c>
       <c r="T14">
         <v>7412000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14">
+        <v>7412000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>84000000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>24000000.0</v>
       </c>
-      <c r="T16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>1112000000.0</v>
+      </c>
+      <c r="C21">
         <v>1292000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1473000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1693000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1913000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2133000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2354000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1949000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2041000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2221000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2393000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>616000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>678000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>740000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>554000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>601316253.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>631000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>674000000.0</v>
       </c>
-      <c r="T21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>69693000000.0</v>
+      </c>
+      <c r="C22">
         <v>64045000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>53617000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>241854000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>98719000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>82351000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>74775000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>94281000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>93257000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>80865000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>83354000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>91242000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>80886000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>60233000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>55064000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>73276822716.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>59976000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>52136000000.0</v>
       </c>
-      <c r="T22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>3427245000000.0</v>
+      </c>
+      <c r="C23">
         <v>3575749000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3364576000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2736228000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2664304000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2682137000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2646020000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2570972000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2480764000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2411473000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2362602000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2320336000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2186325000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2003396000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1930938000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1898334331223.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>1644418000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1634290000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1425578000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>337498000000.0</v>
+      </c>
+      <c r="C24">
         <v>335699000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>239540000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>231608000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>207466000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>209110000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>209950000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>259003000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>271499000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>264654000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>264950000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>134564000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>249602000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>62765000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>37086000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>43717639950.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>244585000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>236083000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>211941000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>214021000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>214946000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>259657000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>137233000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>252664000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>66589000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>40910000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>47943002480.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>233438000000.0</v>
+      </c>
+      <c r="C28">
         <v>278580000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>141925000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14783000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-20074000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-103089000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>72301000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>36280000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>53952000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>57516000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>44263000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>114144000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>83267000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-151941000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-102905000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-6230579451.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>98654000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>101441000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>246955000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>2923903000000.0</v>
+      </c>
+      <c r="C29">
         <v>3018496000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2886904000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>2297613000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2324424000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2287664000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2235451000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2163671000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2176040000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2105452000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2045554000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1951377000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1790407000000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>334859000000.0</v>
+      </c>
+      <c r="C30">
         <v>226257000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>212018000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>253422000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>280376000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>233349000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>261858000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>276887000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>247656000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>233374000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>132242000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>282222000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>185237000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>206949000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>109651000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>98261567414.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>64504000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>59625000000.0</v>
       </c>
-      <c r="T30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:20">
+      <c r="U30"/>
+    </row>
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>628428000000.0</v>
+      </c>
+      <c r="C32">
         <v>536351000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>563121000000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>791901000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>764397000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>748283000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>654876000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>583816000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>675309000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>492794000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>484179000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>518541000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>512490000000.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+    </row>
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>2591159000000.0</v>
+      </c>
+      <c r="C33">
         <v>2773145000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2623912000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1763397000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1727395000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1758169000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1721167000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1713097000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1708465000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1628603000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1747405000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1614859000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1585804000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1399225000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1359438000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1343136667464.0</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33">
+      <c r="R33"/>
+      <c r="S33">
         <v>1374051000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1397635000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>-246955000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+    </row>
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>568964000000.0</v>
+      </c>
+      <c r="C35">
         <v>570079000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>486489000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>373949000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>349080000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>362685000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>362647000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>349821000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>364946000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>359932000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>371168000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>245744000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>365147000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>181628000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>158505000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>167505499651.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>196654000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>212118000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>-1425578000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>268105000000.0</v>
+      </c>
+      <c r="C36">
         <v>410027000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>311024000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>175342000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>245260000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>192117000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-124292000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>213512000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>168336000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>302587000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>104611000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>568000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>779000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>33270000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>162934000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1767266416.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>869000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1287000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-246955000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+    </row>
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>268292000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>107068000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>91667000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>109542000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>63277000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>43019000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>43425000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1811000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>70623000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>14865000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1767266420.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>-1000000.0</v>
       </c>
-      <c r="S38"/>
       <c r="T38"/>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+    </row>
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>67410000000.0</v>
+      </c>
+      <c r="C39">
         <v>71334000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>53495000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>58865000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>161456000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>93918000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>43380000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>27666000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>61285000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>102678000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>91535000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>111105000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>112751000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>120875000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>61563000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>62030637503.0</v>
       </c>
-      <c r="Q39"/>
-      <c r="R39">
+      <c r="R39"/>
+      <c r="S39">
         <v>70775000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>62395000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>-246955000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>84419000000.0</v>
+      </c>
+      <c r="C40">
         <v>121516000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>23619000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>37185000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>49994000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>45170000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>47601000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>38684000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>41771000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>25022000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>19035000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5680000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>15070000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>17514000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4173000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6162035820.0</v>
       </c>
-      <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>5186000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4414000000.0</v>
       </c>
-      <c r="T40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:20">
+      <c r="U40"/>
+    </row>
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+    </row>
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
-        <v>215067000000.0</v>
+        <v>214140000000.0</v>
       </c>
       <c r="C42">
         <v>215067000000.0</v>
       </c>
       <c r="D42">
         <v>215067000000.0</v>
       </c>
       <c r="E42">
         <v>215067000000.0</v>
       </c>
       <c r="F42">
         <v>215067000000.0</v>
       </c>
       <c r="G42">
         <v>215067000000.0</v>
       </c>
       <c r="H42">
         <v>215067000000.0</v>
       </c>
       <c r="I42">
         <v>215067000000.0</v>
       </c>
       <c r="J42">
         <v>215067000000.0</v>
       </c>
       <c r="K42">
         <v>215067000000.0</v>
       </c>
       <c r="L42">
-        <v>215074000000.0</v>
+        <v>215067000000.0</v>
       </c>
       <c r="M42">
         <v>215074000000.0</v>
       </c>
       <c r="N42">
         <v>215074000000.0</v>
       </c>
       <c r="O42">
+        <v>215074000000.0</v>
+      </c>
+      <c r="P42">
         <v>216594000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>216613124259.0</v>
       </c>
-      <c r="Q42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R42"/>
       <c r="S42">
         <v>107794000000.0</v>
       </c>
       <c r="T42">
+        <v>107794000000.0</v>
+      </c>
+      <c r="U42">
         <v>73946000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+    </row>
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+    </row>
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>2306795000000.0</v>
+      </c>
+      <c r="C45">
         <v>2321207000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2205610000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>1849015000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1847489000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1837077000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1797833000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1796325000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1785426000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1883707000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1807216000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1799076000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1506960000000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+    </row>
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>2076487000000.0</v>
+      </c>
+      <c r="C46">
         <v>2135855000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2065367000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1408341000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1391958000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1424143000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1447406000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1440538000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1470854000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1490393000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1604195000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1600086000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1578317000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1391702000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1355607000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1340768084795.0</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46">
+      <c r="R46"/>
+      <c r="S46">
         <v>1363864000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1395674000000.0</v>
       </c>
-      <c r="T46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:20">
+      <c r="U46"/>
+    </row>
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>2065367000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1408341000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1391958000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1424143000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1447406000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1440538000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1557229000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1577285000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1315432000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1335974000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1340768084800.0</v>
       </c>
-      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+    </row>
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>798642000000.0</v>
+      </c>
+      <c r="C48">
         <v>861579000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>807347000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>814235000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>752341000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>758720000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>703421000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>621457000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>528291000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>536792000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>422720000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>413522000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>310130000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>325487000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>271812000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>240431287880.0</v>
       </c>
-      <c r="Q48"/>
-      <c r="R48">
+      <c r="R48"/>
+      <c r="S48">
         <v>161388000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>123541000000.0</v>
       </c>
-      <c r="T48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:20">
+      <c r="U48"/>
+    </row>
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+    </row>
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>45203000000.0</v>
+      </c>
+      <c r="C50">
         <v>57257000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>63528000000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>36403000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>52594000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>68837000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>29396000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>42298000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>50569000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>57949000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>147422000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>29532000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>37387000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+    </row>
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>388175000000.0</v>
+      </c>
+      <c r="C51">
         <v>398919000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>314076000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>256526000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>249261000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>267233000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>284316000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>289946000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>315343000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>317223000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>324899000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>286481000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>284515000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>105533000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>87708000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>101083150996.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>135612000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>153179000000.0</v>
       </c>
-      <c r="T51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:20">
+      <c r="U51"/>
+    </row>
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>45632000000.0</v>
+      </c>
+      <c r="C52">
         <v>58175000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>65364000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>20443000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>37320000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>53212000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>69370000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>30289000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>43067000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>52072000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>58932000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>149248000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>31851000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>38944000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>46798000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>53140148516.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>63647000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>68291000000.0</v>
       </c>
-      <c r="T52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:20">
+      <c r="U52"/>
+    </row>
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>209387000000.0</v>
+      </c>
+      <c r="C53">
         <v>320629000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>249383000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>176947000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>127023000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>144028000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>260828000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>205375000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>108710000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>183277000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>56355000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>92247000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>70490000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>33270000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>160009000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>214314905682.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>38155000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>7006000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>493910000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+    </row>
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>3427245000000.0</v>
+      </c>
+      <c r="C55">
         <v>3575749000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3364576000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2736228000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2664304000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2682137000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2646020000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2570972000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2480764000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2411473000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2362602000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2320336000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2186325000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2003396000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1930938000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1898334331223.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>1644418000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1634290000000.0</v>
       </c>
-      <c r="T55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:20">
+      <c r="U55"/>
+    </row>
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>836086000000.0</v>
+      </c>
+      <c r="C56">
         <v>802604000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>740664000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>972831000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>936909000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>923968000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>924853000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>857875000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>772299000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>782870000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>615197000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>705477000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>600521000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>604171000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>571500000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>555197663759.0</v>
       </c>
-      <c r="Q56"/>
-      <c r="R56">
+      <c r="R56"/>
+      <c r="S56">
         <v>270368000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>236655000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>246955000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>207658000000.0</v>
+      </c>
+      <c r="C57">
         <v>266253000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>177543000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>140897000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>145008000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>159571000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>176570000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>202999000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>188483000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>107561000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>122403000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>221298000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>81980000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>91681000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>84381000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>65676521569.0</v>
       </c>
-      <c r="Q57"/>
-      <c r="R57">
+      <c r="R57"/>
+      <c r="S57">
         <v>82760000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>85837000000.0</v>
       </c>
-      <c r="T57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:20">
+      <c r="U57"/>
+    </row>
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>776622000000.0</v>
+      </c>
+      <c r="C58">
         <v>836332000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>664032000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>514846000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>494088000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>522256000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>539217000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>552820000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>553429000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>467493000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>493571000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>467042000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>447127000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>273309000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>242886000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>233182021220.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>279414000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>297955000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>-1425578000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+    </row>
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>2541202000000.0</v>
+      </c>
+      <c r="C60">
         <v>2625540000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2583836000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2113938000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2053744000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2062720000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2008877000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1947052000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1849874000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1860817000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1782553000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1763568000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1672243000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1690255000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1650322000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1628180215946.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>1346798000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1317711000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1425578000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+    </row>
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4998,2389 +5134,2464 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B2">
         <v>772467000000.0</v>
       </c>
       <c r="C2">
         <v>889195000000.0</v>
       </c>
       <c r="D2">
         <v>841019000000.0</v>
       </c>
       <c r="E2">
         <v>461971000000.0</v>
       </c>
       <c r="F2">
         <v>377393000000.0</v>
       </c>
       <c r="G2">
         <v>317681000000.0</v>
       </c>
       <c r="H2">
         <v>277769000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B3">
         <v>136503000000.0</v>
       </c>
       <c r="C3">
         <v>2167000000.0</v>
       </c>
       <c r="D3">
         <v>121914000000.0</v>
       </c>
       <c r="E3">
         <v>115941000000.0</v>
       </c>
       <c r="F3">
         <v>92594000000.0</v>
       </c>
       <c r="G3">
         <v>93937000000.0</v>
       </c>
       <c r="H3">
         <v>1179000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B5">
         <v>179464000000.0</v>
       </c>
       <c r="C5">
         <v>287184000000.0</v>
       </c>
       <c r="D5">
         <v>174040000000.0</v>
       </c>
       <c r="E5">
         <v>113420000000.0</v>
       </c>
       <c r="F5">
         <v>115601000000.0</v>
       </c>
       <c r="G5">
         <v>129523000000.0</v>
       </c>
       <c r="H5">
         <v>97848000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B6">
         <v>315967000000.0</v>
       </c>
       <c r="C6">
         <v>289351000000.0</v>
       </c>
       <c r="D6">
         <v>295954000000.0</v>
       </c>
       <c r="E6">
         <v>229361000000.0</v>
       </c>
       <c r="F6">
         <v>208195000000.0</v>
       </c>
       <c r="G6">
         <v>223460000000.0</v>
       </c>
       <c r="H6">
         <v>99027000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9">
         <v>241283000000.0</v>
       </c>
       <c r="C9">
         <v>316024000000.0</v>
       </c>
       <c r="D9">
         <v>237623000000.0</v>
       </c>
       <c r="E9">
         <v>170860000000.0</v>
       </c>
       <c r="F9">
         <v>163195000000.0</v>
       </c>
       <c r="G9">
         <v>163619000000.0</v>
       </c>
       <c r="H9">
         <v>128649000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10">
         <v>210615000000.0</v>
       </c>
       <c r="C10">
         <v>266947000000.0</v>
       </c>
       <c r="D10">
         <v>159163000000.0</v>
       </c>
       <c r="E10">
         <v>104384000000.0</v>
       </c>
       <c r="F10">
         <v>105737000000.0</v>
       </c>
       <c r="G10">
         <v>121235000000.0</v>
       </c>
       <c r="H10">
         <v>67094000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B11">
         <v>1423000000.0</v>
       </c>
       <c r="C11">
         <v>2965000000.0</v>
       </c>
       <c r="D11">
         <v>-2229000000.0</v>
       </c>
       <c r="E11">
         <v>482000000.0</v>
       </c>
       <c r="F11">
         <v>538000000.0</v>
       </c>
       <c r="G11">
         <v>1555000000.0</v>
       </c>
       <c r="H11">
         <v>1477000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12">
         <v>23005000000.0</v>
       </c>
       <c r="C12">
         <v>36706000000.0</v>
       </c>
       <c r="D12">
         <v>14877000000.0</v>
       </c>
       <c r="E12">
         <v>8713000000.0</v>
       </c>
       <c r="F12">
         <v>9864000000.0</v>
       </c>
       <c r="G12">
         <v>8288000000.0</v>
       </c>
       <c r="H12">
         <v>5356000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13">
         <v>12117000000.0</v>
       </c>
       <c r="C13">
         <v>22802000000.0</v>
       </c>
       <c r="D13">
         <v>6930000000.0</v>
       </c>
       <c r="E13">
         <v>7122000000.0</v>
       </c>
       <c r="F13">
         <v>9202000000.0</v>
       </c>
       <c r="G13">
         <v>9732000000.0</v>
       </c>
       <c r="H13">
         <v>5336000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B14">
         <v>4112000000.0</v>
       </c>
       <c r="C14">
         <v>-11609000000.0</v>
       </c>
       <c r="D14">
         <v>-5336000000.0</v>
       </c>
       <c r="E14">
         <v>-828000000.0</v>
       </c>
       <c r="F14">
         <v>2451000000.0</v>
       </c>
       <c r="G14">
         <v>94000000.0</v>
       </c>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B15">
         <v>213304000000.0</v>
       </c>
       <c r="C15">
         <v>252373000000.0</v>
       </c>
       <c r="D15">
         <v>155854000000.0</v>
       </c>
       <c r="E15">
         <v>103074000000.0</v>
       </c>
       <c r="F15">
         <v>107650000000.0</v>
       </c>
       <c r="G15">
         <v>119774000000.0</v>
       </c>
       <c r="H15">
         <v>64037000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B16">
         <v>213304000000.0</v>
       </c>
       <c r="C16">
         <v>252373000000.0</v>
       </c>
       <c r="D16">
         <v>155854000000.0</v>
       </c>
       <c r="E16">
         <v>103074000000.0</v>
       </c>
       <c r="F16">
         <v>107650000000.0</v>
       </c>
       <c r="G16">
         <v>119774000000.0</v>
       </c>
       <c r="H16">
         <v>64037000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B17">
         <v>221579000000.0</v>
       </c>
       <c r="C17">
         <v>263982000000.0</v>
       </c>
       <c r="D17">
         <v>161190000000.0</v>
       </c>
       <c r="E17">
         <v>103902000000.0</v>
       </c>
       <c r="F17">
         <v>105199000000.0</v>
       </c>
       <c r="G17">
         <v>119680000000.0</v>
       </c>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B18">
         <v>-10888000000.0</v>
       </c>
       <c r="C18">
         <v>-27712000000.0</v>
       </c>
       <c r="D18">
         <v>-7947000000.0</v>
       </c>
       <c r="E18">
         <v>-7307000000.0</v>
       </c>
       <c r="F18">
         <v>-7930000000.0</v>
       </c>
       <c r="G18">
         <v>-6895000000.0</v>
       </c>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B21">
         <v>179464000000.0</v>
       </c>
       <c r="C21">
         <v>269339000000.0</v>
       </c>
       <c r="D21">
         <v>185460000000.0</v>
       </c>
       <c r="E21">
         <v>111188000000.0</v>
       </c>
       <c r="F21">
         <v>130205000000.0</v>
       </c>
       <c r="G21">
         <v>128006000000.0</v>
       </c>
       <c r="H21">
         <v>97848000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23">
         <v>834286000000.0</v>
       </c>
       <c r="C23">
         <v>935880000000.0</v>
       </c>
       <c r="D23">
         <v>888807000000.0</v>
       </c>
       <c r="E23">
         <v>524179000000.0</v>
       </c>
       <c r="F23">
         <v>417463000000.0</v>
       </c>
       <c r="G23">
         <v>354230000000.0</v>
       </c>
       <c r="H23">
         <v>313860000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25">
         <v>2238000000.0</v>
       </c>
       <c r="C25">
         <v>2167000000.0</v>
       </c>
       <c r="D25">
         <v>2197000000.0</v>
       </c>
       <c r="E25">
         <v>2795000000.0</v>
       </c>
       <c r="F25">
         <v>2501000000.0</v>
       </c>
       <c r="G25">
         <v>2722000000.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>29869000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28">
         <v>19467000000.0</v>
       </c>
       <c r="C28">
         <v>20221000000.0</v>
       </c>
       <c r="D28">
         <v>25049000000.0</v>
       </c>
       <c r="E28">
         <v>25442000000.0</v>
       </c>
       <c r="F28">
         <v>15770000000.0</v>
       </c>
       <c r="G28">
         <v>13000000000.0</v>
       </c>
       <c r="H28">
         <v>12953000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29">
         <v>1423000000.0</v>
       </c>
       <c r="C29">
         <v>2965000000.0</v>
       </c>
       <c r="D29">
         <v>2229000000.0</v>
       </c>
       <c r="E29">
         <v>482000000.0</v>
       </c>
       <c r="F29">
         <v>538000000.0</v>
       </c>
       <c r="G29">
         <v>1555000000.0</v>
       </c>
       <c r="H29">
         <v>1477000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30">
         <v>61819000000.0</v>
       </c>
       <c r="C30">
         <v>46685000000.0</v>
       </c>
       <c r="D30">
         <v>52163000000.0</v>
       </c>
       <c r="E30">
         <v>62208000000.0</v>
       </c>
       <c r="F30">
         <v>40070000000.0</v>
       </c>
       <c r="G30">
         <v>36549000000.0</v>
       </c>
       <c r="H30">
         <v>36091000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31">
         <v>31151000000.0</v>
       </c>
       <c r="C31">
         <v>-2392000000.0</v>
       </c>
       <c r="D31">
         <v>-22041000000.0</v>
       </c>
       <c r="E31">
         <v>-6804000000.0</v>
       </c>
       <c r="F31">
         <v>-23994000000.0</v>
       </c>
       <c r="G31">
         <v>-6771000000.0</v>
       </c>
       <c r="H31">
         <v>-30011000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32">
         <v>1013750000000.0</v>
       </c>
       <c r="C32">
         <v>1205219000000.0</v>
       </c>
       <c r="D32">
         <v>1078642000000.0</v>
       </c>
       <c r="E32">
         <v>632831000000.0</v>
       </c>
       <c r="F32">
         <v>540588000000.0</v>
       </c>
       <c r="G32">
         <v>481300000000.0</v>
       </c>
       <c r="H32">
         <v>406418000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>115</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>192914000000.0</v>
+      </c>
+      <c r="C2">
         <v>156073000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>202457000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>165855000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>236453000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>166555000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>193797000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>239149000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>245690000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>211564000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>224892000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>273831000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>183821000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>158490000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>136158000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>126773000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>109005000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>90035000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>108635669334.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>265736526300.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>86526000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B3">
+        <v>46262000000.0</v>
+      </c>
+      <c r="C3">
         <v>497000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34334000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>34342000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>551000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>596000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>32739000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>31838000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>30329000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>30047000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>33380000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>27269000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>30300000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>30965000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>29221988497.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>717000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>28403000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>654000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>27538719456.0</v>
       </c>
-      <c r="T3"/>
-      <c r="U3">
+      <c r="U3"/>
+      <c r="V3">
         <v>23102250000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B5">
+        <v>25265000000.0</v>
+      </c>
+      <c r="C5">
         <v>27520000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>31124000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>44973000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>97964000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>50120000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>83173000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>107881000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>26594000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>69536000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>14343000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>97897000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15895000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>46006000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>23034588918.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30920000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>30820000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>28082000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10368003528.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>27474000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B6">
+        <v>71527000000.0</v>
+      </c>
+      <c r="C6">
         <v>28017000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>65458000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>79315000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>98515000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>50716000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>115912000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>139719000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>56923000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>99583000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>47723000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>125166000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>46195000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>76971000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>52256577415.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>31637000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>59223000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>28736000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>37906722984.0</v>
       </c>
-      <c r="T6"/>
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6">
         <v>50576250000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>41389000000.0</v>
+      </c>
+      <c r="C9">
         <v>39976000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>50342000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>51439000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>94603000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>46046000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>117588000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>69408000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>38958000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>89065000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>47699000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>107053000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>28794000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>54062000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>39282000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>50113000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>45102000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>36363000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>15247052716.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>150968751650.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>37830000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>28732000000.0</v>
+      </c>
+      <c r="C10">
         <v>22705000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23805000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>49247000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>92598000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>44965000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>95379000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>95826000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16333000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>63048000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9481000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>95593000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12435000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>44407000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>21252000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>29463000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>27539000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>26130000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2348996363.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>108085996360.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27663000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>93</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>2050000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1423000000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>4586000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2540000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2965000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-573000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3943000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-3370000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2229000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3501000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>350000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2032000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>482000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>279000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>347000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-487000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>523979875.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>5258000000.0</v>
+      </c>
+      <c r="C12">
         <v>4815000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5274000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5135000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6286000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6310000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7902000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12055000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10261000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6488000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4862000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5780000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3648000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1599000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1459229139.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2046770861.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1419000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2982000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2016559599.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2424224770.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2874000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13">
+        <v>504000000.0</v>
+      </c>
+      <c r="C13">
         <v>2795000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2178000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1758000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8825000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8368000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>48442000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>29451000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1727000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2379000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2371000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>951000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5978000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>924000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1538543000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5583457010.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>1826210260.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7375789750.0</v>
       </c>
-      <c r="U13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B14">
+        <v>4476000000.0</v>
+      </c>
+      <c r="C14">
         <v>3083000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1736000000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-1977000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1020000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-19227000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6290000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-2042000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3370000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>547000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-3501000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-350000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-2032000000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>33208000000.0</v>
+      </c>
+      <c r="C15">
         <v>23738000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>24118000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>52580000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>90621000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>45985000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>73187000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>83854000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>28914000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>66418000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9302000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>92092000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>12085000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>42375000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>20081000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>29184000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>27192000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>26617000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-6295750477.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>113945750480.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>30639000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>24118000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>52580000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>90621000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>45985000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>73187000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>83854000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>92092000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12085000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>42375000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20081451160.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>82992548840.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-6295750480.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>113945750480.0</v>
       </c>
-      <c r="U16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B17">
+        <v>28732000000.0</v>
+      </c>
+      <c r="C17">
         <v>20655000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>34769000000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>92598000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>44965000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>92414000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>77564000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>30956000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>63048000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>8755000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>95593000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>12435000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>44407000000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B18">
+        <v>-5762000000.0</v>
+      </c>
+      <c r="C18">
         <v>-4057000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3096000000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-1970000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3781000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-44179000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>29110000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8534000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4109000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2491000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4859000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4078000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3481000000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>25265000000.0</v>
+      </c>
+      <c r="C21">
         <v>26261000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>31124000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>38916000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>81440000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>35110000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>101557000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>53492000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>24389000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>89589000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>19634000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>101066000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>14271000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>45802000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>22961000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>30920000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29225000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>28082000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>13605058730.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>121050609040.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>30537000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23">
+        <v>209038000000.0</v>
+      </c>
+      <c r="C23">
         <v>169788000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>221675000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>178378000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>242991000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>177491000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>206288000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>255065000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>260259000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>222416000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>252957000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>289765000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>196366000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>171558000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>152301000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>145907000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>123270000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>100698000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>110277663318.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>98077000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25">
+        <v>475000000.0</v>
+      </c>
+      <c r="C25">
         <v>497000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>553000000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>551000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>596000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>583000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>539000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>466000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>579000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>718000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>731000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>733000000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>5231000000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>14411000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28">
+        <v>5926000000.0</v>
+      </c>
+      <c r="C28">
         <v>5425000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5382000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10085000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6256000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3547000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5239000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6275000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10891000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5020000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8499000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5837000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6006000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4707000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7787000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4442000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4087000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9126000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2867674474.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>34719260060.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10069000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>2050000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1423000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>2540000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2965000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>2229000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>482000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>0.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>523979880.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14020130.0</v>
       </c>
-      <c r="U29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>16124000000.0</v>
+      </c>
+      <c r="C30">
         <v>13715000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19218000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12523000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6538000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10936000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12491000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15916000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14569000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10852000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>28065000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15934000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12545000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13068000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>16143000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19134000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14265000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10663000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1641993980.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>11551000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31">
+        <v>3467000000.0</v>
+      </c>
+      <c r="C31">
         <v>-3556000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-7319000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>10331000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>15744000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>9855000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6178000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>42334000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6567000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-15165000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-10153000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>99000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3814000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>883000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1709000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3719000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3298000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1059000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-15954055093.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>-98000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>234303000000.0</v>
+      </c>
+      <c r="C32">
         <v>196049000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>252799000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>217294000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>331056000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>212601000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>311385000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>308557000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>284648000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>300629000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>272591000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>380884000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>212615000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>212552000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>175440000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>176886000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>154107000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>126398000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>123882722050.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>416705277950.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>124356000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -7407,2083 +7618,2148 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
         <v>212015000000.0</v>
       </c>
       <c r="C2">
         <v>280636000000.0</v>
       </c>
       <c r="D2">
         <v>190613000000.0</v>
       </c>
       <c r="E2">
         <v>51738000000.0</v>
       </c>
       <c r="F2">
         <v>100082000000.0</v>
       </c>
       <c r="G2">
         <v>100765000000.0</v>
       </c>
       <c r="H2">
         <v>94177000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
         <v>225283000000</v>
       </c>
       <c r="C3">
         <v>52651000000</v>
       </c>
       <c r="D3">
         <v>462266000000</v>
       </c>
       <c r="E3">
         <v>71341000000</v>
       </c>
       <c r="F3">
         <v>68921000000</v>
       </c>
       <c r="G3">
         <v>113280000000</v>
       </c>
       <c r="H3">
         <v>167147000000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
         <v>-39864000000.0</v>
       </c>
       <c r="C6">
         <v>-68621000000.0</v>
       </c>
       <c r="D6">
         <v>90023000000.0</v>
       </c>
       <c r="E6">
         <v>138875000000.0</v>
       </c>
       <c r="F6">
         <v>-48344000000.0</v>
       </c>
       <c r="G6">
         <v>-683000000.0</v>
       </c>
       <c r="H6">
         <v>6588000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7">
         <v>-94672000000.0</v>
       </c>
       <c r="C7">
         <v>-86450000000.0</v>
       </c>
       <c r="D7">
         <v>-86201000000.0</v>
       </c>
       <c r="E7">
         <v>-96262000000.0</v>
       </c>
       <c r="F7">
         <v>-112692000000.0</v>
       </c>
       <c r="G7">
         <v>-101881000000.0</v>
       </c>
       <c r="H7">
         <v>-83281000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
         <v>136503000000.0</v>
       </c>
       <c r="C14">
         <v>124953000000.0</v>
       </c>
       <c r="D14">
         <v>121914000000.0</v>
       </c>
       <c r="E14">
         <v>115941000000.0</v>
       </c>
       <c r="F14">
         <v>92594000000.0</v>
       </c>
       <c r="G14">
         <v>93937000000.0</v>
       </c>
       <c r="H14">
         <v>54852000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
-        <v>-106314000000.0</v>
+        <v>106314000000.0</v>
       </c>
       <c r="C15">
-        <v>-46696000000.0</v>
+        <v>46696000000.0</v>
       </c>
       <c r="D15">
-        <v>-30837000000.0</v>
+        <v>30837000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>763500000000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16">
         <v>172151000000.0</v>
       </c>
       <c r="C16">
         <v>212015000000.0</v>
       </c>
       <c r="D16">
         <v>280636000000.0</v>
       </c>
       <c r="E16">
         <v>190613000000.0</v>
       </c>
       <c r="F16">
         <v>51738000000.0</v>
       </c>
       <c r="G16">
         <v>100082000000.0</v>
       </c>
       <c r="H16">
         <v>100765000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
         <v>37259000000.0</v>
       </c>
       <c r="C18">
         <v>327151000000.0</v>
       </c>
       <c r="D18">
         <v>-236419000000.0</v>
       </c>
       <c r="E18">
         <v>125622000000.0</v>
       </c>
       <c r="F18">
         <v>83980000000.0</v>
       </c>
       <c r="G18">
         <v>84743000000.0</v>
       </c>
       <c r="H18">
         <v>-8344000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19">
         <v>114099000000.0</v>
       </c>
       <c r="C19">
         <v>-311076000000.0</v>
       </c>
       <c r="D19">
         <v>-392406000000.0</v>
       </c>
       <c r="E19">
         <v>-224770000000.0</v>
       </c>
       <c r="F19">
         <v>108602000000.0</v>
       </c>
       <c r="G19">
         <v>-290137000000.0</v>
       </c>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>220000000000.0</v>
       </c>
       <c r="F20">
         <v>493500000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
         <v>20486000000.0</v>
       </c>
       <c r="C21">
         <v>-45478000000.0</v>
       </c>
       <c r="D21">
         <v>240574000000.0</v>
       </c>
       <c r="E21">
         <v>-67098000000.0</v>
       </c>
       <c r="F21">
         <v>-38746000000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22">
         <v>213304000000.0</v>
       </c>
       <c r="C22">
         <v>252373000000.0</v>
       </c>
       <c r="D22">
         <v>155854000000.0</v>
       </c>
       <c r="E22">
         <v>103074000000.0</v>
       </c>
       <c r="F22">
         <v>107650000000.0</v>
       </c>
       <c r="G22">
         <v>119774000000.0</v>
       </c>
       <c r="H22">
         <v>64037000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>-35996000000.0</v>
       </c>
       <c r="C23">
         <v>-45173000000.0</v>
       </c>
       <c r="D23">
         <v>46846000000.0</v>
       </c>
       <c r="E23">
         <v>-1439000000.0</v>
       </c>
       <c r="F23">
         <v>-1101000000.0</v>
       </c>
       <c r="G23">
         <v>-1295000000.0</v>
       </c>
       <c r="H23">
         <v>94465000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24">
         <v>-69398000000.0</v>
       </c>
       <c r="C24">
         <v>1503000000.0</v>
       </c>
       <c r="D24">
         <v>-20110000000.0</v>
       </c>
       <c r="E24">
         <v>-17619000000.0</v>
       </c>
       <c r="F24">
         <v>-309000000.0</v>
       </c>
       <c r="G24">
         <v>4104000000.0</v>
       </c>
       <c r="H24">
         <v>-10374000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>-87265000000.0</v>
       </c>
       <c r="C25">
         <v>2476000000.0</v>
       </c>
       <c r="D25">
         <v>-51921000000.0</v>
       </c>
       <c r="E25">
         <v>-22052000000.0</v>
       </c>
       <c r="F25">
         <v>-47343000000.0</v>
       </c>
       <c r="G25">
         <v>-15688000000.0</v>
       </c>
       <c r="H25">
         <v>39914000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>217600000000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>-121824000000.0</v>
       </c>
       <c r="C28">
         <v>-137347000000.0</v>
       </c>
       <c r="D28">
         <v>256582000000.0</v>
       </c>
       <c r="E28">
         <v>167063000000.0</v>
       </c>
       <c r="F28">
         <v>-309847000000.0</v>
       </c>
       <c r="G28">
         <v>91431000000.0</v>
       </c>
       <c r="H28">
         <v>25306000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>262542000000.0</v>
       </c>
       <c r="C29">
         <v>379802000000.0</v>
       </c>
       <c r="D29">
         <v>225847000000.0</v>
       </c>
       <c r="E29">
         <v>196582000000.0</v>
       </c>
       <c r="F29">
         <v>152901000000.0</v>
       </c>
       <c r="G29">
         <v>198023000000.0</v>
       </c>
       <c r="H29">
         <v>158803000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>-180582000000.0</v>
       </c>
       <c r="C30">
         <v>-311076000000.0</v>
       </c>
       <c r="D30">
         <v>-392406000000.0</v>
       </c>
       <c r="E30">
         <v>-224770000000.0</v>
       </c>
       <c r="F30">
         <v>108602000000.0</v>
       </c>
       <c r="G30">
         <v>-290137000000.0</v>
       </c>
       <c r="H30">
         <v>-177521000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>115</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>120339000000.0</v>
+      </c>
+      <c r="C2">
         <v>172151000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>241743000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>269335000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>370322000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>212015000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>253666000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>261391000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>259707000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>213970000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>172337000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>201248000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>257474000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>190613000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>107314000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>57401000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36958000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>51738000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>114143805574.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>80100000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>100082000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>46976000000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>129683000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>63009000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>32591000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>33533000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2122000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10932000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6064000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>112801000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>33074000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>235393000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>65998000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>46388000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14594000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2862000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7497000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>34959787896</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>33652212100</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>34398000000.0</v>
+      </c>
+      <c r="C6">
         <v>-51812000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-69592000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-27592000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-100987000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>158307000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-41651000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7725000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1684000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>45737000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>108299000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-28911000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-56226000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>66861000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>83299000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>49913000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>20443000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-14780000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-62405805574.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14061805570.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-19982000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-94672000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-60207000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-39950000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-21583000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-86450000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-17968000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-67678000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-42822000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-18178000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-96262000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-71668385860.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>-112692000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-84847401960.0</v>
       </c>
-      <c r="U7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>46262000000.0</v>
+      </c>
+      <c r="C14">
         <v>45290000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>34334000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34342000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33931000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33896000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>32739000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>31838000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>30329000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>29875000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>33380000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>27269000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>30300000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30965000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>29175000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>28974000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>28787000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>28825000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>27908076962.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="B15">
+        <v>126003000000.0</v>
+      </c>
+      <c r="C15"/>
       <c r="D15">
+        <v>2000000.0</v>
+      </c>
+      <c r="E15">
         <v>106312000000.0</v>
       </c>
-      <c r="E15">
-[...5 lines deleted...]
-      </c>
+      <c r="F15">
+        <v>106312000000.0</v>
+      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>46696000000.0</v>
       </c>
       <c r="I15">
         <v>46696000000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="J15">
+        <v>46696000000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>30837000000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>0.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>613500000000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>154737000000.0</v>
+      </c>
+      <c r="C16">
         <v>120339000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>172151000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>241743000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>269335000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>370322000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>212015000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>253666000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>261391000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>259707000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>280636000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>172337000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>201248000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>257474000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>190613000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>107314000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>57401000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>36958000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>51738000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>114143805574.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>80100000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>117557000000.0</v>
+      </c>
+      <c r="C18">
         <v>-140652000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>65078000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-63671000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>61516000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25664000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>297779000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>101196000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-43369000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-28455000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13193000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>32632000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-220091000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-20767000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>24314000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>47177000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>19982000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>33768000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>20137122121.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>11767000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19">
+        <v>102853000000.0</v>
+      </c>
+      <c r="C19">
         <v>-70060000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>22177000000.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-85545000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>190703000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-372750000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-49149000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>34569000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>76254000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-109317000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-76448000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-277839000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>71198000000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>-48000000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>19200000000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>-2400000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>222400000000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>27667000000.0</v>
+      </c>
+      <c r="C21">
         <v>118335000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>50933000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-18217000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17085000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9644000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-26731000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1425000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>33208000000.0</v>
+      </c>
+      <c r="C22">
         <v>23738000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24118000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>52580000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>90621000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>45985000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>73187000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>83854000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>28914000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>66418000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9302000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>92092000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12085000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>42375000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>20081000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>29184000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27192000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>26617000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-6295750477.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>27655000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>-3531000000.0</v>
+      </c>
+      <c r="C23">
         <v>555000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-45166000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10282000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9022000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10352000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-45173000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1332000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12062000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-448000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>317908000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-6531000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>28800000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-67394000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>16542000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2381000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16596000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-16596000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>519900000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-150000000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-16596000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24">
+        <v>-64882000000.0</v>
+      </c>
+      <c r="C24">
         <v>40010000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-70398000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1000000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-52954000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>71997000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-101710000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>109721000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4943000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1565000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-37547000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-15000000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-7639000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>7639000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6272000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>189078000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>138000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-15037000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>27398344664.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>149815655340.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-15153000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>85063000000.0</v>
+      </c>
+      <c r="C25">
         <v>-209680000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>136309000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-87584000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>94107000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-25664000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>225386000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-12374000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-31022000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-118684000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>56926000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-53655000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-27083000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-28109000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>21446000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3613000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-33135000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14648000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>33484583532.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>-15888000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-48000000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>30837000000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-2400000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>220019619670.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>-101867000000.0</v>
+      </c>
+      <c r="C28">
         <v>118890000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14721000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9178000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-109548000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6733000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-66879000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-61894000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-448000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8126000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>70248000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-18168000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>206310000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-49568000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-20000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>202341000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-17674000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-17584000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-109941272359.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-199905727640.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-16596000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>164533000000.0</v>
+      </c>
+      <c r="C29">
         <v>-140652000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>194761000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-662000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>94107000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-25664000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>331312000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>103318000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-32437000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-22391000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>99608000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>65706000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15302000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>45231000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>70702000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>61771000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>22844000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>41265000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>55096910017.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>97804089980.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11767000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>-28268000000.0</v>
+      </c>
+      <c r="C30">
         <v>-30050000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-249632000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-36108000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-85545000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>190703000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-372750000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-49149000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34569000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>76254000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-61557000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-76448000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-277839000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>71198000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12617000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-214199000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>15273000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-38461000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-7561443232.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>116163443230.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-15153000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>