--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
@@ -896,78 +899,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -975,5297 +979,5482 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>97467000.0</v>
+      </c>
+      <c r="C2">
         <v>72180000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>81075000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31427000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19227000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15699000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20483000.0</v>
       </c>
       <c r="I2">
         <v>20483000.0</v>
       </c>
       <c r="J2">
-        <v>26776000.0</v>
+        <v>20483000.0</v>
       </c>
       <c r="K2">
         <v>26776000.0</v>
       </c>
       <c r="L2">
-        <v>37944000.0</v>
+        <v>26776000.0</v>
       </c>
       <c r="M2">
         <v>37944000.0</v>
       </c>
       <c r="N2">
+        <v>37944000.0</v>
+      </c>
+      <c r="O2">
         <v>24827000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20266000.0</v>
       </c>
       <c r="Q2">
         <v>20266000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2">
+        <v>20266000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>882000.0</v>
+      </c>
+      <c r="C5">
         <v>521000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-50000.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-12625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17260000.0</v>
       </c>
       <c r="I5">
         <v>-17260000.0</v>
       </c>
       <c r="J5">
-        <v>-11092000.0</v>
+        <v>-17260000.0</v>
       </c>
       <c r="K5">
         <v>-11092000.0</v>
       </c>
       <c r="L5">
+        <v>-11092000.0</v>
+      </c>
+      <c r="M5">
         <v>-414729000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2120000.0</v>
       </c>
       <c r="O5">
         <v>-2120000.0</v>
       </c>
       <c r="P5">
-        <v>-375000.0</v>
+        <v>-2120000.0</v>
       </c>
       <c r="Q5">
         <v>-375000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5">
+        <v>-375000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
-[...6 lines deleted...]
-      <c r="N6"/>
+      <c r="K6"/>
+      <c r="L6">
+        <v>0.0</v>
+      </c>
+      <c r="M6"/>
+      <c r="N6">
+        <v>0.0</v>
+      </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>77552000.0</v>
+      </c>
+      <c r="C7">
         <v>56342000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>28475000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11201000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20135000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>20084000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14322000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>590000.0</v>
+      </c>
+      <c r="C8">
         <v>556000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>555000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>535000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>515000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>504000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>489000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>478000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>25</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>942025000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>936403000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>832481000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>795443000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>774441000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>753213000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>744147000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>740354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>720372000.0</v>
       </c>
       <c r="K9">
         <v>720372000.0</v>
       </c>
       <c r="L9">
-        <v>700871000.0</v>
+        <v>720372000.0</v>
       </c>
       <c r="M9">
         <v>700871000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="N9">
+        <v>700871000.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9">
         <v>6785000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>5767000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>289685000.0</v>
+      </c>
+      <c r="C10">
         <v>148692000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>108183000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>120778000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>43353000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>57768000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>46167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51205000.0</v>
       </c>
       <c r="I10">
         <v>51205000.0</v>
       </c>
       <c r="J10">
-        <v>10059000.0</v>
+        <v>51205000.0</v>
       </c>
       <c r="K10">
         <v>10059000.0</v>
       </c>
       <c r="L10">
-        <v>15295000.0</v>
+        <v>10059000.0</v>
       </c>
       <c r="M10">
         <v>15295000.0</v>
       </c>
       <c r="N10">
-        <v>14004000.0</v>
+        <v>15295000.0</v>
       </c>
       <c r="O10">
         <v>14004000.0</v>
       </c>
       <c r="P10">
-        <v>4668000.0</v>
+        <v>14004000.0</v>
       </c>
       <c r="Q10">
         <v>4668000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10">
+        <v>4668000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>27</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>148692000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>108183000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>120778000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>43353000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>57768000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>46167000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>53874000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>10059000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>289685000.0</v>
+      </c>
+      <c r="C12">
         <v>148692000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>108183000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>120778000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43353000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>57768000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>46167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51205000.0</v>
       </c>
       <c r="I12">
         <v>51205000.0</v>
       </c>
       <c r="J12">
-        <v>10059000.0</v>
+        <v>51205000.0</v>
       </c>
       <c r="K12">
         <v>10059000.0</v>
       </c>
       <c r="L12">
-        <v>15295000.0</v>
+        <v>10059000.0</v>
       </c>
       <c r="M12">
         <v>15295000.0</v>
       </c>
       <c r="N12">
-        <v>14004000.0</v>
+        <v>15295000.0</v>
       </c>
       <c r="O12">
         <v>14004000.0</v>
       </c>
       <c r="P12">
-        <v>4668000.0</v>
+        <v>14004000.0</v>
       </c>
       <c r="Q12">
         <v>4668000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12">
+        <v>4668000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>590000.0</v>
+      </c>
+      <c r="C13">
         <v>556000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>555000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>535000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>515000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>504000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>478000.0</v>
       </c>
       <c r="I13">
         <v>478000.0</v>
       </c>
       <c r="J13">
-        <v>463000.0</v>
+        <v>478000.0</v>
       </c>
       <c r="K13">
         <v>463000.0</v>
       </c>
       <c r="L13">
-        <v>438000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="M13">
         <v>438000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="N13">
         <v>438000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="O13"/>
+      <c r="P13">
         <v>438000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="Q13"/>
+      <c r="R13">
+        <v>438000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>59351449.0</v>
+      </c>
+      <c r="C14">
         <v>58345000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>57788454.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>55337554.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>53654303.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>51994145.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>50817143.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>49268616.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>48715276.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>49374758.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>46617830.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>50307084.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12606529.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>44614061.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>42972032.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27593000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>44400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>535000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>515000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>504000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>478000.0</v>
       </c>
       <c r="I15">
         <v>478000.0</v>
       </c>
       <c r="J15">
-        <v>463000.0</v>
+        <v>478000.0</v>
       </c>
       <c r="K15">
         <v>463000.0</v>
       </c>
       <c r="L15">
-        <v>438000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="M15">
         <v>438000.0</v>
       </c>
-      <c r="N15"/>
+      <c r="N15">
+        <v>438000.0</v>
+      </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>5814000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>36397000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25143000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10837000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>14045000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>20353000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>1154000.0</v>
       </c>
-      <c r="Q16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>3742000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9593000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13479000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>21892000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...7 lines deleted...]
-      <c r="O18">
+      <c r="K18"/>
+      <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18">
+        <v>0.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
         <v>1200000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>46037000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20">
+        <v>853475000.0</v>
+      </c>
+      <c r="C20">
         <v>340582000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>340600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171620000.0</v>
       </c>
       <c r="E20">
         <v>171620000.0</v>
       </c>
       <c r="F20">
         <v>171620000.0</v>
       </c>
       <c r="G20">
+        <v>171620000.0</v>
+      </c>
+      <c r="H20">
         <v>171321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157264000.0</v>
       </c>
       <c r="I20">
         <v>157264000.0</v>
       </c>
       <c r="J20">
         <v>157264000.0</v>
       </c>
       <c r="K20">
         <v>157264000.0</v>
       </c>
       <c r="L20">
         <v>157264000.0</v>
       </c>
       <c r="M20">
         <v>157264000.0</v>
       </c>
       <c r="N20">
         <v>157264000.0</v>
       </c>
       <c r="O20">
         <v>157264000.0</v>
       </c>
       <c r="P20">
         <v>157264000.0</v>
       </c>
       <c r="Q20">
         <v>157264000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20">
+        <v>157264000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>553110000.0</v>
+      </c>
+      <c r="C21">
         <v>207698000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>225094000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>78041000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>86163000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>94286000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>102410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98773000.0</v>
       </c>
       <c r="I21">
         <v>98773000.0</v>
       </c>
       <c r="J21">
-        <v>105882000.0</v>
+        <v>98773000.0</v>
       </c>
       <c r="K21">
         <v>105882000.0</v>
       </c>
       <c r="L21">
-        <v>113003000.0</v>
+        <v>105882000.0</v>
       </c>
       <c r="M21">
         <v>113003000.0</v>
       </c>
       <c r="N21">
-        <v>121282000.0</v>
+        <v>113003000.0</v>
       </c>
       <c r="O21">
         <v>121282000.0</v>
       </c>
       <c r="P21">
-        <v>129428000.0</v>
+        <v>121282000.0</v>
       </c>
       <c r="Q21">
         <v>129428000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21">
+        <v>129428000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>220246000.0</v>
+      </c>
+      <c r="C22">
         <v>187170000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>191489000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>81323000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>84498000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>56810000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>46209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46341000.0</v>
       </c>
       <c r="I22">
         <v>46341000.0</v>
       </c>
       <c r="J22">
-        <v>62679000.0</v>
+        <v>46341000.0</v>
       </c>
       <c r="K22">
         <v>62679000.0</v>
       </c>
       <c r="L22">
-        <v>69397000.0</v>
+        <v>62679000.0</v>
       </c>
       <c r="M22">
         <v>69397000.0</v>
       </c>
       <c r="N22">
-        <v>31261000.0</v>
+        <v>69397000.0</v>
       </c>
       <c r="O22">
         <v>31261000.0</v>
       </c>
       <c r="P22">
-        <v>29114000.0</v>
+        <v>31261000.0</v>
       </c>
       <c r="Q22">
         <v>29114000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22">
+        <v>29114000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>2394158000.0</v>
+      </c>
+      <c r="C23">
         <v>1248175000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1129247000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>595601000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>494632000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>487393000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>453104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435856000.0</v>
       </c>
       <c r="I23">
         <v>435856000.0</v>
       </c>
       <c r="J23">
-        <v>417244000.0</v>
+        <v>435856000.0</v>
       </c>
       <c r="K23">
         <v>417244000.0</v>
       </c>
       <c r="L23">
-        <v>414729000.0</v>
+        <v>417244000.0</v>
       </c>
       <c r="M23">
         <v>414729000.0</v>
       </c>
       <c r="N23">
-        <v>361072000.0</v>
+        <v>414729000.0</v>
       </c>
       <c r="O23">
         <v>361072000.0</v>
       </c>
       <c r="P23">
-        <v>354178000.0</v>
+        <v>361072000.0</v>
       </c>
       <c r="Q23">
         <v>354178000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23">
+        <v>354178000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>809348000.0</v>
+      </c>
+      <c r="C24">
         <v>256676000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>161819000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>60881000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>91080000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>110255000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>123888000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>135013000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>140523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147702000.0</v>
       </c>
       <c r="K24">
         <v>147702000.0</v>
       </c>
       <c r="L24">
-        <v>156177000.0</v>
+        <v>147702000.0</v>
       </c>
       <c r="M24">
         <v>156177000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="N24">
+        <v>156177000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24">
         <v>134594000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>136149000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>41</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>256676000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>161819000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>60881000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>91080000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>110255000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>126088000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>138025000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>140523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147702000.0</v>
       </c>
       <c r="K25">
         <v>147702000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="L25">
+        <v>147702000.0</v>
+      </c>
+      <c r="M25"/>
+      <c r="N25">
         <v>156177000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>134594000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>136149000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26">
         <v>2875000.0</v>
       </c>
       <c r="F26">
         <v>2875000.0</v>
       </c>
       <c r="G26">
         <v>2875000.0</v>
       </c>
       <c r="H26">
         <v>2875000.0</v>
       </c>
       <c r="I26">
         <v>2875000.0</v>
       </c>
       <c r="J26">
         <v>2875000.0</v>
       </c>
       <c r="K26">
         <v>2875000.0</v>
       </c>
-      <c r="L26"/>
+      <c r="L26">
+        <v>2875000.0</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>627215000.0</v>
+      </c>
+      <c r="C28">
         <v>164326000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>182418000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-38611000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>73648000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>93144000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>106811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99179000.0</v>
       </c>
       <c r="I28">
         <v>99179000.0</v>
       </c>
       <c r="J28">
-        <v>146289000.0</v>
+        <v>99179000.0</v>
       </c>
       <c r="K28">
         <v>146289000.0</v>
       </c>
       <c r="L28">
-        <v>149532000.0</v>
+        <v>146289000.0</v>
       </c>
       <c r="M28">
         <v>149532000.0</v>
       </c>
       <c r="N28">
-        <v>130915000.0</v>
+        <v>149532000.0</v>
       </c>
       <c r="O28">
         <v>130915000.0</v>
       </c>
       <c r="P28">
-        <v>143756000.0</v>
+        <v>130915000.0</v>
       </c>
       <c r="Q28">
         <v>143756000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28">
+        <v>143756000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>1969878000.0</v>
+      </c>
+      <c r="C29">
         <v>1017531000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>904698000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>477473000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>409295000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>396182000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>380827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>379715000.0</v>
       </c>
       <c r="I29">
         <v>379715000.0</v>
       </c>
       <c r="J29">
-        <v>350211000.0</v>
+        <v>379715000.0</v>
       </c>
       <c r="K29">
         <v>350211000.0</v>
       </c>
-      <c r="L29"/>
+      <c r="L29">
+        <v>350211000.0</v>
+      </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>174644000.0</v>
+      </c>
+      <c r="C30">
         <v>126010000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>123797000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>67928000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>45567000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>40185000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>29721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36724000.0</v>
       </c>
       <c r="I30">
         <v>36724000.0</v>
       </c>
       <c r="J30">
-        <v>44634000.0</v>
+        <v>36724000.0</v>
       </c>
       <c r="K30">
         <v>44634000.0</v>
       </c>
       <c r="L30">
-        <v>37825000.0</v>
+        <v>44634000.0</v>
       </c>
       <c r="M30">
         <v>37825000.0</v>
       </c>
       <c r="N30">
-        <v>22475000.0</v>
+        <v>37825000.0</v>
       </c>
       <c r="O30">
         <v>22475000.0</v>
       </c>
       <c r="P30">
-        <v>26946000.0</v>
+        <v>22475000.0</v>
       </c>
       <c r="Q30">
         <v>26946000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="R30">
+        <v>26946000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>161356000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>54646000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5960000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-41660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37606000.0</v>
       </c>
       <c r="I31">
         <v>-37606000.0</v>
       </c>
       <c r="J31">
-        <v>-69283000.0</v>
+        <v>-37606000.0</v>
       </c>
       <c r="K31">
         <v>-69283000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="L31">
+        <v>-69283000.0</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31">
         <v>-129405000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-338944000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>-300498000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>453203000.0</v>
+      </c>
+      <c r="C32">
         <v>363504000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>177962000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>195349000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>128012000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>96813000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>81237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98728000.0</v>
       </c>
       <c r="I32">
         <v>98728000.0</v>
       </c>
       <c r="J32">
-        <v>72283000.0</v>
+        <v>98728000.0</v>
       </c>
       <c r="K32">
         <v>72283000.0</v>
       </c>
-      <c r="L32"/>
+      <c r="L32">
+        <v>72283000.0</v>
+      </c>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>1604791000.0</v>
+      </c>
+      <c r="C33">
         <v>707615000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>652170000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>292276000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>301603000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>317249000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>320744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294113000.0</v>
       </c>
       <c r="I33">
         <v>294113000.0</v>
       </c>
       <c r="J33">
-        <v>293600000.0</v>
+        <v>294113000.0</v>
       </c>
       <c r="K33">
         <v>293600000.0</v>
       </c>
       <c r="L33">
-        <v>289825000.0</v>
+        <v>293600000.0</v>
       </c>
       <c r="M33">
         <v>289825000.0</v>
       </c>
       <c r="N33">
+        <v>289825000.0</v>
+      </c>
+      <c r="O33">
         <v>290354000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>290739000.0</v>
       </c>
-      <c r="Q33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="R33"/>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
+        <v>41991000.0</v>
+      </c>
+      <c r="C34">
         <v>1055000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>616000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>784000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>16513000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>598000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>591000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2770000.0</v>
       </c>
       <c r="I34">
         <v>2770000.0</v>
       </c>
       <c r="J34">
-        <v>2977000.0</v>
+        <v>2770000.0</v>
       </c>
       <c r="K34">
         <v>2977000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="L34">
+        <v>2977000.0</v>
+      </c>
+      <c r="M34"/>
+      <c r="N34">
         <v>3208000.0</v>
       </c>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>927464000.0</v>
+      </c>
+      <c r="C35">
         <v>310264000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>187560000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>76608000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>117186000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>144416000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>159810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163510000.0</v>
       </c>
       <c r="I35">
         <v>163510000.0</v>
       </c>
       <c r="J35">
-        <v>172020000.0</v>
+        <v>163510000.0</v>
       </c>
       <c r="K35">
         <v>172020000.0</v>
       </c>
       <c r="L35">
-        <v>193597000.0</v>
+        <v>172020000.0</v>
       </c>
       <c r="M35">
         <v>193597000.0</v>
       </c>
       <c r="N35">
+        <v>193597000.0</v>
+      </c>
+      <c r="O35">
         <v>178321000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>187103000.0</v>
       </c>
-      <c r="Q35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="R35"/>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>156710000.0</v>
+      </c>
+      <c r="C36">
         <v>130548000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>72502000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>31866000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>30368000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>34698000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>26967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13397000.0</v>
       </c>
       <c r="I36">
         <v>13397000.0</v>
       </c>
       <c r="J36">
-        <v>9542000.0</v>
+        <v>13397000.0</v>
       </c>
       <c r="K36">
         <v>9542000.0</v>
       </c>
       <c r="L36">
-        <v>2407000.0</v>
+        <v>9542000.0</v>
       </c>
       <c r="M36">
         <v>2407000.0</v>
       </c>
       <c r="N36">
-        <v>1692000.0</v>
+        <v>2407000.0</v>
       </c>
       <c r="O36">
         <v>1692000.0</v>
       </c>
       <c r="P36">
-        <v>1682000.0</v>
+        <v>1692000.0</v>
       </c>
       <c r="Q36">
         <v>1682000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36">
+        <v>1682000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
-[...6 lines deleted...]
-      <c r="N37"/>
+      <c r="K37"/>
+      <c r="L37">
+        <v>0.0</v>
+      </c>
+      <c r="M37"/>
+      <c r="N37">
+        <v>0.0</v>
+      </c>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>54</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>76391000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>45087000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>17550000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>30368000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1207000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2497000.0</v>
       </c>
       <c r="I38">
         <v>2497000.0</v>
       </c>
       <c r="J38">
-        <v>9542000.0</v>
+        <v>2497000.0</v>
       </c>
       <c r="K38">
         <v>9542000.0</v>
       </c>
       <c r="L38">
-        <v>2407000.0</v>
+        <v>9542000.0</v>
       </c>
       <c r="M38">
         <v>2407000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="N38">
+        <v>2407000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>1954000.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>1922000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>104792000.0</v>
+      </c>
+      <c r="C39">
         <v>78688000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>53608000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>33296000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>19611000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15381000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10263000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7473000.0</v>
       </c>
-      <c r="I39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J39"/>
       <c r="K39">
         <v>6272000.0</v>
       </c>
       <c r="L39">
-        <v>2387000.0</v>
+        <v>6272000.0</v>
       </c>
       <c r="M39">
         <v>2387000.0</v>
       </c>
       <c r="N39">
-        <v>2978000.0</v>
+        <v>2387000.0</v>
       </c>
       <c r="O39">
         <v>2978000.0</v>
       </c>
       <c r="P39">
-        <v>2711000.0</v>
+        <v>2978000.0</v>
       </c>
       <c r="Q39">
         <v>2711000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:17">
+      <c r="R39">
+        <v>2711000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>201073000.0</v>
+      </c>
+      <c r="C40">
         <v>86249000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>104903000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>63613000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>33485000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>37059000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>23082000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>12600000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1905000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>15314000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2519000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>29971000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>13323000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>10702000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>15454000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3012000.0</v>
       </c>
       <c r="Q40">
         <v>3012000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:17">
+      <c r="R40">
+        <v>3012000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>10362000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>14077000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>22483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22987000.0</v>
       </c>
       <c r="I41">
         <v>22987000.0</v>
       </c>
       <c r="J41">
-        <v>24318000.0</v>
+        <v>22987000.0</v>
       </c>
       <c r="K41">
         <v>24318000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="L41">
+        <v>24318000.0</v>
+      </c>
+      <c r="M41"/>
+      <c r="N41">
         <v>37420000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>43727000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41">
+      <c r="Q41"/>
+      <c r="R41">
         <v>4917000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>1284987000.0</v>
+      </c>
+      <c r="C42">
         <v>942025000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>936403000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>832481000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>795443000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>774441000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>753213000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>740354000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>720372000.0</v>
       </c>
-      <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>700871000.0</v>
       </c>
-      <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>6785000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42">
+      <c r="P42"/>
+      <c r="Q42">
         <v>5767000.0</v>
       </c>
-      <c r="Q42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:17">
+      <c r="R42"/>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-      <c r="K44">
-[...7 lines deleted...]
-      <c r="O44">
+      <c r="K44"/>
+      <c r="L44">
+        <v>0.0</v>
+      </c>
+      <c r="M44"/>
+      <c r="N44">
+        <v>0.0</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44">
         <v>197295000.0</v>
       </c>
-      <c r="P44"/>
-      <c r="Q44">
+      <c r="Q44"/>
+      <c r="R44">
         <v>145328000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:17">
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>64906000.0</v>
+      </c>
+      <c r="C45">
         <v>56283000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>38903000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>31870000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>35078000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>13770000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>17171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21804000.0</v>
       </c>
       <c r="I45">
         <v>21804000.0</v>
       </c>
       <c r="J45">
-        <v>18037000.0</v>
+        <v>21804000.0</v>
       </c>
       <c r="K45">
         <v>18037000.0</v>
       </c>
       <c r="L45">
-        <v>17151000.0</v>
+        <v>18037000.0</v>
       </c>
       <c r="M45">
         <v>17151000.0</v>
       </c>
       <c r="N45">
-        <v>9854000.0</v>
+        <v>17151000.0</v>
       </c>
       <c r="O45">
         <v>9854000.0</v>
       </c>
       <c r="P45">
-        <v>2125000.0</v>
+        <v>9854000.0</v>
       </c>
       <c r="Q45">
         <v>2125000.0</v>
       </c>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45">
+        <v>2125000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>41496000.0</v>
+      </c>
+      <c r="C46">
         <v>28787000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>13974000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7874000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>10577000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>13770000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>17171000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>21804000.0</v>
       </c>
-      <c r="I46"/>
-      <c r="J46">
+      <c r="J46"/>
+      <c r="K46">
         <v>18037000.0</v>
       </c>
-      <c r="K46"/>
-      <c r="L46">
+      <c r="L46"/>
+      <c r="M46">
         <v>17151000.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>9854000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>2125000.0</v>
       </c>
-      <c r="Q46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>63</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>82944000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>41389000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>7874000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>10577000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>37561000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>32933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21804000.0</v>
       </c>
       <c r="I47">
         <v>21804000.0</v>
       </c>
       <c r="J47">
-        <v>18037000.0</v>
+        <v>21804000.0</v>
       </c>
       <c r="K47">
         <v>18037000.0</v>
       </c>
       <c r="L47">
-        <v>17151000.0</v>
+        <v>18037000.0</v>
       </c>
       <c r="M47">
         <v>17151000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="N47">
+        <v>17151000.0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47">
         <v>9854000.0</v>
       </c>
-      <c r="P47"/>
-      <c r="Q47">
+      <c r="Q47"/>
+      <c r="R47">
         <v>2125000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:17">
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-155929000.0</v>
+      </c>
+      <c r="C48">
         <v>-182247000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-294336000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-421999000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-483529000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-505299000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-511531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-511501000.0</v>
       </c>
       <c r="I48">
         <v>-511501000.0</v>
       </c>
       <c r="J48">
-        <v>-526972000.0</v>
+        <v>-511501000.0</v>
       </c>
       <c r="K48">
         <v>-526972000.0</v>
       </c>
       <c r="L48">
-        <v>-560447000.0</v>
+        <v>-526972000.0</v>
       </c>
       <c r="M48">
         <v>-560447000.0</v>
       </c>
       <c r="N48">
-        <v>-67183000.0</v>
+        <v>-560447000.0</v>
       </c>
       <c r="O48">
         <v>-67183000.0</v>
       </c>
       <c r="P48">
-        <v>-19573000.0</v>
+        <v>-67183000.0</v>
       </c>
       <c r="Q48">
         <v>-19573000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:17">
+      <c r="R48">
+        <v>-19573000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-421999000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-483529000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-505299000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-511531000.0</v>
       </c>
-      <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
-[...6 lines deleted...]
-      <c r="N49"/>
+      <c r="K49"/>
+      <c r="L49">
+        <v>0.0</v>
+      </c>
+      <c r="M49"/>
+      <c r="N49">
+        <v>0.0</v>
+      </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="C50">
+        <v>66</v>
+      </c>
+      <c r="B50">
+        <v>30000000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>100307000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5575000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5786000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>16281000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>12568000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>9488000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>9861000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8646000.0</v>
       </c>
       <c r="K50">
         <v>8646000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="L50">
+        <v>8646000.0</v>
+      </c>
+      <c r="M50"/>
+      <c r="N50">
         <v>8650000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>10325000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>12275000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:17">
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>916900000.0</v>
+      </c>
+      <c r="C51">
         <v>313018000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>290601000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>82167000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>117001000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>150912000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>152978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150384000.0</v>
       </c>
       <c r="I51">
         <v>150384000.0</v>
       </c>
       <c r="J51">
-        <v>156348000.0</v>
+        <v>150384000.0</v>
       </c>
       <c r="K51">
         <v>156348000.0</v>
       </c>
       <c r="L51">
-        <v>164827000.0</v>
+        <v>156348000.0</v>
       </c>
       <c r="M51">
         <v>164827000.0</v>
       </c>
       <c r="N51">
-        <v>144919000.0</v>
+        <v>164827000.0</v>
       </c>
       <c r="O51">
         <v>144919000.0</v>
       </c>
       <c r="P51">
-        <v>148424000.0</v>
+        <v>144919000.0</v>
       </c>
       <c r="Q51">
         <v>148424000.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:17">
+      <c r="R51">
+        <v>148424000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>37624000.0</v>
+      </c>
+      <c r="C52">
         <v>7621000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>107323000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>10085000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10177000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>20573000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>15651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9861000.0</v>
       </c>
       <c r="I52">
         <v>9861000.0</v>
       </c>
       <c r="J52">
-        <v>8646000.0</v>
+        <v>9861000.0</v>
       </c>
       <c r="K52">
         <v>8646000.0</v>
       </c>
       <c r="L52">
-        <v>8650000.0</v>
+        <v>8646000.0</v>
       </c>
       <c r="M52">
         <v>8650000.0</v>
       </c>
       <c r="N52">
-        <v>10325000.0</v>
+        <v>8650000.0</v>
       </c>
       <c r="O52">
         <v>10325000.0</v>
       </c>
       <c r="P52">
-        <v>12275000.0</v>
+        <v>10325000.0</v>
       </c>
       <c r="Q52">
         <v>12275000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:17">
+      <c r="R52">
+        <v>12275000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>2875000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
-[...6 lines deleted...]
-      <c r="N53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53"/>
+      <c r="N53">
+        <v>0.0</v>
+      </c>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-      <c r="K54">
-[...6 lines deleted...]
-      <c r="N54"/>
+      <c r="K54"/>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54"/>
+      <c r="N54">
+        <v>0.0</v>
+      </c>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>2394158000.0</v>
+      </c>
+      <c r="C55">
         <v>1248175000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1129247000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>595601000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>494632000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>487393000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>453104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435856000.0</v>
       </c>
       <c r="I55">
         <v>435856000.0</v>
       </c>
       <c r="J55">
-        <v>417244000.0</v>
+        <v>435856000.0</v>
       </c>
       <c r="K55">
         <v>417244000.0</v>
       </c>
       <c r="L55">
-        <v>414729000.0</v>
+        <v>417244000.0</v>
       </c>
       <c r="M55">
         <v>414729000.0</v>
       </c>
       <c r="N55">
-        <v>361072000.0</v>
+        <v>414729000.0</v>
       </c>
       <c r="O55">
         <v>361072000.0</v>
       </c>
       <c r="P55">
-        <v>354178000.0</v>
+        <v>361072000.0</v>
       </c>
       <c r="Q55">
         <v>354178000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:17">
+      <c r="R55">
+        <v>354178000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>789367000.0</v>
+      </c>
+      <c r="C56">
         <v>540560000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>477077000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>303325000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>193029000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>170144000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>132360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141743000.0</v>
       </c>
       <c r="I56">
         <v>141743000.0</v>
       </c>
       <c r="J56">
-        <v>123644000.0</v>
+        <v>141743000.0</v>
       </c>
       <c r="K56">
         <v>123644000.0</v>
       </c>
       <c r="L56">
-        <v>124904000.0</v>
+        <v>123644000.0</v>
       </c>
       <c r="M56">
         <v>124904000.0</v>
       </c>
       <c r="N56">
-        <v>70718000.0</v>
+        <v>124904000.0</v>
       </c>
       <c r="O56">
         <v>70718000.0</v>
       </c>
       <c r="P56">
-        <v>63439000.0</v>
+        <v>70718000.0</v>
       </c>
       <c r="Q56">
         <v>63439000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:17">
+      <c r="R56">
+        <v>63439000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>336164000.0</v>
+      </c>
+      <c r="C57">
         <v>177056000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>299115000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>107976000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>65017000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>73331000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>51123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43015000.0</v>
       </c>
       <c r="I57">
         <v>43015000.0</v>
       </c>
       <c r="J57">
-        <v>51361000.0</v>
+        <v>43015000.0</v>
       </c>
       <c r="K57">
         <v>51361000.0</v>
       </c>
       <c r="L57">
-        <v>80270000.0</v>
+        <v>51361000.0</v>
       </c>
       <c r="M57">
         <v>80270000.0</v>
       </c>
       <c r="N57">
-        <v>45854000.0</v>
+        <v>80270000.0</v>
       </c>
       <c r="O57">
         <v>45854000.0</v>
       </c>
       <c r="P57">
-        <v>35553000.0</v>
+        <v>45854000.0</v>
       </c>
       <c r="Q57">
         <v>35553000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:17">
+      <c r="R57">
+        <v>35553000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>1263628000.0</v>
+      </c>
+      <c r="C58">
         <v>487320000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>486675000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>184584000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>182203000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>217747000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>210933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206525000.0</v>
       </c>
       <c r="I58">
         <v>206525000.0</v>
       </c>
       <c r="J58">
-        <v>223381000.0</v>
+        <v>206525000.0</v>
       </c>
       <c r="K58">
         <v>223381000.0</v>
       </c>
       <c r="L58">
-        <v>273867000.0</v>
+        <v>223381000.0</v>
       </c>
       <c r="M58">
         <v>273867000.0</v>
       </c>
       <c r="N58">
-        <v>224175000.0</v>
+        <v>273867000.0</v>
       </c>
       <c r="O58">
         <v>224175000.0</v>
       </c>
       <c r="P58">
-        <v>222656000.0</v>
+        <v>224175000.0</v>
       </c>
       <c r="Q58">
         <v>222656000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:17">
+      <c r="R58">
+        <v>222656000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-      <c r="K59">
-[...6 lines deleted...]
-      <c r="N59"/>
+      <c r="K59"/>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59"/>
+      <c r="N59">
+        <v>0.0</v>
+      </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>1130530000.0</v>
+      </c>
+      <c r="C60">
         <v>760855000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>642572000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>411017000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>312429000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>269646000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>242171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229331000.0</v>
       </c>
       <c r="I60">
         <v>229331000.0</v>
       </c>
       <c r="J60">
-        <v>193863000.0</v>
+        <v>229331000.0</v>
       </c>
       <c r="K60">
         <v>193863000.0</v>
       </c>
       <c r="L60">
-        <v>140862000.0</v>
+        <v>193863000.0</v>
       </c>
       <c r="M60">
         <v>140862000.0</v>
       </c>
       <c r="N60">
-        <v>136897000.0</v>
+        <v>140862000.0</v>
       </c>
       <c r="O60">
         <v>136897000.0</v>
       </c>
       <c r="P60">
-        <v>131522000.0</v>
+        <v>136897000.0</v>
       </c>
       <c r="Q60">
         <v>131522000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:17">
+      <c r="R60">
+        <v>131522000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-      <c r="K61">
-[...6 lines deleted...]
-      <c r="N61"/>
+      <c r="K61"/>
+      <c r="L61">
+        <v>0.0</v>
+      </c>
+      <c r="M61"/>
+      <c r="N61">
+        <v>0.0</v>
+      </c>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT62"/>
+  <dimension ref="A1:AU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>10</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>12</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>14</v>
       </c>
       <c r="AQ1" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:46">
+      <c r="AU1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>97467000.0</v>
+      </c>
+      <c r="C2">
         <v>73980000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>109296000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>74603000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72180000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>65293000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>93617000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>79989000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>81075000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>72917000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>63736000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53237000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31427000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32049000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19279000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16023000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19227000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>22756000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19299000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17113000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15699000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20108000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20544000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21484000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12390000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19589000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14807000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16982000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16280000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20483000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16072000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13760000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17054000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26776000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>21007000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>15653000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19861000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>37944000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>21493000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>21470000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>18427000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>24827000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>20266000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>882000.0</v>
+      </c>
+      <c r="C5">
         <v>1028000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>971000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1207000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>521000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>183000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>439000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-50000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-58000.0</v>
       </c>
-      <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-12625000.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-17260000.0</v>
       </c>
-      <c r="AE5">
-[...1 lines deleted...]
-      </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
-        <v>-11092000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH5">
         <v>-11092000.0</v>
       </c>
       <c r="AI5">
-        <v>0.0</v>
+        <v>-11092000.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
         <v>-401371000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6117000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-395458000.0</v>
       </c>
-      <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-21000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2120000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
-      <c r="AN6"/>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>77552000.0</v>
+      </c>
+      <c r="C7">
         <v>79444000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>63776000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>58116000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>56342000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>55894000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>44368000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>42107000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28475000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>28730000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14559000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10137000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>11201000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>12329000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>17898000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>14637000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>20135000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16659000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>22152000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>23221000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>20084000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>18370000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>19185000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>17412000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>14322000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>11209000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11975000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>20880000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>23853000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>590000.0</v>
+      </c>
+      <c r="C8">
         <v>589000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>593000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>566000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>556000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>563000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>562000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>563000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>555000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>553000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>545000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>543000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>535000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>528000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>525000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>517000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>515000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>512000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>511000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>508000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>25</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>1266793000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1283385000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>952015000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>942025000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>977141000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>954455000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>851634000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>840181000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>832481000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>823021000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>813785000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>801992000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>795443000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>790041000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>784881000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>779137000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>774441000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>769380000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>763731000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>758236000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>753213000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>753151000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>750395000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>747233000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>744147000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>740354000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>289685000.0</v>
+      </c>
+      <c r="C10">
         <v>196821000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>194403000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>170029000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>148692000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>73845000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>96768000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>109034000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>108183000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>72705000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>167763000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>142549000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>120778000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>87021000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>85317000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>72248000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>43353000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>32889000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>41694000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>63402000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>57768000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>35439000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>41041000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>54224000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>46167000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>74740000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>58747000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>60746000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>53874000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>51205000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>33648000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>17445000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10474000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10059000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5677000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3354000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5376000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>15295000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>21084000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3763000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>14809000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>14004000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>4668000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>27</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>196821000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>194403000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>170029000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>148692000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>73845000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>96768000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>167763000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>142549000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>120778000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>87021000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>85317000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>72248000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>43353000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>32889000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>41694000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>63402000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>289685000.0</v>
+      </c>
+      <c r="C12">
         <v>196821000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>194403000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>170029000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>148692000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>73845000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>96768000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>109034000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>108183000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72705000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>167763000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>142549000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>120778000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>87021000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>85317000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>72248000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>43353000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>32889000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>41694000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>63402000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>57768000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>35439000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>41041000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>54224000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>46167000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>74740000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>58747000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>60746000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>53874000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>51205000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>33648000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>17445000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10474000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10059000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5677000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3354000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5376000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>15295000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>21084000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3763000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>14809000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14004000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>590000.0</v>
+      </c>
+      <c r="C13">
         <v>589000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>593000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>566000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>556000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>563000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>562000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>563000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>555000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>553000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>545000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>543000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>535000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>528000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>525000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>517000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>515000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>512000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>511000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>508000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>504000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>497000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>494000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>491000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>489000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>486000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>485000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>484000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>483000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>478000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>471000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>467000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>465000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>463000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>459000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>458000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>454000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>438000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>437000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>381000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>3000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>438000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>438000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>59942437.0</v>
+      </c>
+      <c r="C14">
         <v>60190799.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>59593910.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>57675035.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>58345000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>58353219.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>58482530.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>58551423.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>58487557.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>58030115.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>57438152.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>57175870.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>56641510.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>55840137.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>55037514.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>53834732.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>53778530.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>53891438.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>53541724.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>53408443.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>52960699.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>52335821.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>51748437.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>50939938.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>51045588.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>50966550.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>50939915.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>50317088.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>48023000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>49211311.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>49123703.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>49425927.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>49302771.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>49201766.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>49283247.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>49509940.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>49477874.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>49524007.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>51090160.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>44379833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44614061.0</v>
       </c>
       <c r="AP14">
         <v>44614061.0</v>
       </c>
       <c r="AQ14">
         <v>44614061.0</v>
       </c>
       <c r="AR14">
-        <v>27600000.0</v>
+        <v>44614061.0</v>
       </c>
       <c r="AS14">
         <v>27600000.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:46">
+      <c r="AT14">
+        <v>27600000.0</v>
+      </c>
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>543000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>535000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>528000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>525000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>517000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>515000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>512000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>511000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>508000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>504000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>497000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>494000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>491000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>489000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>486000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>485000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>484000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>483000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>478000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>471000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>467000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>465000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>463000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>459000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>458000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>454000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>438000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>437000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>381000.0</v>
       </c>
-      <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>106690000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5814000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9937000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-5228000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>28939000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>29325000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26132000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>36397000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>27824000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24116000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>20742000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>25143000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>27905000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18888000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>16834000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>12917000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10837000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9233000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7883000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7122000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>14045000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>11066000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9710000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>11655000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>20353000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>32822000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>15079000.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>5855000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3742000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7783000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>10635000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13538000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9593000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>13078000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15114000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>17750000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13479000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>16247000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>19466000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>21478000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>21892000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>17633000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
-      <c r="AN18"/>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>1200000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>46037000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:46">
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20">
+        <v>853475000.0</v>
+      </c>
+      <c r="C20">
         <v>852768000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>851830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340582000.0</v>
       </c>
       <c r="E20">
         <v>340582000.0</v>
       </c>
       <c r="F20">
         <v>340582000.0</v>
       </c>
       <c r="G20">
         <v>340582000.0</v>
       </c>
       <c r="H20">
-        <v>340600000.0</v>
+        <v>340582000.0</v>
       </c>
       <c r="I20">
         <v>340600000.0</v>
       </c>
       <c r="J20">
+        <v>340600000.0</v>
+      </c>
+      <c r="K20">
         <v>340165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171620000.0</v>
       </c>
       <c r="L20">
         <v>171620000.0</v>
       </c>
       <c r="M20">
         <v>171620000.0</v>
       </c>
       <c r="N20">
         <v>171620000.0</v>
       </c>
       <c r="O20">
         <v>171620000.0</v>
       </c>
       <c r="P20">
         <v>171620000.0</v>
       </c>
       <c r="Q20">
         <v>171620000.0</v>
       </c>
       <c r="R20">
         <v>171620000.0</v>
       </c>
       <c r="S20">
         <v>171620000.0</v>
       </c>
       <c r="T20">
         <v>171620000.0</v>
       </c>
       <c r="U20">
         <v>171620000.0</v>
       </c>
       <c r="V20">
         <v>171620000.0</v>
       </c>
       <c r="W20">
         <v>171620000.0</v>
       </c>
       <c r="X20">
-        <v>171321000.0</v>
+        <v>171620000.0</v>
       </c>
       <c r="Y20">
         <v>171321000.0</v>
       </c>
       <c r="Z20">
-        <v>157264000.0</v>
+        <v>171321000.0</v>
       </c>
       <c r="AA20">
         <v>157264000.0</v>
       </c>
       <c r="AB20">
         <v>157264000.0</v>
       </c>
       <c r="AC20">
         <v>157264000.0</v>
       </c>
       <c r="AD20">
         <v>157264000.0</v>
       </c>
       <c r="AE20">
         <v>157264000.0</v>
       </c>
       <c r="AF20">
         <v>157264000.0</v>
       </c>
       <c r="AG20">
         <v>157264000.0</v>
       </c>
       <c r="AH20">
         <v>157264000.0</v>
       </c>
       <c r="AI20">
         <v>157264000.0</v>
       </c>
       <c r="AJ20">
         <v>157264000.0</v>
       </c>
       <c r="AK20">
         <v>157264000.0</v>
       </c>
       <c r="AL20">
         <v>157264000.0</v>
       </c>
       <c r="AM20">
         <v>157264000.0</v>
       </c>
       <c r="AN20">
         <v>157264000.0</v>
       </c>
       <c r="AO20">
         <v>157264000.0</v>
       </c>
       <c r="AP20">
         <v>157264000.0</v>
       </c>
-      <c r="AQ20"/>
+      <c r="AQ20">
+        <v>157264000.0</v>
+      </c>
       <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>157264000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:46">
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>553110000.0</v>
+      </c>
+      <c r="C21">
         <v>564243000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>575376000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>203348000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>207698000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>212047000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>216396000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>220745000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>225094000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>230658000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>73986000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>76013000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>78041000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>80071000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>82101000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>84132000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>86163000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>88194000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>90225000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>92256000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>94286000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>96317000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>98348000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>100379000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>102410000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>91893000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>93613000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>95333000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>97053000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>98773000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>100621000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>102375000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>104129000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>105882000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>107636000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>109390000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>111144000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>113003000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>115074000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>117144000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>119214000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>121282000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>286692000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>220246000.0</v>
+      </c>
+      <c r="C22">
         <v>220622000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>247390000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>170379000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>187170000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>214786000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>238798000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>199563000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>191489000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>204504000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>147228000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>98053000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>81323000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>81250000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>81288000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>70339000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>84498000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>85248000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>76816000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>54528000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>56810000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>68567000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>64486000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>52752000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>46209000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>48382000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>50850000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>51020000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>43779000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>46341000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>53365000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>59861000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>61728000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>62679000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>63571000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>72274000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>76904000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>69397000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>41308000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>32371000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>28409000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>31261000.0</v>
       </c>
-      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>29114000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>2394158000.0</v>
+      </c>
+      <c r="C23">
         <v>2323720000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2318782000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1314896000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1248175000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1264834000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1237015000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1204832000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1129247000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1108284000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>746936000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>657881000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>595601000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>555925000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>542141000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>513857000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>494632000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>490950000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>493012000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>498392000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>487393000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>480905000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>473424000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>462068000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>453104000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>456251000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>437027000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>435981000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>431688000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>435856000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>414331000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>406312000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>403691000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>417244000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>407020000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>395824000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>401371000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>414729000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>395458000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>358989000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>364200000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>361072000.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
-    </row>
-    <row r="24" spans="1:46">
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>809348000.0</v>
+      </c>
+      <c r="C24">
         <v>816701000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>831551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256676000.0</v>
       </c>
       <c r="E24">
         <v>256676000.0</v>
       </c>
       <c r="F24">
+        <v>256676000.0</v>
+      </c>
+      <c r="G24">
         <v>154061000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>156648000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>159234000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>161819000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>164403000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>57735000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>59612000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>60881000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>62177000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>88284000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>89684000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>91080000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>92474000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>93865000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>95254000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>110255000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>114421000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>116778000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>120701000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>123888000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>126829000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>129766000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>132699000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>135013000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>137327000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>141309000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>143708000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>145708000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>147702000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>149690000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>152201000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>154186000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>156177000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>156831000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>197074000.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>134594000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>136149000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>41</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>816701000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>831551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256676000.0</v>
       </c>
       <c r="E25">
         <v>256676000.0</v>
       </c>
       <c r="F25">
+        <v>256676000.0</v>
+      </c>
+      <c r="G25">
         <v>154061000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>156648000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>57735000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>59612000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>60881000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>62177000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>88284000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>89684000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>91080000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>92474000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>93865000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>95254000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>110255000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>114421000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>118577000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>122701000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>126088000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>129236000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>132377000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>135511000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>138025000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>140523000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>1155000.0</v>
       </c>
       <c r="L26">
         <v>1155000.0</v>
       </c>
       <c r="M26">
-        <v>2875000.0</v>
+        <v>1155000.0</v>
       </c>
       <c r="N26">
         <v>2875000.0</v>
       </c>
       <c r="O26">
         <v>2875000.0</v>
       </c>
       <c r="P26">
         <v>2875000.0</v>
       </c>
       <c r="Q26">
         <v>2875000.0</v>
       </c>
       <c r="R26">
         <v>2875000.0</v>
       </c>
       <c r="S26">
         <v>2875000.0</v>
       </c>
       <c r="T26">
         <v>2875000.0</v>
       </c>
       <c r="U26">
         <v>2875000.0</v>
       </c>
@@ -6286,6002 +6475,6167 @@
       </c>
       <c r="AA26">
         <v>2875000.0</v>
       </c>
       <c r="AB26">
         <v>2875000.0</v>
       </c>
       <c r="AC26">
         <v>2875000.0</v>
       </c>
       <c r="AD26">
         <v>2875000.0</v>
       </c>
       <c r="AE26">
         <v>2875000.0</v>
       </c>
       <c r="AF26">
         <v>2875000.0</v>
       </c>
       <c r="AG26">
         <v>2875000.0</v>
       </c>
       <c r="AH26">
         <v>2875000.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>2875000.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>627215000.0</v>
+      </c>
+      <c r="C28">
         <v>729324000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>723424000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>144763000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>164326000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>236360000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>204498000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>195245000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>182418000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>220822000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-86069000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-62895000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-38611000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2297000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>26666000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>42374000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>73648000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>86267000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>93577000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>87320000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>93144000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>116119000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>114314000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>96264000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>106811000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>74435000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>93513000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>102733000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>114480000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>99179000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>116728000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>134923000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>143886000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>146289000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>162153000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>171612000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>172466000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>149532000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>140366000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>199894000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>125091000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>130915000.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
-    </row>
-    <row r="29" spans="1:46">
+      <c r="AU28"/>
+    </row>
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>1969878000.0</v>
+      </c>
+      <c r="C29">
         <v>2008547000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1993060000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1061528000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1017531000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1021698000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>984593000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>965762000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>904698000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>879021000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>579391000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>536745000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>477473000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>453171000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>451045000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>428926000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>409295000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>403722000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>407212000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>410123000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>396182000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>394273000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>387449000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>381784000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>380827000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>174644000.0</v>
+      </c>
+      <c r="C30">
         <v>190304000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>154688000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>173352000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>126010000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>187744000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>146559000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>155701000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>123797000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>121061000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>86683000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>90531000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>67928000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>66237000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>53912000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>52281000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>45567000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>47180000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>44374000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>43127000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>40185000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>44555000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>33844000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>29825000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29721000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>35082000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>27715000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>22623000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>32275000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>36724000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>31762000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>27639000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>31779000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>44634000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>35627000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>26143000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>29135000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>37825000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>33931000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>21611000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>24068000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>22475000.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>26946000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:46">
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>270822000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>224069000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>161356000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>133613000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>103239000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>77697000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>54646000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>45654000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>32248000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>18746000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5960000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3335000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-15315000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-22992000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-41660000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6710000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-19189000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-30589000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-39102000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-26706000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-44264000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-55125000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-63043000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-69283000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-96940000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-108501000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-118760000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-129405000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-139584000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-338944000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-300498000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:46">
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>453203000.0</v>
+      </c>
+      <c r="C32">
         <v>447292000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>445367000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>417787000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>363504000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>265170000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>243142000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>230655000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>177962000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>151961000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>283075000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>260704000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>195349000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>175353000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>175450000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>154908000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>128012000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>122612000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>110086000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>99754000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>96813000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>93609000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>90733000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>88284000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>81237000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
-    </row>
-    <row r="33" spans="1:46">
+      <c r="AU32"/>
+    </row>
+    <row r="33" spans="1:47">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>1604791000.0</v>
+      </c>
+      <c r="C33">
         <v>1622131000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1611545000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>712370000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>707615000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>705757000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>682976000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>674372000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>652170000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>653384000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>311490000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>287472000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>292276000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>293035000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>294743000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>297217000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>301603000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>305825000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>311708000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>315661000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>317249000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>320616000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>321664000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>316553000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>320744000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>289993000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>291902000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>294797000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>294420000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>294113000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>288800000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>290982000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>293071000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>293600000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>293843000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>288329000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>285872000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>289825000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>289070000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>290670000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>290249000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>290354000.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
-    </row>
-    <row r="34" spans="1:46">
+      <c r="AU33"/>
+    </row>
+    <row r="34" spans="1:47">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
+        <v>41991000.0</v>
+      </c>
+      <c r="C34">
         <v>6662000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>9826000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1269000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1055000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>870000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>766000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>656000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>616000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>717000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>942000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>11007000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>784000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>13124000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>14314000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>817000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>16513000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>17417000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>18722000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>736000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>598000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>585000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>516000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>550000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>591000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>556000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>479000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>702000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>668000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
-    </row>
-    <row r="35" spans="1:46">
+      <c r="AU34"/>
+    </row>
+    <row r="35" spans="1:47">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>927464000.0</v>
+      </c>
+      <c r="C35">
         <v>907577000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>917903000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>325305000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>310264000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>203540000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>198423000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>201437000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>187560000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>191121000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>78137000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>76474000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>76608000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>83084000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>113233000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>118676000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>117186000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>122969000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>127701000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>132793000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>144416000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>149623000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>157744000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>156129000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>159810000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>152509000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>158798000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>167997000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>171344000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>163510000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>164768000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>169563000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>170747000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>172020000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>186976000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>187200000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>191783000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>193597000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>201401000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>245325000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>136838000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>178321000.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
-    </row>
-    <row r="36" spans="1:46">
+      <c r="AU35"/>
+    </row>
+    <row r="36" spans="1:47">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>156710000.0</v>
+      </c>
+      <c r="C36">
         <v>160284000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>139920000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>129258000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>130548000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>133250000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>110435000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>98987000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>72502000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>68601000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>57105000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>31103000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>31866000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>29743000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>29213000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>29251000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>30368000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>30905000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>33043000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>33349000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>34698000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>33014000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>32551000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>25832000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>26967000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>11737000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>22091000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>22832000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>13688000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>13397000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>9856000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>9655000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>10109000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>9542000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>9433000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2720000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1187000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2407000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1699000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1719000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-42100000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1692000.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
-    </row>
-    <row r="37" spans="1:46">
+      <c r="AU36"/>
+    </row>
+    <row r="37" spans="1:47">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
-      <c r="AN37"/>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
-    </row>
-    <row r="38" spans="1:46">
+      <c r="AU37"/>
+    </row>
+    <row r="38" spans="1:47">
       <c r="A38" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>54</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>160284000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>87450000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>74913000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>76391000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>78808000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>67146000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>39801000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>31103000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>17550000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>14273000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>29213000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>29251000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>30368000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>30905000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>33043000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>33349000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1207000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>35889000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>9404000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>10291000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1105000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>11737000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>11420000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>12547000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>13688000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>13397000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>9856000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>9655000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>10109000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>269763000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>277208000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>272249000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>269595000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>272674000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>274051000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>276389000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1957000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>280500000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>288614000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:46">
+    <row r="39" spans="1:47">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>104792000.0</v>
+      </c>
+      <c r="C39">
         <v>93842000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>110756000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>88766000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>78688000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>82702000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>71914000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>66162000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>53608000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>56630000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>33772000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>39276000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>33296000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>28382000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>26881000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21772000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>19611000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>19808000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>18420000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>21674000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>15381000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11728000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>12389000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8714000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>10263000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>8054000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>7813000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6795000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7340000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>7473000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6756000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>10385000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6639000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6272000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8302000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5724000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4084000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2387000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>10065000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>10574000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4682000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2978000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>2711000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:46">
+    <row r="40" spans="1:47">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>201073000.0</v>
+      </c>
+      <c r="C40">
         <v>138350000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>119133000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>88450000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>86249000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>103857000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>100634000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>105343000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>104903000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>112681000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>74892000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>42969000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>63613000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>40194000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>39764000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>32176000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>33484999.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>29734000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>28432000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>29449000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>37059000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>27805000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>22890000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>19360000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>23082000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>24485000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>17572000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>14586000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-14902000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>12600000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>10803000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>9815000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>8513000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>15314000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>12937000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>12053000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>12802000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>29971000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>35191000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>20496000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>6015000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-14125000.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>3012000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:46">
+    <row r="41" spans="1:47">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>5843000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>8578000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>11509000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>14355000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>10362000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>13836000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>15917000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>18486000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>14077000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>16832000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>19982000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>22028000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>22483000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>18189000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>20575000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>18541000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>17421000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>22987000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>23459000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>25855000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>25039000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2977000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2878000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3259000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>3213000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>3208000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2498000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>9551000.0</v>
       </c>
-      <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>1601000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>4917000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:46">
+    <row r="42" spans="1:47">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>1284987000.0</v>
+      </c>
+      <c r="C42">
         <v>1266793000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1283385000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>952015000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>942025000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>977141000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>954455000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>949817000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>936403000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>922592000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>851634000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>840181000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>832481000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>823021000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>813785000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>801992000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>795443000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>790041000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>784881000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>779137000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>774441000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>769380000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>763731000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>758236000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>753213000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>753151000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>750395000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>747233000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>744147000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>740354000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>734323000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>729135000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>724221000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>720372000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>715953000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>712012000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>707480000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>700871000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>699364000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>260992000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>20337000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>6785000.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
-    </row>
-    <row r="43" spans="1:46">
+      <c r="AU42"/>
+    </row>
+    <row r="43" spans="1:47">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
-    </row>
-    <row r="44" spans="1:46">
+      <c r="AU43"/>
+    </row>
+    <row r="44" spans="1:47">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
         <v>262385000.0</v>
       </c>
-      <c r="AO44"/>
-      <c r="AP44">
+      <c r="AP44"/>
+      <c r="AQ44">
         <v>197295000.0</v>
       </c>
-      <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
-      <c r="AT44">
+      <c r="AT44"/>
+      <c r="AU44">
         <v>145328000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:46">
+    <row r="45" spans="1:47">
       <c r="A45" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>61</v>
+      </c>
+      <c r="B45">
+        <v>64906000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>56283000.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>38903000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>31870000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>15561000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>13770000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>16790000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>16270000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>16146000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>17171000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>26224000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>26730000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>26778000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>23540000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>21804000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>18184000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>18813000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>18694000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>18037000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>16635000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>16080000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>16277000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>17151000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>15019000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>14281000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>13800000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>9854000.0</v>
       </c>
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-    </row>
-    <row r="46" spans="1:46">
+      <c r="AU45"/>
+    </row>
+    <row r="46" spans="1:47">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>41496000.0</v>
+      </c>
+      <c r="C46">
         <v>44836000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>44419000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>39182000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>28787000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>19878000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>15563000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>14040000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13974000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12805000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>7624000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>7581000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7874000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8726000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8934000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>9339000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>10577000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>12231000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>13945000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>15561000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>13770000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>16790000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>16270000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>16146000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>17171000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>26224000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>16059000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>16493000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>23540000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>21804000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>18184000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>18813000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>18694000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>18037000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>16635000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>16080000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>16277000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>17151000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>15019000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>14281000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>13771000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>9854000.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
-    </row>
-    <row r="47" spans="1:46">
+      <c r="AU46"/>
+    </row>
+    <row r="47" spans="1:47">
       <c r="A47" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>63</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>44836000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>96889000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>93527000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>82944000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>74320000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>58852000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>24928000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>7581000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>7874000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>8726000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>8934000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>9339000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10577000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>12231000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>13945000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>15561000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>37561000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>38710000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>39417000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>31687000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>32933000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>26224000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>26730000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>26778000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>23540000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>21804000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>18184000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>18813000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>18694000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>23837000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>16635000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>16080000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>16277000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>17151000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>15019000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>14281000.0</v>
       </c>
-      <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>9854000.0</v>
       </c>
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>2125000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:46">
+    <row r="48" spans="1:47">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-155929000.0</v>
+      </c>
+      <c r="C48">
         <v>-106564000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-145940000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-148936000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-182247000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-210500000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-227761000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-246781000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-294336000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-308863000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-335751000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-369022000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-421999000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-438245000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-457350000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-469060000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-483529000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-485085000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-491299000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-497023000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-505299000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-505275000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-509572000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-510019000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-511531000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-511190000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-519192000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-525709000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-529415000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-511501000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-521173000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-525088000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-526336000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-526972000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-548452000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-554317000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-558286000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-560447000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-567047000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-196258000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-101325000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-67183000.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>-19573000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:46">
+    <row r="49" spans="1:47">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-369022000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-421999000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-438245000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-457350000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-469060000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-483529000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-485085000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-491299000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-497023000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-505299000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-505275000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-509572000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-510019000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-511531000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-511190000.0</v>
       </c>
-      <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
-      <c r="AN49"/>
+      <c r="AN49">
+        <v>0.0</v>
+      </c>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
-    </row>
-    <row r="50" spans="1:46">
+      <c r="AU49"/>
+    </row>
+    <row r="50" spans="1:47">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50">
         <v>30000000.0</v>
       </c>
       <c r="C50">
+        <v>30000000.0</v>
+      </c>
+      <c r="D50">
         <v>22500000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
-[...1 lines deleted...]
-      </c>
+      <c r="F50"/>
       <c r="G50">
         <v>100250000.0</v>
       </c>
       <c r="H50">
+        <v>100250000.0</v>
+      </c>
+      <c r="I50">
         <v>102938000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>100307000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>100394000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>5228000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>5431000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>5575000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>5690000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>5801000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>5793000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>5786000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>5780000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>19254000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>32247000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>16281000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>15250000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>14219000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>12375000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>12568000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>11137000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>10519000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>9900000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>9488000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>9075000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>9067000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>8660000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>8652000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>8646000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>18140000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>174966000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>23656000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>8650000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>6988000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>10325000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>12275000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:46">
+    <row r="51" spans="1:47">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>916900000.0</v>
+      </c>
+      <c r="C51">
         <v>926145000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>917827000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>314792000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>313018000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>310205000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>301266000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>304279000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>290601000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>293527000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>81694000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>79654000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>82167000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>84724000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>111983000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>114622000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>117001000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>119156000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>135271000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>150722000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>150912000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>151558000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>155355000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>150488000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>152978000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>149175000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>152260000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>163479000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>168354000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>150384000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>150376000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>152368000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>154360000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>156348000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>167830000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>174966000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>177842000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>164827000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>161450000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>203657000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>139900000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>144919000.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
-    </row>
-    <row r="52" spans="1:46">
+      <c r="AU51"/>
+    </row>
+    <row r="52" spans="1:47">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>37624000.0</v>
+      </c>
+      <c r="C52">
         <v>41967000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>30647000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7765000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7621000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>108028000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>108442000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>111408000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>107323000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>107404000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9400000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9905000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10085000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>10218000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>10259000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>10301000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>10177000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>10023000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>23487000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>36415000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>20573000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>18767000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>17593000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>16387000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>15651000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>14855000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>14037000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>14023000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>14431000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>9861000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>9067000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>8660000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>8652000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>8646000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>18140000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>22765000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>23656000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>8650000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>4619000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>6583000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>10325000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>12275000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:46">
+    <row r="53" spans="1:47">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
-[...1 lines deleted...]
-      </c>
+      <c r="S53"/>
       <c r="T53">
         <v>2875000.0</v>
       </c>
       <c r="U53">
         <v>2875000.0</v>
       </c>
       <c r="V53">
         <v>2875000.0</v>
       </c>
-      <c r="W53"/>
+      <c r="W53">
+        <v>2875000.0</v>
+      </c>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
-      <c r="AN53"/>
+      <c r="AN53">
+        <v>0.0</v>
+      </c>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-    </row>
-    <row r="54" spans="1:46">
+      <c r="AU53"/>
+    </row>
+    <row r="54" spans="1:47">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
-      <c r="AN54"/>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
-    </row>
-    <row r="55" spans="1:46">
+      <c r="AU54"/>
+    </row>
+    <row r="55" spans="1:47">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>2394158000.0</v>
+      </c>
+      <c r="C55">
         <v>2323720000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2318782000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1314896000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1248175000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1264834000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1237015000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1204832000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1129247000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1108284000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>746936000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>657881000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>595601000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>555925000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>542141000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>513857000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>494632000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>490950000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>493012000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>498392000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>487393000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>480905000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>473424000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>462068000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>453104000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>456251000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>437027000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>435981000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>431688000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>435856000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>414331000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>406312000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>403691000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>417244000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>407020000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>395824000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>401371000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>414729000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>395458000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>358989000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>364174000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>361072000.0</v>
       </c>
-      <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
-      <c r="AT55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>354178000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:46">
+    <row r="56" spans="1:47">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>789367000.0</v>
+      </c>
+      <c r="C56">
         <v>701589000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>707237000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>602526000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>540560000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>559077000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>554039000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>530460000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>477077000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>454900000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>435446000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>370409000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>303325000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>262890000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>247398000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>216640000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>193029000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>185125000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>181304000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>182731000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>170144000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>160289000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>151760000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>145515000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>132360000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>166258000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>145125000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>141184000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>137268000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>141743000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>125531000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>115330000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>110620000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>123644000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>113177000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>107495000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>115499000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>124904000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>106388000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>68319000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>71968000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>70718000.0</v>
       </c>
-      <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
-      <c r="AT56">
+      <c r="AT56"/>
+      <c r="AU56">
         <v>63439000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:46">
+    <row r="57" spans="1:47">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>336164000.0</v>
+      </c>
+      <c r="C57">
         <v>254297000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>261870000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>184739000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>177056000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>293907000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>310897000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>299805000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>299115000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>302939000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>152371000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>109705000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>107976000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>87537000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>71948000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>61732000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>65017000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>62513000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>71218000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>82977000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>73331000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>66680000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>61027000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>57231000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>51123000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>61295000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>46541000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>45976000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>45129000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>43015000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>35942000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>32235000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>34594000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>51361000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>52084000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>50471000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>59940000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>80270000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>61303000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>48549000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>42869000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>45854000.0</v>
       </c>
-      <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>35553000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:46">
+    <row r="58" spans="1:47">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>1263628000.0</v>
+      </c>
+      <c r="C58">
         <v>1161874000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1179773000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>510044000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>487320000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>497447000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>509320000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>501242000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>486675000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>494060000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>230508000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>186179000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>184584000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>170621000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>185181000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>180408000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>182203000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>185482000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>198919000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>215770000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>217747000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>216303000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>218771000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>213360000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>210933000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>213804000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>205339000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>213973000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>216473000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>206525000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>200710000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>201798000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>205341000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>223381000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>239060000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>237671000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>251723000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>273867000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>262704000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>293874000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>230917000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>224175000.0</v>
       </c>
-      <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
-      <c r="AT58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>222656000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:46">
+    <row r="59" spans="1:47">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
-      <c r="AN59"/>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
-    </row>
-    <row r="60" spans="1:46">
+      <c r="AU59"/>
+    </row>
+    <row r="60" spans="1:47">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>1130530000.0</v>
+      </c>
+      <c r="C60">
         <v>1161846000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1139009000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>804852000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>760855000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>767387000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>727695000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>703590000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>642572000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>614224000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>516428000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>471702000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>411017000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>385304000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>356960000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>333449000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>312429000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>305468000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>294093000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>282622000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>269646000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>264602000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>254653000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>248708000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>242171000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>242447000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>231688000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>222008000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>215215000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>229331000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>213621000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>204514000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>198350000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>193863000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>167960000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>158153000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>149648000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>140862000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>132754000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>65115000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>133257000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>136897000.0</v>
       </c>
-      <c r="AQ60"/>
       <c r="AR60"/>
       <c r="AS60"/>
-      <c r="AT60">
+      <c r="AT60"/>
+      <c r="AU60">
         <v>131522000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:46">
+    <row r="61" spans="1:47">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
-      <c r="AN61"/>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-    </row>
-    <row r="62" spans="1:46">
+      <c r="AU61"/>
+    </row>
+    <row r="62" spans="1:47">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
+      <c r="AU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="I1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>8</v>
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
         <v>13</v>
       </c>
       <c r="P1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" t="s">
         <v>15</v>
       </c>
       <c r="R1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B2">
+        <v>479125000.0</v>
+      </c>
+      <c r="C2">
         <v>377831000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>299836000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>188448000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>140423000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>111912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101728000.0</v>
       </c>
       <c r="H2">
         <v>101728000.0</v>
       </c>
       <c r="I2">
-        <v>104694000.0</v>
+        <v>101728000.0</v>
       </c>
       <c r="J2">
         <v>104694000.0</v>
       </c>
       <c r="K2">
-        <v>105163000.0</v>
+        <v>104694000.0</v>
       </c>
       <c r="L2">
         <v>105163000.0</v>
       </c>
       <c r="M2">
-        <v>97332000.0</v>
+        <v>105163000.0</v>
       </c>
       <c r="N2">
         <v>97332000.0</v>
       </c>
       <c r="O2">
-        <v>91084000.0</v>
+        <v>97332000.0</v>
       </c>
       <c r="P2">
         <v>91084000.0</v>
       </c>
       <c r="Q2">
+        <v>91084000.0</v>
+      </c>
+      <c r="R2">
         <v>78722000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>78700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B3">
+        <v>79361000.0</v>
+      </c>
+      <c r="C3">
         <v>44115000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>30167000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17596000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27083000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>25179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22843000.0</v>
       </c>
       <c r="H3">
         <v>22843000.0</v>
       </c>
       <c r="I3">
-        <v>17861000.0</v>
+        <v>22843000.0</v>
       </c>
       <c r="J3">
         <v>17861000.0</v>
       </c>
       <c r="K3">
-        <v>14521000.0</v>
+        <v>17861000.0</v>
       </c>
       <c r="L3">
         <v>14521000.0</v>
       </c>
       <c r="M3">
-        <v>13152000.0</v>
+        <v>14521000.0</v>
       </c>
       <c r="N3">
         <v>13152000.0</v>
       </c>
       <c r="O3">
-        <v>10289000.0</v>
+        <v>13152000.0</v>
       </c>
       <c r="P3">
         <v>10289000.0</v>
       </c>
       <c r="Q3">
+        <v>10289000.0</v>
+      </c>
+      <c r="R3">
         <v>7985000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7980000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B5">
+        <v>81240000.0</v>
+      </c>
+      <c r="C5">
         <v>162133000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>152400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>67718000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>27544000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6938000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>30493000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>24069000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>25017000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>17956000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>30434000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>22469000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>22078000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9812000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>20366000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8678000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>9874000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-11200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B6">
+        <v>160601000.0</v>
+      </c>
+      <c r="C6">
         <v>206248000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>182567000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>85314000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>54627000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>32117000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>53336000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>46811000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>42878000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>44023000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>44955000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>47800000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>35230000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>36231000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>30655000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>35860000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17859000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15080000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
-[...1 lines deleted...]
-      </c>
+      <c r="K8"/>
       <c r="L8">
         <v>11600000.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>11600000.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B9">
+        <v>1157347000.0</v>
+      </c>
+      <c r="C9">
         <v>935686000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>724096000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>390396000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>251732000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>206198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181123000.0</v>
       </c>
       <c r="H9">
         <v>181123000.0</v>
       </c>
       <c r="I9">
-        <v>162741000.0</v>
+        <v>181123000.0</v>
       </c>
       <c r="J9">
         <v>162741000.0</v>
       </c>
       <c r="K9">
-        <v>164725000.0</v>
+        <v>162741000.0</v>
       </c>
       <c r="L9">
         <v>164725000.0</v>
       </c>
       <c r="M9">
-        <v>132235000.0</v>
+        <v>164725000.0</v>
       </c>
       <c r="N9">
         <v>132235000.0</v>
       </c>
       <c r="O9">
-        <v>100329000.0</v>
+        <v>132235000.0</v>
       </c>
       <c r="P9">
         <v>100329000.0</v>
       </c>
       <c r="Q9">
+        <v>100329000.0</v>
+      </c>
+      <c r="R9">
         <v>66222000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>66200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B10">
+        <v>40459000.0</v>
+      </c>
+      <c r="C10">
         <v>145495000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>140990000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>64074000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>25431000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24069000.0</v>
       </c>
       <c r="H10">
         <v>24069000.0</v>
       </c>
       <c r="I10">
-        <v>17956000.0</v>
+        <v>24069000.0</v>
       </c>
       <c r="J10">
         <v>17956000.0</v>
       </c>
       <c r="K10">
-        <v>22469000.0</v>
+        <v>17956000.0</v>
       </c>
       <c r="L10">
         <v>22469000.0</v>
       </c>
       <c r="M10">
-        <v>9812000.0</v>
+        <v>22469000.0</v>
       </c>
       <c r="N10">
         <v>9812000.0</v>
       </c>
       <c r="O10">
-        <v>8678000.0</v>
+        <v>9812000.0</v>
       </c>
       <c r="P10">
         <v>8678000.0</v>
       </c>
       <c r="Q10">
-        <v>-11196000.0</v>
+        <v>8678000.0</v>
       </c>
       <c r="R10">
         <v>-11196000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:18">
+      <c r="S10">
+        <v>-11196000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11">
+        <v>-14141000.0</v>
+      </c>
+      <c r="C11">
         <v>33406000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>13327000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2544000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3661000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2542000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6185000.0</v>
       </c>
       <c r="H11">
         <v>6185000.0</v>
       </c>
       <c r="I11">
-        <v>2431000.0</v>
+        <v>6185000.0</v>
       </c>
       <c r="J11">
         <v>2431000.0</v>
       </c>
       <c r="K11">
-        <v>-11006000.0</v>
+        <v>2431000.0</v>
       </c>
       <c r="L11">
         <v>-11006000.0</v>
       </c>
       <c r="M11">
-        <v>4499000.0</v>
+        <v>-11006000.0</v>
       </c>
       <c r="N11">
         <v>4499000.0</v>
       </c>
       <c r="O11">
-        <v>4321000.0</v>
+        <v>4499000.0</v>
       </c>
       <c r="P11">
         <v>4321000.0</v>
       </c>
       <c r="Q11">
+        <v>4321000.0</v>
+      </c>
+      <c r="R11">
         <v>3003000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B12">
+        <v>40781000.0</v>
+      </c>
+      <c r="C12">
         <v>17183000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11840000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3990000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2444000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4094999.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6308000.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
         <v>7816000.0</v>
       </c>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
         <v>7965000.0</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
         <v>12266000.0</v>
       </c>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
       <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
         <v>11688000.0</v>
       </c>
-      <c r="P12">
-[...1 lines deleted...]
-      </c>
       <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
         <v>11700000.0</v>
       </c>
-      <c r="R12">
-[...3 lines deleted...]
-    <row r="13" spans="1:18">
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B13">
+        <v>6930000.0</v>
+      </c>
+      <c r="C13">
         <v>3370000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4817000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2018000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>863000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6307000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1849000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8775000.0</v>
       </c>
       <c r="L13">
         <v>8775000.0</v>
       </c>
       <c r="M13">
-        <v>16283000.0</v>
+        <v>8775000.0</v>
       </c>
       <c r="N13">
         <v>16283000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="O13">
+        <v>16283000.0</v>
+      </c>
+      <c r="P13"/>
+      <c r="Q13">
         <v>12721000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15">
+        <v>54600000.0</v>
+      </c>
+      <c r="C15">
         <v>112089000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>127663000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>61530000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>21770000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17884000.0</v>
       </c>
       <c r="H15">
         <v>17884000.0</v>
       </c>
       <c r="I15">
-        <v>15525000.0</v>
+        <v>17884000.0</v>
       </c>
       <c r="J15">
         <v>15525000.0</v>
       </c>
       <c r="K15">
-        <v>33475000.0</v>
+        <v>15525000.0</v>
       </c>
       <c r="L15">
         <v>33475000.0</v>
       </c>
       <c r="M15">
-        <v>5313000.0</v>
+        <v>33475000.0</v>
       </c>
       <c r="N15">
         <v>5313000.0</v>
       </c>
       <c r="O15">
-        <v>4357000.0</v>
+        <v>5313000.0</v>
       </c>
       <c r="P15">
         <v>4357000.0</v>
       </c>
       <c r="Q15">
+        <v>4357000.0</v>
+      </c>
+      <c r="R15">
         <v>-19573000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-8200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>122</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>112089000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>127663000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>61530000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>21770000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17884000.0</v>
       </c>
       <c r="H16">
         <v>17884000.0</v>
       </c>
       <c r="I16">
-        <v>15525000.0</v>
+        <v>17884000.0</v>
       </c>
       <c r="J16">
         <v>15525000.0</v>
       </c>
       <c r="K16">
-        <v>33475000.0</v>
+        <v>15525000.0</v>
       </c>
       <c r="L16">
         <v>33475000.0</v>
       </c>
       <c r="M16">
-        <v>-497535000.0</v>
+        <v>33475000.0</v>
       </c>
       <c r="N16">
         <v>-497535000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="O16">
+        <v>-497535000.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16">
         <v>-47610000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-19573000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B17">
+        <v>26318000.0</v>
+      </c>
+      <c r="C17">
         <v>112089000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>127663000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>61530000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>21770000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17884000.0</v>
       </c>
       <c r="H17">
         <v>17884000.0</v>
       </c>
       <c r="I17">
+        <v>17884000.0</v>
+      </c>
+      <c r="J17">
         <v>-71656000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>15525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33475000.0</v>
       </c>
       <c r="L17">
         <v>33475000.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17">
+      <c r="M17">
+        <v>33475000.0</v>
+      </c>
+      <c r="N17"/>
+      <c r="O17">
         <v>5313000.0</v>
       </c>
-      <c r="O17"/>
-      <c r="P17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>4357000.0</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>-8193000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B18">
+        <v>-35284000.0</v>
+      </c>
+      <c r="C18">
         <v>-13813000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7023000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2018000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2441000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6308000.0</v>
       </c>
       <c r="H18">
         <v>-6308000.0</v>
       </c>
       <c r="I18">
-        <v>-7816000.0</v>
+        <v>-6308000.0</v>
       </c>
       <c r="J18">
         <v>-7816000.0</v>
       </c>
       <c r="K18">
-        <v>-8775000.0</v>
+        <v>-7816000.0</v>
       </c>
       <c r="L18">
         <v>-8775000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="M18">
+        <v>-8775000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
         <v>-13547000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-2051000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1898000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1620000.0</v>
       </c>
-      <c r="G19"/>
-      <c r="H19">
+      <c r="H19"/>
+      <c r="I19">
         <v>426000.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>50000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2641000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>-5982000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21">
+        <v>131281000.0</v>
+      </c>
+      <c r="C21">
         <v>158027000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>149678000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>68143000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29770000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9400000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>29950000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23968000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26162000.0</v>
       </c>
       <c r="J21">
         <v>26162000.0</v>
       </c>
       <c r="K21">
-        <v>33279000.0</v>
+        <v>26162000.0</v>
       </c>
       <c r="L21">
         <v>33279000.0</v>
       </c>
       <c r="M21">
-        <v>23079000.0</v>
+        <v>33279000.0</v>
       </c>
       <c r="N21">
         <v>23079000.0</v>
       </c>
       <c r="O21">
-        <v>25571000.0</v>
+        <v>23079000.0</v>
       </c>
       <c r="P21">
         <v>25571000.0</v>
       </c>
       <c r="Q21">
+        <v>25571000.0</v>
+      </c>
+      <c r="R21">
         <v>9874000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23">
+        <v>1505191000.0</v>
+      </c>
+      <c r="C23">
         <v>1155490000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>874254000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>510701000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>362385000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>308710000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>252901000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>258883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241273000.0</v>
       </c>
       <c r="J23">
         <v>241273000.0</v>
       </c>
       <c r="K23">
-        <v>236609000.0</v>
+        <v>241273000.0</v>
       </c>
       <c r="L23">
         <v>236609000.0</v>
       </c>
       <c r="M23">
-        <v>206488000.0</v>
+        <v>236609000.0</v>
       </c>
       <c r="N23">
         <v>206488000.0</v>
       </c>
       <c r="O23">
-        <v>165842000.0</v>
+        <v>206488000.0</v>
       </c>
       <c r="P23">
         <v>165842000.0</v>
       </c>
       <c r="Q23">
+        <v>165842000.0</v>
+      </c>
+      <c r="R23">
         <v>144467000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>137900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>79361000.0</v>
+      </c>
+      <c r="C25">
         <v>44115000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>35913000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22164000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>27083000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22843000.0</v>
       </c>
       <c r="H25">
         <v>22843000.0</v>
       </c>
       <c r="I25">
-        <v>17861000.0</v>
+        <v>22843000.0</v>
       </c>
       <c r="J25">
         <v>17861000.0</v>
       </c>
       <c r="K25">
-        <v>14521000.0</v>
+        <v>17861000.0</v>
       </c>
       <c r="L25">
         <v>14521000.0</v>
       </c>
-      <c r="M25"/>
+      <c r="M25">
+        <v>14521000.0</v>
+      </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...10 lines deleted...]
-      <c r="O26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>133</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>355600000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>266300000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>133600000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>69000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>57670000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>11900000.0</v>
       </c>
-      <c r="R27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>1026066000.0</v>
+      </c>
+      <c r="C28">
         <v>421659000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>304508000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>188233000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>152476000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>136487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157155000.0</v>
       </c>
       <c r="H28">
         <v>157155000.0</v>
       </c>
       <c r="I28">
-        <v>136579000.0</v>
+        <v>157155000.0</v>
       </c>
       <c r="J28">
         <v>136579000.0</v>
       </c>
       <c r="K28">
-        <v>131446000.0</v>
+        <v>136579000.0</v>
       </c>
       <c r="L28">
         <v>131446000.0</v>
       </c>
       <c r="M28">
-        <v>109156000.0</v>
+        <v>131446000.0</v>
       </c>
       <c r="N28">
         <v>109156000.0</v>
       </c>
       <c r="O28">
-        <v>74758000.0</v>
+        <v>109156000.0</v>
       </c>
       <c r="P28">
         <v>74758000.0</v>
       </c>
       <c r="Q28">
-        <v>59100000.0</v>
+        <v>74758000.0</v>
       </c>
       <c r="R28">
         <v>59100000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:18">
+      <c r="S28">
+        <v>59100000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>14141000.0</v>
+      </c>
+      <c r="C29">
         <v>33406000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13327000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2544000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3661000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2542000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6185000.0</v>
       </c>
       <c r="H29">
         <v>6185000.0</v>
       </c>
       <c r="I29">
-        <v>2431000.0</v>
+        <v>6185000.0</v>
       </c>
       <c r="J29">
         <v>2431000.0</v>
       </c>
       <c r="K29">
+        <v>2431000.0</v>
+      </c>
+      <c r="L29">
         <v>-11006000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4499000.0</v>
       </c>
       <c r="N29">
         <v>4499000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="O29">
+        <v>4499000.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29">
         <v>4321000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>-3003000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>1026066000.0</v>
+      </c>
+      <c r="C30">
         <v>777659000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>574418000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>322253000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>221962000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>196798000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>151173000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>157155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136579000.0</v>
       </c>
       <c r="J30">
         <v>136579000.0</v>
       </c>
       <c r="K30">
-        <v>131446000.0</v>
+        <v>136579000.0</v>
       </c>
       <c r="L30">
         <v>131446000.0</v>
       </c>
       <c r="M30">
-        <v>109156000.0</v>
+        <v>131446000.0</v>
       </c>
       <c r="N30">
         <v>109156000.0</v>
       </c>
       <c r="O30">
-        <v>74758000.0</v>
+        <v>109156000.0</v>
       </c>
       <c r="P30">
         <v>74758000.0</v>
       </c>
       <c r="Q30">
+        <v>74758000.0</v>
+      </c>
+      <c r="R30">
         <v>65745000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>59200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B31">
+        <v>-90822000.0</v>
+      </c>
+      <c r="C31">
         <v>-12532000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-8688000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4069000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4339000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5710000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5881000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6408000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-8206000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-390000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-10810000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2035000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-13267000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>280000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16893000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4172000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-21070000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6600000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B32">
+        <v>1636472000.0</v>
+      </c>
+      <c r="C32">
         <v>1313517000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1023932000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>578844000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>392155000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>318110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282851000.0</v>
       </c>
       <c r="H32">
         <v>282851000.0</v>
       </c>
       <c r="I32">
-        <v>267435000.0</v>
+        <v>282851000.0</v>
       </c>
       <c r="J32">
         <v>267435000.0</v>
       </c>
       <c r="K32">
-        <v>269888000.0</v>
+        <v>267435000.0</v>
       </c>
       <c r="L32">
         <v>269888000.0</v>
       </c>
       <c r="M32">
-        <v>229567000.0</v>
+        <v>269888000.0</v>
       </c>
       <c r="N32">
         <v>229567000.0</v>
       </c>
       <c r="O32">
-        <v>191413000.0</v>
+        <v>229567000.0</v>
       </c>
       <c r="P32">
         <v>191413000.0</v>
       </c>
       <c r="Q32">
+        <v>191413000.0</v>
+      </c>
+      <c r="R32">
         <v>144944000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>144900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW32"/>
+  <dimension ref="A1:AX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>10</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>12</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>14</v>
       </c>
       <c r="AQ1" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>16</v>
       </c>
       <c r="AU1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="AV1" t="s">
         <v>139</v>
       </c>
       <c r="AW1" t="s">
         <v>140</v>
       </c>
-    </row>
-    <row r="2" spans="1:49">
+      <c r="AX1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B2">
+        <v>122839000.0</v>
+      </c>
+      <c r="C2">
         <v>142010000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>105078000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>109198000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>95606000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>102015000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>87016000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>93194000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>93941000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>78986000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>63142000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>63767000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>58231000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>47812000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>42789000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>39616000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>37635000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>33777000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>33870000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>35141000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>34071000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31443000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25212000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21186000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26648000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>28240000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24267000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>22573000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>25650000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>31652000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>24920000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>22410000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>25712000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>33899000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>28952000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19966000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>22346000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>31115000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23834000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>19010000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>23373000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>30407000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>24781000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17145000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18751000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>70737000.0</v>
       </c>
-      <c r="AU2">
-[...1 lines deleted...]
-      </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:49">
+      <c r="AX2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B3">
+        <v>26328000.0</v>
+      </c>
+      <c r="C3">
         <v>21513000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18328000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13192000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13216000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7096000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12669000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9058000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11666000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8134000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6674000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5637000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5668000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5421000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5351000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5724000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6766000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6968000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7127000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6222000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6371000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6211000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6168000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6429000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5980000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5694000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5977000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5192000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>27161000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4956000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4193000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4424000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4288000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3845000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3529000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3488000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3659000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3574000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3348000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3250000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2980000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2897000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2797000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2327000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2268000.0</v>
       </c>
-      <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-    </row>
-    <row r="4" spans="1:49">
+      <c r="AX3"/>
+    </row>
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -12295,376 +12649,383 @@
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B5">
+        <v>-43885000.0</v>
+      </c>
+      <c r="C5">
         <v>66215000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5164000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>53746000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>49722000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>29807000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>31709000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>50895000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19570000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>32436000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>40179000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>60633000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9991000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23845000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>15377000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21430000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1374000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8825000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6796000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10549000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2764000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5614000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1109000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2979000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>981000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>12545000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9688000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7279000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-19324000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11895000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6673000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3363000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3086000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>13668000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9401000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2941000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4424000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>13679000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1764000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1185000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>9781000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8510000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2067000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2123000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6007000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>9874000.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:49">
+      <c r="AX5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:50">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B6">
+        <v>-17557000.0</v>
+      </c>
+      <c r="C6">
         <v>87728000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23492000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>66938000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>62938000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>36903000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>44378000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>59953000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>31236000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>40570000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>46853000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>66270000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>15659000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>29266000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>20728000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>27154000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8140000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15793000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13923000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>16771000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3607000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>11825000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>7277000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9408000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6961000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>18239000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>15665000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12471000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7837000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>16851000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>10866000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7787000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7374000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>17513000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>12930000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6429000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>8083000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>17253000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5112000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2065000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>12761000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>11407000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4864000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4450000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8275000.0</v>
       </c>
-      <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
-    </row>
-    <row r="7" spans="1:49">
+      <c r="AX6"/>
+    </row>
+    <row r="7" spans="1:50">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -12678,86 +13039,87 @@
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:50">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -12771,785 +13133,799 @@
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B9">
+        <v>326453000.0</v>
+      </c>
+      <c r="C9">
         <v>347495000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>238858000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>244541000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>237039000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>253305000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>214059000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>231283000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>227202000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>191957000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>152365000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>152572000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>129126000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>98725000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>79560000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>82985000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>67500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>64341000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>57985000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>61906000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>58600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>57119000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>47138000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>43341000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>48064000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>52520000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>43348000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>37191000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>40491000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>46919000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>38969000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>36645000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>40208000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>47694000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>42913000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>35890000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>38228000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>45320000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>32478000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>25137000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>29300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>35029000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>26002000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>19108000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>20190000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>74207000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:50">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B10">
+        <v>-60530000.0</v>
+      </c>
+      <c r="C10">
         <v>53864000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3989000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>51114000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>44037000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26280000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>27948000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47230000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11181000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>30416000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>39740000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>59653000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8259000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23382000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13329000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19104000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1173000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8255000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6199000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9804000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2784000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4759000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>204000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1511000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-523000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10985000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8045000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5562000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-21173000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10687000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4772000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1374000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1123000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12508000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7139000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>554000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2268000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>11039000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3428000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4519000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6720000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4436000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-862000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2634000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2469000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4192000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:49">
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11">
+        <v>-39447000.0</v>
+      </c>
+      <c r="C11">
         <v>14488000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-6985000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>17803000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>15784000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9019000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8928000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-325000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3346000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3528000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6469000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6676000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-7987000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4277000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1619000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4635000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-383000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2041000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>475000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1528000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2760000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>462000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-243000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-182000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2983000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1528000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1856000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-3259000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1015000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>857000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>126000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>433000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-8972000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1274000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-3416000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>108000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4438000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1051000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1804000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2916000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2009000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-114000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1271000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1154000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1144000.0</v>
       </c>
-      <c r="AU11">
-[...1 lines deleted...]
-      </c>
       <c r="AV11">
         <v>0.0</v>
       </c>
       <c r="AW11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B12">
+        <v>16645000.0</v>
+      </c>
+      <c r="C12">
         <v>12351000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9153000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2632000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2860000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3527000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3761000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3665000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4002000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3985000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>623000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>341000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>106000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>463000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>786000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>663000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>529000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>570000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>597000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>745000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>862000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>855000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>905000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1468000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1388000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1560000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1643000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1717000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1849000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1963000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1901000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1989000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1963000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1160000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2262000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2387000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2156000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2640000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5192000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3334000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3061000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4074000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2929000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3130000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3150000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3312000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3117000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3069000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2175000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:49">
+    <row r="13" spans="1:50">
       <c r="A13" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>119</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>12351000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9153000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2632000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2860000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3527000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3761000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>623000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>341000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>106000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>463000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>786000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>663000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>529000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>570000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>597000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>745000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>862000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>855000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>905000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1468000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1387000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1560000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1643000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1717000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1849000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -13563,717 +13939,729 @@
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:49">
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15">
+        <v>-21083000.0</v>
+      </c>
+      <c r="C15">
         <v>39376000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2996000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>33311000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>28253000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>17261000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>19020000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>47555000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>14527000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26888000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>33271000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>52977000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16246000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19105000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>11710000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>14469000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1556000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6214000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5724000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8276000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-24000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4297000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>447000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1512000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-341000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>8002000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6517000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3706000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-17914000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9672000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3915000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1248000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>690000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>21480000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5865000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3970000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2160000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6601000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-2377000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-2715000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3804000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2427000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-748000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-1623000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-1580000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3048000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50">
       <c r="A16" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>122</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>39376000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2996000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>33311000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>28253000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17261000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19020000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>33271000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52977000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16246000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19105000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11710000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14469000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1556000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6214000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5724000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8276000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-24000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4297000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>447000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1512000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-341000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8002000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6517000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3706000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-17914000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9672000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3915000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1248000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>690000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>21480000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5865000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3970000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2160000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6601000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-2377000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-3804000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3804000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2427000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-1363000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1363000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1315000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3048000.0</v>
       </c>
-      <c r="AU16">
-[...1 lines deleted...]
-      </c>
       <c r="AV16">
         <v>0.0</v>
       </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:49">
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B17">
+        <v>-49365000.0</v>
+      </c>
+      <c r="C17">
         <v>39376000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2996000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>33311000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>28253000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>17261000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>19020000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>47555000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>14527000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>26888000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>33271000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>52977000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>16246000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>19105000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>11710000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>14469000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>15556000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6214000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5724000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8276000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-24000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4297000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>447000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1512000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-341000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>8002000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>6517000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3706000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-17914000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>9672000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3915000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1248000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>690000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>33390000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>435000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2510000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2160000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>7690000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-2377000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>4357000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-8193000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B18">
+        <v>-11148000.0</v>
+      </c>
+      <c r="C18">
         <v>-12351000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9153000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2632000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2860000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3527000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3761000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3665000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4002000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3985000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>623000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>341000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-106000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-463000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-786000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-663000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-529000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-570000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-597000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-745000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-862000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-855000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-905000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1468000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1388000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1560000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1643000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1717000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1849000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+    </row>
+    <row r="19" spans="1:50">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-1321000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>320000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>554000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1262000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1663000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1752000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-146000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>-1590000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>-30000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-335000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>64000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>-14000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>2641000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>8000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -14287,235 +14675,239 @@
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21">
+        <v>7316000.0</v>
+      </c>
+      <c r="C21">
         <v>67540000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7716000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>48709000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>44316000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>35085000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27918000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>50708000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>17030000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>31836000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40179000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>60633000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8045000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>23291000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15377000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>21430000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2186000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8971000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7442000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>11171000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1868000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6291000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1968000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3009000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1040000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12880000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>9102000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6928000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-19009000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>13021000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6313000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2854000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3974000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>15091000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9780000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3185000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5223000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>14971000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1476000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>442000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6191000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>10937000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6504000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2123000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6007000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9874000.0</v>
       </c>
-      <c r="AU21">
-[...1 lines deleted...]
-      </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -14529,429 +14921,437 @@
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23">
+        <v>441976000.0</v>
+      </c>
+      <c r="C23">
         <v>421965000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>336220000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>305030000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>288329000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>320235000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>273157000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>273769000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>304113000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>239107000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>175328000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>155706000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>179312000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>123246000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>106972000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>101171000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>102949000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>89147000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>84413000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>85876000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>94539000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>82271000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>70382000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>61518000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>73672000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>67880000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>58513000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>52836000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>85150000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>65550000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>57576000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>56201000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>61946000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>66502000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>62085000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>52671000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>55351000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>61464000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>54836000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>43705000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>46482000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>54499000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>44279000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>30487000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>33323000.0</v>
       </c>
-      <c r="AT23">
-[...1 lines deleted...]
-      </c>
       <c r="AU23">
         <v>0.0</v>
       </c>
       <c r="AV23">
         <v>0.0</v>
       </c>
       <c r="AW23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:49">
+      <c r="AX23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>26328000.0</v>
+      </c>
+      <c r="C25">
         <v>21555000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18286000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13192000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13216000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7096000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12669000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11134000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11666000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11936000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6674000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5637000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5668000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5421000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5351000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5724000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6766000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6968000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7127000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6222000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6371000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6211000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6168000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6429000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5980000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5694000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5977000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5192000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>27161000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4956000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4193000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4424000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4288000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3845000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3529000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3488000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3659000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3574000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3348000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3250000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2980000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2897000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2797000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2330000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2270000.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-    </row>
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+    </row>
+    <row r="26" spans="1:50">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -14965,5961 +15365,6127 @@
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>355600000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>266300000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>5000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+    </row>
+    <row r="28" spans="1:50">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>319137000.0</v>
+      </c>
+      <c r="C28">
         <v>279955000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>231142000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>195832000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>162877000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>218220000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>186141000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>180575000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>56428000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>160121000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>112081000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>91939000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>121081000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>75434000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>64183000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>61555000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>166528000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>55384000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>50447000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>50749000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>57827000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>50828000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>45170000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>40332000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>47024000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>39632000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>38444000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>32055000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>37324000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>33898000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>32656000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>33791000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>36234000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>32603000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>33133000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>32705000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>33005000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>30349000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>31002000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>24695000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>23109000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>24092000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>19498000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>16990000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>14180000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>56348000.0</v>
       </c>
-      <c r="AU28">
-[...1 lines deleted...]
-      </c>
       <c r="AV28">
         <v>0.0</v>
       </c>
       <c r="AW28">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:49">
+      <c r="AX28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>-11165000.0</v>
+      </c>
+      <c r="C29">
         <v>14488000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6985000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17803000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15784000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9019000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8928000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-325000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3346000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3528000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6469000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6676000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-7987000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4277000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1619000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4635000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-383000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2041000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>475000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1528000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2760000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>462000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-243000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-182000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2983000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1528000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1856000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3259000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1015000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+    </row>
+    <row r="30" spans="1:50">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>319137000.0</v>
+      </c>
+      <c r="C30">
         <v>279955000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>231142000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>195832000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>192723000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>218220000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>186141000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>180575000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>210172000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>160121000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>112186000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>91939000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>121081000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>75434000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>64183000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>61555000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>65314000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>55370000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>50543000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>50735000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>60468000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>50828000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>45170000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>40332000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>47024000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>39640000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>34246000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>30263000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>59500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>33898000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>32656000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>33791000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>36234000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>32603000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>33133000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>32705000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>33005000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>30349000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>31002000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>24695000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>23109000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>24092000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>19498000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13342000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>14572000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>135070000.0</v>
       </c>
-      <c r="AU30">
-[...1 lines deleted...]
-      </c>
       <c r="AV30">
         <v>0.0</v>
       </c>
       <c r="AW30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:49">
+      <c r="AX30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B31">
+        <v>-67846000.0</v>
+      </c>
+      <c r="C31">
         <v>-13676000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-11705000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2405000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-279000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-8805000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>30000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3478000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5849000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1420000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-439000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-980000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>214000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>91000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2048000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2326000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1013000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-716000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1243000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1367000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-916000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1532000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1764000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1498000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1563000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1895000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1057000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1366000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2164000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2334000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1541000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1480000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2851000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2583000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2641000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2631000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2955000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3932000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4904000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4961000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>529000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-6501000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7366000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>511000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3538000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-21070000.0</v>
       </c>
-      <c r="AU31">
-[...1 lines deleted...]
-      </c>
       <c r="AV31">
         <v>0.0</v>
       </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:49">
+      <c r="AX31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:50">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B32">
+        <v>449292000.0</v>
+      </c>
+      <c r="C32">
         <v>489505000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>343936000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>353739000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>332645000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>355320000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>301075000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>324477000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>321143000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>270943000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>215507000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>216339000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>187357000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>146537000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>122349000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>122601000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>105135000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>98118000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>91855000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>97047000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>92671000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>88562000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>72350000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>64527000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>74712000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>80760000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>67615000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>59764000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>66141000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>78571000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>63889000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>59055000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>65920000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>81593000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>71865000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>55856000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>60574000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>76435000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>56312000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>44147000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>52673000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>65436000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>50783000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>36253000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>38941000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>54210000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>33027000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>28006000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>29701000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="I1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>8</v>
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
         <v>13</v>
       </c>
       <c r="P1" t="s">
         <v>14</v>
       </c>
       <c r="Q1" t="s">
         <v>15</v>
       </c>
       <c r="R1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B2">
+        <v>148692000.0</v>
+      </c>
+      <c r="C2">
         <v>108183000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>120778000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43353000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>57768000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>46167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53874000.0</v>
       </c>
       <c r="H2">
         <v>53874000.0</v>
       </c>
       <c r="I2">
-        <v>10059000.0</v>
+        <v>53874000.0</v>
       </c>
       <c r="J2">
         <v>10059000.0</v>
       </c>
       <c r="K2">
-        <v>15295000.0</v>
+        <v>10059000.0</v>
       </c>
       <c r="L2">
         <v>15295000.0</v>
       </c>
       <c r="M2">
-        <v>14004000.0</v>
+        <v>15295000.0</v>
       </c>
       <c r="N2">
         <v>14004000.0</v>
       </c>
       <c r="O2">
-        <v>4668000.0</v>
+        <v>14004000.0</v>
       </c>
       <c r="P2">
         <v>4668000.0</v>
       </c>
       <c r="Q2">
+        <v>4668000.0</v>
+      </c>
+      <c r="R2">
         <v>5560000.0</v>
       </c>
-      <c r="R2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:18">
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B3">
+        <v>22449000</v>
+      </c>
+      <c r="C3">
         <v>18520000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8659000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1723000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4818000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6474000</v>
-      </c>
-[...1 lines deleted...]
-        <v>9422000</v>
       </c>
       <c r="H3">
         <v>9422000</v>
       </c>
       <c r="I3">
-        <v>8872000</v>
+        <v>9422000</v>
       </c>
       <c r="J3">
         <v>8872000</v>
       </c>
       <c r="K3">
-        <v>7544000</v>
+        <v>8872000</v>
       </c>
       <c r="L3">
         <v>7544000</v>
       </c>
       <c r="M3">
-        <v>9223000</v>
+        <v>7544000</v>
       </c>
       <c r="N3">
         <v>9223000</v>
       </c>
       <c r="O3">
-        <v>10242000</v>
+        <v>9223000</v>
       </c>
       <c r="P3">
         <v>10242000</v>
       </c>
       <c r="Q3">
+        <v>10242000</v>
+      </c>
+      <c r="R3">
         <v>1616000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1620000</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>77425000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-14415000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>11601000.0</v>
       </c>
-      <c r="G4"/>
-      <c r="H4">
+      <c r="H4"/>
+      <c r="I4">
         <v>-7707000.0</v>
       </c>
-      <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-24553000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10555000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9659000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-6500000.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B6">
+        <v>140993000.0</v>
+      </c>
+      <c r="C6">
         <v>40509000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-12595000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>77425000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-14415000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7707000.0</v>
       </c>
       <c r="H6">
         <v>-7707000.0</v>
       </c>
       <c r="I6">
-        <v>41146000.0</v>
+        <v>-7707000.0</v>
       </c>
       <c r="J6">
         <v>41146000.0</v>
       </c>
       <c r="K6">
-        <v>-5236000.0</v>
+        <v>41146000.0</v>
       </c>
       <c r="L6">
         <v>-5236000.0</v>
       </c>
       <c r="M6">
-        <v>1291000.0</v>
+        <v>-5236000.0</v>
       </c>
       <c r="N6">
         <v>1291000.0</v>
       </c>
       <c r="O6">
-        <v>9336000.0</v>
+        <v>1291000.0</v>
       </c>
       <c r="P6">
         <v>9336000.0</v>
       </c>
       <c r="Q6">
+        <v>9336000.0</v>
+      </c>
+      <c r="R6">
         <v>12491000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5560000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B7">
+        <v>-2342000.0</v>
+      </c>
+      <c r="C7">
         <v>-105030000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-123754000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5228000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-46685000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-16905000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9983000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-17491000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5046000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>26445000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-38196000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>27649000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-9481000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>19770000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6409000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-3022000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-11695000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-18040000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-22432000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-5597000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-10529000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>2504000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B9">
+        <v>-17505000.0</v>
+      </c>
+      <c r="C9">
         <v>-2742000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-49598000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-22432000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5597000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-10529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2504000.0</v>
       </c>
       <c r="H9">
         <v>2504000.0</v>
       </c>
       <c r="I9">
-        <v>7649000.0</v>
+        <v>2504000.0</v>
       </c>
       <c r="J9">
         <v>7649000.0</v>
       </c>
       <c r="K9">
-        <v>-8001000.0</v>
+        <v>7649000.0</v>
       </c>
       <c r="L9">
         <v>-8001000.0</v>
       </c>
       <c r="M9">
-        <v>-15392000.0</v>
+        <v>-8001000.0</v>
       </c>
       <c r="N9">
         <v>-15392000.0</v>
       </c>
       <c r="O9">
-        <v>4448000.0</v>
+        <v>-15392000.0</v>
       </c>
       <c r="P9">
         <v>4448000.0</v>
       </c>
       <c r="Q9">
-        <v>-5488000.0</v>
+        <v>4448000.0</v>
       </c>
       <c r="R9">
         <v>-5488000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9">
+        <v>-5488000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B10">
+        <v>7327000.0</v>
+      </c>
+      <c r="C10">
         <v>4874000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-93930000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3174000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-27655000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10937000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-435000.0</v>
       </c>
       <c r="H10">
         <v>-435000.0</v>
       </c>
       <c r="I10">
-        <v>16338000.0</v>
+        <v>-435000.0</v>
       </c>
       <c r="J10">
         <v>16338000.0</v>
       </c>
       <c r="K10">
-        <v>6718000.0</v>
+        <v>16338000.0</v>
       </c>
       <c r="L10">
         <v>6718000.0</v>
       </c>
       <c r="M10">
-        <v>-37994000.0</v>
+        <v>6718000.0</v>
       </c>
       <c r="N10">
         <v>-37994000.0</v>
       </c>
       <c r="O10">
-        <v>-2147000.0</v>
+        <v>-37994000.0</v>
       </c>
       <c r="P10">
         <v>-2147000.0</v>
       </c>
       <c r="Q10">
-        <v>-6207000.0</v>
+        <v>-2147000.0</v>
       </c>
       <c r="R10">
         <v>-6207000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:18">
+      <c r="S10">
+        <v>-6207000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>38583000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1498000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>17472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5962000.0</v>
       </c>
       <c r="H11">
         <v>5962000.0</v>
       </c>
       <c r="I11">
-        <v>-10251000.0</v>
+        <v>5962000.0</v>
       </c>
       <c r="J11">
         <v>-10251000.0</v>
       </c>
       <c r="K11">
-        <v>-25483000.0</v>
+        <v>-10251000.0</v>
       </c>
       <c r="L11">
         <v>-25483000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="M11">
+        <v>-25483000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
         <v>43144000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>3532000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>-4128000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>23071000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16951000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12822000.0</v>
       </c>
       <c r="H12">
         <v>12822000.0</v>
       </c>
       <c r="I12">
-        <v>16358000.0</v>
+        <v>12822000.0</v>
       </c>
       <c r="J12">
         <v>16358000.0</v>
       </c>
       <c r="K12">
-        <v>1768000.0</v>
+        <v>16358000.0</v>
       </c>
       <c r="L12">
         <v>1768000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="M12">
+        <v>1768000.0</v>
+      </c>
+      <c r="N12"/>
+      <c r="O12">
         <v>-8145000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>2394000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>9731000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-14931000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-12911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18014000.0</v>
       </c>
       <c r="H13">
         <v>-18014000.0</v>
       </c>
       <c r="I13">
-        <v>-8690000.0</v>
+        <v>-18014000.0</v>
       </c>
       <c r="J13">
         <v>-8690000.0</v>
       </c>
       <c r="K13">
-        <v>-11430000.0</v>
+        <v>-8690000.0</v>
       </c>
       <c r="L13">
         <v>-11430000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="M13">
+        <v>-11430000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13">
         <v>761000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>576000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>-2216000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B14">
+        <v>79361000.0</v>
+      </c>
+      <c r="C14">
         <v>44115000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35913000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22164000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27083000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22843000.0</v>
       </c>
       <c r="H14">
         <v>22843000.0</v>
       </c>
       <c r="I14">
-        <v>17861000.0</v>
+        <v>22843000.0</v>
       </c>
       <c r="J14">
         <v>17861000.0</v>
       </c>
       <c r="K14">
-        <v>14521000.0</v>
+        <v>17861000.0</v>
       </c>
       <c r="L14">
         <v>14521000.0</v>
       </c>
       <c r="M14">
-        <v>13152000.0</v>
+        <v>14521000.0</v>
       </c>
       <c r="N14">
         <v>13152000.0</v>
       </c>
       <c r="O14">
-        <v>10289000.0</v>
+        <v>13152000.0</v>
       </c>
       <c r="P14">
         <v>10289000.0</v>
       </c>
       <c r="Q14">
+        <v>10289000.0</v>
+      </c>
+      <c r="R14">
         <v>7985000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7980000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
-        <v>68000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N15">
         <v>68000000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>68000000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>68000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="R15"/>
+      <c r="S15">
+        <v>68000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B16">
+        <v>289685000.0</v>
+      </c>
+      <c r="C16">
         <v>148692000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>108183000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>120778000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>43353000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>57768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46167000.0</v>
       </c>
       <c r="H16">
         <v>46167000.0</v>
       </c>
       <c r="I16">
-        <v>51205000.0</v>
+        <v>46167000.0</v>
       </c>
       <c r="J16">
         <v>51205000.0</v>
       </c>
       <c r="K16">
-        <v>10059000.0</v>
+        <v>51205000.0</v>
       </c>
       <c r="L16">
         <v>10059000.0</v>
       </c>
       <c r="M16">
-        <v>15295000.0</v>
+        <v>10059000.0</v>
       </c>
       <c r="N16">
         <v>15295000.0</v>
       </c>
       <c r="O16">
-        <v>14004000.0</v>
+        <v>15295000.0</v>
       </c>
       <c r="P16">
         <v>14004000.0</v>
       </c>
       <c r="Q16">
+        <v>14004000.0</v>
+      </c>
+      <c r="R16">
         <v>12491000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5560000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B18">
+        <v>190062000.0</v>
+      </c>
+      <c r="C18">
         <v>115320000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>62495000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>100160000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>14695000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>23001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34891000.0</v>
       </c>
       <c r="H18">
         <v>34891000.0</v>
       </c>
       <c r="I18">
-        <v>46710000.0</v>
+        <v>34891000.0</v>
       </c>
       <c r="J18">
         <v>46710000.0</v>
       </c>
       <c r="K18">
-        <v>4834000.0</v>
+        <v>46710000.0</v>
       </c>
       <c r="L18">
         <v>4834000.0</v>
       </c>
       <c r="M18">
-        <v>-7103000.0</v>
+        <v>4834000.0</v>
       </c>
       <c r="N18">
         <v>-7103000.0</v>
       </c>
       <c r="O18">
-        <v>14277000.0</v>
+        <v>-7103000.0</v>
       </c>
       <c r="P18">
         <v>14277000.0</v>
       </c>
       <c r="Q18">
+        <v>14277000.0</v>
+      </c>
+      <c r="R18">
         <v>-9123000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9130000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B19">
+        <v>-1117000.0</v>
+      </c>
+      <c r="C19">
         <v>-19097000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-284660000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1723000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4818000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35345000.0</v>
       </c>
       <c r="H19">
         <v>-35345000.0</v>
       </c>
       <c r="I19">
-        <v>-8872000.0</v>
+        <v>-35345000.0</v>
       </c>
       <c r="J19">
         <v>-8872000.0</v>
       </c>
       <c r="K19">
-        <v>-2875000.0</v>
+        <v>-8872000.0</v>
       </c>
       <c r="L19">
         <v>-2875000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="M19">
+        <v>-2875000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19">
         <v>-9139000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-2875000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>-2875000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B20">
+        <v>5797000.0</v>
+      </c>
+      <c r="C20">
         <v>953000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>5561000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>8053000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1677000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1503000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1488000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>3176000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21">
+        <v>585000000.0</v>
+      </c>
+      <c r="C21">
         <v>-6200000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>196625000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-30000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-28944000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9488000.0</v>
       </c>
       <c r="H21">
         <v>-9488000.0</v>
       </c>
       <c r="I21">
-        <v>-8250000.0</v>
+        <v>-9488000.0</v>
       </c>
       <c r="J21">
         <v>-8250000.0</v>
       </c>
       <c r="K21">
         <v>-8250000.0</v>
       </c>
       <c r="L21">
         <v>-8250000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="M21">
+        <v>-8250000.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21">
         <v>13509000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>-4575000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>152681000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22">
+        <v>54600000.0</v>
+      </c>
+      <c r="C22">
         <v>112089000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>127663000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>61530000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>21770000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17884000.0</v>
       </c>
       <c r="H22">
         <v>17884000.0</v>
       </c>
       <c r="I22">
-        <v>15525000.0</v>
+        <v>17884000.0</v>
       </c>
       <c r="J22">
         <v>15525000.0</v>
       </c>
       <c r="K22">
-        <v>33475000.0</v>
+        <v>15525000.0</v>
       </c>
       <c r="L22">
         <v>33475000.0</v>
       </c>
       <c r="M22">
-        <v>5313000.0</v>
+        <v>33475000.0</v>
       </c>
       <c r="N22">
         <v>5313000.0</v>
       </c>
       <c r="O22">
-        <v>4357000.0</v>
+        <v>5313000.0</v>
       </c>
       <c r="P22">
         <v>4357000.0</v>
       </c>
       <c r="Q22">
+        <v>4357000.0</v>
+      </c>
+      <c r="R22">
         <v>-8193000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B23">
+        <v>533919000.0</v>
+      </c>
+      <c r="C23">
         <v>-2140000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1241000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-788000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1843000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1147000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-16675000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-771000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1510000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-490000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>24977000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1270000.0</v>
       </c>
       <c r="N23">
         <v>-1270000.0</v>
       </c>
       <c r="O23">
+        <v>-1270000.0</v>
+      </c>
+      <c r="P23">
         <v>26759000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-391000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>155000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-239510000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B24">
+        <v>-1117000.0</v>
+      </c>
+      <c r="C24">
         <v>-577000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-276001000.0</v>
       </c>
-      <c r="D24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
-        <v>-25923000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H24">
         <v>-25923000.0</v>
       </c>
       <c r="I24">
-        <v>0.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-25923000.0</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24"/>
       <c r="L24">
         <v>-2875000.0</v>
       </c>
       <c r="M24">
-        <v>84000.0</v>
+        <v>-2875000.0</v>
       </c>
       <c r="N24">
         <v>84000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="O24">
+        <v>84000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
         <v>-100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>109000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
+        <v>-4845000.0</v>
+      </c>
+      <c r="C25">
         <v>10434000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-6017000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>701000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4362000.0</v>
       </c>
       <c r="H25">
         <v>-4362000.0</v>
       </c>
       <c r="I25">
-        <v>1268000.0</v>
+        <v>-4362000.0</v>
       </c>
       <c r="J25">
         <v>1268000.0</v>
       </c>
       <c r="K25">
+        <v>1268000.0</v>
+      </c>
+      <c r="L25">
         <v>2538000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2002000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-6438000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1268000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6894000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1559000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1039000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13050000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B26">
+        <v>-49987000.0</v>
+      </c>
+      <c r="C26">
         <v>-67062000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5561000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8053000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1677000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7904000.0</v>
       </c>
       <c r="H26">
         <v>-7904000.0</v>
       </c>
       <c r="I26">
+        <v>-7904000.0</v>
+      </c>
+      <c r="J26">
         <v>115000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1978000.0</v>
       </c>
       <c r="L26">
         <v>1978000.0</v>
       </c>
       <c r="M26">
+        <v>1978000.0</v>
+      </c>
+      <c r="N26">
         <v>178249000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>64071000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105140000.0</v>
       </c>
       <c r="R26">
         <v>105140000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26">
+        <v>105140000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27">
+        <v>86919000.0</v>
+      </c>
+      <c r="C27">
         <v>71786000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>40625000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>29117000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>19646000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>19682000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>15488000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>16821000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>13474000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>7149000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>503000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>5667000.0</v>
       </c>
-      <c r="R27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
+        <v>533919000.0</v>
+      </c>
+      <c r="C28">
         <v>-74449000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>200945000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-22735000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-29110000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-11400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16675000.0</v>
       </c>
       <c r="H28">
         <v>-16675000.0</v>
       </c>
       <c r="I28">
-        <v>-5564000.0</v>
+        <v>-16675000.0</v>
       </c>
       <c r="J28">
         <v>-5564000.0</v>
       </c>
       <c r="K28">
-        <v>-7195000.0</v>
+        <v>-5564000.0</v>
       </c>
       <c r="L28">
         <v>-7195000.0</v>
       </c>
       <c r="M28">
-        <v>8310000.0</v>
+        <v>-7195000.0</v>
       </c>
       <c r="N28">
         <v>8310000.0</v>
       </c>
       <c r="O28">
-        <v>-4941000.0</v>
+        <v>8310000.0</v>
       </c>
       <c r="P28">
         <v>-4941000.0</v>
       </c>
       <c r="Q28">
+        <v>-4941000.0</v>
+      </c>
+      <c r="R28">
         <v>252571000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>252570000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
+        <v>212511000.0</v>
+      </c>
+      <c r="C29">
         <v>133840000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>71154000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>101883000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19513000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>29475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44313000.0</v>
       </c>
       <c r="H29">
         <v>44313000.0</v>
       </c>
       <c r="I29">
-        <v>55582000.0</v>
+        <v>44313000.0</v>
       </c>
       <c r="J29">
         <v>55582000.0</v>
       </c>
       <c r="K29">
-        <v>12378000.0</v>
+        <v>55582000.0</v>
       </c>
       <c r="L29">
         <v>12378000.0</v>
       </c>
       <c r="M29">
-        <v>2120000.0</v>
+        <v>12378000.0</v>
       </c>
       <c r="N29">
         <v>2120000.0</v>
       </c>
       <c r="O29">
-        <v>24519000.0</v>
+        <v>2120000.0</v>
       </c>
       <c r="P29">
         <v>24519000.0</v>
       </c>
       <c r="Q29">
+        <v>24519000.0</v>
+      </c>
+      <c r="R29">
         <v>-7507000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-7510000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30">
+        <v>-605248000.0</v>
+      </c>
+      <c r="C30">
         <v>-19097000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-284660000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1723000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4818000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35345000.0</v>
       </c>
       <c r="H30">
         <v>-35345000.0</v>
       </c>
       <c r="I30">
-        <v>-8872000.0</v>
+        <v>-35345000.0</v>
       </c>
       <c r="J30">
         <v>-8872000.0</v>
       </c>
       <c r="K30">
-        <v>-10419000.0</v>
+        <v>-8872000.0</v>
       </c>
       <c r="L30">
         <v>-10419000.0</v>
       </c>
       <c r="M30">
-        <v>-9139000.0</v>
+        <v>-10419000.0</v>
       </c>
       <c r="N30">
         <v>-9139000.0</v>
       </c>
       <c r="O30">
-        <v>-10242000.0</v>
+        <v>-9139000.0</v>
       </c>
       <c r="P30">
         <v>-10242000.0</v>
       </c>
       <c r="Q30">
+        <v>-10242000.0</v>
+      </c>
+      <c r="R30">
         <v>-239507000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-239507000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>10</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>12</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>14</v>
       </c>
       <c r="AQ1" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:46">
+      <c r="AU1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B2">
+        <v>196821000.0</v>
+      </c>
+      <c r="C2">
         <v>199403000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>170029000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>148692000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>73845000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>96768000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>109034000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>108183000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>74955000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>167763000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>142549000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>120778000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>87021000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>85317000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>72248000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>43353000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>32889000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>41694000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63402000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>57768000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35439000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>41041000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>54224000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>46167000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>74740000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>58747000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>60746000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>53874000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>51205000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>33648000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17445000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10474000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10059000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5677000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3354000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5376000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15295000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>21084000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3763000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14809000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>14004000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1323000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2487000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1926000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>46167000.0</v>
       </c>
-      <c r="AT2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:46">
+      <c r="AU2"/>
+    </row>
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B3">
+        <v>1885000</v>
+      </c>
+      <c r="C3">
         <v>6620000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6849000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7095000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11059000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5052000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1623000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>786000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2675000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4519000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>849000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>616000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>76000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>953000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>453000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>241000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>222000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>947000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1313000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2336000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2516000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1212000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1591000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1155000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2349000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1539000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2630000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2904000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3762000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2416000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1294000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2495000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2667000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3173000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2222000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1473000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>676000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3670000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2643000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>989000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1921000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2330000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4163000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1991000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1658000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1616000</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>21771000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>33757000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1704000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>13069000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>28895000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>10464000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-8805000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-21708000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>5634000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>22329000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-5602000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-13183000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>8057000.0</v>
       </c>
-      <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-8094000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9330000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5668000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6297000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3258000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1970000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2206000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>766000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7145000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4646000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2005000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4073000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1065000.0</v>
       </c>
-      <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B6">
+        <v>92864000.0</v>
+      </c>
+      <c r="C6">
         <v>-2582000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>29374000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21337000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>74847000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22923000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12266000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>851000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>33228000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-92808000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25214000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>21771000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>33757000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1704000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13069000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>28895000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10464000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8805000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-21708000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5634000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22329000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5602000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-13183000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8057000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-28573000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15993000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1999000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6872000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2669000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>17557000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>16203000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6971000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>415000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4382000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2323000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2022000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-9919000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-5789000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>17321000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-11046000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>805000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>12681000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1164000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>561000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-44241000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5557000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:46">
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B7">
+        <v>-84432000.0</v>
+      </c>
+      <c r="C7">
         <v>-30952000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10052000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-47242000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>73030000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>114159000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-38668000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-75491000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1247000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-93173000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-22516000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-46439000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8011000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-3256000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-9769000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-214000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1506000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9584000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-22389000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-16218000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>16260000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-14073000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-18475000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-617000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5540000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5970000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-9162000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1251000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1351000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1111000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>8467000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>132000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-4664000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1401000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-4439000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-4395000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-30763000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-4245000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-11009000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-4024000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>9797000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>12540000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-8385000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4166000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1423000.0</v>
       </c>
-      <c r="AT7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-22615000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-1812000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-12319000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1574000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-6727000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1614000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-2837000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-1403000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-2971000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>4341000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-10747000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-3949000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-174000.0</v>
       </c>
-      <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B9">
+        <v>15106000.0</v>
+      </c>
+      <c r="C9">
         <v>-35569000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>49128000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-46170000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>62325000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-43846000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10594000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-31815000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3720000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-27066000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3803000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-22615000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1812000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-12319000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1574000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-6727000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1614000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2837000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1403000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2971000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4341000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-10747000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3949000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-174000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5531000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-7382000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-5286000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>9641000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4215000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-5146000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-4117000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4141000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12771000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-9994000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-9493000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3006000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8480000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3889000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-12350000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2464000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1617000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2799000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2313000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>7889000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1671000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-5488000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:46">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B10">
+        <v>-78000.0</v>
+      </c>
+      <c r="C10">
         <v>26616000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-37895000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18684000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>28526000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21419000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-36997000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8074000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12968000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-40994000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-49175000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-16729000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-74000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>38000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-10948000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14158000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>735000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8432000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-22278000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2320000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11414000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4081000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-11727000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6543000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4168000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2468000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>170000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-7241000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2561000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7024000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6496000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1867000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>951000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>881000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8698000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4635000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-7496000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-28087000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-8797000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3962000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2852000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>17567000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-7411000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-12055000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-248000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-6207000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:46">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>43098000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>999000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>19227000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>14693000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9050000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3442000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2189000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3891000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>540000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-7419000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6051000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3459000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2071000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5891000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11666000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>13446000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1992000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2190000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-3100000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5229000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3462000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2051000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-16891000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-25483000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6261000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-8879000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-31443000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>43144000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>23592000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7855000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>3532000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-4128000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:46">
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>10413000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11104000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2882000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4595000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5086000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10508000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1769000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3361000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2713000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9094000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4712000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1889000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3236000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4285000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6232000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>943000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>619000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5028000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5869000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4616000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1887000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5338000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4517000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1768000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6539000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>916000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2699000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-8145000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3796000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>2394000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>9731000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-20242000.0</v>
       </c>
       <c r="M13">
         <v>-20242000.0</v>
       </c>
       <c r="N13">
+        <v>-20242000.0</v>
+      </c>
+      <c r="O13">
         <v>-6787000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-7487000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4203000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3032000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-3502000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-249000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-8148000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-5546000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2704000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-4870000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>209000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-3573000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2562000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-6038000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-5841000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-5027000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5996000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2626000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-3825000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1495000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-11430000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-9905000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-3157000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-304000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>761000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-5215000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>576000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-2216000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:46">
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B14">
+        <v>26328000.0</v>
+      </c>
+      <c r="C14">
         <v>21555000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18286000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13192000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13216000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7096000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12669000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11134000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11666000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8134000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6674000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5637000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5668000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5421000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5351000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5724000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6766000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6968000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7127000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6222000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6371000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6211000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6168000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6429000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5980000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5694000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5977000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5192000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>27161000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4956000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4193000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4424000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4288000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3845000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3529000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3488000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3659000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3574000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3348000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3250000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2980000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2897000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2797000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2327000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2268000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7985000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:46">
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
-        <v>68000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM15">
         <v>68000000.0</v>
       </c>
       <c r="AN15">
         <v>68000000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AO15">
         <v>68000000.0</v>
       </c>
-      <c r="AQ15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
+        <v>68000000.0</v>
+      </c>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>68000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B16">
+        <v>289685000.0</v>
+      </c>
+      <c r="C16">
         <v>196821000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>199403000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>170029000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>148692000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>73845000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>96768000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>109034000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>108183000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>74955000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>167763000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>142549000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>120778000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>87021000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>85317000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>72248000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>43353000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>32889000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>41694000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>63402000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>57768000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35439000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>41041000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>54224000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>46167000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>74740000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>58747000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>60746000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>53874000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>51205000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>33648000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>17445000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10474000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>10059000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5677000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3354000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5376000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>15295000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>21084000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3763000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>14809000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>14004000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1323000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2487000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1926000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>46167000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B18">
+        <v>100573000.0</v>
+      </c>
+      <c r="C18">
         <v>52785000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16566000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>20138000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>125041000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19761000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9545000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>495000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>34340000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-21650000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>27067000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>22738000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>32806000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>25002000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>12015000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>30337000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>11465000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6105000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8031000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5156000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>25009000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2675000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10001000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>10668000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4164000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19256000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1510000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>9961000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4816000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>18135000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>17366000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>8846000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2363000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>15372000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>9474000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2707000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-22719000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-4099000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-7952000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-4429000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>9377000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>18828000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-6633000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>5867000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-3685000.0</v>
       </c>
-      <c r="AT18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-587452000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7559000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-11358000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5237000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1623000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-879000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3703000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-279492000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-849000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-616000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-76000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-953000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-453000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-241000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-222000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-947000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1313000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2336000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2516000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1212000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1591000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1155000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-28272000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1539000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2630000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2904000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3762000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-2875000.0</v>
       </c>
-      <c r="AI19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ19"/>
       <c r="AK19">
         <v>-2875000.0</v>
       </c>
       <c r="AL19">
         <v>-2875000.0</v>
       </c>
       <c r="AM19">
         <v>-2875000.0</v>
       </c>
-      <c r="AN19"/>
+      <c r="AN19">
+        <v>-2875000.0</v>
+      </c>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-2875000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-2875000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:46">
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>160</v>
+      </c>
+      <c r="B20">
+        <v>496000.0</v>
+      </c>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>121000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>464000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2668000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2143000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>265000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>485000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2401000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>3149000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2501000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>441000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>12000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>761000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>463000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21">
         <v>-7500000.0</v>
       </c>
-      <c r="C21"/>
+      <c r="C21">
+        <v>-7500000.0</v>
+      </c>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>1862000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2687000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5375000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-1250000.0</v>
       </c>
       <c r="M21">
         <v>-1250000.0</v>
       </c>
       <c r="N21">
+        <v>-1250000.0</v>
+      </c>
+      <c r="O21">
         <v>-26250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1250000.0</v>
       </c>
       <c r="P21">
         <v>-1250000.0</v>
       </c>
       <c r="Q21">
         <v>-1250000.0</v>
       </c>
       <c r="R21">
+        <v>-1250000.0</v>
+      </c>
+      <c r="S21">
         <v>-14730000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-14250000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1286000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3094000.0</v>
       </c>
       <c r="W21">
         <v>-3094000.0</v>
       </c>
       <c r="X21">
-        <v>-2475000.0</v>
+        <v>-3094000.0</v>
       </c>
       <c r="Y21">
         <v>-2475000.0</v>
       </c>
       <c r="Z21">
         <v>-2475000.0</v>
       </c>
       <c r="AA21">
         <v>-2475000.0</v>
       </c>
       <c r="AB21">
-        <v>-2063000.0</v>
+        <v>-2475000.0</v>
       </c>
       <c r="AC21">
         <v>-2063000.0</v>
       </c>
       <c r="AD21">
+        <v>-2063000.0</v>
+      </c>
+      <c r="AE21">
         <v>-2062000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2063000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-2062000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2063000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-8250000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-6663000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2962000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>12937000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>13509000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-35144000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-4575000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>152681000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:46">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22">
+        <v>-49365000.0</v>
+      </c>
+      <c r="C22">
         <v>39376000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2996000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>33311000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>28253000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17261000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>19020000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>47555000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14527000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26888000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>33271000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>52977000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>16246000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>19105000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11710000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>14469000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1556000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6214000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5724000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8276000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-24000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4297000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>447000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1512000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-341000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8002000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6517000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3706000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-17914000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9672000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3915000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1248000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>690000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>21480000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5865000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3970000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2160000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6601000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-2377000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-2715000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3804000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2427000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-748000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1363000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1315000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3048000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B23">
+        <v>-7004000.0</v>
+      </c>
+      <c r="C23">
         <v>-53957000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6891000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>0.0</v>
+      </c>
+      <c r="F23">
         <v>9612000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>531000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-56000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-87000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>206559000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-868000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-202000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-197000.0</v>
       </c>
       <c r="O23">
         <v>-197000.0</v>
       </c>
       <c r="P23">
+        <v>-197000.0</v>
+      </c>
+      <c r="Q23">
         <v>-194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-192000.0</v>
       </c>
       <c r="R23">
         <v>-192000.0</v>
       </c>
       <c r="S23">
+        <v>-192000.0</v>
+      </c>
+      <c r="T23">
         <v>-188000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>50790000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-208000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-204000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-201000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>19466000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-197000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-194000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-193000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-187000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-199000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98000.0</v>
       </c>
       <c r="AF23">
         <v>-98000.0</v>
       </c>
       <c r="AG23">
+        <v>-98000.0</v>
+      </c>
+      <c r="AH23">
         <v>1903000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1703000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2856000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5701000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14717000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3011000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8465000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-5965000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-965000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1359000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>12975000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3800000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>16250000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-5251000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B24">
+        <v>-413000.0</v>
+      </c>
+      <c r="C24">
         <v>-240000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-581067000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-464000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-299000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-93000.0</v>
       </c>
       <c r="H24">
         <v>-93000.0</v>
       </c>
       <c r="I24">
+        <v>-93000.0</v>
+      </c>
+      <c r="J24">
         <v>-1028000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-274973000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
-[...2 lines deleted...]
-      <c r="R24"/>
+      <c r="Q24"/>
+      <c r="R24">
+        <v>0.0</v>
+      </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-25923000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
         <v>-2875000.0</v>
       </c>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>84000.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>-100000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>-100000.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:46">
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
+        <v>210806000.0</v>
+      </c>
+      <c r="C25">
         <v>3213000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-41896000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3888000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2167000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-170087000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>283000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2495000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>32821000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>224000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1866000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>255000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>289000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>45000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>112000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>111000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>279000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>349000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>661000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3176000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>293000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>116000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>286000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>645000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>240000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-5453000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>206000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>432000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>480000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>215000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>232000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>341000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1498000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>273000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>235000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>532000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-151000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1810000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>974000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-5451000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4244000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4417000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9372000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-6139000.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-49987000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1771000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>121000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-49986000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-16159000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-17076000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>750000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>485000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2401000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3149000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2503000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>441000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>12000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>761000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>463000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1503000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>882000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>511000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>398000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4358000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1467000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1079000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>115000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3176000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1495000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>497000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>212000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1978000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1309000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1153000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>146000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>178455000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>64034000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>25000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:46">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27">
+        <v>17700000.0</v>
+      </c>
+      <c r="C27">
         <v>29874000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>29477000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9868000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>14835000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>22339000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>21648000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>12964000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>11166000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11042000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11217000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7284000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7257000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8034000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6542000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5048000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5211000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5107000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4280000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4642000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5028000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5385000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4627000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4206000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3352000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4004000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3926000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3683000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4357000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4193000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4631000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3640000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3754000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3787000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3529000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2404000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1560000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4434000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>968000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>187000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>147000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>158000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>102000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>96000.0</v>
       </c>
-      <c r="AT27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
+        <v>-7004000.0</v>
+      </c>
+      <c r="C28">
         <v>-53957000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>594759000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>121000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-50171000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2302000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-22384000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>408000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-106000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>203871000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1853000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-967000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>951000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-23298000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1054000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1442000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1001000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-14910000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-13677000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>478000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2680000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2927000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3182000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2611000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6814000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3263000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-3509000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3089000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2147000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-578000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1163000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1875000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1948000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-10990000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-7151000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1854000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12800000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1690000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>25274000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-6702000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-8572000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-6147000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5469000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-5207000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>944000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>252571000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
+        <v>102458000.0</v>
+      </c>
+      <c r="C29">
         <v>59405000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23415000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27233000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>136100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-14709000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11168000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1281000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>37015000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-17131000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>27916000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>23354000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>32882000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>25955000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>12468000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>30578000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11687000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7052000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-6718000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7492000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>27525000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1463000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-8410000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>11823000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6513000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>20795000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4140000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>12865000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>8578000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>20551000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>18660000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>11341000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>5030000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>18545000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>11696000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4180000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-22043000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-429000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-5309000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-3440000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>11298000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>21158000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-2470000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>7858000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2027000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-7507000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:46">
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30">
+        <v>-2298000.0</v>
+      </c>
+      <c r="C30">
         <v>-7939000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-587452000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7559000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-11358000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5237000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1623000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-879000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3703000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-279492000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-849000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-616000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-76000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-953000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-453000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-241000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-222000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-947000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1313000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2336000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2516000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1212000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1591000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1155000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-28272000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1539000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2630000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2904000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3762000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2416000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1294000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2495000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2667000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3173000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2222000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4348000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-676000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3670000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2643000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-905000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1921000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2330000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-4163000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2091000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1658000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-239507000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>