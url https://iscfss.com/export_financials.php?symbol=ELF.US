--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -11050,51 +11050,51 @@
       </c>
       <c r="N10">
         <v>9812000.0</v>
       </c>
       <c r="O10">
         <v>9812000.0</v>
       </c>
       <c r="P10">
         <v>8678000.0</v>
       </c>
       <c r="Q10">
         <v>8678000.0</v>
       </c>
       <c r="R10">
         <v>-11196000.0</v>
       </c>
       <c r="S10">
         <v>-11196000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>117</v>
       </c>
       <c r="B11">
-        <v>-14141000.0</v>
+        <v>14141000.0</v>
       </c>
       <c r="C11">
         <v>33406000.0</v>
       </c>
       <c r="D11">
         <v>13327000.0</v>
       </c>
       <c r="E11">
         <v>2544000.0</v>
       </c>
       <c r="F11">
         <v>3661000.0</v>
       </c>
       <c r="G11">
         <v>-2542000.0</v>
       </c>
       <c r="H11">
         <v>6185000.0</v>
       </c>
       <c r="I11">
         <v>6185000.0</v>
       </c>
       <c r="J11">
         <v>2431000.0</v>
       </c>
@@ -11244,51 +11244,51 @@
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>121</v>
       </c>
       <c r="B15">
-        <v>54600000.0</v>
+        <v>26318000.0</v>
       </c>
       <c r="C15">
         <v>112089000.0</v>
       </c>
       <c r="D15">
         <v>127663000.0</v>
       </c>
       <c r="E15">
         <v>61530000.0</v>
       </c>
       <c r="F15">
         <v>21770000.0</v>
       </c>
       <c r="G15">
         <v>6232000.0</v>
       </c>
       <c r="H15">
         <v>17884000.0</v>
       </c>
       <c r="I15">
         <v>17884000.0</v>
       </c>
       <c r="J15">
         <v>15525000.0</v>
       </c>
@@ -12688,66 +12688,66 @@
       <c r="D5">
         <v>5164000.0</v>
       </c>
       <c r="E5">
         <v>53746000.0</v>
       </c>
       <c r="F5">
         <v>49722000.0</v>
       </c>
       <c r="G5">
         <v>29807000.0</v>
       </c>
       <c r="H5">
         <v>31709000.0</v>
       </c>
       <c r="I5">
         <v>50895000.0</v>
       </c>
       <c r="J5">
         <v>19570000.0</v>
       </c>
       <c r="K5">
         <v>32436000.0</v>
       </c>
       <c r="L5">
-        <v>40179000.0</v>
+        <v>39740000.0</v>
       </c>
       <c r="M5">
-        <v>60633000.0</v>
+        <v>59653000.0</v>
       </c>
       <c r="N5">
         <v>9991000.0</v>
       </c>
       <c r="O5">
         <v>23845000.0</v>
       </c>
       <c r="P5">
-        <v>15377000.0</v>
+        <v>14115000.0</v>
       </c>
       <c r="Q5">
-        <v>21430000.0</v>
+        <v>19767000.0</v>
       </c>
       <c r="R5">
         <v>1374000.0</v>
       </c>
       <c r="S5">
         <v>8825000.0</v>
       </c>
       <c r="T5">
         <v>6796000.0</v>
       </c>
       <c r="U5">
         <v>10549000.0</v>
       </c>
       <c r="V5">
         <v>-2764000.0</v>
       </c>
       <c r="W5">
         <v>5614000.0</v>
       </c>
       <c r="X5">
         <v>1109000.0</v>
       </c>
       <c r="Y5">
         <v>2979000.0</v>
       </c>
@@ -12840,66 +12840,66 @@
       <c r="D6">
         <v>23492000.0</v>
       </c>
       <c r="E6">
         <v>66938000.0</v>
       </c>
       <c r="F6">
         <v>62938000.0</v>
       </c>
       <c r="G6">
         <v>36903000.0</v>
       </c>
       <c r="H6">
         <v>44378000.0</v>
       </c>
       <c r="I6">
         <v>59953000.0</v>
       </c>
       <c r="J6">
         <v>31236000.0</v>
       </c>
       <c r="K6">
         <v>40570000.0</v>
       </c>
       <c r="L6">
-        <v>46853000.0</v>
+        <v>46414000.0</v>
       </c>
       <c r="M6">
-        <v>66270000.0</v>
+        <v>65290000.0</v>
       </c>
       <c r="N6">
         <v>15659000.0</v>
       </c>
       <c r="O6">
         <v>29266000.0</v>
       </c>
       <c r="P6">
-        <v>20728000.0</v>
+        <v>19466000.0</v>
       </c>
       <c r="Q6">
-        <v>27154000.0</v>
+        <v>25491000.0</v>
       </c>
       <c r="R6">
         <v>8140000.0</v>
       </c>
       <c r="S6">
         <v>15793000.0</v>
       </c>
       <c r="T6">
         <v>13923000.0</v>
       </c>
       <c r="U6">
         <v>16771000.0</v>
       </c>
       <c r="V6">
         <v>3607000.0</v>
       </c>
       <c r="W6">
         <v>11825000.0</v>
       </c>
       <c r="X6">
         <v>7277000.0</v>
       </c>
       <c r="Y6">
         <v>9408000.0</v>
       </c>
@@ -13446,51 +13446,51 @@
       </c>
       <c r="AS10">
         <v>2634000.0</v>
       </c>
       <c r="AT10">
         <v>2469000.0</v>
       </c>
       <c r="AU10">
         <v>4192000.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:50">
       <c r="A11" t="s">
         <v>117</v>
       </c>
       <c r="B11">
-        <v>-39447000.0</v>
+        <v>-11165000.0</v>
       </c>
       <c r="C11">
         <v>14488000.0</v>
       </c>
       <c r="D11">
         <v>-6985000.0</v>
       </c>
       <c r="E11">
         <v>17803000.0</v>
       </c>
       <c r="F11">
         <v>15784000.0</v>
       </c>
       <c r="G11">
         <v>9019000.0</v>
       </c>
       <c r="H11">
         <v>8928000.0</v>
       </c>
       <c r="I11">
         <v>-325000.0</v>
       </c>
       <c r="J11">
         <v>-3346000.0</v>
       </c>
@@ -13948,51 +13948,51 @@
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:50">
       <c r="A15" t="s">
         <v>121</v>
       </c>
       <c r="B15">
-        <v>-21083000.0</v>
+        <v>-49365000.0</v>
       </c>
       <c r="C15">
         <v>39376000.0</v>
       </c>
       <c r="D15">
         <v>2996000.0</v>
       </c>
       <c r="E15">
         <v>33311000.0</v>
       </c>
       <c r="F15">
         <v>28253000.0</v>
       </c>
       <c r="G15">
         <v>17261000.0</v>
       </c>
       <c r="H15">
         <v>19020000.0</v>
       </c>
       <c r="I15">
         <v>47555000.0</v>
       </c>
       <c r="J15">
         <v>14527000.0</v>
       </c>
@@ -17235,51 +17235,51 @@
       </c>
       <c r="L21">
         <v>-8250000.0</v>
       </c>
       <c r="M21">
         <v>-8250000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21">
         <v>13509000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>-4575000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21">
         <v>152681000.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>121</v>
       </c>
       <c r="B22">
-        <v>54600000.0</v>
+        <v>26318000.0</v>
       </c>
       <c r="C22">
         <v>112089000.0</v>
       </c>
       <c r="D22">
         <v>127663000.0</v>
       </c>
       <c r="E22">
         <v>61530000.0</v>
       </c>
       <c r="F22">
         <v>21770000.0</v>
       </c>
       <c r="G22">
         <v>6232000.0</v>
       </c>
       <c r="H22">
         <v>17884000.0</v>
       </c>
       <c r="I22">
         <v>17884000.0</v>
       </c>
       <c r="J22">
         <v>15525000.0</v>
       </c>
@@ -17294,51 +17294,51 @@
       </c>
       <c r="N22">
         <v>5313000.0</v>
       </c>
       <c r="O22">
         <v>5313000.0</v>
       </c>
       <c r="P22">
         <v>4357000.0</v>
       </c>
       <c r="Q22">
         <v>4357000.0</v>
       </c>
       <c r="R22">
         <v>-8193000.0</v>
       </c>
       <c r="S22">
         <v>-8200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>162</v>
       </c>
       <c r="B23">
-        <v>533919000.0</v>
+        <v>-6891000.0</v>
       </c>
       <c r="C23">
         <v>-2140000.0</v>
       </c>
       <c r="D23">
         <v>-1241000.0</v>
       </c>
       <c r="E23">
         <v>-788000.0</v>
       </c>
       <c r="F23">
         <v>-1843000.0</v>
       </c>
       <c r="G23">
         <v>-1147000.0</v>
       </c>
       <c r="H23">
         <v>-16675000.0</v>
       </c>
       <c r="I23">
         <v>-771000.0</v>
       </c>
       <c r="J23">
         <v>1510000.0</v>
       </c>
@@ -17406,51 +17406,51 @@
       <c r="M24">
         <v>-2875000.0</v>
       </c>
       <c r="N24">
         <v>84000.0</v>
       </c>
       <c r="O24">
         <v>84000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24">
         <v>-100000.0</v>
       </c>
       <c r="R24">
         <v>109000.0</v>
       </c>
       <c r="S24">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>164</v>
       </c>
       <c r="B25">
-        <v>-4845000.0</v>
+        <v>25779000.0</v>
       </c>
       <c r="C25">
         <v>10434000.0</v>
       </c>
       <c r="D25">
         <v>-6017000.0</v>
       </c>
       <c r="E25">
         <v>701000.0</v>
       </c>
       <c r="F25">
         <v>1400000.0</v>
       </c>
       <c r="G25">
         <v>3871000.0</v>
       </c>
       <c r="H25">
         <v>-4362000.0</v>
       </c>
       <c r="I25">
         <v>-4362000.0</v>
       </c>
       <c r="J25">
         <v>1268000.0</v>
       </c>
@@ -18502,51 +18502,51 @@
       </c>
       <c r="AP6">
         <v>805000.0</v>
       </c>
       <c r="AQ6">
         <v>12681000.0</v>
       </c>
       <c r="AR6">
         <v>-1164000.0</v>
       </c>
       <c r="AS6">
         <v>561000.0</v>
       </c>
       <c r="AT6">
         <v>-44241000.0</v>
       </c>
       <c r="AU6">
         <v>5557000.0</v>
       </c>
     </row>
     <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>147</v>
       </c>
       <c r="B7">
-        <v>-84432000.0</v>
+        <v>65800000.0</v>
       </c>
       <c r="C7">
         <v>-30952000.0</v>
       </c>
       <c r="D7">
         <v>10052000.0</v>
       </c>
       <c r="E7">
         <v>-47242000.0</v>
       </c>
       <c r="F7">
         <v>73030000.0</v>
       </c>
       <c r="G7">
         <v>114159000.0</v>
       </c>
       <c r="H7">
         <v>-38668000.0</v>
       </c>
       <c r="I7">
         <v>-75491000.0</v>
       </c>
       <c r="J7">
         <v>-1247000.0</v>
       </c>
@@ -20369,60 +20369,60 @@
       </c>
       <c r="AQ22">
         <v>2427000.0</v>
       </c>
       <c r="AR22">
         <v>-748000.0</v>
       </c>
       <c r="AS22">
         <v>1363000.0</v>
       </c>
       <c r="AT22">
         <v>1315000.0</v>
       </c>
       <c r="AU22">
         <v>3048000.0</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>162</v>
       </c>
       <c r="B23">
         <v>-7004000.0</v>
       </c>
       <c r="C23">
-        <v>-53957000.0</v>
+        <v>-1771000.0</v>
       </c>
       <c r="D23">
-        <v>-6891000.0</v>
+        <v>594880000.0</v>
       </c>
       <c r="E23">
-        <v>0.0</v>
+        <v>121000.0</v>
       </c>
       <c r="F23">
-        <v>9612000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="G23">
         <v>1000.0</v>
       </c>
       <c r="H23">
         <v>531000.0</v>
       </c>
       <c r="I23">
         <v>-56000.0</v>
       </c>
       <c r="J23">
         <v>-87000.0</v>
       </c>
       <c r="K23">
         <v>206559000.0</v>
       </c>
       <c r="L23">
         <v>-868000.0</v>
       </c>
       <c r="M23">
         <v>-202000.0</v>
       </c>
       <c r="N23">
         <v>-200000.0</v>
       </c>
@@ -20610,51 +20610,51 @@
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>84000.0</v>
       </c>
       <c r="AP24"/>
       <c r="AQ24">
         <v>-100000.0</v>
       </c>
       <c r="AR24"/>
       <c r="AS24">
         <v>-100000.0</v>
       </c>
       <c r="AT24"/>
       <c r="AU24">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>164</v>
       </c>
       <c r="B25">
-        <v>210806000.0</v>
+        <v>60574000.0</v>
       </c>
       <c r="C25">
         <v>3213000.0</v>
       </c>
       <c r="D25">
         <v>-41896000.0</v>
       </c>
       <c r="E25">
         <v>3888000.0</v>
       </c>
       <c r="F25">
         <v>2167000.0</v>
       </c>
       <c r="G25">
         <v>-170087000.0</v>
       </c>
       <c r="H25">
         <v>283000.0</v>
       </c>
       <c r="I25">
         <v>11000.0</v>
       </c>
       <c r="J25">
         <v>2495000.0</v>
       </c>