--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -9462,101 +9462,101 @@
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>117</v>
       </c>
       <c r="B5">
-        <v>-83251000.0</v>
+        <v>-45582000.0</v>
       </c>
       <c r="C5">
-        <v>-70577000.0</v>
+        <v>-35753000.0</v>
       </c>
       <c r="D5">
         <v>-43000000.0</v>
       </c>
       <c r="E5">
         <v>-39780000.0</v>
       </c>
       <c r="F5">
         <v>-36867000.0</v>
       </c>
       <c r="G5">
         <v>-16183000.0</v>
       </c>
       <c r="H5">
         <v>-16011000.0</v>
       </c>
       <c r="I5">
         <v>-14060000.0</v>
       </c>
       <c r="J5">
         <v>-13121000.0</v>
       </c>
       <c r="K5">
         <v>-6934000.0</v>
       </c>
       <c r="L5">
         <v>-45087000.0</v>
       </c>
       <c r="M5">
         <v>-23296000.0</v>
       </c>
       <c r="N5">
         <v>-15725000.0</v>
       </c>
       <c r="O5">
         <v>-9649000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>118</v>
       </c>
       <c r="B6">
-        <v>-82938000.0</v>
+        <v>-45269000.0</v>
       </c>
       <c r="C6">
-        <v>-70218000.0</v>
+        <v>-35394000.0</v>
       </c>
       <c r="D6">
         <v>-42626000.0</v>
       </c>
       <c r="E6">
         <v>-39407000.0</v>
       </c>
       <c r="F6">
         <v>-36672000.0</v>
       </c>
       <c r="G6">
         <v>-16000000.0</v>
       </c>
       <c r="H6">
         <v>-15829000.0</v>
       </c>
       <c r="I6">
         <v>-14049000.0</v>
       </c>
       <c r="J6">
         <v>-13099000.0</v>
       </c>
       <c r="K6">
         <v>-6899000.0</v>
       </c>
@@ -10820,54 +10820,54 @@
       <c r="AF3">
         <v>3000.0</v>
       </c>
       <c r="AG3">
         <v>2000.0</v>
       </c>
       <c r="AH3">
         <v>3000.0</v>
       </c>
       <c r="AI3">
         <v>4000.0</v>
       </c>
       <c r="AJ3">
         <v>2000.0</v>
       </c>
       <c r="AK3">
         <v>12000.0</v>
       </c>
       <c r="AL3">
         <v>4000.0</v>
       </c>
       <c r="AM3">
         <v>17000.0</v>
       </c>
       <c r="AN3">
-        <v>-4000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="AO3">
-        <v>-33000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="AP3">
         <v>53000.0</v>
       </c>
       <c r="AQ3">
         <v>56000.0</v>
       </c>
       <c r="AR3">
         <v>32000.0</v>
       </c>
       <c r="AS3">
         <v>16000.0</v>
       </c>
       <c r="AT3">
         <v>5000.0</v>
       </c>
       <c r="AU3">
         <v>5000.0</v>
       </c>
       <c r="AV3">
         <v>5000.0</v>
       </c>
       <c r="AW3">
         <v>7000.0</v>
       </c>
@@ -10921,101 +10921,101 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>117</v>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>-21484000.0</v>
+        <v>-10412000.0</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-24458999.0</v>
       </c>
       <c r="G5">
-        <v>-24696000.0</v>
+        <v>-44186000.0</v>
       </c>
       <c r="H5">
-        <v>-20589000.0</v>
+        <v>76971000.0</v>
       </c>
       <c r="I5">
-        <v>-14502000.0</v>
+        <v>-44907000.0</v>
       </c>
       <c r="J5">
         <v>-10817276.0</v>
       </c>
       <c r="K5">
         <v>-10287812.0</v>
       </c>
       <c r="L5">
-        <v>-11198000.0</v>
+        <v>-9906000.0</v>
       </c>
       <c r="M5">
-        <v>-10354000.0</v>
+        <v>-65760000.0</v>
       </c>
       <c r="N5">
-        <v>-11110000.0</v>
+        <v>-10772000.0</v>
       </c>
       <c r="O5">
         <v>-10040000.0</v>
       </c>
       <c r="P5">
-        <v>-10598000.0</v>
+        <v>-10471000.0</v>
       </c>
       <c r="Q5">
-        <v>-9283000.0</v>
+        <v>-9247000.0</v>
       </c>
       <c r="R5">
         <v>-9859000.0</v>
       </c>
       <c r="S5">
         <v>-9385000.0</v>
       </c>
       <c r="T5">
-        <v>-10506000.0</v>
+        <v>-10503000.0</v>
       </c>
       <c r="U5">
-        <v>-7971000.0</v>
+        <v>-7972000.0</v>
       </c>
       <c r="V5">
         <v>-9005000.0</v>
       </c>
       <c r="W5">
         <v>-6358000.0</v>
       </c>
       <c r="X5">
         <v>-4346000.0</v>
       </c>
       <c r="Y5">
         <v>-2101000.0</v>
       </c>
       <c r="Z5">
         <v>-3378000.0</v>
       </c>
       <c r="AA5">
         <v>-2300000.0</v>
       </c>
       <c r="AB5">
         <v>-2920000.0</v>
       </c>
       <c r="AC5">
         <v>-4089000.0</v>
       </c>
@@ -11028,152 +11028,152 @@
       <c r="AF5">
         <v>-3499000.0</v>
       </c>
       <c r="AG5">
         <v>-3189000.0</v>
       </c>
       <c r="AH5">
         <v>-2795000.0</v>
       </c>
       <c r="AI5">
         <v>-2105000.0</v>
       </c>
       <c r="AJ5">
         <v>-2965000.0</v>
       </c>
       <c r="AK5">
         <v>-6666000.0</v>
       </c>
       <c r="AL5">
         <v>-1385000.0</v>
       </c>
       <c r="AM5">
         <v>-3760000.0</v>
       </c>
       <c r="AN5">
-        <v>-1613000.0</v>
+        <v>-1617000.0</v>
       </c>
       <c r="AO5">
-        <v>-899000.0</v>
+        <v>-932000.0</v>
       </c>
       <c r="AP5">
         <v>-11480000.0</v>
       </c>
       <c r="AQ5">
         <v>-11072000.0</v>
       </c>
       <c r="AR5">
         <v>-11907000.0</v>
       </c>
       <c r="AS5">
         <v>-8982000.0</v>
       </c>
       <c r="AT5">
         <v>-13300000.0</v>
       </c>
       <c r="AU5">
         <v>-6261000.0</v>
       </c>
       <c r="AV5">
         <v>-6424000.0</v>
       </c>
       <c r="AW5">
         <v>-5885000.0</v>
       </c>
       <c r="AX5">
         <v>-4892000.0</v>
       </c>
       <c r="AY5">
         <v>-5525000.0</v>
       </c>
       <c r="AZ5">
         <v>-3365000.0</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>118</v>
       </c>
       <c r="B6">
-        <v>-21181000.0</v>
+        <v>-39025000.0</v>
       </c>
       <c r="C6">
-        <v>-21403000.0</v>
+        <v>-10331000.0</v>
       </c>
       <c r="D6">
-        <v>-19070000.0</v>
+        <v>-17459000.0</v>
       </c>
       <c r="E6">
-        <v>-24733000.0</v>
+        <v>-11216000.0</v>
       </c>
       <c r="F6">
-        <v>-17964000.0</v>
+        <v>-6495000.0</v>
       </c>
       <c r="G6">
-        <v>-24608000.0</v>
+        <v>-44098000.0</v>
       </c>
       <c r="H6">
-        <v>-20510000.0</v>
+        <v>77050000.0</v>
       </c>
       <c r="I6">
-        <v>-14405000.0</v>
+        <v>-44810000.0</v>
       </c>
       <c r="J6">
         <v>-10774000.0</v>
       </c>
       <c r="K6">
         <v>-10244000.0</v>
       </c>
       <c r="L6">
-        <v>-11104000.0</v>
+        <v>-9812000.0</v>
       </c>
       <c r="M6">
-        <v>-10260000.0</v>
+        <v>-65666000.0</v>
       </c>
       <c r="N6">
-        <v>-11018000.0</v>
+        <v>-10680000.0</v>
       </c>
       <c r="O6">
         <v>-9947000.0</v>
       </c>
       <c r="P6">
-        <v>-10505000.0</v>
+        <v>-10378000.0</v>
       </c>
       <c r="Q6">
-        <v>-9189000.0</v>
+        <v>-9153000.0</v>
       </c>
       <c r="R6">
         <v>-9766000.0</v>
       </c>
       <c r="S6">
         <v>-9324000.0</v>
       </c>
       <c r="T6">
-        <v>-10462000.0</v>
+        <v>-10459000.0</v>
       </c>
       <c r="U6">
-        <v>-7927000.0</v>
+        <v>-7928000.0</v>
       </c>
       <c r="V6">
         <v>-8959000.0</v>
       </c>
       <c r="W6">
         <v>-6313000.0</v>
       </c>
       <c r="X6">
         <v>-4300000.0</v>
       </c>
       <c r="Y6">
         <v>-2055000.0</v>
       </c>
       <c r="Z6">
         <v>-3332000.0</v>
       </c>
       <c r="AA6">
         <v>-2254000.0</v>
       </c>
       <c r="AB6">
         <v>-2874000.0</v>
       </c>
       <c r="AC6">
         <v>-4044000.0</v>
       </c>
@@ -11186,54 +11186,54 @@
       <c r="AF6">
         <v>-3496000.0</v>
       </c>
       <c r="AG6">
         <v>-3187000.0</v>
       </c>
       <c r="AH6">
         <v>-2792000.0</v>
       </c>
       <c r="AI6">
         <v>-2101000.0</v>
       </c>
       <c r="AJ6">
         <v>-2963000.0</v>
       </c>
       <c r="AK6">
         <v>-6654000.0</v>
       </c>
       <c r="AL6">
         <v>-1381000.0</v>
       </c>
       <c r="AM6">
         <v>-3743000.0</v>
       </c>
       <c r="AN6">
-        <v>-1617000.0</v>
+        <v>-1568000.0</v>
       </c>
       <c r="AO6">
-        <v>-932000.0</v>
+        <v>-880000.0</v>
       </c>
       <c r="AP6">
         <v>-11427000.0</v>
       </c>
       <c r="AQ6">
         <v>-11016000.0</v>
       </c>
       <c r="AR6">
         <v>-11875000.0</v>
       </c>
       <c r="AS6">
         <v>-8966000.0</v>
       </c>
       <c r="AT6">
         <v>-13295000.0</v>
       </c>
       <c r="AU6">
         <v>-6256000.0</v>
       </c>
       <c r="AV6">
         <v>-6419000.0</v>
       </c>
       <c r="AW6">
         <v>-5878000.0</v>
       </c>
@@ -14768,51 +14768,51 @@
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>8000.0</v>
       </c>
       <c r="K24">
         <v>2000.0</v>
       </c>
       <c r="L24">
         <v>-70000.0</v>
       </c>
       <c r="M24">
         <v>-150000.0</v>
       </c>
       <c r="N24">
         <v>-30000.0</v>
       </c>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>167</v>
       </c>
       <c r="B25">
-        <v>-34832000.0</v>
+        <v>-35145000.0</v>
       </c>
       <c r="C25">
         <v>-33709000.0</v>
       </c>
       <c r="D25">
         <v>8690000.0</v>
       </c>
       <c r="E25">
         <v>48648000.0</v>
       </c>
       <c r="F25">
         <v>7904000.0</v>
       </c>
       <c r="G25">
         <v>4829000.0</v>
       </c>
       <c r="H25">
         <v>1867000.0</v>
       </c>
       <c r="I25">
         <v>471000.0</v>
       </c>
       <c r="J25">
         <v>49000.0</v>
       </c>
@@ -17566,51 +17566,51 @@
         <v>8150000.0</v>
       </c>
       <c r="AP24"/>
       <c r="AQ24">
         <v>24264000.0</v>
       </c>
       <c r="AR24"/>
       <c r="AS24">
         <v>-24148000.0</v>
       </c>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24">
         <v>-150000.0</v>
       </c>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>167</v>
       </c>
       <c r="B25">
-        <v>20787000.0</v>
+        <v>18585000.0</v>
       </c>
       <c r="C25">
         <v>-10772000.0</v>
       </c>
       <c r="D25">
         <v>-2265000.0</v>
       </c>
       <c r="E25">
         <v>-12648000.0</v>
       </c>
       <c r="F25">
         <v>-10676000.0</v>
       </c>
       <c r="G25">
         <v>20046000.0</v>
       </c>
       <c r="H25">
         <v>-84068000.0</v>
       </c>
       <c r="I25">
         <v>30813000.0</v>
       </c>
       <c r="J25">
         <v>933000.0</v>
       </c>