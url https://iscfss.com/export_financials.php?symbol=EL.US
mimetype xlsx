--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -10123,53 +10123,57 @@
       </c>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
     </row>
     <row r="16" spans="1:128">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>294000000.0</v>
+      </c>
       <c r="C16"/>
-      <c r="D16"/>
+      <c r="D16">
+        <v>332000000.0</v>
+      </c>
       <c r="E16">
         <v>314000000.0</v>
       </c>
       <c r="F16">
         <v>276000000.0</v>
       </c>
       <c r="G16">
         <v>338000000.0</v>
       </c>
       <c r="H16">
         <v>338000000.0</v>
       </c>
       <c r="I16">
         <v>327000000.0</v>
       </c>
       <c r="J16">
         <v>306000000.0</v>
       </c>
       <c r="K16">
         <v>370000000.0</v>
       </c>
       <c r="L16">
         <v>336000000.0</v>
       </c>
       <c r="M16">
@@ -16908,57 +16912,57 @@
       </c>
       <c r="DQ39">
         <v>148800000.0</v>
       </c>
       <c r="DR39">
         <v>122700000.0</v>
       </c>
       <c r="DS39">
         <v>127900000.0</v>
       </c>
       <c r="DT39">
         <v>179500000.0</v>
       </c>
       <c r="DU39">
         <v>174900000.0</v>
       </c>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
     </row>
     <row r="40" spans="1:128">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>3684000000.0</v>
+        <v>3390000000.0</v>
       </c>
       <c r="C40">
         <v>3595000000.0</v>
       </c>
       <c r="D40">
-        <v>3376000000.0</v>
+        <v>3044000000.0</v>
       </c>
       <c r="E40">
         <v>3215000000.0</v>
       </c>
       <c r="F40">
         <v>3072000000.0</v>
       </c>
       <c r="G40">
         <v>2587000000.0</v>
       </c>
       <c r="H40">
         <v>2578000000.0</v>
       </c>
       <c r="I40">
         <v>2742000000.0</v>
       </c>
       <c r="J40">
         <v>2730000000.0</v>
       </c>
       <c r="K40">
         <v>2753000000.0</v>
       </c>
       <c r="L40">
         <v>1463000000.0</v>
       </c>
@@ -27957,54 +27961,54 @@
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
     </row>
     <row r="5" spans="1:128">
       <c r="A5" t="s">
         <v>192</v>
       </c>
       <c r="B5">
-        <v>358000000.0</v>
+        <v>261000000.0</v>
       </c>
       <c r="C5">
-        <v>587000000.0</v>
+        <v>415000000.0</v>
       </c>
       <c r="D5">
         <v>195000000.0</v>
       </c>
       <c r="E5">
         <v>-344000000.0</v>
       </c>
       <c r="F5">
         <v>328000000.0</v>
       </c>
       <c r="G5">
         <v>-560000000.0</v>
       </c>
       <c r="H5">
         <v>-88000000.0</v>
       </c>
       <c r="I5">
         <v>-188000000.0</v>
       </c>
       <c r="J5">
         <v>580000000.0</v>
       </c>
       <c r="K5">
         <v>617000000.0</v>
       </c>
@@ -28343,54 +28347,54 @@
       </c>
       <c r="DS5">
         <v>109000000.0</v>
       </c>
       <c r="DT5">
         <v>92900000.0</v>
       </c>
       <c r="DU5">
         <v>-1970000000.0</v>
       </c>
       <c r="DV5">
         <v>702800000.0</v>
       </c>
       <c r="DW5">
         <v>759100000.0</v>
       </c>
       <c r="DX5">
         <v>739000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:128">
       <c r="A6" t="s">
         <v>193</v>
       </c>
       <c r="B6">
-        <v>557000000.0</v>
+        <v>460000000.0</v>
       </c>
       <c r="C6">
-        <v>782000000.0</v>
+        <v>610000000.0</v>
       </c>
       <c r="D6">
         <v>395000000.0</v>
       </c>
       <c r="E6">
         <v>-123000000.0</v>
       </c>
       <c r="F6">
         <v>532000000.0</v>
       </c>
       <c r="G6">
         <v>-353000000.0</v>
       </c>
       <c r="H6">
         <v>120000000.0</v>
       </c>
       <c r="I6">
         <v>23000000.0</v>
       </c>
       <c r="J6">
         <v>786000000.0</v>
       </c>
       <c r="K6">
         <v>822000000.0</v>
       </c>