--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2671,51 +2671,51 @@
       <c r="J29">
         <v>61143000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
-        <v>1130418000.0</v>
+        <v>243804000.0</v>
       </c>
       <c r="C30">
         <v>259274000.0</v>
       </c>
       <c r="D30">
         <v>248656000.0</v>
       </c>
       <c r="E30">
         <v>245382000.0</v>
       </c>
       <c r="F30">
         <v>260571000.0</v>
       </c>
       <c r="G30">
         <v>220952000.0</v>
       </c>
       <c r="H30">
         <v>177442000.0</v>
       </c>
       <c r="I30">
         <v>137791000.0</v>
       </c>
       <c r="J30">
         <v>111141000.0</v>
       </c>
@@ -3052,51 +3052,51 @@
       </c>
       <c r="V35">
         <v>86531000.0</v>
       </c>
       <c r="W35">
         <v>86429000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
         <v>892856000.0</v>
       </c>
       <c r="C36">
         <v>784432000.0</v>
       </c>
       <c r="D36">
         <v>679762000.0</v>
       </c>
       <c r="E36">
-        <v>679510000.0</v>
+        <v>648210000.0</v>
       </c>
       <c r="F36">
         <v>690304000.0</v>
       </c>
       <c r="G36">
         <v>603061000.0</v>
       </c>
       <c r="H36">
         <v>435790000.0</v>
       </c>
       <c r="I36">
         <v>11276000.0</v>
       </c>
       <c r="J36">
         <v>6510000.0</v>
       </c>
       <c r="K36">
         <v>4473000.0</v>
       </c>
       <c r="L36">
         <v>4697000.0</v>
       </c>
       <c r="M36">
         <v>5679000.0</v>
       </c>
@@ -3237,51 +3237,51 @@
       </c>
       <c r="U38">
         <v>5370000.0</v>
       </c>
       <c r="V38">
         <v>1708000.0</v>
       </c>
       <c r="W38">
         <v>428000.0</v>
       </c>
       <c r="X38">
         <v>14620000.0</v>
       </c>
       <c r="Y38">
         <v>18152000.0</v>
       </c>
       <c r="Z38">
         <v>28523000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>-873286000.0</v>
+        <v>13328000.0</v>
       </c>
       <c r="C39">
         <v>12961000.0</v>
       </c>
       <c r="D39">
         <v>12044000.0</v>
       </c>
       <c r="E39">
         <v>11301000.0</v>
       </c>
       <c r="F39">
         <v>23784000.0</v>
       </c>
       <c r="G39">
         <v>16661000.0</v>
       </c>
       <c r="H39">
         <v>7238000.0</v>
       </c>
       <c r="I39">
         <v>1758000.0</v>
       </c>
       <c r="J39">
         <v>1560000.0</v>
       </c>
@@ -10068,54 +10068,54 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
     </row>
     <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
-        <v>1038115000.0</v>
+        <v>213680000.0</v>
       </c>
       <c r="C30">
-        <v>1130418000.0</v>
+        <v>243804000.0</v>
       </c>
       <c r="D30">
         <v>210278000.0</v>
       </c>
       <c r="E30">
         <v>918847000.0</v>
       </c>
       <c r="F30">
         <v>200880000.0</v>
       </c>
       <c r="G30">
         <v>259274000.0</v>
       </c>
       <c r="H30">
         <v>203455000.0</v>
       </c>
       <c r="I30">
         <v>195489000.0</v>
       </c>
       <c r="J30">
         <v>204420000.0</v>
       </c>
       <c r="K30">
         <v>248656000.0</v>
       </c>
@@ -11361,51 +11361,51 @@
       <c r="G36">
         <v>784432000.0</v>
       </c>
       <c r="H36">
         <v>643912000.0</v>
       </c>
       <c r="I36">
         <v>664973000.0</v>
       </c>
       <c r="J36">
         <v>670784000.0</v>
       </c>
       <c r="K36">
         <v>703362000.0</v>
       </c>
       <c r="L36">
         <v>600265000.0</v>
       </c>
       <c r="M36">
         <v>634236000.0</v>
       </c>
       <c r="N36">
         <v>631995000.0</v>
       </c>
       <c r="O36">
-        <v>679510000.0</v>
+        <v>648210000.0</v>
       </c>
       <c r="P36">
         <v>618024000.0</v>
       </c>
       <c r="Q36">
         <v>639831000.0</v>
       </c>
       <c r="R36">
         <v>666116000.0</v>
       </c>
       <c r="S36">
         <v>690304000.0</v>
       </c>
       <c r="T36">
         <v>598832000.0</v>
       </c>
       <c r="U36">
         <v>607049000.0</v>
       </c>
       <c r="V36">
         <v>592396000.0</v>
       </c>
       <c r="W36">
         <v>603061000.0</v>
       </c>
@@ -11959,54 +11959,54 @@
       <c r="CA38">
         <v>5618000.0</v>
       </c>
       <c r="CB38">
         <v>4469000.0</v>
       </c>
       <c r="CC38">
         <v>3699000.0</v>
       </c>
       <c r="CD38"/>
       <c r="CE38">
         <v>1953000.0</v>
       </c>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38">
         <v>673000.0</v>
       </c>
     </row>
     <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>-812320000.0</v>
+        <v>12115000.0</v>
       </c>
       <c r="C39">
-        <v>-873286000.0</v>
+        <v>13328000.0</v>
       </c>
       <c r="D39">
         <v>17288000.0</v>
       </c>
       <c r="E39">
         <v>-695873000.0</v>
       </c>
       <c r="F39">
         <v>12974000.0</v>
       </c>
       <c r="G39">
         <v>12961000.0</v>
       </c>
       <c r="H39">
         <v>19630000.0</v>
       </c>
       <c r="I39">
         <v>9298000.0</v>
       </c>
       <c r="J39">
         <v>11006000.0</v>
       </c>
       <c r="K39">
         <v>12044000.0</v>
       </c>
@@ -21097,51 +21097,51 @@
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>158</v>
       </c>
       <c r="B9">
         <v>84760000.0</v>
       </c>
       <c r="C9">
         <v>323026000.0</v>
       </c>
       <c r="D9">
         <v>53869000.0</v>
       </c>
       <c r="E9">
         <v>60782000.0</v>
       </c>
       <c r="F9">
         <v>113119000.0</v>
       </c>
       <c r="G9">
-        <v>315181000.0</v>
+        <v>313387000.0</v>
       </c>
       <c r="H9">
         <v>58409000.0</v>
       </c>
       <c r="I9">
         <v>65856000.0</v>
       </c>
       <c r="J9">
         <v>92964000.0</v>
       </c>
       <c r="K9">
         <v>246553000.0</v>
       </c>
       <c r="L9">
         <v>64524000.0</v>
       </c>
       <c r="M9">
         <v>66515000.0</v>
       </c>
       <c r="N9">
         <v>73508000.0</v>
       </c>
       <c r="O9">
         <v>195464000.0</v>
       </c>
@@ -24930,54 +24930,54 @@
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
     </row>
     <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>175</v>
       </c>
       <c r="B26">
         <v>11335000.0</v>
       </c>
       <c r="C26">
         <v>7886000.0</v>
       </c>
       <c r="D26">
         <v>11805000.0</v>
       </c>
       <c r="E26">
         <v>11354000.0</v>
       </c>
       <c r="F26">
-        <v>12601000.0</v>
+        <v>3463000.0</v>
       </c>
       <c r="G26">
-        <v>14907000.0</v>
+        <v>15725000.0</v>
       </c>
       <c r="H26">
         <v>12264000.0</v>
       </c>
       <c r="I26">
         <v>13044000.0</v>
       </c>
       <c r="J26">
         <v>13305000.0</v>
       </c>
       <c r="K26">
         <v>17155000.0</v>
       </c>
       <c r="L26">
         <v>13828000.0</v>
       </c>
       <c r="M26">
         <v>14500000.0</v>
       </c>
       <c r="N26">
         <v>15544000.0</v>
       </c>
       <c r="O26">
         <v>61029000.0</v>
       </c>
@@ -25202,54 +25202,54 @@
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>176</v>
       </c>
       <c r="B27">
         <v>25393000.0</v>
       </c>
       <c r="C27">
         <v>94231000.0</v>
       </c>
       <c r="D27">
         <v>24395000.0</v>
       </c>
       <c r="E27">
         <v>21425000.0</v>
       </c>
       <c r="F27">
-        <v>41189000.0</v>
+        <v>78410000.0</v>
       </c>
       <c r="G27">
-        <v>95652000.0</v>
+        <v>158327000.0</v>
       </c>
       <c r="H27">
         <v>29665000.0</v>
       </c>
       <c r="I27">
         <v>26783000.0</v>
       </c>
       <c r="J27">
         <v>38737000.0</v>
       </c>
       <c r="K27">
         <v>88155000.0</v>
       </c>
       <c r="L27">
         <v>29035000.0</v>
       </c>
       <c r="M27">
         <v>23439000.0</v>
       </c>
       <c r="N27">
         <v>32869000.0</v>
       </c>
       <c r="O27">
         <v>76115000.0</v>
       </c>
@@ -25885,51 +25885,51 @@
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
     </row>
     <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>179</v>
       </c>
       <c r="B30">
         <v>81266000.0</v>
       </c>
       <c r="C30">
         <v>196766000.0</v>
       </c>
       <c r="D30">
         <v>95394000.0</v>
       </c>
       <c r="E30">
         <v>82271000.0</v>
       </c>
       <c r="F30">
         <v>108321000.0</v>
       </c>
       <c r="G30">
-        <v>202541000.0</v>
+        <v>200747000.0</v>
       </c>
       <c r="H30">
         <v>101608000.0</v>
       </c>
       <c r="I30">
         <v>93815000.0</v>
       </c>
       <c r="J30">
         <v>110875000.0</v>
       </c>
       <c r="K30">
         <v>187185000.0</v>
       </c>
       <c r="L30">
         <v>103920000.0</v>
       </c>
       <c r="M30">
         <v>92667000.0</v>
       </c>
       <c r="N30">
         <v>96402000.0</v>
       </c>
       <c r="O30">
         <v>164721000.0</v>
       </c>
@@ -26882,51 +26882,51 @@
       </c>
       <c r="R2">
         <v>94136000.0</v>
       </c>
       <c r="S2">
         <v>81395000.0</v>
       </c>
       <c r="T2">
         <v>90316000.0</v>
       </c>
       <c r="U2">
         <v>9415000.0</v>
       </c>
       <c r="V2">
         <v>8707000.0</v>
       </c>
       <c r="W2">
         <v>3644000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>186</v>
       </c>
       <c r="B3">
-        <v>2250000</v>
+        <v>15308000</v>
       </c>
       <c r="C3">
         <v>12856000</v>
       </c>
       <c r="D3">
         <v>10779000</v>
       </c>
       <c r="E3">
         <v>15506000</v>
       </c>
       <c r="F3">
         <v>20857000</v>
       </c>
       <c r="G3">
         <v>23756000</v>
       </c>
       <c r="H3">
         <v>16872000</v>
       </c>
       <c r="I3">
         <v>10828000</v>
       </c>
       <c r="J3">
         <v>5078000</v>
       </c>
@@ -27606,57 +27606,57 @@
       </c>
       <c r="R14">
         <v>2211000.0</v>
       </c>
       <c r="S14">
         <v>1863000.0</v>
       </c>
       <c r="T14">
         <v>1709000.0</v>
       </c>
       <c r="U14">
         <v>1526000.0</v>
       </c>
       <c r="V14">
         <v>1136000.0</v>
       </c>
       <c r="W14">
         <v>1484000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>198</v>
       </c>
       <c r="B15">
-        <v>-5900000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="C15">
-        <v>-5561000.0</v>
+        <v>5561000.0</v>
       </c>
       <c r="D15">
-        <v>-3533000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>214025000.0</v>
       </c>
       <c r="G15">
         <v>1941000.0</v>
       </c>
       <c r="H15">
         <v>5535000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
@@ -27773,51 +27773,51 @@
       <c r="M17">
         <v>16000.0</v>
       </c>
       <c r="N17">
         <v>-12000.0</v>
       </c>
       <c r="O17">
         <v>7000.0</v>
       </c>
       <c r="P17">
         <v>-30000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>201</v>
       </c>
       <c r="B18">
-        <v>-27595000.0</v>
+        <v>-40653000.0</v>
       </c>
       <c r="C18">
         <v>-31222000.0</v>
       </c>
       <c r="D18">
         <v>-17471000.0</v>
       </c>
       <c r="E18">
         <v>-42375000.0</v>
       </c>
       <c r="F18">
         <v>-183479000.0</v>
       </c>
       <c r="G18">
         <v>-131616000.0</v>
       </c>
       <c r="H18">
         <v>-88364000.0</v>
       </c>
       <c r="I18">
         <v>-14058000.0</v>
       </c>
       <c r="J18">
         <v>-20619000.0</v>
       </c>
@@ -28127,51 +28127,51 @@
       </c>
       <c r="R23">
         <v>5839000.0</v>
       </c>
       <c r="S23">
         <v>1845000.0</v>
       </c>
       <c r="T23">
         <v>-202000.0</v>
       </c>
       <c r="U23">
         <v>-3309000.0</v>
       </c>
       <c r="V23">
         <v>-22000.0</v>
       </c>
       <c r="W23">
         <v>-17000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>206</v>
       </c>
       <c r="B24">
-        <v>-15308000.0</v>
+        <v>-13058000.0</v>
       </c>
       <c r="C24">
         <v>-12856000.0</v>
       </c>
       <c r="D24">
         <v>-8693000.0</v>
       </c>
       <c r="E24">
         <v>-15506000.0</v>
       </c>
       <c r="F24">
         <v>-16992000.0</v>
       </c>
       <c r="G24">
         <v>-16005000.0</v>
       </c>
       <c r="H24">
         <v>-10303000.0</v>
       </c>
       <c r="I24">
         <v>-6294000.0</v>
       </c>
       <c r="J24">
         <v>-3210000.0</v>
       </c>
@@ -29154,63 +29154,63 @@
       </c>
       <c r="BZ2">
         <v>90316000.0</v>
       </c>
       <c r="CA2">
         <v>12641000.0</v>
       </c>
       <c r="CB2">
         <v>11693000.0</v>
       </c>
       <c r="CC2">
         <v>9356000.0</v>
       </c>
       <c r="CD2">
         <v>9415000.0</v>
       </c>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
     </row>
     <row r="3" spans="1:85">
       <c r="A3" t="s">
         <v>186</v>
       </c>
       <c r="B3">
-        <v>155000</v>
+        <v>2305000</v>
       </c>
       <c r="C3">
         <v>143000</v>
       </c>
       <c r="D3">
         <v>3623000</v>
       </c>
       <c r="E3">
         <v>5843000</v>
       </c>
       <c r="F3">
-        <v>308000</v>
+        <v>3426000</v>
       </c>
       <c r="G3">
         <v>3323000</v>
       </c>
       <c r="H3">
         <v>4189000</v>
       </c>
       <c r="I3">
         <v>2854000</v>
       </c>
       <c r="J3">
         <v>2490000</v>
       </c>
       <c r="K3">
         <v>1992000</v>
       </c>
       <c r="L3">
         <v>4212000</v>
       </c>
       <c r="M3">
         <v>2344000</v>
       </c>
       <c r="N3">
         <v>2231000</v>
       </c>
@@ -31707,51 +31707,51 @@
       <c r="BZ14">
         <v>426000.0</v>
       </c>
       <c r="CA14">
         <v>410000.0</v>
       </c>
       <c r="CB14">
         <v>422000.0</v>
       </c>
       <c r="CC14">
         <v>370000.0</v>
       </c>
       <c r="CD14">
         <v>324000.0</v>
       </c>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
     </row>
     <row r="15" spans="1:85">
       <c r="A15" t="s">
         <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>-2994000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>2906000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>2821000.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>2740000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15">
         <v>2660000.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
@@ -32283,63 +32283,63 @@
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
     </row>
     <row r="18" spans="1:85">
       <c r="A18" t="s">
         <v>201</v>
       </c>
       <c r="B18">
-        <v>35610000.0</v>
+        <v>33460000.0</v>
       </c>
       <c r="C18">
         <v>-35092000.0</v>
       </c>
       <c r="D18">
         <v>-28936000.0</v>
       </c>
       <c r="E18">
         <v>-47047000.0</v>
       </c>
       <c r="F18">
-        <v>77121000.0</v>
+        <v>73695000.0</v>
       </c>
       <c r="G18">
         <v>-30985000.0</v>
       </c>
       <c r="H18">
         <v>-33472000.0</v>
       </c>
       <c r="I18">
         <v>-35036000.0</v>
       </c>
       <c r="J18">
         <v>68271000.0</v>
       </c>
       <c r="K18">
         <v>-35378000.0</v>
       </c>
       <c r="L18">
         <v>-28893000.0</v>
       </c>
       <c r="M18">
         <v>-11772000.0</v>
       </c>
       <c r="N18">
         <v>58572000.0</v>
       </c>
@@ -33239,63 +33239,63 @@
       <c r="CD22">
         <v>1102000.0</v>
       </c>
       <c r="CE22">
         <v>223000.0</v>
       </c>
       <c r="CF22">
         <v>73000.0</v>
       </c>
       <c r="CG22"/>
     </row>
     <row r="23" spans="1:85">
       <c r="A23" t="s">
         <v>205</v>
       </c>
       <c r="B23">
         <v>-160000.0</v>
       </c>
       <c r="C23">
         <v>112955000.0</v>
       </c>
       <c r="D23">
         <v>-1000000.0</v>
       </c>
       <c r="E23">
-        <v>-2717000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="F23">
         <v>-699000.0</v>
       </c>
       <c r="G23">
         <v>-1054000.0</v>
       </c>
       <c r="H23">
         <v>-32678000.0</v>
       </c>
       <c r="I23">
-        <v>-2386000.0</v>
+        <v>354000.0</v>
       </c>
       <c r="J23">
         <v>-10287000.0</v>
       </c>
       <c r="K23">
         <v>415000.0</v>
       </c>
       <c r="L23">
         <v>-8000.0</v>
       </c>
       <c r="M23">
         <v>262000.0</v>
       </c>
       <c r="N23">
         <v>-439000.0</v>
       </c>
       <c r="O23">
         <v>1160000.0</v>
       </c>
       <c r="P23">
         <v>-493000.0</v>
       </c>
       <c r="Q23">
         <v>-1955000.0</v>
       </c>
@@ -33481,63 +33481,63 @@
       </c>
       <c r="BZ23">
         <v>-104000.0</v>
       </c>
       <c r="CA23">
         <v>-1400000.0</v>
       </c>
       <c r="CB23">
         <v>-1909000.0</v>
       </c>
       <c r="CC23">
         <v>-2000.0</v>
       </c>
       <c r="CD23">
         <v>-2000.0</v>
       </c>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
     </row>
     <row r="24" spans="1:85">
       <c r="A24" t="s">
         <v>206</v>
       </c>
       <c r="B24">
-        <v>-2305000.0</v>
+        <v>-2150000.0</v>
       </c>
       <c r="C24">
-        <v>-2416000.0</v>
+        <v>-2273000.0</v>
       </c>
       <c r="D24">
         <v>-3409000.0</v>
       </c>
       <c r="E24">
         <v>-4258000.0</v>
       </c>
       <c r="F24">
-        <v>-3426000.0</v>
+        <v>-3118000.0</v>
       </c>
       <c r="G24">
         <v>-3323000.0</v>
       </c>
       <c r="H24">
         <v>-9533000.0</v>
       </c>
       <c r="I24">
         <v>-2593000.0</v>
       </c>
       <c r="J24">
         <v>-2286000.0</v>
       </c>
       <c r="K24">
         <v>-1665000.0</v>
       </c>
       <c r="L24">
         <v>-2826000.0</v>
       </c>
       <c r="M24">
         <v>-2038000.0</v>
       </c>
       <c r="N24">
         <v>-2164000.0</v>
       </c>
@@ -33714,51 +33714,51 @@
       <c r="BY24">
         <v>-17236000.0</v>
       </c>
       <c r="BZ24">
         <v>-1000.0</v>
       </c>
       <c r="CA24">
         <v>-4000.0</v>
       </c>
       <c r="CB24">
         <v>-1000.0</v>
       </c>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24">
         <v>98000.0</v>
       </c>
       <c r="CF24"/>
       <c r="CG24"/>
     </row>
     <row r="25" spans="1:85">
       <c r="A25" t="s">
         <v>207</v>
       </c>
       <c r="B25">
-        <v>1080000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="C25">
         <v>41869000.0</v>
       </c>
       <c r="D25">
         <v>496000.0</v>
       </c>
       <c r="E25">
         <v>82000.0</v>
       </c>
       <c r="F25">
         <v>-306000.0</v>
       </c>
       <c r="G25">
         <v>538000.0</v>
       </c>
       <c r="H25">
         <v>74000.0</v>
       </c>
       <c r="I25">
         <v>1879000.0</v>
       </c>
       <c r="J25">
         <v>5417000.0</v>
       </c>