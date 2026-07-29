--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5587,683 +5590,687 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>11619860000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11154636000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10829150000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11057594000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11092618000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11704135000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11343799000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10827775000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8639504000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8515444000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7985389000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6676226000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6699580000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5989906000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5771023000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5624380000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2701000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3231000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1977000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2433000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1884000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2046000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1730000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2007000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1459000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1914000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1105000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>648000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>625000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>542000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>629000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>780000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>820000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>845000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>843000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>854000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>862000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>874000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>957000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>885000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1044000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1191000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1282000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1377000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1459000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1586000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1762000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1892000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1477000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1545000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1488000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1391000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1551000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1976000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2125000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2403000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2260000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2517000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2473000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2621000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2705000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3306000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3710000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4156000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4186000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4067000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3468000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2881000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1914000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2339000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2704000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2081000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1929000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1367000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1664692.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1331357.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1446000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1020650.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1151000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1192122.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1137479.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1268588.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1264600.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1453242.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1473841.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1610487.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1208549.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1498970.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1609878.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1674723.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1687288.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>616025000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>587919000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>446917000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6328,52 +6335,53 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6438,408 +6446,410 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-73710000.0</v>
+      </c>
+      <c r="C5">
         <v>-81582000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-54587000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-68020000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-88985000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-101391000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-116718000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-78835000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-122139000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-115391000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-101015000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-167829000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-123465000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-105975000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-130332000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-153191000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-108481000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-59260000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>18777000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>19902000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>28272000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>26177000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>37120000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>32508000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>32809000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>23097000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>17749000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19211000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>13074000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1490000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-9282000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-16627000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-12580000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-11563000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3818000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-489000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>329000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1174000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1741000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4668000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5517000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3929000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>218000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2973000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1249000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3379000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1681000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-233000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>579000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2623000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-4380000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1981000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2547000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5551000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7790000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>9388000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>6140000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4744000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-19051000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>4718000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3994000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>245000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-573000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2133000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2676000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1114000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>933000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2192000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1051000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1463000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1248000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>282000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>54000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1035000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>117000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-73000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-483000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-388000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-592000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-670000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1577000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1027000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2668000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-3044000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-2972000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-3655000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-772980.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-175856.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-891000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>709036.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>618321.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1208378.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1791480.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1572733.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1639539.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1489652.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>769485.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-180519.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>184387.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>265649.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>163504.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>179131.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>133876.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-234305.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-416927.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-80136.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6883,134 +6893,137 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>14815000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>15462000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7042,116 +7055,117 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>72354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72358000.0</v>
       </c>
       <c r="D8">
         <v>72358000.0</v>
       </c>
       <c r="E8">
-        <v>72357000.0</v>
+        <v>72358000.0</v>
       </c>
       <c r="F8">
         <v>72357000.0</v>
       </c>
       <c r="G8">
+        <v>72357000.0</v>
+      </c>
+      <c r="H8">
         <v>72358000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>72360000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>72361000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>72363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72362000.0</v>
       </c>
       <c r="L8">
         <v>72362000.0</v>
       </c>
       <c r="M8">
         <v>72362000.0</v>
       </c>
       <c r="N8">
-        <v>72361000.0</v>
+        <v>72362000.0</v>
       </c>
       <c r="O8">
         <v>72361000.0</v>
       </c>
       <c r="P8">
-        <v>72360000.0</v>
+        <v>72361000.0</v>
       </c>
       <c r="Q8">
         <v>72360000.0</v>
       </c>
       <c r="R8">
+        <v>72360000.0</v>
+      </c>
+      <c r="S8">
         <v>72383000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>72386000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>404000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>330000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7192,580 +7206,585 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>988355000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>984281000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>982660000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>979543000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>976684000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1010446000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1018799000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1031146000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>688945000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>698005000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>697839000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>529105000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>527734000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>525838000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>526599000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>524916000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>523454000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>521761000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>350936000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>349317000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>348471000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>348092000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>350061000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>349485000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>348217000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>348259000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>213078000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>212091000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>211227000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>210420000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>210589000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>209643000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>208541000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>207605000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>207731000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>207079000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>206232000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>205436000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>200258000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>198493000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>176395000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>174404000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>173299000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>172545000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>170717000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>169633000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>169138000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>168764000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>168340000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>273875000.0</v>
+      </c>
+      <c r="C10">
         <v>258541999.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>208080000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>469894000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>481349000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>474950000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>760345000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>427370000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>394330000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>372603000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>434005000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>373352000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>327068000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>289305000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>299388000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>752840000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>950708000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1988190000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2028685000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1396296000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1016749000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>890193000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>545329000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>399385000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>353253000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>184345000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>167926000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>257648000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>189406000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>223033000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>198023000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>157899000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>177992000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>144402000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>154745000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>185753000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>118322000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>210584000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>199782000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>119991000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>110979000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>107040000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>95066000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>127845000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>100751000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>100285000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>105961000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>129076000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>127685000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>142895000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>215793000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>106429000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>103595000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>126719000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>117319000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>85645000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>75919000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>176595000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>189502000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>266503000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>198482000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>206098000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>292266000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>56713000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>80058000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>139370000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>99494000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>95170000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>44383000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>47727000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>40010000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>40819000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>68010000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>70543000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>77984000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>48693000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>46102000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>42990000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>43227000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>55727000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>50670000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>42701000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>54202000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>38643000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>35250000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>32226000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>28480100.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>29458772.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>31879151.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>26259896.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>26488000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>31336112.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>35159629.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>42533282.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>39118472.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>50535331.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>36288649.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>25871305.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>35611506.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>104329727.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>30462143.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>24733487.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>25973449.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>77207511.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>63482798.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>63105018.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7830,1310 +7849,1321 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>273875000.0</v>
+      </c>
+      <c r="C12">
         <v>258541999.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>213873000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2119932000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2009887000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1811297000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>875367000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2214163000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2010260000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1984486000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2052278000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1860456000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1877443000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1844414000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1835195000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2219752000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2443985000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3380634000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3393335000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2612712000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2100857000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1835853000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1456239000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1404811000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1351357000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1345859000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1303243000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1504981000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1412458000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1322218000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>919392000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>828227000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>829132000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>796674000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>796127000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>787719000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>742179000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>804269000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>660133000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>599600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>589493000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>568872000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>546836000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>598341000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>505679000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>510346000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>506107000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>585660000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>575734000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>598954000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>650380000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>559475000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>574612000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>609726000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>757531000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>85645000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>75919000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>176595000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>188143000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>266503000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>198482000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>206098000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>292266000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>56713000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>80058000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>139370000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>99494000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>95170000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>44383000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>47727000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>40010000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>40819000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>68010000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>70543000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>77984000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>48693000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>46102000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>42990000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>43227000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>55727000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>50670000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>42701000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>54202000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>38643000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>35250000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>32226000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>28480100.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>29458772.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>31879151.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>26259896.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>26488000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>31336112.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>35159629.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>42533282.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>39118472.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>50535331.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>36288649.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>25871305.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>35611506.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>104329727.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>30462143.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>24733487.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>25973449.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>77207511.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>63482798.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>63105018.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
+        <v>363000.0</v>
+      </c>
+      <c r="C13">
         <v>366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="D13">
         <v>370000.0</v>
       </c>
       <c r="E13">
-        <v>369000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="F13">
         <v>369000.0</v>
       </c>
       <c r="G13">
+        <v>369000.0</v>
+      </c>
+      <c r="H13">
         <v>370000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>372000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>373000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374000.0</v>
       </c>
       <c r="L13">
         <v>374000.0</v>
       </c>
       <c r="M13">
         <v>374000.0</v>
       </c>
       <c r="N13">
-        <v>373000.0</v>
+        <v>374000.0</v>
       </c>
       <c r="O13">
         <v>373000.0</v>
       </c>
       <c r="P13">
-        <v>372000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="Q13">
         <v>372000.0</v>
       </c>
       <c r="R13">
+        <v>372000.0</v>
+      </c>
+      <c r="S13">
         <v>395000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>398000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>404000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>332000.0</v>
       </c>
       <c r="W13">
         <v>332000.0</v>
       </c>
       <c r="X13">
+        <v>332000.0</v>
+      </c>
+      <c r="Y13">
         <v>282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000.0</v>
       </c>
       <c r="Z13">
         <v>281000.0</v>
       </c>
       <c r="AA13">
         <v>281000.0</v>
       </c>
       <c r="AB13">
-        <v>280000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="AC13">
         <v>280000.0</v>
       </c>
       <c r="AD13">
         <v>280000.0</v>
       </c>
       <c r="AE13">
-        <v>239000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="AF13">
         <v>239000.0</v>
       </c>
       <c r="AG13">
         <v>239000.0</v>
       </c>
       <c r="AH13">
         <v>239000.0</v>
       </c>
       <c r="AI13">
+        <v>239000.0</v>
+      </c>
+      <c r="AJ13">
         <v>238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="AK13">
         <v>237000.0</v>
       </c>
       <c r="AL13">
         <v>237000.0</v>
       </c>
       <c r="AM13">
-        <v>203000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="AN13">
         <v>203000.0</v>
       </c>
       <c r="AO13">
-        <v>202000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="AP13">
         <v>202000.0</v>
       </c>
       <c r="AQ13">
+        <v>202000.0</v>
+      </c>
+      <c r="AR13">
         <v>201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AS13">
         <v>200000.0</v>
       </c>
       <c r="AT13">
         <v>200000.0</v>
       </c>
       <c r="AU13">
-        <v>199000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="AV13">
         <v>199000.0</v>
       </c>
       <c r="AW13">
-        <v>198000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="AX13">
         <v>198000.0</v>
       </c>
       <c r="AY13">
-        <v>194000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="AZ13">
         <v>194000.0</v>
       </c>
       <c r="BA13">
+        <v>194000.0</v>
+      </c>
+      <c r="BB13">
         <v>183000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>182000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>181000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179000.0</v>
       </c>
       <c r="BF13">
         <v>179000.0</v>
       </c>
       <c r="BG13">
-        <v>178000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="BH13">
         <v>178000.0</v>
       </c>
       <c r="BI13">
         <v>178000.0</v>
       </c>
       <c r="BJ13">
-        <v>150000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="BK13">
         <v>150000.0</v>
       </c>
       <c r="BL13">
-        <v>149000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="BM13">
         <v>149000.0</v>
       </c>
       <c r="BN13">
         <v>149000.0</v>
       </c>
       <c r="BO13">
+        <v>149000.0</v>
+      </c>
+      <c r="BP13">
         <v>130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000.0</v>
       </c>
       <c r="BQ13">
         <v>129000.0</v>
       </c>
       <c r="BR13">
         <v>129000.0</v>
       </c>
       <c r="BS13">
         <v>129000.0</v>
       </c>
       <c r="BT13">
+        <v>129000.0</v>
+      </c>
+      <c r="BU13">
         <v>128000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>127000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>126000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000.0</v>
       </c>
       <c r="BY13">
         <v>124000.0</v>
       </c>
       <c r="BZ13">
+        <v>124000.0</v>
+      </c>
+      <c r="CA13">
         <v>123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="CB13">
         <v>115000.0</v>
       </c>
       <c r="CC13">
-        <v>105000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="CD13">
         <v>105000.0</v>
       </c>
       <c r="CE13">
         <v>105000.0</v>
       </c>
       <c r="CF13">
-        <v>101000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="CG13">
         <v>101000.0</v>
       </c>
       <c r="CH13">
+        <v>101000.0</v>
+      </c>
+      <c r="CI13">
         <v>100000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>97784.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>97320.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>96840.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>96767.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>96185.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>95923.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>95651.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>95384.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>94978.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>94482.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>94376.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>93155.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>92707.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>92545.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>92332.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>91471.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>90725.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>90300.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>89681.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>71630.0</v>
       </c>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>36697000.0</v>
+      </c>
+      <c r="C14">
         <v>37152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37287000.0</v>
       </c>
       <c r="D14">
         <v>37287000.0</v>
       </c>
       <c r="E14">
         <v>37287000.0</v>
       </c>
       <c r="F14">
         <v>37287000.0</v>
       </c>
       <c r="G14">
+        <v>37287000.0</v>
+      </c>
+      <c r="H14">
         <v>37447000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37483000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>37540000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37597000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37554000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37520000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37495000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>37487000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37415000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>37347000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>37282000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>37858000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>38311000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>36947000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>31312000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>31306000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>28968000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>26228000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>26195000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>26539000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>26668000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>26868000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>26940000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>24083000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>23170000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>23329000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>23318000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>23246000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>23342000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>23574000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>23732000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>22309000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>20309000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>20224000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20216000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20233000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>20386000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>20261000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>20168000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>20157000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>20140000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>19980000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>19963000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>19949000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>19629000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>19830000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>19711000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>19516000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>18044000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>19415000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>19286000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>19243000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>17790000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>19202000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>18602000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>16375000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>14920000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>14854000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>14855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14418000.0</v>
       </c>
       <c r="BO14">
         <v>14418000.0</v>
       </c>
       <c r="BP14">
+        <v>14418000.0</v>
+      </c>
+      <c r="BQ14">
         <v>14277000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>12833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12828000.0</v>
       </c>
       <c r="BS14">
         <v>12828000.0</v>
       </c>
       <c r="BT14">
+        <v>12828000.0</v>
+      </c>
+      <c r="BU14">
         <v>12817000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>12760000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>12675000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>12441000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12652000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>12692000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>12198000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>11835000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>11823000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>10876000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>10856000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>10465000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>10782000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>10675548.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>10521000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>9921762.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>10074329.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>9987261.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>9942143.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>9640145.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>9880404.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>9892558.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>9825620.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>9444258.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>9588205.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>9575650.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>9577312.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>9249804.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>9645722.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>9611136.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>9646791.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>8989253.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>9639253.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>9674051.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>7701482.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373000.0</v>
       </c>
       <c r="O15">
         <v>373000.0</v>
       </c>
       <c r="P15">
-        <v>372000.0</v>
+        <v>373000.0</v>
       </c>
       <c r="Q15">
         <v>372000.0</v>
       </c>
       <c r="R15">
+        <v>372000.0</v>
+      </c>
+      <c r="S15">
         <v>395000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>398000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>404000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>332000.0</v>
       </c>
       <c r="W15">
         <v>332000.0</v>
       </c>
       <c r="X15">
+        <v>332000.0</v>
+      </c>
+      <c r="Y15">
         <v>282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000.0</v>
       </c>
       <c r="Z15">
         <v>281000.0</v>
       </c>
       <c r="AA15">
         <v>281000.0</v>
       </c>
       <c r="AB15">
-        <v>280000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="AC15">
         <v>280000.0</v>
       </c>
       <c r="AD15">
         <v>280000.0</v>
       </c>
       <c r="AE15">
-        <v>239000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="AF15">
         <v>239000.0</v>
       </c>
       <c r="AG15">
         <v>239000.0</v>
       </c>
       <c r="AH15">
         <v>239000.0</v>
       </c>
       <c r="AI15">
+        <v>239000.0</v>
+      </c>
+      <c r="AJ15">
         <v>238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="AK15">
         <v>237000.0</v>
       </c>
       <c r="AL15">
         <v>237000.0</v>
       </c>
       <c r="AM15">
-        <v>203000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="AN15">
         <v>203000.0</v>
       </c>
       <c r="AO15">
-        <v>202000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="AP15">
         <v>202000.0</v>
       </c>
       <c r="AQ15">
+        <v>202000.0</v>
+      </c>
+      <c r="AR15">
         <v>201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AS15">
         <v>200000.0</v>
       </c>
       <c r="AT15">
         <v>200000.0</v>
       </c>
       <c r="AU15">
-        <v>199000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="AV15">
         <v>199000.0</v>
       </c>
       <c r="AW15">
-        <v>198000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="AX15">
         <v>198000.0</v>
       </c>
       <c r="AY15">
-        <v>194000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="AZ15">
         <v>194000.0</v>
       </c>
       <c r="BA15">
+        <v>194000.0</v>
+      </c>
+      <c r="BB15">
         <v>183000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>182000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>181000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>180000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="BG15">
         <v>178000.0</v>
       </c>
       <c r="BH15">
         <v>178000.0</v>
       </c>
       <c r="BI15">
         <v>178000.0</v>
       </c>
       <c r="BJ15">
-        <v>150000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="BK15">
         <v>150000.0</v>
       </c>
       <c r="BL15">
-        <v>149000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="BM15">
         <v>149000.0</v>
       </c>
       <c r="BN15">
         <v>149000.0</v>
       </c>
       <c r="BO15">
+        <v>149000.0</v>
+      </c>
+      <c r="BP15">
         <v>130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000.0</v>
       </c>
       <c r="BQ15">
         <v>129000.0</v>
       </c>
       <c r="BR15">
         <v>129000.0</v>
       </c>
       <c r="BS15">
         <v>129000.0</v>
       </c>
       <c r="BT15">
+        <v>129000.0</v>
+      </c>
+      <c r="BU15">
         <v>128000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>127000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>126000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000.0</v>
       </c>
       <c r="BY15">
         <v>124000.0</v>
       </c>
       <c r="BZ15">
+        <v>124000.0</v>
+      </c>
+      <c r="CA15">
         <v>123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="CB15">
         <v>115000.0</v>
       </c>
       <c r="CC15">
-        <v>105000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="CD15">
         <v>105000.0</v>
       </c>
       <c r="CE15">
         <v>105000.0</v>
       </c>
       <c r="CF15">
-        <v>101000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="CG15">
         <v>101000.0</v>
       </c>
       <c r="CH15">
+        <v>101000.0</v>
+      </c>
+      <c r="CI15">
         <v>100000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>97784.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>97320.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>96840.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>96767.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>96185.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>95923.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>95651.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>95384.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>94978.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>94482.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>94376.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>93155.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>92707.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>92545.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>92332.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>91471.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>90725.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>90300.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>89681.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>71630.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -9198,54 +9228,29319 @@
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
+    </row>
+    <row r="17" spans="1:107">
+      <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+    </row>
+    <row r="18" spans="1:107">
+      <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+    </row>
+    <row r="19" spans="1:107">
+      <c r="A19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19">
+        <v>1657860000.0</v>
+      </c>
+      <c r="AA19">
+        <v>1513056000.0</v>
+      </c>
+      <c r="AB19">
+        <v>1467313000.0</v>
+      </c>
+      <c r="AC19">
+        <v>1481575000.0</v>
+      </c>
+      <c r="AD19">
+        <v>1426643000.0</v>
+      </c>
+      <c r="AE19">
+        <v>1345159000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+    </row>
+    <row r="20" spans="1:107">
+      <c r="A20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20">
+        <v>416968000.0</v>
+      </c>
+      <c r="C20">
+        <v>416968000.0</v>
+      </c>
+      <c r="D20">
+        <v>416968000.0</v>
+      </c>
+      <c r="E20">
+        <v>365164000.0</v>
+      </c>
+      <c r="F20">
+        <v>365164000.0</v>
+      </c>
+      <c r="G20">
+        <v>365164000.0</v>
+      </c>
+      <c r="H20">
+        <v>365164000.0</v>
+      </c>
+      <c r="I20">
+        <v>365164000.0</v>
+      </c>
+      <c r="J20">
+        <v>365164000.0</v>
+      </c>
+      <c r="K20">
+        <v>365164000.0</v>
+      </c>
+      <c r="L20">
+        <v>365164000.0</v>
+      </c>
+      <c r="M20">
+        <v>365164000.0</v>
+      </c>
+      <c r="N20">
+        <v>365164000.0</v>
+      </c>
+      <c r="O20">
+        <v>365164000.0</v>
+      </c>
+      <c r="P20">
+        <v>365164000.0</v>
+      </c>
+      <c r="Q20">
+        <v>365164000.0</v>
+      </c>
+      <c r="R20">
+        <v>365164000.0</v>
+      </c>
+      <c r="S20">
+        <v>365164000.0</v>
+      </c>
+      <c r="T20">
+        <v>365164000.0</v>
+      </c>
+      <c r="U20">
+        <v>365415000.0</v>
+      </c>
+      <c r="V20">
+        <v>260567000.0</v>
+      </c>
+      <c r="W20">
+        <v>260567000.0</v>
+      </c>
+      <c r="X20">
+        <v>260567000.0</v>
+      </c>
+      <c r="Y20">
+        <v>210344000.0</v>
+      </c>
+      <c r="Z20">
+        <v>210344000.0</v>
+      </c>
+      <c r="AA20">
+        <v>210344000.0</v>
+      </c>
+      <c r="AB20">
+        <v>210344000.0</v>
+      </c>
+      <c r="AC20">
+        <v>211251000.0</v>
+      </c>
+      <c r="AD20">
+        <v>211251000.0</v>
+      </c>
+      <c r="AE20">
+        <v>207632000.0</v>
+      </c>
+      <c r="AF20">
+        <v>117345000.0</v>
+      </c>
+      <c r="AG20">
+        <v>117345000.0</v>
+      </c>
+      <c r="AH20">
+        <v>117345000.0</v>
+      </c>
+      <c r="AI20">
+        <v>117345000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>117345000.0</v>
+      </c>
+      <c r="AK20">
+        <v>117345000.0</v>
+      </c>
+      <c r="AL20">
+        <v>116186000.0</v>
+      </c>
+      <c r="AM20">
+        <v>113886000.0</v>
+      </c>
+      <c r="AN20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AO20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AP20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AR20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AS20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AT20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AU20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AV20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AW20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AX20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AY20">
+        <v>30334000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>30334000.0</v>
+      </c>
+      <c r="BA20">
+        <v>30334000.0</v>
+      </c>
+      <c r="BB20">
+        <v>30334000.0</v>
+      </c>
+      <c r="BC20">
+        <v>30334000.0</v>
+      </c>
+      <c r="BD20">
+        <v>30334000.0</v>
+      </c>
+      <c r="BE20">
+        <v>30334000.0</v>
+      </c>
+      <c r="BF20">
+        <v>30334000.0</v>
+      </c>
+      <c r="BG20">
+        <v>30334000.0</v>
+      </c>
+      <c r="BH20">
+        <v>30334000.0</v>
+      </c>
+      <c r="BI20">
+        <v>47552000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>3879000.0</v>
+      </c>
+      <c r="BK20">
+        <v>3879000.0</v>
+      </c>
+      <c r="BL20">
+        <v>2064000.0</v>
+      </c>
+      <c r="BM20">
+        <v>2064000.0</v>
+      </c>
+      <c r="BN20">
+        <v>1974000.0</v>
+      </c>
+      <c r="BO20">
+        <v>1974000.0</v>
+      </c>
+      <c r="BP20">
+        <v>2064000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>3134000.0</v>
+      </c>
+      <c r="BR20">
+        <v>3134000.0</v>
+      </c>
+      <c r="BS20">
+        <v>3134000.0</v>
+      </c>
+      <c r="BT20">
+        <v>48512000.0</v>
+      </c>
+      <c r="BU20">
+        <v>51312000.0</v>
+      </c>
+      <c r="BV20">
+        <v>57910000.0</v>
+      </c>
+      <c r="BW20">
+        <v>58331000.0</v>
+      </c>
+      <c r="BX20">
+        <v>57177000.0</v>
+      </c>
+      <c r="BY20">
+        <v>55661000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>54841000.0</v>
+      </c>
+      <c r="CA20">
+        <v>55284000.0</v>
+      </c>
+      <c r="CB20">
+        <v>29983000.0</v>
+      </c>
+      <c r="CC20">
+        <v>29804000.0</v>
+      </c>
+      <c r="CD20">
+        <v>12004000.0</v>
+      </c>
+      <c r="CE20">
+        <v>12004000.0</v>
+      </c>
+      <c r="CF20">
+        <v>12042000.0</v>
+      </c>
+      <c r="CG20">
+        <v>1938000.0</v>
+      </c>
+      <c r="CH20">
+        <v>1938000.0</v>
+      </c>
+      <c r="CI20">
+        <v>1938000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>1937537000.0</v>
+      </c>
+      <c r="CK20">
+        <v>1937537000.0</v>
+      </c>
+      <c r="CL20">
+        <v>1937537000.0</v>
+      </c>
+      <c r="CM20">
+        <v>1937537000.0</v>
+      </c>
+      <c r="CN20">
+        <v>1937537000.0</v>
+      </c>
+      <c r="CO20">
+        <v>1937537000.0</v>
+      </c>
+      <c r="CP20">
+        <v>3265711.0</v>
+      </c>
+      <c r="CQ20">
+        <v>3656074.0</v>
+      </c>
+      <c r="CR20">
+        <v>3458596.0</v>
+      </c>
+      <c r="CS20">
+        <v>3544805.0</v>
+      </c>
+      <c r="CT20">
+        <v>3778308.0</v>
+      </c>
+      <c r="CU20">
+        <v>3748688.0</v>
+      </c>
+      <c r="CV20">
+        <v>3140912.0</v>
+      </c>
+      <c r="CW20">
+        <v>3562115.0</v>
+      </c>
+      <c r="CX20">
+        <v>3434584.0</v>
+      </c>
+      <c r="CY20">
+        <v>3880860.0</v>
+      </c>
+      <c r="CZ20">
+        <v>4258710.0</v>
+      </c>
+      <c r="DA20">
+        <v>2325746.0</v>
+      </c>
+      <c r="DB20">
+        <v>2373388.0</v>
+      </c>
+      <c r="DC20"/>
+    </row>
+    <row r="21" spans="1:107">
+      <c r="A21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21">
+        <v>18228000.0</v>
+      </c>
+      <c r="C21">
+        <v>19524999.0</v>
+      </c>
+      <c r="D21">
+        <v>21175000.0</v>
+      </c>
+      <c r="E21">
+        <v>6140000.0</v>
+      </c>
+      <c r="F21">
+        <v>6876000.0</v>
+      </c>
+      <c r="G21">
+        <v>7628000.0</v>
+      </c>
+      <c r="H21">
+        <v>8484000.0</v>
+      </c>
+      <c r="I21">
+        <v>9400000.0</v>
+      </c>
+      <c r="J21">
+        <v>10327000.0</v>
+      </c>
+      <c r="K21">
+        <v>11271000.0</v>
+      </c>
+      <c r="L21">
+        <v>12318000.0</v>
+      </c>
+      <c r="M21">
+        <v>13425000.0</v>
+      </c>
+      <c r="N21">
+        <v>14544000.0</v>
+      </c>
+      <c r="O21">
+        <v>15680000.0</v>
+      </c>
+      <c r="P21">
+        <v>16919000.0</v>
+      </c>
+      <c r="Q21">
+        <v>18217000.0</v>
+      </c>
+      <c r="R21">
+        <v>19528000.0</v>
+      </c>
+      <c r="S21">
+        <v>20855000.0</v>
+      </c>
+      <c r="T21">
+        <v>22286000.0</v>
+      </c>
+      <c r="U21">
+        <v>23777000.0</v>
+      </c>
+      <c r="V21">
+        <v>20358000.0</v>
+      </c>
+      <c r="W21">
+        <v>21670000.0</v>
+      </c>
+      <c r="X21">
+        <v>23084000.0</v>
+      </c>
+      <c r="Y21">
+        <v>21820000.0</v>
+      </c>
+      <c r="Z21">
+        <v>23196000.0</v>
+      </c>
+      <c r="AA21">
+        <v>24585000.0</v>
+      </c>
+      <c r="AB21">
+        <v>26076000.0</v>
+      </c>
+      <c r="AC21">
+        <v>27626000.0</v>
+      </c>
+      <c r="AD21">
+        <v>29201000.0</v>
+      </c>
+      <c r="AE21">
+        <v>31048000.0</v>
+      </c>
+      <c r="AF21">
+        <v>8553000.0</v>
+      </c>
+      <c r="AG21">
+        <v>9148000.0</v>
+      </c>
+      <c r="AH21">
+        <v>9768000.0</v>
+      </c>
+      <c r="AI21">
+        <v>10399000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>11056000.0</v>
+      </c>
+      <c r="AK21">
+        <v>11745000.0</v>
+      </c>
+      <c r="AL21">
+        <v>12458000.0</v>
+      </c>
+      <c r="AM21">
+        <v>11758000.0</v>
+      </c>
+      <c r="AN21">
+        <v>2151000.0</v>
+      </c>
+      <c r="AO21">
+        <v>2357000.0</v>
+      </c>
+      <c r="AP21">
+        <v>2589000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>2832000.0</v>
+      </c>
+      <c r="AR21">
+        <v>3075000.0</v>
+      </c>
+      <c r="AS21">
+        <v>3323000.0</v>
+      </c>
+      <c r="AT21">
+        <v>3595000.0</v>
+      </c>
+      <c r="AU21">
+        <v>3880000.0</v>
+      </c>
+      <c r="AV21">
+        <v>4164000.0</v>
+      </c>
+      <c r="AW21">
+        <v>4453000.0</v>
+      </c>
+      <c r="AX21">
+        <v>4767000.0</v>
+      </c>
+      <c r="AY21">
+        <v>5092000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>5418000.0</v>
+      </c>
+      <c r="BA21">
+        <v>6136000.0</v>
+      </c>
+      <c r="BB21">
+        <v>6746000.0</v>
+      </c>
+      <c r="BC21">
+        <v>6973000.0</v>
+      </c>
+      <c r="BD21">
+        <v>7406000.0</v>
+      </c>
+      <c r="BE21">
+        <v>7846000.0</v>
+      </c>
+      <c r="BF21">
+        <v>8310000.0</v>
+      </c>
+      <c r="BG21">
+        <v>8795000.0</v>
+      </c>
+      <c r="BH21">
+        <v>9285000.0</v>
+      </c>
+      <c r="BI21">
+        <v>9471000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1791000.0</v>
+      </c>
+      <c r="BK21">
+        <v>1921000.0</v>
+      </c>
+      <c r="BL21">
+        <v>1223000.0</v>
+      </c>
+      <c r="BM21">
+        <v>1322000.0</v>
+      </c>
+      <c r="BN21">
+        <v>1423000.0</v>
+      </c>
+      <c r="BO21">
+        <v>1531000.0</v>
+      </c>
+      <c r="BP21">
+        <v>1643000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>2691000.0</v>
+      </c>
+      <c r="BR21">
+        <v>2955000.0</v>
+      </c>
+      <c r="BS21">
+        <v>3227000.0</v>
+      </c>
+      <c r="BT21">
+        <v>3504000.0</v>
+      </c>
+      <c r="BU21">
+        <v>4346000.0</v>
+      </c>
+      <c r="BV21">
+        <v>5030000.0</v>
+      </c>
+      <c r="BW21">
+        <v>5399000.0</v>
+      </c>
+      <c r="BX21">
+        <v>6053000.0</v>
+      </c>
+      <c r="BY21">
+        <v>6463000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>6873000.0</v>
+      </c>
+      <c r="CA21">
+        <v>7293000.0</v>
+      </c>
+      <c r="CB21">
+        <v>5789000.0</v>
+      </c>
+      <c r="CC21">
+        <v>6125000.0</v>
+      </c>
+      <c r="CD21">
+        <v>4092000.0</v>
+      </c>
+      <c r="CE21">
+        <v>4320000.0</v>
+      </c>
+      <c r="CF21">
+        <v>4548000.0</v>
+      </c>
+      <c r="CG21">
+        <v>1938000.0</v>
+      </c>
+      <c r="CH21">
+        <v>1938000.0</v>
+      </c>
+      <c r="CI21">
+        <v>1938000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-1935599463.0</v>
+      </c>
+      <c r="CK21">
+        <v>-1935599463.0</v>
+      </c>
+      <c r="CL21">
+        <v>-1935599463.0</v>
+      </c>
+      <c r="CM21">
+        <v>-1935599463.0</v>
+      </c>
+      <c r="CN21">
+        <v>-1935599463.0</v>
+      </c>
+      <c r="CO21">
+        <v>-1935599463.0</v>
+      </c>
+      <c r="CP21">
+        <v>1938000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>2087000.0</v>
+      </c>
+      <c r="CR21">
+        <v>2088000.0</v>
+      </c>
+      <c r="CS21">
+        <v>2088000.0</v>
+      </c>
+      <c r="CT21">
+        <v>2088000.0</v>
+      </c>
+      <c r="CU21">
+        <v>2088000.0</v>
+      </c>
+      <c r="CV21">
+        <v>2088000.0</v>
+      </c>
+      <c r="CW21">
+        <v>2135000.0</v>
+      </c>
+      <c r="CX21">
+        <v>2183000.0</v>
+      </c>
+      <c r="CY21">
+        <v>2230000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>2278000.0</v>
+      </c>
+      <c r="DA21">
+        <v>2326000.0</v>
+      </c>
+      <c r="DB21">
+        <v>2373000.0</v>
+      </c>
+      <c r="DC21"/>
+    </row>
+    <row r="22" spans="1:107">
+      <c r="A22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22">
+        <v>269000.0</v>
+      </c>
+      <c r="Q22">
+        <v>269000.0</v>
+      </c>
+      <c r="R22">
+        <v>955000.0</v>
+      </c>
+      <c r="S22">
+        <v>1459000.0</v>
+      </c>
+      <c r="T22">
+        <v>3493000.0</v>
+      </c>
+      <c r="U22">
+        <v>3493000.0</v>
+      </c>
+      <c r="V22">
+        <v>3612000.0</v>
+      </c>
+      <c r="W22">
+        <v>6164000.0</v>
+      </c>
+      <c r="X22">
+        <v>5330000.0</v>
+      </c>
+      <c r="Y22">
+        <v>4835000.0</v>
+      </c>
+      <c r="Z22">
+        <v>4874000.0</v>
+      </c>
+      <c r="AA22">
+        <v>5072000.0</v>
+      </c>
+      <c r="AB22">
+        <v>6344000.0</v>
+      </c>
+      <c r="AC22">
+        <v>8498000.0</v>
+      </c>
+      <c r="AD22">
+        <v>10531000.0</v>
+      </c>
+      <c r="AE22">
+        <v>6804000.0</v>
+      </c>
+      <c r="AF22">
+        <v>469000.0</v>
+      </c>
+      <c r="AG22">
+        <v>408000.0</v>
+      </c>
+      <c r="AH22">
+        <v>454000.0</v>
+      </c>
+      <c r="AI22">
+        <v>44567000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>47121000.0</v>
+      </c>
+      <c r="AK22">
+        <v>42193000.0</v>
+      </c>
+      <c r="AL22">
+        <v>40061000.0</v>
+      </c>
+      <c r="AM22">
+        <v>43736000.0</v>
+      </c>
+      <c r="AN22">
+        <v>48613000.0</v>
+      </c>
+      <c r="AO22">
+        <v>54802000.0</v>
+      </c>
+      <c r="AP22">
+        <v>59488000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>61594000.0</v>
+      </c>
+      <c r="AR22">
+        <v>60814000.0</v>
+      </c>
+      <c r="AS22">
+        <v>60852000.0</v>
+      </c>
+      <c r="AT22">
+        <v>57350000.0</v>
+      </c>
+      <c r="AU22">
+        <v>55838000.0</v>
+      </c>
+      <c r="AV22">
+        <v>50182000.0</v>
+      </c>
+      <c r="AW22">
+        <v>61617000.0</v>
+      </c>
+      <c r="AX22">
+        <v>71338000.0</v>
+      </c>
+      <c r="AY22">
+        <v>72460000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>73543000.0</v>
+      </c>
+      <c r="BA22">
+        <v>96902000.0</v>
+      </c>
+      <c r="BB22">
+        <v>86439000.0</v>
+      </c>
+      <c r="BC22">
+        <v>85868000.0</v>
+      </c>
+      <c r="BD22">
+        <v>99576000.0</v>
+      </c>
+      <c r="BE22">
+        <v>10481000.0</v>
+      </c>
+      <c r="BF22">
+        <v>9665000.0</v>
+      </c>
+      <c r="BG22">
+        <v>9905000.0</v>
+      </c>
+      <c r="BH22">
+        <v>110628000.0</v>
+      </c>
+      <c r="BI22">
+        <v>8978000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>7790000.0</v>
+      </c>
+      <c r="BK22">
+        <v>7839000.0</v>
+      </c>
+      <c r="BL22">
+        <v>102996000.0</v>
+      </c>
+      <c r="BM22">
+        <v>101602000.0</v>
+      </c>
+      <c r="BN22">
+        <v>28542000.0</v>
+      </c>
+      <c r="BO22">
+        <v>74671000.0</v>
+      </c>
+      <c r="BP22">
+        <v>81873000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>69353000.0</v>
+      </c>
+      <c r="BR22">
+        <v>60666000.0</v>
+      </c>
+      <c r="BS22">
+        <v>59384000.0</v>
+      </c>
+      <c r="BT22">
+        <v>55642000.0</v>
+      </c>
+      <c r="BU22">
+        <v>11805000.0</v>
+      </c>
+      <c r="BV22">
+        <v>10960000.0</v>
+      </c>
+      <c r="BW22">
+        <v>11158000.0</v>
+      </c>
+      <c r="BX22">
+        <v>6383000.0</v>
+      </c>
+      <c r="BY22">
+        <v>1974000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>4281000.0</v>
+      </c>
+      <c r="CA22">
+        <v>5714000.0</v>
+      </c>
+      <c r="CB22">
+        <v>4102000.0</v>
+      </c>
+      <c r="CC22">
+        <v>6450000.0</v>
+      </c>
+      <c r="CD22">
+        <v>3028000.0</v>
+      </c>
+      <c r="CE22">
+        <v>2447000.0</v>
+      </c>
+      <c r="CF22">
+        <v>2761000.0</v>
+      </c>
+      <c r="CG22">
+        <v>2273000.0</v>
+      </c>
+      <c r="CH22">
+        <v>4119000.0</v>
+      </c>
+      <c r="CI22">
+        <v>4303000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>2499000.0</v>
+      </c>
+      <c r="CK22">
+        <v>1872000.0</v>
+      </c>
+      <c r="CL22">
+        <v>2656000.0</v>
+      </c>
+      <c r="CM22">
+        <v>3298000.0</v>
+      </c>
+      <c r="CN22">
+        <v>2848000.0</v>
+      </c>
+      <c r="CO22">
+        <v>3357000.0</v>
+      </c>
+      <c r="CP22">
+        <v>5433000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>4318000.0</v>
+      </c>
+      <c r="CR22">
+        <v>43518000.0</v>
+      </c>
+      <c r="CS22">
+        <v>5044000.0</v>
+      </c>
+      <c r="CT22">
+        <v>1652000.0</v>
+      </c>
+      <c r="CU22">
+        <v>2766000.0</v>
+      </c>
+      <c r="CV22">
+        <v>9074000.0</v>
+      </c>
+      <c r="CW22">
+        <v>1528000.0</v>
+      </c>
+      <c r="CX22">
+        <v>7656000.0</v>
+      </c>
+      <c r="CY22">
+        <v>4727000.0</v>
+      </c>
+      <c r="CZ22">
+        <v>1022000.0</v>
+      </c>
+      <c r="DA22">
+        <v>1884000.0</v>
+      </c>
+      <c r="DB22">
+        <v>5351000.0</v>
+      </c>
+      <c r="DC22">
+        <v>3038000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:107">
+      <c r="A23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23">
+        <v>17399009000.0</v>
+      </c>
+      <c r="C23">
+        <v>17227828000.0</v>
+      </c>
+      <c r="D23">
+        <v>17300884000.0</v>
+      </c>
+      <c r="E23">
+        <v>16402405000.0</v>
+      </c>
+      <c r="F23">
+        <v>16076299000.0</v>
+      </c>
+      <c r="G23">
+        <v>15676594000.0</v>
+      </c>
+      <c r="H23">
+        <v>15596431000.0</v>
+      </c>
+      <c r="I23">
+        <v>14954125000.0</v>
+      </c>
+      <c r="J23">
+        <v>14615666000.0</v>
+      </c>
+      <c r="K23">
+        <v>14613338000.0</v>
+      </c>
+      <c r="L23">
+        <v>14518590000.0</v>
+      </c>
+      <c r="M23">
+        <v>14025042000.0</v>
+      </c>
+      <c r="N23">
+        <v>13871154000.0</v>
+      </c>
+      <c r="O23">
+        <v>13325982000.0</v>
+      </c>
+      <c r="P23">
+        <v>13054172000.0</v>
+      </c>
+      <c r="Q23">
+        <v>12994787000.0</v>
+      </c>
+      <c r="R23">
+        <v>13084506000.0</v>
+      </c>
+      <c r="S23">
+        <v>13706769000.0</v>
+      </c>
+      <c r="T23">
+        <v>13537358000.0</v>
+      </c>
+      <c r="U23">
+        <v>12888016000.0</v>
+      </c>
+      <c r="V23">
+        <v>10346993000.0</v>
+      </c>
+      <c r="W23">
+        <v>10190699000.0</v>
+      </c>
+      <c r="X23">
+        <v>9751571000.0</v>
+      </c>
+      <c r="Y23">
+        <v>8367976000.0</v>
+      </c>
+      <c r="Z23">
+        <v>8357501000.0</v>
+      </c>
+      <c r="AA23">
+        <v>7500643000.0</v>
+      </c>
+      <c r="AB23">
+        <v>7333791000.0</v>
+      </c>
+      <c r="AC23">
+        <v>7346791000.0</v>
+      </c>
+      <c r="AD23">
+        <v>7181855000.0</v>
+      </c>
+      <c r="AE23">
+        <v>6932757000.0</v>
+      </c>
+      <c r="AF23">
+        <v>5645662000.0</v>
+      </c>
+      <c r="AG23">
+        <v>5517539000.0</v>
+      </c>
+      <c r="AH23">
+        <v>5509924000.0</v>
+      </c>
+      <c r="AI23">
+        <v>5383102000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>5289225000.0</v>
+      </c>
+      <c r="AK23">
+        <v>5231488000.0</v>
+      </c>
+      <c r="AL23">
+        <v>5038696000.0</v>
+      </c>
+      <c r="AM23">
+        <v>5106226000.0</v>
+      </c>
+      <c r="AN23">
+        <v>4081328000.0</v>
+      </c>
+      <c r="AO23">
+        <v>3909644000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3761665000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3709905000.0</v>
+      </c>
+      <c r="AR23">
+        <v>3608483000.0</v>
+      </c>
+      <c r="AS23">
+        <v>3516541000.0</v>
+      </c>
+      <c r="AT23">
+        <v>3371078000.0</v>
+      </c>
+      <c r="AU23">
+        <v>3275295000.0</v>
+      </c>
+      <c r="AV23">
+        <v>3277003000.0</v>
+      </c>
+      <c r="AW23">
+        <v>3209590000.0</v>
+      </c>
+      <c r="AX23">
+        <v>3175441000.0</v>
+      </c>
+      <c r="AY23">
+        <v>3139951000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>3170197000.0</v>
+      </c>
+      <c r="BA23">
+        <v>3108062000.0</v>
+      </c>
+      <c r="BB23">
+        <v>3094420000.0</v>
+      </c>
+      <c r="BC23">
+        <v>3123928000.0</v>
+      </c>
+      <c r="BD23">
+        <v>3325786000.0</v>
+      </c>
+      <c r="BE23">
+        <v>3193692000.0</v>
+      </c>
+      <c r="BF23">
+        <v>3183134000.0</v>
+      </c>
+      <c r="BG23">
+        <v>3245154000.0</v>
+      </c>
+      <c r="BH23">
+        <v>3377779000.0</v>
+      </c>
+      <c r="BI23">
+        <v>3370467000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>2935432000.0</v>
+      </c>
+      <c r="BK23">
+        <v>2925316000.0</v>
+      </c>
+      <c r="BL23">
+        <v>2805840000.0</v>
+      </c>
+      <c r="BM23">
+        <v>2504244000.0</v>
+      </c>
+      <c r="BN23">
+        <v>2272729000.0</v>
+      </c>
+      <c r="BO23">
+        <v>2361405000.0</v>
+      </c>
+      <c r="BP23">
+        <v>2365655000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>2518625000.0</v>
+      </c>
+      <c r="BR23">
+        <v>2214929000.0</v>
+      </c>
+      <c r="BS23">
+        <v>2230703000.0</v>
+      </c>
+      <c r="BT23">
+        <v>2493767000.0</v>
+      </c>
+      <c r="BU23">
+        <v>2236401000.0</v>
+      </c>
+      <c r="BV23">
+        <v>2197718000.0</v>
+      </c>
+      <c r="BW23">
+        <v>2047878000.0</v>
+      </c>
+      <c r="BX23">
+        <v>1999118000.0</v>
+      </c>
+      <c r="BY23">
+        <v>1828259000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1753312000.0</v>
+      </c>
+      <c r="CA23">
+        <v>1756623000.0</v>
+      </c>
+      <c r="CB23">
+        <v>1535587000.0</v>
+      </c>
+      <c r="CC23">
+        <v>1508175000.0</v>
+      </c>
+      <c r="CD23">
+        <v>1306541000.0</v>
+      </c>
+      <c r="CE23">
+        <v>1258084000.0</v>
+      </c>
+      <c r="CF23">
+        <v>1286968000.0</v>
+      </c>
+      <c r="CG23">
+        <v>1169842000.0</v>
+      </c>
+      <c r="CH23">
+        <v>1140522000.0</v>
+      </c>
+      <c r="CI23">
+        <v>1110582000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>1059950099.0</v>
+      </c>
+      <c r="CK23">
+        <v>1046389619.0</v>
+      </c>
+      <c r="CL23">
+        <v>1016054000.0</v>
+      </c>
+      <c r="CM23">
+        <v>963594356.0</v>
+      </c>
+      <c r="CN23">
+        <v>907726204.0</v>
+      </c>
+      <c r="CO23">
+        <v>863320472.0</v>
+      </c>
+      <c r="CP23">
+        <v>866283808.0</v>
+      </c>
+      <c r="CQ23">
+        <v>902297375.0</v>
+      </c>
+      <c r="CR23">
+        <v>876786501.0</v>
+      </c>
+      <c r="CS23">
+        <v>864819022.0</v>
+      </c>
+      <c r="CT23">
+        <v>808074356.0</v>
+      </c>
+      <c r="CU23">
+        <v>789404091.0</v>
+      </c>
+      <c r="CV23">
+        <v>795249563.0</v>
+      </c>
+      <c r="CW23">
+        <v>803841924.0</v>
+      </c>
+      <c r="CX23">
+        <v>736898985.0</v>
+      </c>
+      <c r="CY23">
+        <v>701535957.0</v>
+      </c>
+      <c r="CZ23">
+        <v>710063190.0</v>
+      </c>
+      <c r="DA23">
+        <v>690692189.0</v>
+      </c>
+      <c r="DB23">
+        <v>660063978.0</v>
+      </c>
+      <c r="DC23">
+        <v>500354950.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:107">
+      <c r="A24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>413104000.0</v>
+      </c>
+      <c r="D24">
+        <v>188623000.0</v>
+      </c>
+      <c r="E24">
+        <v>667623000.0</v>
+      </c>
+      <c r="F24">
+        <v>661437000.0</v>
+      </c>
+      <c r="G24">
+        <v>617330000.0</v>
+      </c>
+      <c r="H24">
+        <v>192754000.0</v>
+      </c>
+      <c r="I24">
+        <v>477222000.0</v>
+      </c>
+      <c r="J24">
+        <v>412534000.0</v>
+      </c>
+      <c r="K24">
+        <v>476370000.0</v>
+      </c>
+      <c r="L24">
+        <v>203616000.0</v>
+      </c>
+      <c r="M24">
+        <v>338216000.0</v>
+      </c>
+      <c r="N24">
+        <v>505096000.0</v>
+      </c>
+      <c r="O24">
+        <v>469058000.0</v>
+      </c>
+      <c r="P24">
+        <v>579552000.0</v>
+      </c>
+      <c r="Q24">
+        <v>352720000.0</v>
+      </c>
+      <c r="R24">
+        <v>431859000.0</v>
+      </c>
+      <c r="S24">
+        <v>433877000.0</v>
+      </c>
+      <c r="T24">
+        <v>558762000.0</v>
+      </c>
+      <c r="U24">
+        <v>497873000.0</v>
+      </c>
+      <c r="V24">
+        <v>488449000.0</v>
+      </c>
+      <c r="W24">
+        <v>433167000.0</v>
+      </c>
+      <c r="X24">
+        <v>504718000.0</v>
+      </c>
+      <c r="Y24">
+        <v>442548000.0</v>
+      </c>
+      <c r="Z24">
+        <v>431345000.0</v>
+      </c>
+      <c r="AA24">
+        <v>347254000.0</v>
+      </c>
+      <c r="AB24">
+        <v>406430000.0</v>
+      </c>
+      <c r="AC24">
+        <v>340813000.0</v>
+      </c>
+      <c r="AD24">
+        <v>339204000.0</v>
+      </c>
+      <c r="AE24">
+        <v>352839000.0</v>
+      </c>
+      <c r="AF24">
+        <v>341606000.0</v>
+      </c>
+      <c r="AG24">
+        <v>279939000.0</v>
+      </c>
+      <c r="AH24">
+        <v>285347000.0</v>
+      </c>
+      <c r="AI24">
+        <v>284707000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>371779000.0</v>
+      </c>
+      <c r="AK24">
+        <v>337197000.0</v>
+      </c>
+      <c r="AL24">
+        <v>335260000.0</v>
+      </c>
+      <c r="AM24">
+        <v>353119000.0</v>
+      </c>
+      <c r="AN24">
+        <v>382520000.0</v>
+      </c>
+      <c r="AO24">
+        <v>246829000.0</v>
+      </c>
+      <c r="AP24">
+        <v>257169000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>250595000.0</v>
+      </c>
+      <c r="AR24">
+        <v>327133000.0</v>
+      </c>
+      <c r="AS24">
+        <v>251491000.0</v>
+      </c>
+      <c r="AT24">
+        <v>245353000.0</v>
+      </c>
+      <c r="AU24">
+        <v>243671000.0</v>
+      </c>
+      <c r="AV24">
+        <v>296690000.0</v>
+      </c>
+      <c r="AW24">
+        <v>243929000.0</v>
+      </c>
+      <c r="AX24">
+        <v>229050000.0</v>
+      </c>
+      <c r="AY24">
+        <v>247125000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>276912000.0</v>
+      </c>
+      <c r="BA24">
+        <v>241246000.0</v>
+      </c>
+      <c r="BB24">
+        <v>272393000.0</v>
+      </c>
+      <c r="BC24">
+        <v>290460000.0</v>
+      </c>
+      <c r="BD24">
+        <v>330151000.0</v>
+      </c>
+      <c r="BE24">
+        <v>232185000.0</v>
+      </c>
+      <c r="BF24">
+        <v>217560000.0</v>
+      </c>
+      <c r="BG24">
+        <v>190969000.0</v>
+      </c>
+      <c r="BH24">
+        <v>239626000.0</v>
+      </c>
+      <c r="BI24">
+        <v>185810000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>172855000.0</v>
+      </c>
+      <c r="BK24">
+        <v>85081000.0</v>
+      </c>
+      <c r="BL24">
+        <v>192381000.0</v>
+      </c>
+      <c r="BM24">
+        <v>265577000.0</v>
+      </c>
+      <c r="BN24">
+        <v>264862000.0</v>
+      </c>
+      <c r="BO24">
+        <v>273619000.0</v>
+      </c>
+      <c r="BP24">
+        <v>213181000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>489191000.0</v>
+      </c>
+      <c r="BR24">
+        <v>258425000.0</v>
+      </c>
+      <c r="BS24">
+        <v>236787000.0</v>
+      </c>
+      <c r="BT24">
+        <v>205038000.0</v>
+      </c>
+      <c r="BU24">
+        <v>318865000.0</v>
+      </c>
+      <c r="BV24">
+        <v>56807000.0</v>
+      </c>
+      <c r="BW24">
+        <v>56807000.0</v>
+      </c>
+      <c r="BX24">
+        <v>215708000.0</v>
+      </c>
+      <c r="BY24">
+        <v>56807000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>56807000.0</v>
+      </c>
+      <c r="CA24">
+        <v>61557000.0</v>
+      </c>
+      <c r="CB24">
+        <v>66245000.0</v>
+      </c>
+      <c r="CC24">
+        <v>35054000.0</v>
+      </c>
+      <c r="CD24">
+        <v>30930000.0</v>
+      </c>
+      <c r="CE24">
+        <v>30930000.0</v>
+      </c>
+      <c r="CF24">
+        <v>59711000.0</v>
+      </c>
+      <c r="CG24">
+        <v>20620000.0</v>
+      </c>
+      <c r="CH24">
+        <v>20620000.0</v>
+      </c>
+      <c r="CI24">
+        <v>20620000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>34202000.0</v>
+      </c>
+      <c r="CK24">
+        <v>32462000.0</v>
+      </c>
+      <c r="CL24">
+        <v>72347000.0</v>
+      </c>
+      <c r="CM24">
+        <v>30919000.0</v>
+      </c>
+      <c r="CN24">
+        <v>31231000.0</v>
+      </c>
+      <c r="CO24">
+        <v>34564000.0</v>
+      </c>
+      <c r="CP24">
+        <v>46467000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>46892000.0</v>
+      </c>
+      <c r="CR24">
+        <v>46823000.0</v>
+      </c>
+      <c r="CS24">
+        <v>46998000.0</v>
+      </c>
+      <c r="CT24">
+        <v>28697000.0</v>
+      </c>
+      <c r="CU24">
+        <v>28376000.0</v>
+      </c>
+      <c r="CV24">
+        <v>26399000.0</v>
+      </c>
+      <c r="CW24">
+        <v>27401000.0</v>
+      </c>
+      <c r="CX24">
+        <v>28924000.0</v>
+      </c>
+      <c r="CY24">
+        <v>21955000.0</v>
+      </c>
+      <c r="CZ24">
+        <v>20966000.0</v>
+      </c>
+      <c r="DA24">
+        <v>20979000.0</v>
+      </c>
+      <c r="DB24">
+        <v>21017000.0</v>
+      </c>
+      <c r="DC24">
+        <v>17910000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:107">
+      <c r="A25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>355096000.0</v>
+      </c>
+      <c r="O25">
+        <v>369058000.0</v>
+      </c>
+      <c r="P25">
+        <v>479552000.0</v>
+      </c>
+      <c r="Q25">
+        <v>352720000.0</v>
+      </c>
+      <c r="R25">
+        <v>381859000.0</v>
+      </c>
+      <c r="S25">
+        <v>383877000.0</v>
+      </c>
+      <c r="T25">
+        <v>508762000.0</v>
+      </c>
+      <c r="U25">
+        <v>447873000.0</v>
+      </c>
+      <c r="V25">
+        <v>438449000.0</v>
+      </c>
+      <c r="W25">
+        <v>433167000.0</v>
+      </c>
+      <c r="X25">
+        <v>504718000.0</v>
+      </c>
+      <c r="Y25">
+        <v>442548000.0</v>
+      </c>
+      <c r="Z25">
+        <v>431345000.0</v>
+      </c>
+      <c r="AA25">
+        <v>347254000.0</v>
+      </c>
+      <c r="AB25">
+        <v>406430000.0</v>
+      </c>
+      <c r="AC25">
+        <v>340813000.0</v>
+      </c>
+      <c r="AD25">
+        <v>339204000.0</v>
+      </c>
+      <c r="AE25">
+        <v>352839000.0</v>
+      </c>
+      <c r="AF25">
+        <v>341606000.0</v>
+      </c>
+      <c r="AG25">
+        <v>279939000.0</v>
+      </c>
+      <c r="AH25">
+        <v>285347000.0</v>
+      </c>
+      <c r="AI25">
+        <v>284707000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>371779000.0</v>
+      </c>
+      <c r="AK25">
+        <v>337197000.0</v>
+      </c>
+      <c r="AL25">
+        <v>335260000.0</v>
+      </c>
+      <c r="AM25">
+        <v>353119000.0</v>
+      </c>
+      <c r="AN25">
+        <v>382520000.0</v>
+      </c>
+      <c r="AO25">
+        <v>246829000.0</v>
+      </c>
+      <c r="AP25">
+        <v>257169000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>250595000.0</v>
+      </c>
+      <c r="AR25">
+        <v>327133000.0</v>
+      </c>
+      <c r="AS25">
+        <v>251491000.0</v>
+      </c>
+      <c r="AT25">
+        <v>245353000.0</v>
+      </c>
+      <c r="AU25">
+        <v>243671000.0</v>
+      </c>
+      <c r="AV25">
+        <v>296690000.0</v>
+      </c>
+      <c r="AW25">
+        <v>243929000.0</v>
+      </c>
+      <c r="AX25">
+        <v>229050000.0</v>
+      </c>
+      <c r="AY25">
+        <v>247125000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>276912000.0</v>
+      </c>
+      <c r="BA25">
+        <v>241246000.0</v>
+      </c>
+      <c r="BB25">
+        <v>272393000.0</v>
+      </c>
+      <c r="BC25">
+        <v>290460000.0</v>
+      </c>
+      <c r="BD25">
+        <v>330151000.0</v>
+      </c>
+      <c r="BE25">
+        <v>232185000.0</v>
+      </c>
+      <c r="BF25">
+        <v>217560000.0</v>
+      </c>
+      <c r="BG25">
+        <v>190969000.0</v>
+      </c>
+      <c r="BH25">
+        <v>239626000.0</v>
+      </c>
+      <c r="BI25">
+        <v>185810000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>172855000.0</v>
+      </c>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+    </row>
+    <row r="26" spans="1:107">
+      <c r="A26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>3911106000.0</v>
+      </c>
+      <c r="D26">
+        <v>3801525000.0</v>
+      </c>
+      <c r="E26">
+        <v>3527467000.0</v>
+      </c>
+      <c r="F26">
+        <v>3384347000.0</v>
+      </c>
+      <c r="G26">
+        <v>3108763000.0</v>
+      </c>
+      <c r="H26">
+        <v>2855285000.0</v>
+      </c>
+      <c r="I26">
+        <v>2714194000.0</v>
+      </c>
+      <c r="J26">
+        <v>2460549000.0</v>
+      </c>
+      <c r="K26">
+        <v>2443977000.0</v>
+      </c>
+      <c r="L26">
+        <v>2427078000.0</v>
+      </c>
+      <c r="M26">
+        <v>2279578000.0</v>
+      </c>
+      <c r="N26">
+        <v>2340821000.0</v>
+      </c>
+      <c r="O26">
+        <v>2338746000.0</v>
+      </c>
+      <c r="P26">
+        <v>2309512000.0</v>
+      </c>
+      <c r="Q26">
+        <v>2171942000.0</v>
+      </c>
+      <c r="R26">
+        <v>2172318000.0</v>
+      </c>
+      <c r="S26">
+        <v>1993927000.0</v>
+      </c>
+      <c r="T26">
+        <v>1855583000.0</v>
+      </c>
+      <c r="U26">
+        <v>1717442000.0</v>
+      </c>
+      <c r="V26">
+        <v>1585847000.0</v>
+      </c>
+      <c r="W26">
+        <v>1005290000.0</v>
+      </c>
+      <c r="X26">
+        <v>8049457000.0</v>
+      </c>
+      <c r="Y26">
+        <v>1062914000.0</v>
+      </c>
+      <c r="Z26">
+        <v>1057239000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1211647000.0</v>
+      </c>
+      <c r="AB26">
+        <v>6625576000.0</v>
+      </c>
+      <c r="AC26">
+        <v>1354986000.0</v>
+      </c>
+      <c r="AD26">
+        <v>1328767000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1199067000.0</v>
+      </c>
+      <c r="AF26">
+        <v>5120665000.0</v>
+      </c>
+      <c r="AG26">
+        <v>776082000.0</v>
+      </c>
+      <c r="AH26">
+        <v>757591000.0</v>
+      </c>
+      <c r="AI26">
+        <v>753862000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>4799420000.0</v>
+      </c>
+      <c r="AK26">
+        <v>4702603000.0</v>
+      </c>
+      <c r="AL26">
+        <v>4585231000.0</v>
+      </c>
+      <c r="AM26">
+        <v>4548962000.0</v>
+      </c>
+      <c r="AN26">
+        <v>3646489000.0</v>
+      </c>
+      <c r="AO26">
+        <v>3548299000.0</v>
+      </c>
+      <c r="AP26">
+        <v>3396511000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>3328972000.0</v>
+      </c>
+      <c r="AR26">
+        <v>3236833000.0</v>
+      </c>
+      <c r="AS26">
+        <v>3104757000.0</v>
+      </c>
+      <c r="AT26">
+        <v>2981369000.0</v>
+      </c>
+      <c r="AU26">
+        <v>2880457000.0</v>
+      </c>
+      <c r="AV26">
+        <v>2870932000.0</v>
+      </c>
+      <c r="AW26">
+        <v>2742879000.0</v>
+      </c>
+      <c r="AX26">
+        <v>2692214000.0</v>
+      </c>
+      <c r="AY26">
+        <v>2618987000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>2559050000.0</v>
+      </c>
+      <c r="BA26">
+        <v>2565724000.0</v>
+      </c>
+      <c r="BB26">
+        <v>2546754000.0</v>
+      </c>
+      <c r="BC26">
+        <v>2555970000.0</v>
+      </c>
+      <c r="BD26">
+        <v>2738007000.0</v>
+      </c>
+      <c r="BE26">
+        <v>2587908000.0</v>
+      </c>
+      <c r="BF26">
+        <v>2531855000.0</v>
+      </c>
+      <c r="BG26">
+        <v>2672648000.0</v>
+      </c>
+      <c r="BH26">
+        <v>2772263000.0</v>
+      </c>
+      <c r="BI26">
+        <v>2631654000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>2441862000.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+    </row>
+    <row r="27" spans="1:107">
+      <c r="A27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+    </row>
+    <row r="28" spans="1:107">
+      <c r="A28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28">
+        <v>408201000.0</v>
+      </c>
+      <c r="C28">
+        <v>154562000.0</v>
+      </c>
+      <c r="D28">
+        <v>300465000.0</v>
+      </c>
+      <c r="E28">
+        <v>197729000.0</v>
+      </c>
+      <c r="F28">
+        <v>180088000.0</v>
+      </c>
+      <c r="G28">
+        <v>142380000.0</v>
+      </c>
+      <c r="H28">
+        <v>-322973000.0</v>
+      </c>
+      <c r="I28">
+        <v>49852000.0</v>
+      </c>
+      <c r="J28">
+        <v>18204000.0</v>
+      </c>
+      <c r="K28">
+        <v>103767000.0</v>
+      </c>
+      <c r="L28">
+        <v>19808000.0</v>
+      </c>
+      <c r="M28">
+        <v>-35136000.0</v>
+      </c>
+      <c r="N28">
+        <v>178028000.0</v>
+      </c>
+      <c r="O28">
+        <v>179753000.0</v>
+      </c>
+      <c r="P28">
+        <v>280164000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-400120000.0</v>
+      </c>
+      <c r="R28">
+        <v>-518849000.0</v>
+      </c>
+      <c r="S28">
+        <v>-1554313000.0</v>
+      </c>
+      <c r="T28">
+        <v>-1469923000.0</v>
+      </c>
+      <c r="U28">
+        <v>-898423000.0</v>
+      </c>
+      <c r="V28">
+        <v>-528300000.0</v>
+      </c>
+      <c r="W28">
+        <v>-407026000.0</v>
+      </c>
+      <c r="X28">
+        <v>9389000.0</v>
+      </c>
+      <c r="Y28">
+        <v>293163000.0</v>
+      </c>
+      <c r="Z28">
+        <v>328092000.0</v>
+      </c>
+      <c r="AA28">
+        <v>384909000.0</v>
+      </c>
+      <c r="AB28">
+        <v>460910000.0</v>
+      </c>
+      <c r="AC28">
+        <v>544591000.0</v>
+      </c>
+      <c r="AD28">
+        <v>554059000.0</v>
+      </c>
+      <c r="AE28">
+        <v>325734000.0</v>
+      </c>
+      <c r="AF28">
+        <v>213583000.0</v>
+      </c>
+      <c r="AG28">
+        <v>523040000.0</v>
+      </c>
+      <c r="AH28">
+        <v>468889000.0</v>
+      </c>
+      <c r="AI28">
+        <v>364929000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>389777000.0</v>
+      </c>
+      <c r="AK28">
+        <v>390312000.0</v>
+      </c>
+      <c r="AL28">
+        <v>417930000.0</v>
+      </c>
+      <c r="AM28">
+        <v>293650000.0</v>
+      </c>
+      <c r="AN28">
+        <v>182738000.0</v>
+      </c>
+      <c r="AO28">
+        <v>255838000.0</v>
+      </c>
+      <c r="AP28">
+        <v>224190000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>274055000.0</v>
+      </c>
+      <c r="AR28">
+        <v>342067000.0</v>
+      </c>
+      <c r="AS28">
+        <v>198646000.0</v>
+      </c>
+      <c r="AT28">
+        <v>217602000.0</v>
+      </c>
+      <c r="AU28">
+        <v>149386000.0</v>
+      </c>
+      <c r="AV28">
+        <v>334729000.0</v>
+      </c>
+      <c r="AW28">
+        <v>234853000.0</v>
+      </c>
+      <c r="AX28">
+        <v>254965000.0</v>
+      </c>
+      <c r="AY28">
+        <v>234230000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>111119000.0</v>
+      </c>
+      <c r="BA28">
+        <v>254817000.0</v>
+      </c>
+      <c r="BB28">
+        <v>344816000.0</v>
+      </c>
+      <c r="BC28">
+        <v>243741000.0</v>
+      </c>
+      <c r="BD28">
+        <v>292832000.0</v>
+      </c>
+      <c r="BE28">
+        <v>272540000.0</v>
+      </c>
+      <c r="BF28">
+        <v>232141000.0</v>
+      </c>
+      <c r="BG28">
+        <v>101374000.0</v>
+      </c>
+      <c r="BH28">
+        <v>152124000.0</v>
+      </c>
+      <c r="BI28">
+        <v>21307000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>76373000.0</v>
+      </c>
+      <c r="BK28">
+        <v>84181000.0</v>
+      </c>
+      <c r="BL28">
+        <v>19448000.0</v>
+      </c>
+      <c r="BM28">
+        <v>213864000.0</v>
+      </c>
+      <c r="BN28">
+        <v>184804000.0</v>
+      </c>
+      <c r="BO28">
+        <v>134249000.0</v>
+      </c>
+      <c r="BP28">
+        <v>153025000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>394021000.0</v>
+      </c>
+      <c r="BR28">
+        <v>235692000.0</v>
+      </c>
+      <c r="BS28">
+        <v>263460000.0</v>
+      </c>
+      <c r="BT28">
+        <v>437997000.0</v>
+      </c>
+      <c r="BU28">
+        <v>314646000.0</v>
+      </c>
+      <c r="BV28">
+        <v>264726000.0</v>
+      </c>
+      <c r="BW28">
+        <v>194177000.0</v>
+      </c>
+      <c r="BX28">
+        <v>148404000.0</v>
+      </c>
+      <c r="BY28">
+        <v>150473000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>106490000.0</v>
+      </c>
+      <c r="CA28">
+        <v>101990000.0</v>
+      </c>
+      <c r="CB28">
+        <v>32579000.0</v>
+      </c>
+      <c r="CC28">
+        <v>31220000.0</v>
+      </c>
+      <c r="CD28">
+        <v>73723000.0</v>
+      </c>
+      <c r="CE28">
+        <v>70518000.0</v>
+      </c>
+      <c r="CF28">
+        <v>13659000.0</v>
+      </c>
+      <c r="CG28">
+        <v>17701000.0</v>
+      </c>
+      <c r="CH28">
+        <v>23164000.0</v>
+      </c>
+      <c r="CI28">
+        <v>59576000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>12304147.0</v>
+      </c>
+      <c r="CK28">
+        <v>3003489.0</v>
+      </c>
+      <c r="CL28">
+        <v>40468665.0</v>
+      </c>
+      <c r="CM28">
+        <v>4659578.0</v>
+      </c>
+      <c r="CN28">
+        <v>13123000.0</v>
+      </c>
+      <c r="CO28">
+        <v>-11772361.0</v>
+      </c>
+      <c r="CP28">
+        <v>-3693277.0</v>
+      </c>
+      <c r="CQ28">
+        <v>-10641003.0</v>
+      </c>
+      <c r="CR28">
+        <v>-7295675.0</v>
+      </c>
+      <c r="CS28">
+        <v>-18537145.0</v>
+      </c>
+      <c r="CT28">
+        <v>-22591885.0</v>
+      </c>
+      <c r="CU28">
+        <v>-8496048.0</v>
+      </c>
+      <c r="CV28">
+        <v>-20212454.0</v>
+      </c>
+      <c r="CW28">
+        <v>-87928705.0</v>
+      </c>
+      <c r="CX28">
+        <v>-12537664.0</v>
+      </c>
+      <c r="CY28">
+        <v>-13778574.0</v>
+      </c>
+      <c r="CZ28">
+        <v>-14782550.0</v>
+      </c>
+      <c r="DA28">
+        <v>-67228644.0</v>
+      </c>
+      <c r="DB28">
+        <v>-53466121.0</v>
+      </c>
+      <c r="DC28">
+        <v>-56194990.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:107">
+      <c r="A29" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>2363320000.0</v>
+      </c>
+      <c r="D29">
+        <v>2156021000.0</v>
+      </c>
+      <c r="E29">
+        <v>2577967000.0</v>
+      </c>
+      <c r="F29">
+        <v>2512348000.0</v>
+      </c>
+      <c r="G29">
+        <v>2413415000.0</v>
+      </c>
+      <c r="H29">
+        <v>1944768000.0</v>
+      </c>
+      <c r="I29">
+        <v>2237245000.0</v>
+      </c>
+      <c r="J29">
+        <v>2095819000.0</v>
+      </c>
+      <c r="K29">
+        <v>2136107000.0</v>
+      </c>
+      <c r="L29">
+        <v>1847696000.0</v>
+      </c>
+      <c r="M29">
+        <v>1878108000.0</v>
+      </c>
+      <c r="N29">
+        <v>2051341000.0</v>
+      </c>
+      <c r="O29">
+        <v>1989890000.0</v>
+      </c>
+      <c r="P29">
+        <v>2029827000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1726950000.0</v>
+      </c>
+      <c r="R29">
+        <v>1807283000.0</v>
+      </c>
+      <c r="S29">
+        <v>1835066000.0</v>
+      </c>
+      <c r="T29">
+        <v>2015890000.0</v>
+      </c>
+      <c r="U29">
+        <v>497873000.0</v>
+      </c>
+      <c r="V29">
+        <v>488449000.0</v>
+      </c>
+      <c r="W29">
+        <v>483167000.0</v>
+      </c>
+      <c r="X29">
+        <v>1362612000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1365777000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1352776000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1242629000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+    </row>
+    <row r="30" spans="1:107">
+      <c r="A30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30">
+        <v>58300000.0</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30">
+        <v>10371304000.0</v>
+      </c>
+      <c r="O30">
+        <v>9873623000.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30">
+        <v>9214415000.0</v>
+      </c>
+      <c r="R30">
+        <v>9128630000.0</v>
+      </c>
+      <c r="S30">
+        <v>8916861000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30">
+        <v>8964487000.0</v>
+      </c>
+      <c r="V30">
+        <v>7098082000.0</v>
+      </c>
+      <c r="W30">
+        <v>7157254000.0</v>
+      </c>
+      <c r="X30"/>
+      <c r="Y30">
+        <v>6003037000.0</v>
+      </c>
+      <c r="Z30">
+        <v>6029781000.0</v>
+      </c>
+      <c r="AA30">
+        <v>5365330000.0</v>
+      </c>
+      <c r="AB30"/>
+      <c r="AC30">
+        <v>5183459000.0</v>
+      </c>
+      <c r="AD30">
+        <v>27008000.0</v>
+      </c>
+      <c r="AE30">
+        <v>26276000.0</v>
+      </c>
+      <c r="AF30">
+        <v>16069000.0</v>
+      </c>
+      <c r="AG30">
+        <v>19879000.0</v>
+      </c>
+      <c r="AH30">
+        <v>17808000.0</v>
+      </c>
+      <c r="AI30">
+        <v>17277000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>14069000.0</v>
+      </c>
+      <c r="AK30">
+        <v>14213000.0</v>
+      </c>
+      <c r="AL30">
+        <v>11923000.0</v>
+      </c>
+      <c r="AM30">
+        <v>12229000.0</v>
+      </c>
+      <c r="AN30">
+        <v>11117000.0</v>
+      </c>
+      <c r="AO30">
+        <v>8526000.0</v>
+      </c>
+      <c r="AP30">
+        <v>8123000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>8797000.0</v>
+      </c>
+      <c r="AR30">
+        <v>8399000.0</v>
+      </c>
+      <c r="AS30">
+        <v>8660000.0</v>
+      </c>
+      <c r="AT30">
+        <v>7920000.0</v>
+      </c>
+      <c r="AU30">
+        <v>8061000.0</v>
+      </c>
+      <c r="AV30">
+        <v>7956000.0</v>
+      </c>
+      <c r="AW30">
+        <v>7526000.0</v>
+      </c>
+      <c r="AX30">
+        <v>7009000.0</v>
+      </c>
+      <c r="AY30">
+        <v>7476000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>7303000.0</v>
+      </c>
+      <c r="BA30">
+        <v>7897000.0</v>
+      </c>
+      <c r="BB30">
+        <v>9235000.0</v>
+      </c>
+      <c r="BC30">
+        <v>10062000.0</v>
+      </c>
+      <c r="BD30">
+        <v>8497000.0</v>
+      </c>
+      <c r="BE30">
+        <v>86332000.0</v>
+      </c>
+      <c r="BF30">
+        <v>98101000.0</v>
+      </c>
+      <c r="BG30">
+        <v>182402000.0</v>
+      </c>
+      <c r="BH30">
+        <v>193747000.0</v>
+      </c>
+      <c r="BI30">
+        <v>184652000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>100301000.0</v>
+      </c>
+      <c r="BK30">
+        <v>111368000.0</v>
+      </c>
+      <c r="BL30">
+        <v>95756000.0</v>
+      </c>
+      <c r="BM30">
+        <v>7573000.0</v>
+      </c>
+      <c r="BN30">
+        <v>67397000.0</v>
+      </c>
+      <c r="BO30">
+        <v>7229000.0</v>
+      </c>
+      <c r="BP30">
+        <v>18119000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>7894000.0</v>
+      </c>
+      <c r="BR30">
+        <v>7369000.0</v>
+      </c>
+      <c r="BS30">
+        <v>7150000.0</v>
+      </c>
+      <c r="BT30">
+        <v>7557000.0</v>
+      </c>
+      <c r="BU30">
+        <v>7926000.0</v>
+      </c>
+      <c r="BV30">
+        <v>7766000.0</v>
+      </c>
+      <c r="BW30">
+        <v>8465000.0</v>
+      </c>
+      <c r="BX30">
+        <v>8334000.0</v>
+      </c>
+      <c r="BY30">
+        <v>9756000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>9109000.0</v>
+      </c>
+      <c r="CA30">
+        <v>8843000.0</v>
+      </c>
+      <c r="CB30">
+        <v>7995000.0</v>
+      </c>
+      <c r="CC30">
+        <v>7343000.0</v>
+      </c>
+      <c r="CD30">
+        <v>6018000.0</v>
+      </c>
+      <c r="CE30">
+        <v>5913000.0</v>
+      </c>
+      <c r="CF30">
+        <v>5598000.0</v>
+      </c>
+      <c r="CG30">
+        <v>5115000.0</v>
+      </c>
+      <c r="CH30">
+        <v>4620000.0</v>
+      </c>
+      <c r="CI30">
+        <v>4678000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>4238008.0</v>
+      </c>
+      <c r="CK30">
+        <v>3914690.0</v>
+      </c>
+      <c r="CL30">
+        <v>3878000.0</v>
+      </c>
+      <c r="CM30">
+        <v>2819959.0</v>
+      </c>
+      <c r="CN30">
+        <v>3278904.0</v>
+      </c>
+      <c r="CO30">
+        <v>3235794.0</v>
+      </c>
+      <c r="CP30">
+        <v>3265711.0</v>
+      </c>
+      <c r="CQ30">
+        <v>3656074.0</v>
+      </c>
+      <c r="CR30">
+        <v>3458596.0</v>
+      </c>
+      <c r="CS30">
+        <v>3544805.0</v>
+      </c>
+      <c r="CT30">
+        <v>3778308.0</v>
+      </c>
+      <c r="CU30">
+        <v>3748688.0</v>
+      </c>
+      <c r="CV30">
+        <v>3140912.0</v>
+      </c>
+      <c r="CW30">
+        <v>3562115.0</v>
+      </c>
+      <c r="CX30">
+        <v>3434584.0</v>
+      </c>
+      <c r="CY30">
+        <v>3880860.0</v>
+      </c>
+      <c r="CZ30">
+        <v>4258710.0</v>
+      </c>
+      <c r="DA30">
+        <v>4270688.0</v>
+      </c>
+      <c r="DB30">
+        <v>3737045.0</v>
+      </c>
+      <c r="DC30">
+        <v>2822335.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:107">
+      <c r="A31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>1166537000.0</v>
+      </c>
+      <c r="O31">
+        <v>1139988000.0</v>
+      </c>
+      <c r="P31">
+        <v>1068192000.0</v>
+      </c>
+      <c r="Q31">
+        <v>990849000.0</v>
+      </c>
+      <c r="R31">
+        <v>990732000.0</v>
+      </c>
+      <c r="S31">
+        <v>1015170000.0</v>
+      </c>
+      <c r="T31">
+        <v>1069678000.0</v>
+      </c>
+      <c r="U31">
+        <v>1050443000.0</v>
+      </c>
+      <c r="V31">
+        <v>837376000.0</v>
+      </c>
+      <c r="W31">
+        <v>810260000.0</v>
+      </c>
+      <c r="X31">
+        <v>795324000.0</v>
+      </c>
+      <c r="Y31">
+        <v>650103000.0</v>
+      </c>
+      <c r="Z31">
+        <v>634423000.0</v>
+      </c>
+      <c r="AA31">
+        <v>611507000.0</v>
+      </c>
+      <c r="AB31">
+        <v>630765000.0</v>
+      </c>
+      <c r="AC31">
+        <v>607218000.0</v>
+      </c>
+      <c r="AD31">
+        <v>585049000.0</v>
+      </c>
+      <c r="AE31">
+        <v>559155000.0</v>
+      </c>
+      <c r="AF31">
+        <v>477906000.0</v>
+      </c>
+      <c r="AG31">
+        <v>460344000.0</v>
+      </c>
+      <c r="AH31">
+        <v>446971000.0</v>
+      </c>
+      <c r="AI31">
+        <v>427271000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>420172000.0</v>
+      </c>
+      <c r="AK31">
+        <v>417246000.0</v>
+      </c>
+      <c r="AL31">
+        <v>420109000.0</v>
+      </c>
+      <c r="AM31">
+        <v>412277000.0</v>
+      </c>
+      <c r="AN31">
+        <v>354613000.0</v>
+      </c>
+      <c r="AO31">
+        <v>348407000.0</v>
+      </c>
+      <c r="AP31">
+        <v>338706000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>326218000.0</v>
+      </c>
+      <c r="AR31">
+        <v>317420000.0</v>
+      </c>
+      <c r="AS31">
+        <v>309906000.0</v>
+      </c>
+      <c r="AT31">
+        <v>298501000.0</v>
+      </c>
+      <c r="AU31">
+        <v>291895000.0</v>
+      </c>
+      <c r="AV31">
+        <v>281743000.0</v>
+      </c>
+      <c r="AW31">
+        <v>273967000.0</v>
+      </c>
+      <c r="AX31">
+        <v>266463000.0</v>
+      </c>
+      <c r="AY31">
+        <v>256023000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>243953000.0</v>
+      </c>
+      <c r="BA31">
+        <v>241270000.0</v>
+      </c>
+      <c r="BB31">
+        <v>210595000.0</v>
+      </c>
+      <c r="BC31">
+        <v>206397000.0</v>
+      </c>
+      <c r="BD31">
+        <v>198005000.0</v>
+      </c>
+      <c r="BE31">
+        <v>195422000.0</v>
+      </c>
+      <c r="BF31">
+        <v>183541000.0</v>
+      </c>
+      <c r="BG31">
+        <v>173391000.0</v>
+      </c>
+      <c r="BH31">
+        <v>166653000.0</v>
+      </c>
+      <c r="BI31">
+        <v>161572000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>190548000.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+    </row>
+    <row r="32" spans="1:107">
+      <c r="A32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+    </row>
+    <row r="33" spans="1:107">
+      <c r="A33" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33">
+        <v>17125134000.0</v>
+      </c>
+      <c r="C33">
+        <v>16969286000.0</v>
+      </c>
+      <c r="D33">
+        <v>17092804000.0</v>
+      </c>
+      <c r="E33">
+        <v>14282473000.0</v>
+      </c>
+      <c r="F33">
+        <v>14066412000.0</v>
+      </c>
+      <c r="G33">
+        <v>13865297000.0</v>
+      </c>
+      <c r="H33">
+        <v>14721064000.0</v>
+      </c>
+      <c r="I33">
+        <v>12739962000.0</v>
+      </c>
+      <c r="J33">
+        <v>12605406000.0</v>
+      </c>
+      <c r="K33">
+        <v>12628852000.0</v>
+      </c>
+      <c r="L33">
+        <v>12466312000.0</v>
+      </c>
+      <c r="M33">
+        <v>12164586000.0</v>
+      </c>
+      <c r="N33">
+        <v>11993711000.0</v>
+      </c>
+      <c r="O33">
+        <v>11481568000.0</v>
+      </c>
+      <c r="P33">
+        <v>425068000.0</v>
+      </c>
+      <c r="Q33">
+        <v>10775035000.0</v>
+      </c>
+      <c r="R33">
+        <v>10640521000.0</v>
+      </c>
+      <c r="S33">
+        <v>10326135000.0</v>
+      </c>
+      <c r="T33">
+        <v>2278873000.0</v>
+      </c>
+      <c r="U33">
+        <v>2155331000.0</v>
+      </c>
+      <c r="V33">
+        <v>1917744000.0</v>
+      </c>
+      <c r="W33">
+        <v>8354846000.0</v>
+      </c>
+      <c r="X33">
+        <v>1785623000.0</v>
+      </c>
+      <c r="Y33">
+        <v>6963165000.0</v>
+      </c>
+      <c r="Z33">
+        <v>7006144000.0</v>
+      </c>
+      <c r="AA33">
+        <v>6154784000.0</v>
+      </c>
+      <c r="AB33">
+        <v>6030548000.0</v>
+      </c>
+      <c r="AC33">
+        <v>5841810000.0</v>
+      </c>
+      <c r="AD33">
+        <v>5742389000.0</v>
+      </c>
+      <c r="AE33">
+        <v>5584263000.0</v>
+      </c>
+      <c r="AF33">
+        <v>4710201000.0</v>
+      </c>
+      <c r="AG33">
+        <v>4669433000.0</v>
+      </c>
+      <c r="AH33">
+        <v>4662984000.0</v>
+      </c>
+      <c r="AI33">
+        <v>4569151000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>4479029000.0</v>
+      </c>
+      <c r="AK33">
+        <v>870618000.0</v>
+      </c>
+      <c r="AL33">
+        <v>4284594000.0</v>
+      </c>
+      <c r="AM33">
+        <v>4289728000.0</v>
+      </c>
+      <c r="AN33">
+        <v>603495000.0</v>
+      </c>
+      <c r="AO33">
+        <v>3301518000.0</v>
+      </c>
+      <c r="AP33">
+        <v>3164049000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>3132236000.0</v>
+      </c>
+      <c r="AR33">
+        <v>3053248000.0</v>
+      </c>
+      <c r="AS33">
+        <v>2909540000.0</v>
+      </c>
+      <c r="AT33">
+        <v>2857479000.0</v>
+      </c>
+      <c r="AU33">
+        <v>2756888000.0</v>
+      </c>
+      <c r="AV33">
+        <v>2762940000.0</v>
+      </c>
+      <c r="AW33">
+        <v>2616404000.0</v>
+      </c>
+      <c r="AX33">
+        <v>2592698000.0</v>
+      </c>
+      <c r="AY33">
+        <v>2533521000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>2512514000.0</v>
+      </c>
+      <c r="BA33">
+        <v>2540690000.0</v>
+      </c>
+      <c r="BB33">
+        <v>547846000.0</v>
+      </c>
+      <c r="BC33">
+        <v>2504140000.0</v>
+      </c>
+      <c r="BD33">
+        <v>2559758000.0</v>
+      </c>
+      <c r="BE33">
+        <v>2956150000.0</v>
+      </c>
+      <c r="BF33">
+        <v>2937320000.0</v>
+      </c>
+      <c r="BG33">
+        <v>2826942000.0</v>
+      </c>
+      <c r="BH33">
+        <v>3180443000.0</v>
+      </c>
+      <c r="BI33">
+        <v>2919312000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>2636649000.0</v>
+      </c>
+      <c r="BK33">
+        <v>2607850000.0</v>
+      </c>
+      <c r="BL33">
+        <v>2417818000.0</v>
+      </c>
+      <c r="BM33">
+        <v>2439958000.0</v>
+      </c>
+      <c r="BN33">
+        <v>2125274000.0</v>
+      </c>
+      <c r="BO33">
+        <v>2214806000.0</v>
+      </c>
+      <c r="BP33">
+        <v>2202845000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>2415561000.0</v>
+      </c>
+      <c r="BR33">
+        <v>2163177000.0</v>
+      </c>
+      <c r="BS33">
+        <v>2175826000.0</v>
+      </c>
+      <c r="BT33">
+        <v>2446200000.0</v>
+      </c>
+      <c r="BU33">
+        <v>2187656000.0</v>
+      </c>
+      <c r="BV33">
+        <v>2121942000.0</v>
+      </c>
+      <c r="BW33">
+        <v>1968870000.0</v>
+      </c>
+      <c r="BX33">
+        <v>1912800000.0</v>
+      </c>
+      <c r="BY33">
+        <v>1769810000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>1698101000.0</v>
+      </c>
+      <c r="CA33">
+        <v>1704790000.0</v>
+      </c>
+      <c r="CB33">
+        <v>1484365000.0</v>
+      </c>
+      <c r="CC33">
+        <v>1445105000.0</v>
+      </c>
+      <c r="CD33">
+        <v>1249853000.0</v>
+      </c>
+      <c r="CE33">
+        <v>1209470000.0</v>
+      </c>
+      <c r="CF33">
+        <v>1227168000.0</v>
+      </c>
+      <c r="CG33">
+        <v>1126084000.0</v>
+      </c>
+      <c r="CH33">
+        <v>1100652000.0</v>
+      </c>
+      <c r="CI33">
+        <v>1073678000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>1027231991.0</v>
+      </c>
+      <c r="CK33">
+        <v>1013016157.0</v>
+      </c>
+      <c r="CL33">
+        <v>980296601.0</v>
+      </c>
+      <c r="CM33">
+        <v>934514501.0</v>
+      </c>
+      <c r="CN33">
+        <v>877959000.0</v>
+      </c>
+      <c r="CO33">
+        <v>828748566.0</v>
+      </c>
+      <c r="CP33">
+        <v>827858468.0</v>
+      </c>
+      <c r="CQ33">
+        <v>856108019.0</v>
+      </c>
+      <c r="CR33">
+        <v>834209433.0</v>
+      </c>
+      <c r="CS33">
+        <v>810738886.0</v>
+      </c>
+      <c r="CT33">
+        <v>768007399.0</v>
+      </c>
+      <c r="CU33">
+        <v>759784098.0</v>
+      </c>
+      <c r="CV33">
+        <v>756497145.0</v>
+      </c>
+      <c r="CW33">
+        <v>695950082.0</v>
+      </c>
+      <c r="CX33">
+        <v>703002258.0</v>
+      </c>
+      <c r="CY33">
+        <v>672921610.0</v>
+      </c>
+      <c r="CZ33">
+        <v>680706179.0</v>
+      </c>
+      <c r="DA33">
+        <v>605795329.0</v>
+      </c>
+      <c r="DB33">
+        <v>588580744.0</v>
+      </c>
+      <c r="DC33">
+        <v>431613522.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:107">
+      <c r="A34" t="s">
+        <v>63</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>127965000.0</v>
+      </c>
+      <c r="O34">
+        <v>109468000.0</v>
+      </c>
+      <c r="P34">
+        <v>123207000.0</v>
+      </c>
+      <c r="Q34">
+        <v>138255000.0</v>
+      </c>
+      <c r="R34">
+        <v>112617000.0</v>
+      </c>
+      <c r="S34">
+        <v>95580000.0</v>
+      </c>
+      <c r="T34">
+        <v>105681000.0</v>
+      </c>
+      <c r="U34">
+        <v>122733000.0</v>
+      </c>
+      <c r="V34">
+        <v>100739000.0</v>
+      </c>
+      <c r="W34">
+        <v>99591000.0</v>
+      </c>
+      <c r="X34">
+        <v>132489000.0</v>
+      </c>
+      <c r="Y34">
+        <v>116935000.0</v>
+      </c>
+      <c r="Z34">
+        <v>108613000.0</v>
+      </c>
+      <c r="AA34">
+        <v>95047000.0</v>
+      </c>
+      <c r="AB34">
+        <v>66747000.0</v>
+      </c>
+      <c r="AC34">
+        <v>74077000.0</v>
+      </c>
+      <c r="AD34">
+        <v>50850000.0</v>
+      </c>
+      <c r="AE34">
+        <v>45811000.0</v>
+      </c>
+      <c r="AF34">
+        <v>40290000.0</v>
+      </c>
+      <c r="AG34">
+        <v>36854000.0</v>
+      </c>
+      <c r="AH34">
+        <v>39163000.0</v>
+      </c>
+      <c r="AI34">
+        <v>35333000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>37986000.0</v>
+      </c>
+      <c r="AK34">
+        <v>37869000.0</v>
+      </c>
+      <c r="AL34">
+        <v>30981000.0</v>
+      </c>
+      <c r="AM34">
+        <v>30537000.0</v>
+      </c>
+      <c r="AN34">
+        <v>77244000.0</v>
+      </c>
+      <c r="AO34">
+        <v>27244000.0</v>
+      </c>
+      <c r="AP34">
+        <v>26006000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>37138000.0</v>
+      </c>
+      <c r="AR34">
+        <v>35301000.0</v>
+      </c>
+      <c r="AS34">
+        <v>31744000.0</v>
+      </c>
+      <c r="AT34">
+        <v>27917000.0</v>
+      </c>
+      <c r="AU34">
+        <v>24039000.0</v>
+      </c>
+      <c r="AV34">
+        <v>27719000.0</v>
+      </c>
+      <c r="AW34">
+        <v>26289000.0</v>
+      </c>
+      <c r="AX34">
+        <v>24915000.0</v>
+      </c>
+      <c r="AY34">
+        <v>18385000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>27670000.0</v>
+      </c>
+      <c r="BA34">
+        <v>20274000.0</v>
+      </c>
+      <c r="BB34">
+        <v>14074000.0</v>
+      </c>
+      <c r="BC34">
+        <v>13784000.0</v>
+      </c>
+      <c r="BD34">
+        <v>19757000.0</v>
+      </c>
+      <c r="BE34">
+        <v>15681000.0</v>
+      </c>
+      <c r="BF34">
+        <v>13454000.0</v>
+      </c>
+      <c r="BG34">
+        <v>15426000.0</v>
+      </c>
+      <c r="BH34">
+        <v>3473000.0</v>
+      </c>
+      <c r="BI34">
+        <v>7349000.0</v>
+      </c>
+      <c r="BJ34">
+        <v>6913000.0</v>
+      </c>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+    </row>
+    <row r="35" spans="1:107">
+      <c r="A35" t="s">
+        <v>64</v>
+      </c>
+      <c r="B35">
+        <v>15358163000.0</v>
+      </c>
+      <c r="C35">
+        <v>15205624000.0</v>
+      </c>
+      <c r="D35">
+        <v>15293072000.0</v>
+      </c>
+      <c r="E35">
+        <v>852161000.0</v>
+      </c>
+      <c r="F35">
+        <v>836041000.0</v>
+      </c>
+      <c r="G35">
+        <v>774291000.0</v>
+      </c>
+      <c r="H35">
+        <v>381319000.0</v>
+      </c>
+      <c r="I35">
+        <v>656792000.0</v>
+      </c>
+      <c r="J35">
+        <v>578010000.0</v>
+      </c>
+      <c r="K35">
+        <v>627912000.0</v>
+      </c>
+      <c r="L35">
+        <v>375954000.0</v>
+      </c>
+      <c r="M35">
+        <v>503255000.0</v>
+      </c>
+      <c r="N35">
+        <v>633061000.0</v>
+      </c>
+      <c r="O35">
+        <v>578526000.0</v>
+      </c>
+      <c r="P35">
+        <v>11531909000.0</v>
+      </c>
+      <c r="Q35">
+        <v>490975000.0</v>
+      </c>
+      <c r="R35">
+        <v>544475000.0</v>
+      </c>
+      <c r="S35">
+        <v>529457000.0</v>
+      </c>
+      <c r="T35">
+        <v>227756000.0</v>
+      </c>
+      <c r="U35">
+        <v>278389000.0</v>
+      </c>
+      <c r="V35">
+        <v>279654000.0</v>
+      </c>
+      <c r="W35">
+        <v>380512000.0</v>
+      </c>
+      <c r="X35">
+        <v>283637000.0</v>
+      </c>
+      <c r="Y35">
+        <v>600445000.0</v>
+      </c>
+      <c r="Z35">
+        <v>593426000.0</v>
+      </c>
+      <c r="AA35">
+        <v>491240000.0</v>
+      </c>
+      <c r="AB35">
+        <v>464697000.0</v>
+      </c>
+      <c r="AC35">
+        <v>713396000.0</v>
+      </c>
+      <c r="AD35">
+        <v>633354000.0</v>
+      </c>
+      <c r="AE35">
+        <v>422407000.0</v>
+      </c>
+      <c r="AF35">
+        <v>230446000.0</v>
+      </c>
+      <c r="AG35">
+        <v>717793000.0</v>
+      </c>
+      <c r="AH35">
+        <v>686044000.0</v>
+      </c>
+      <c r="AI35">
+        <v>544664000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>328834000.0</v>
+      </c>
+      <c r="AK35">
+        <v>586065000.0</v>
+      </c>
+      <c r="AL35">
+        <v>567233000.0</v>
+      </c>
+      <c r="AM35">
+        <v>534771000.0</v>
+      </c>
+      <c r="AN35">
+        <v>105540000.0</v>
+      </c>
+      <c r="AO35">
+        <v>403073000.0</v>
+      </c>
+      <c r="AP35">
+        <v>361175000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>418233000.0</v>
+      </c>
+      <c r="AR35">
+        <v>202108000.0</v>
+      </c>
+      <c r="AS35">
+        <v>358235000.0</v>
+      </c>
+      <c r="AT35">
+        <v>346270000.0</v>
+      </c>
+      <c r="AU35">
+        <v>273710000.0</v>
+      </c>
+      <c r="AV35">
+        <v>238036000.0</v>
+      </c>
+      <c r="AW35">
+        <v>390218000.0</v>
+      </c>
+      <c r="AX35">
+        <v>407565000.0</v>
+      </c>
+      <c r="AY35">
+        <v>395510000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>354582000.0</v>
+      </c>
+      <c r="BA35">
+        <v>381520000.0</v>
+      </c>
+      <c r="BB35">
+        <v>463393000.0</v>
+      </c>
+      <c r="BC35">
+        <v>384244000.0</v>
+      </c>
+      <c r="BD35">
+        <v>429908000.0</v>
+      </c>
+      <c r="BE35">
+        <v>373866000.0</v>
+      </c>
+      <c r="BF35">
+        <v>321514000.0</v>
+      </c>
+      <c r="BG35">
+        <v>293395000.0</v>
+      </c>
+      <c r="BH35">
+        <v>243099000.0</v>
+      </c>
+      <c r="BI35">
+        <v>304707000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>285694000.0</v>
+      </c>
+      <c r="BK35">
+        <v>302326000.0</v>
+      </c>
+      <c r="BL35">
+        <v>323283000.0</v>
+      </c>
+      <c r="BM35">
+        <v>282403000.0</v>
+      </c>
+      <c r="BN35">
+        <v>272483000.0</v>
+      </c>
+      <c r="BO35">
+        <v>280141000.0</v>
+      </c>
+      <c r="BP35">
+        <v>258202000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>495920000.0</v>
+      </c>
+      <c r="BR35">
+        <v>287181000.0</v>
+      </c>
+      <c r="BS35">
+        <v>315743000.0</v>
+      </c>
+      <c r="BT35">
+        <v>483938000.0</v>
+      </c>
+      <c r="BU35">
+        <v>318865000.0</v>
+      </c>
+      <c r="BV35">
+        <v>332736000.0</v>
+      </c>
+      <c r="BW35">
+        <v>264720000.0</v>
+      </c>
+      <c r="BX35">
+        <v>226388000.0</v>
+      </c>
+      <c r="BY35">
+        <v>199166000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>152592000.0</v>
+      </c>
+      <c r="CA35">
+        <v>144980000.0</v>
+      </c>
+      <c r="CB35">
+        <v>75806000.0</v>
+      </c>
+      <c r="CC35">
+        <v>86947000.0</v>
+      </c>
+      <c r="CD35">
+        <v>124393000.0</v>
+      </c>
+      <c r="CE35">
+        <v>113219000.0</v>
+      </c>
+      <c r="CF35">
+        <v>66336000.0</v>
+      </c>
+      <c r="CG35">
+        <v>6975000.0</v>
+      </c>
+      <c r="CH35">
+        <v>37794000.0</v>
+      </c>
+      <c r="CI35">
+        <v>91802000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>27513629.0</v>
+      </c>
+      <c r="CK35">
+        <v>21049191.0</v>
+      </c>
+      <c r="CL35">
+        <v>20916000.0</v>
+      </c>
+      <c r="CM35">
+        <v>16451368.0</v>
+      </c>
+      <c r="CN35">
+        <v>25111302.0</v>
+      </c>
+      <c r="CO35">
+        <v>1887131.0</v>
+      </c>
+      <c r="CP35">
+        <v>2358550.0</v>
+      </c>
+      <c r="CQ35">
+        <v>51320437.0</v>
+      </c>
+      <c r="CR35">
+        <v>52411776.0</v>
+      </c>
+      <c r="CS35">
+        <v>2359071.0</v>
+      </c>
+      <c r="CT35"/>
+      <c r="CU35">
+        <v>4623934.0</v>
+      </c>
+      <c r="CV35">
+        <v>1366667.0</v>
+      </c>
+      <c r="CW35">
+        <v>14901022.0</v>
+      </c>
+      <c r="CX35">
+        <v>17924479.0</v>
+      </c>
+      <c r="CY35">
+        <v>10954913.0</v>
+      </c>
+      <c r="CZ35">
+        <v>9965899.0</v>
+      </c>
+      <c r="DA35">
+        <v>23539163.0</v>
+      </c>
+      <c r="DB35">
+        <v>22844830.0</v>
+      </c>
+      <c r="DC35">
+        <v>19834606.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:107">
+      <c r="A36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36">
+        <v>554369000.0</v>
+      </c>
+      <c r="C36">
+        <v>635773000.0</v>
+      </c>
+      <c r="D36">
+        <v>4935352000.0</v>
+      </c>
+      <c r="E36">
+        <v>549556000.0</v>
+      </c>
+      <c r="F36">
+        <v>525631000.0</v>
+      </c>
+      <c r="G36">
+        <v>516187000.0</v>
+      </c>
+      <c r="H36">
+        <v>479629000.0</v>
+      </c>
+      <c r="I36">
+        <v>453211000.0</v>
+      </c>
+      <c r="J36">
+        <v>479316000.0</v>
+      </c>
+      <c r="K36">
+        <v>482337000.0</v>
+      </c>
+      <c r="L36">
+        <v>487638000.0</v>
+      </c>
+      <c r="M36">
+        <v>477356000.0</v>
+      </c>
+      <c r="N36">
+        <v>409714000.0</v>
+      </c>
+      <c r="O36">
+        <v>400863000.0</v>
+      </c>
+      <c r="P36">
+        <v>-2425160000.0</v>
+      </c>
+      <c r="Q36">
+        <v>427542000.0</v>
+      </c>
+      <c r="R36">
+        <v>397515000.0</v>
+      </c>
+      <c r="S36">
+        <v>370602000.0</v>
+      </c>
+      <c r="T36">
+        <v>-76218000.0</v>
+      </c>
+      <c r="U36">
+        <v>812315000.0</v>
+      </c>
+      <c r="V36">
+        <v>-1585847000.0</v>
+      </c>
+      <c r="W36">
+        <v>336588000.0</v>
+      </c>
+      <c r="X36">
+        <v>-1448803000.0</v>
+      </c>
+      <c r="Y36">
+        <v>286620000.0</v>
+      </c>
+      <c r="Z36">
+        <v>279666000.0</v>
+      </c>
+      <c r="AA36">
+        <v>266102000.0</v>
+      </c>
+      <c r="AB36">
+        <v>238286000.0</v>
+      </c>
+      <c r="AC36">
+        <v>246324000.0</v>
+      </c>
+      <c r="AD36">
+        <v>178764000.0</v>
+      </c>
+      <c r="AE36">
+        <v>159345000.0</v>
+      </c>
+      <c r="AF36">
+        <v>115357000.0</v>
+      </c>
+      <c r="AG36">
+        <v>135963000.0</v>
+      </c>
+      <c r="AH36">
+        <v>118734000.0</v>
+      </c>
+      <c r="AI36">
+        <v>119131000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>116504000.0</v>
+      </c>
+      <c r="AK36">
+        <v>3560428000.0</v>
+      </c>
+      <c r="AL36">
+        <v>125342000.0</v>
+      </c>
+      <c r="AM36">
+        <v>139085000.0</v>
+      </c>
+      <c r="AN36">
+        <v>2807117000.0</v>
+      </c>
+      <c r="AO36">
+        <v>100443000.0</v>
+      </c>
+      <c r="AP36">
+        <v>105721000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>117905000.0</v>
+      </c>
+      <c r="AR36">
+        <v>109501000.0</v>
+      </c>
+      <c r="AS36">
+        <v>106623000.0</v>
+      </c>
+      <c r="AT36">
+        <v>114271000.0</v>
+      </c>
+      <c r="AU36">
+        <v>111793000.0</v>
+      </c>
+      <c r="AV36">
+        <v>120901000.0</v>
+      </c>
+      <c r="AW36">
+        <v>133319000.0</v>
+      </c>
+      <c r="AX36">
+        <v>149008000.0</v>
+      </c>
+      <c r="AY36">
+        <v>161320000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>160562000.0</v>
+      </c>
+      <c r="BA36">
+        <v>171504000.0</v>
+      </c>
+      <c r="BB36">
+        <v>1967986000.0</v>
+      </c>
+      <c r="BC36">
+        <v>147843000.0</v>
+      </c>
+      <c r="BD36">
+        <v>152247000.0</v>
+      </c>
+      <c r="BE36">
+        <v>32389000.0</v>
+      </c>
+      <c r="BF36">
+        <v>38835000.0</v>
+      </c>
+      <c r="BG36">
+        <v>45457000.0</v>
+      </c>
+      <c r="BH36">
+        <v>349575000.0</v>
+      </c>
+      <c r="BI36">
+        <v>136653000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>158489000.0</v>
+      </c>
+      <c r="BK36">
+        <v>112867000.0</v>
+      </c>
+      <c r="BL36">
+        <v>164265000.0</v>
+      </c>
+      <c r="BM36">
+        <v>250938000.0</v>
+      </c>
+      <c r="BN36">
+        <v>97112000.0</v>
+      </c>
+      <c r="BO36">
+        <v>130448000.0</v>
+      </c>
+      <c r="BP36">
+        <v>83814000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>85876000.0</v>
+      </c>
+      <c r="BR36">
+        <v>99198000.0</v>
+      </c>
+      <c r="BS36">
+        <v>94062000.0</v>
+      </c>
+      <c r="BT36">
+        <v>76562000.0</v>
+      </c>
+      <c r="BU36">
+        <v>75442000.0</v>
+      </c>
+      <c r="BV36">
+        <v>86622000.0</v>
+      </c>
+      <c r="BW36">
+        <v>55927000.0</v>
+      </c>
+      <c r="BX36">
+        <v>117792000.0</v>
+      </c>
+      <c r="BY36">
+        <v>22747000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>17320000.0</v>
+      </c>
+      <c r="CA36">
+        <v>22490000.0</v>
+      </c>
+      <c r="CB36">
+        <v>22996000.0</v>
+      </c>
+      <c r="CC36">
+        <v>22167000.0</v>
+      </c>
+      <c r="CD36">
+        <v>12882000.0</v>
+      </c>
+      <c r="CE36">
+        <v>14622000.0</v>
+      </c>
+      <c r="CF36">
+        <v>72593000.0</v>
+      </c>
+      <c r="CG36">
+        <v>51455000.0</v>
+      </c>
+      <c r="CH36">
+        <v>49860000.0</v>
+      </c>
+      <c r="CI36">
+        <v>6412000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>6396036.0</v>
+      </c>
+      <c r="CK36">
+        <v>46751135.0</v>
+      </c>
+      <c r="CL36">
+        <v>20050824.0</v>
+      </c>
+      <c r="CM36">
+        <v>51034634.0</v>
+      </c>
+      <c r="CN36">
+        <v>8618000.0</v>
+      </c>
+      <c r="CO36">
+        <v>19461672.0</v>
+      </c>
+      <c r="CP36">
+        <v>30136197.0</v>
+      </c>
+      <c r="CQ36">
+        <v>70369677.0</v>
+      </c>
+      <c r="CR36">
+        <v>79614239.0</v>
+      </c>
+      <c r="CS36">
+        <v>52356185.0</v>
+      </c>
+      <c r="CT36">
+        <v>17344688.0</v>
+      </c>
+      <c r="CU36">
+        <v>18071870.0</v>
+      </c>
+      <c r="CV36">
+        <v>95223474.0</v>
+      </c>
+      <c r="CW36">
+        <v>12241087.0</v>
+      </c>
+      <c r="CX36">
+        <v>45530407.0</v>
+      </c>
+      <c r="CY36">
+        <v>45249539.0</v>
+      </c>
+      <c r="CZ36">
+        <v>65641750.0</v>
+      </c>
+      <c r="DA36">
+        <v>5692880.0</v>
+      </c>
+      <c r="DB36">
+        <v>4999318.0</v>
+      </c>
+      <c r="DC36">
+        <v>1207973.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:107">
+      <c r="A37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+    </row>
+    <row r="38" spans="1:107">
+      <c r="A38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>16595668000.0</v>
+      </c>
+      <c r="E38">
+        <v>15771423000.0</v>
+      </c>
+      <c r="F38">
+        <v>15402803000.0</v>
+      </c>
+      <c r="G38">
+        <v>14995439000.0</v>
+      </c>
+      <c r="H38">
+        <v>14302407000.0</v>
+      </c>
+      <c r="I38">
+        <v>-3921204000.0</v>
+      </c>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38">
+        <v>14034824000.0</v>
+      </c>
+      <c r="L38">
+        <v>13905152000.0</v>
+      </c>
+      <c r="M38">
+        <v>13414379000.0</v>
+      </c>
+      <c r="N38">
+        <v>13246756000.0</v>
+      </c>
+      <c r="O38">
+        <v>11136876000.0</v>
+      </c>
+      <c r="P38">
+        <v>10801938000.0</v>
+      </c>
+      <c r="Q38">
+        <v>10836534000.0</v>
+      </c>
+      <c r="R38">
+        <v>10209705000.0</v>
+      </c>
+      <c r="S38">
+        <v>11628700000.0</v>
+      </c>
+      <c r="T38">
+        <v>9296149000.0</v>
+      </c>
+      <c r="U38">
+        <v>10552859000.0</v>
+      </c>
+      <c r="V38">
+        <v>12264737000.0</v>
+      </c>
+      <c r="W38">
+        <v>11988832000.0</v>
+      </c>
+      <c r="X38">
+        <v>11537194000.0</v>
+      </c>
+      <c r="Y38">
+        <v>10032878000.0</v>
+      </c>
+      <c r="Z38">
+        <v>10036273000.0</v>
+      </c>
+      <c r="AA38">
+        <v>9177079000.0</v>
+      </c>
+      <c r="AB38">
+        <v>8984751000.0</v>
+      </c>
+      <c r="AC38">
+        <v>8999870000.0</v>
+      </c>
+      <c r="AD38">
+        <v>8824126000.0</v>
+      </c>
+      <c r="AE38">
+        <v>8445009000.0</v>
+      </c>
+      <c r="AF38">
+        <v>6617371000.0</v>
+      </c>
+      <c r="AG38">
+        <v>6451730000.0</v>
+      </c>
+      <c r="AH38">
+        <v>6426054000.0</v>
+      </c>
+      <c r="AI38">
+        <v>6295087000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>6192036000.0</v>
+      </c>
+      <c r="AK38">
+        <v>6102106000.0</v>
+      </c>
+      <c r="AL38">
+        <v>5929302000.0</v>
+      </c>
+      <c r="AM38">
+        <v>5963304000.0</v>
+      </c>
+      <c r="AN38">
+        <v>4684823000.0</v>
+      </c>
+      <c r="AO38">
+        <v>4497262000.0</v>
+      </c>
+      <c r="AP38">
+        <v>4347531000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>4282203000.0</v>
+      </c>
+      <c r="AR38">
+        <v>4169673000.0</v>
+      </c>
+      <c r="AS38">
+        <v>4095170000.0</v>
+      </c>
+      <c r="AT38">
+        <v>3884866000.0</v>
+      </c>
+      <c r="AU38">
+        <v>3791763000.0</v>
+      </c>
+      <c r="AV38">
+        <v>3789422000.0</v>
+      </c>
+      <c r="AW38">
+        <v>3734306000.0</v>
+      </c>
+      <c r="AX38">
+        <v>3692631000.0</v>
+      </c>
+      <c r="AY38">
+        <v>3664408000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>3671321000.0</v>
+      </c>
+      <c r="BA38">
+        <v>3632111000.0</v>
+      </c>
+      <c r="BB38">
+        <v>3642266000.0</v>
+      </c>
+      <c r="BC38">
+        <v>3679442000.0</v>
+      </c>
+      <c r="BD38">
+        <v>4039153000.0</v>
+      </c>
+      <c r="BE38">
+        <v>3945933000.0</v>
+      </c>
+      <c r="BF38">
+        <v>3923402000.0</v>
+      </c>
+      <c r="BG38">
+        <v>4094539000.0</v>
+      </c>
+      <c r="BH38">
+        <v>900460000.0</v>
+      </c>
+      <c r="BI38">
+        <v>3979875000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>3447580000.0</v>
+      </c>
+      <c r="BK38">
+        <v>3447570000.0</v>
+      </c>
+      <c r="BL38">
+        <v>3203450000.0</v>
+      </c>
+      <c r="BM38">
+        <v>2803509000.0</v>
+      </c>
+      <c r="BN38">
+        <v>2570316000.0</v>
+      </c>
+      <c r="BO38">
+        <v>2688023000.0</v>
+      </c>
+      <c r="BP38">
+        <v>2712574000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>2777834000.0</v>
+      </c>
+      <c r="BR38">
+        <v>2414199000.0</v>
+      </c>
+      <c r="BS38">
+        <v>2385445000.0</v>
+      </c>
+      <c r="BT38">
+        <v>2469531000.0</v>
+      </c>
+      <c r="BU38">
+        <v>2431157000.0</v>
+      </c>
+      <c r="BV38">
+        <v>2405968000.0</v>
+      </c>
+      <c r="BW38">
+        <v>2253193000.0</v>
+      </c>
+      <c r="BX38">
+        <v>2167904000.0</v>
+      </c>
+      <c r="BY38">
+        <v>2035074000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1949444000.0</v>
+      </c>
+      <c r="CA38">
+        <v>1961033000.0</v>
+      </c>
+      <c r="CB38">
+        <v>1699619000.0</v>
+      </c>
+      <c r="CC38">
+        <v>1674259000.0</v>
+      </c>
+      <c r="CD38">
+        <v>1446027000.0</v>
+      </c>
+      <c r="CE38">
+        <v>1398365000.0</v>
+      </c>
+      <c r="CF38">
+        <v>1449393000.0</v>
+      </c>
+      <c r="CG38">
+        <v>1278562000.0</v>
+      </c>
+      <c r="CH38">
+        <v>1241209000.0</v>
+      </c>
+      <c r="CI38">
+        <v>1213505000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>1191570419.0</v>
+      </c>
+      <c r="CK38">
+        <v>1148404295.0</v>
+      </c>
+      <c r="CL38">
+        <v>1118550579.0</v>
+      </c>
+      <c r="CM38">
+        <v>1024166849.0</v>
+      </c>
+      <c r="CN38">
+        <v>1000929949.0</v>
+      </c>
+      <c r="CO38">
+        <v>933990074.0</v>
+      </c>
+      <c r="CP38">
+        <v>932723959.0</v>
+      </c>
+      <c r="CQ38">
+        <v>981188985.0</v>
+      </c>
+      <c r="CR38">
+        <v>953190876.0</v>
+      </c>
+      <c r="CS38">
+        <v>755050365.0</v>
+      </c>
+      <c r="CT38">
+        <v>715645406.0</v>
+      </c>
+      <c r="CU38">
+        <v>700104246.0</v>
+      </c>
+      <c r="CV38">
+        <v>698341820.0</v>
+      </c>
+      <c r="CW38">
+        <v>645074578.0</v>
+      </c>
+      <c r="CX38">
+        <v>661858246.0</v>
+      </c>
+      <c r="CY38">
+        <v>626243022.0</v>
+      </c>
+      <c r="CZ38">
+        <v>615407744.0</v>
+      </c>
+      <c r="DA38">
+        <v>538216941.0</v>
+      </c>
+      <c r="DB38">
+        <v>525587157.0</v>
+      </c>
+      <c r="DC38">
+        <v>396993474.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:107">
+      <c r="A39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
+        <v>-64093000.0</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
+        <v>434419000.0</v>
+      </c>
+      <c r="J39">
+        <v>474886000.0</v>
+      </c>
+      <c r="K39">
+        <v>444848000.0</v>
+      </c>
+      <c r="L39">
+        <v>503585000.0</v>
+      </c>
+      <c r="M39">
+        <v>439551000.0</v>
+      </c>
+      <c r="N39">
+        <v>373930000.0</v>
+      </c>
+      <c r="O39">
+        <v>336754000.0</v>
+      </c>
+      <c r="P39">
+        <v>-8029000.0</v>
+      </c>
+      <c r="Q39">
+        <v>787503000.0</v>
+      </c>
+      <c r="R39">
+        <v>-1493277000.0</v>
+      </c>
+      <c r="S39">
+        <v>2018149000.0</v>
+      </c>
+      <c r="T39">
+        <v>-1430999000.0</v>
+      </c>
+      <c r="U39">
+        <v>-2432886000.0</v>
+      </c>
+      <c r="V39">
+        <v>6328392000.0</v>
+      </c>
+      <c r="W39">
+        <v>6556713000.0</v>
+      </c>
+      <c r="X39">
+        <v>6509709000.0</v>
+      </c>
+      <c r="Y39">
+        <v>5298263000.0</v>
+      </c>
+      <c r="Z39">
+        <v>5327372000.0</v>
+      </c>
+      <c r="AA39">
+        <v>4478348000.0</v>
+      </c>
+      <c r="AB39">
+        <v>4379588000.0</v>
+      </c>
+      <c r="AC39">
+        <v>4188731000.0</v>
+      </c>
+      <c r="AD39">
+        <v>4100118000.0</v>
+      </c>
+      <c r="AE39">
+        <v>4072011000.0</v>
+      </c>
+      <c r="AF39">
+        <v>3738492000.0</v>
+      </c>
+      <c r="AG39">
+        <v>3735242000.0</v>
+      </c>
+      <c r="AH39">
+        <v>3746854000.0</v>
+      </c>
+      <c r="AI39">
+        <v>3657166000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>3576218000.0</v>
+      </c>
+      <c r="AK39">
+        <v>3558938000.0</v>
+      </c>
+      <c r="AL39">
+        <v>3393988000.0</v>
+      </c>
+      <c r="AM39">
+        <v>3432650000.0</v>
+      </c>
+      <c r="AN39">
+        <v>2806583000.0</v>
+      </c>
+      <c r="AO39">
+        <v>2713900000.0</v>
+      </c>
+      <c r="AP39">
+        <v>2578183000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>2559938000.0</v>
+      </c>
+      <c r="AR39">
+        <v>2492058000.0</v>
+      </c>
+      <c r="AS39">
+        <v>2330911000.0</v>
+      </c>
+      <c r="AT39">
+        <v>2343691000.0</v>
+      </c>
+      <c r="AU39">
+        <v>2240420000.0</v>
+      </c>
+      <c r="AV39">
+        <v>2250521000.0</v>
+      </c>
+      <c r="AW39">
+        <v>2091688000.0</v>
+      </c>
+      <c r="AX39">
+        <v>2075508000.0</v>
+      </c>
+      <c r="AY39">
+        <v>2009064000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>2011390000.0</v>
+      </c>
+      <c r="BA39">
+        <v>2016641000.0</v>
+      </c>
+      <c r="BB39">
+        <v>1962727000.0</v>
+      </c>
+      <c r="BC39">
+        <v>1948626000.0</v>
+      </c>
+      <c r="BD39">
+        <v>1846391000.0</v>
+      </c>
+      <c r="BE39">
+        <v>65565000.0</v>
+      </c>
+      <c r="BF39">
+        <v>71794000.0</v>
+      </c>
+      <c r="BG39">
+        <v>59215000.0</v>
+      </c>
+      <c r="BH39"/>
+      <c r="BI39">
+        <v>2309904000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>2124501000.0</v>
+      </c>
+      <c r="BK39">
+        <v>2085596000.0</v>
+      </c>
+      <c r="BL39">
+        <v>2020208000.0</v>
+      </c>
+      <c r="BM39">
+        <v>2140693000.0</v>
+      </c>
+      <c r="BN39">
+        <v>1827687000.0</v>
+      </c>
+      <c r="BO39">
+        <v>1888188000.0</v>
+      </c>
+      <c r="BP39">
+        <v>45197000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>2156352000.0</v>
+      </c>
+      <c r="BR39">
+        <v>1963907000.0</v>
+      </c>
+      <c r="BS39">
+        <v>2021084000.0</v>
+      </c>
+      <c r="BT39">
+        <v>2023250000.0</v>
+      </c>
+      <c r="BU39">
+        <v>1992900000.0</v>
+      </c>
+      <c r="BV39">
+        <v>1913692000.0</v>
+      </c>
+      <c r="BW39">
+        <v>1763555000.0</v>
+      </c>
+      <c r="BX39">
+        <v>1744014000.0</v>
+      </c>
+      <c r="BY39">
+        <v>1562995000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>1501969000.0</v>
+      </c>
+      <c r="CA39">
+        <v>1500380000.0</v>
+      </c>
+      <c r="CB39">
+        <v>1320333000.0</v>
+      </c>
+      <c r="CC39">
+        <v>1279021000.0</v>
+      </c>
+      <c r="CD39">
+        <v>1110367000.0</v>
+      </c>
+      <c r="CE39">
+        <v>1069189000.0</v>
+      </c>
+      <c r="CF39">
+        <v>1064743000.0</v>
+      </c>
+      <c r="CG39">
+        <v>1017364000.0</v>
+      </c>
+      <c r="CH39">
+        <v>999965000.0</v>
+      </c>
+      <c r="CI39">
+        <v>970755000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>895611671.0</v>
+      </c>
+      <c r="CK39">
+        <v>911001481.0</v>
+      </c>
+      <c r="CL39">
+        <v>877800263.0</v>
+      </c>
+      <c r="CM39">
+        <v>873942008.0</v>
+      </c>
+      <c r="CN39">
+        <v>784755378.0</v>
+      </c>
+      <c r="CO39">
+        <v>758078964.0</v>
+      </c>
+      <c r="CP39">
+        <v>761418317.0</v>
+      </c>
+      <c r="CQ39">
+        <v>777216409.0</v>
+      </c>
+      <c r="CR39">
+        <v>757805058.0</v>
+      </c>
+      <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39"/>
+      <c r="CW39"/>
+      <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39"/>
+      <c r="DA39">
+        <v>3418661.0</v>
+      </c>
+      <c r="DB39">
+        <v>4263391.0</v>
+      </c>
+      <c r="DC39">
+        <v>2814075.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:107">
+      <c r="A40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40">
+        <v>14609342000.0</v>
+      </c>
+      <c r="E40">
+        <v>13567912000.0</v>
+      </c>
+      <c r="F40">
+        <v>13317359000.0</v>
+      </c>
+      <c r="G40">
+        <v>13034230000.0</v>
+      </c>
+      <c r="H40">
+        <v>13146492000.0</v>
+      </c>
+      <c r="I40">
+        <v>12465322000.0</v>
+      </c>
+      <c r="J40">
+        <v>12282383000.0</v>
+      </c>
+      <c r="K40">
+        <v>12253701000.0</v>
+      </c>
+      <c r="L40">
+        <v>12176371000.0</v>
+      </c>
+      <c r="M40">
+        <v>11909907000.0</v>
+      </c>
+      <c r="N40">
+        <v>11619860000.0</v>
+      </c>
+      <c r="O40">
+        <v>11154636000.0</v>
+      </c>
+      <c r="P40">
+        <v>9554186000.0</v>
+      </c>
+      <c r="Q40">
+        <v>11057594000.0</v>
+      </c>
+      <c r="R40">
+        <v>11092618000.0</v>
+      </c>
+      <c r="S40">
+        <v>11704135000.0</v>
+      </c>
+      <c r="T40">
+        <v>9935296000.0</v>
+      </c>
+      <c r="U40">
+        <v>7197972000.0</v>
+      </c>
+      <c r="V40">
+        <v>7403016000.0</v>
+      </c>
+      <c r="W40">
+        <v>8515444000.0</v>
+      </c>
+      <c r="X40">
+        <v>30000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>6676226000.0</v>
+      </c>
+      <c r="Z40">
+        <v>6699580000.0</v>
+      </c>
+      <c r="AA40">
+        <v>5989906000.0</v>
+      </c>
+      <c r="AB40">
+        <v>5771023000.0</v>
+      </c>
+      <c r="AC40">
+        <v>5624380000.0</v>
+      </c>
+      <c r="AD40">
+        <v>5559338000.0</v>
+      </c>
+      <c r="AE40">
+        <v>5537113000.0</v>
+      </c>
+      <c r="AF40">
+        <v>4587985000.0</v>
+      </c>
+      <c r="AG40">
+        <v>4210476000.0</v>
+      </c>
+      <c r="AH40">
+        <v>4247912000.0</v>
+      </c>
+      <c r="AI40">
+        <v>4281377000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>4156414000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-2007000.0</v>
+      </c>
+      <c r="AL40">
+        <v>3921251000.0</v>
+      </c>
+      <c r="AM40">
+        <v>4031620000.0</v>
+      </c>
+      <c r="AN40">
+        <v>-1105000.0</v>
+      </c>
+      <c r="AO40">
+        <v>3124825000.0</v>
+      </c>
+      <c r="AP40">
+        <v>3028236000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>2931746000.0</v>
+      </c>
+      <c r="AR40">
+        <v>2784591000.0</v>
+      </c>
+      <c r="AS40">
+        <v>2813963000.0</v>
+      </c>
+      <c r="AT40">
+        <v>2691558000.0</v>
+      </c>
+      <c r="AU40">
+        <v>2674631000.0</v>
+      </c>
+      <c r="AV40">
+        <v>2491510000.0</v>
+      </c>
+      <c r="AW40">
+        <v>2509764000.0</v>
+      </c>
+      <c r="AX40">
+        <v>2465450000.0</v>
+      </c>
+      <c r="AY40">
+        <v>2452118000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>2534953000.0</v>
+      </c>
+      <c r="BA40">
+        <v>2447917000.0</v>
+      </c>
+      <c r="BB40">
+        <v>-1044000.0</v>
+      </c>
+      <c r="BC40">
+        <v>2494789000.0</v>
+      </c>
+      <c r="BD40">
+        <v>2658851000.0</v>
+      </c>
+      <c r="BE40">
+        <v>2550933000.0</v>
+      </c>
+      <c r="BF40">
+        <v>2604273000.0</v>
+      </c>
+      <c r="BG40">
+        <v>2704157000.0</v>
+      </c>
+      <c r="BH40">
+        <v>2791353000.0</v>
+      </c>
+      <c r="BI40">
+        <v>2817405000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>2411277000.0</v>
+      </c>
+      <c r="BK40">
+        <v>2430430000.0</v>
+      </c>
+      <c r="BL40">
+        <v>2297721000.0</v>
+      </c>
+      <c r="BM40">
+        <v>2039870000.0</v>
+      </c>
+      <c r="BN40">
+        <v>1821823000.0</v>
+      </c>
+      <c r="BO40">
+        <v>1904054000.0</v>
+      </c>
+      <c r="BP40">
+        <v>1941416000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>1853631000.0</v>
+      </c>
+      <c r="BR40">
+        <v>1759264000.0</v>
+      </c>
+      <c r="BS40">
+        <v>1745559000.0</v>
+      </c>
+      <c r="BT40">
+        <v>1792784000.0</v>
+      </c>
+      <c r="BU40">
+        <v>1693356000.0</v>
+      </c>
+      <c r="BV40">
+        <v>1679376000.0</v>
+      </c>
+      <c r="BW40">
+        <v>1601615000.0</v>
+      </c>
+      <c r="BX40">
+        <v>1595871000.0</v>
+      </c>
+      <c r="BY40">
+        <v>1455694000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>1433465000.0</v>
+      </c>
+      <c r="CA40">
+        <v>1448874000.0</v>
+      </c>
+      <c r="CB40">
+        <v>1323319000.0</v>
+      </c>
+      <c r="CC40">
+        <v>1290177000.0</v>
+      </c>
+      <c r="CD40">
+        <v>1081037000.0</v>
+      </c>
+      <c r="CE40">
+        <v>1046719000.0</v>
+      </c>
+      <c r="CF40">
+        <v>1123465000.0</v>
+      </c>
+      <c r="CG40">
+        <v>1027920000.0</v>
+      </c>
+      <c r="CH40">
+        <v>999739000.0</v>
+      </c>
+      <c r="CI40">
+        <v>940689000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>944775510.0</v>
+      </c>
+      <c r="CK40">
+        <v>941550164.0</v>
+      </c>
+      <c r="CL40">
+        <v>874876000.0</v>
+      </c>
+      <c r="CM40">
+        <v>864498139.0</v>
+      </c>
+      <c r="CN40">
+        <v>801576000.0</v>
+      </c>
+      <c r="CO40">
+        <v>763136360.0</v>
+      </c>
+      <c r="CP40">
+        <v>755559142.0</v>
+      </c>
+      <c r="CQ40">
+        <v>745121205.0</v>
+      </c>
+      <c r="CR40">
+        <v>719836131.0</v>
+      </c>
+      <c r="CS40">
+        <v>759233443.0</v>
+      </c>
+      <c r="CT40">
+        <v>722739055.0</v>
+      </c>
+      <c r="CU40">
+        <v>704089781.0</v>
+      </c>
+      <c r="CV40">
+        <v>715745359.0</v>
+      </c>
+      <c r="CW40">
+        <v>717080105.0</v>
+      </c>
+      <c r="CX40">
+        <v>649678143.0</v>
+      </c>
+      <c r="CY40">
+        <v>622738074.0</v>
+      </c>
+      <c r="CZ40">
+        <v>633576368.0</v>
+      </c>
+      <c r="DA40">
+        <v>616025130.0</v>
+      </c>
+      <c r="DB40">
+        <v>587918811.0</v>
+      </c>
+      <c r="DC40">
+        <v>446916974.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:107">
+      <c r="A41" t="s">
+        <v>70</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>127965000.0</v>
+      </c>
+      <c r="O41">
+        <v>109468000.0</v>
+      </c>
+      <c r="P41">
+        <v>83588000.0</v>
+      </c>
+      <c r="Q41">
+        <v>138255000.0</v>
+      </c>
+      <c r="R41">
+        <v>112617000.0</v>
+      </c>
+      <c r="S41">
+        <v>87590000.0</v>
+      </c>
+      <c r="T41">
+        <v>105681000.0</v>
+      </c>
+      <c r="U41">
+        <v>122733000.0</v>
+      </c>
+      <c r="V41">
+        <v>100739000.0</v>
+      </c>
+      <c r="W41">
+        <v>99591000.0</v>
+      </c>
+      <c r="X41">
+        <v>132489000.0</v>
+      </c>
+      <c r="Y41">
+        <v>72695000.0</v>
+      </c>
+      <c r="Z41">
+        <v>61785000.0</v>
+      </c>
+      <c r="AA41">
+        <v>51728000.0</v>
+      </c>
+      <c r="AB41">
+        <v>36539000.0</v>
+      </c>
+      <c r="AC41">
+        <v>41186000.0</v>
+      </c>
+      <c r="AD41">
+        <v>35912000.0</v>
+      </c>
+      <c r="AE41">
+        <v>37844000.0</v>
+      </c>
+      <c r="AF41">
+        <v>37267000.0</v>
+      </c>
+      <c r="AG41">
+        <v>31959000.0</v>
+      </c>
+      <c r="AH41">
+        <v>33805000.0</v>
+      </c>
+      <c r="AI41">
+        <v>37379000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>39716000.0</v>
+      </c>
+      <c r="AK41">
+        <v>39876000.0</v>
+      </c>
+      <c r="AL41">
+        <v>32440000.0</v>
+      </c>
+      <c r="AM41">
+        <v>32451000.0</v>
+      </c>
+      <c r="AN41">
+        <v>78349000.0</v>
+      </c>
+      <c r="AO41">
+        <v>27892000.0</v>
+      </c>
+      <c r="AP41">
+        <v>26631000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>37680000.0</v>
+      </c>
+      <c r="AR41">
+        <v>35930000.0</v>
+      </c>
+      <c r="AS41">
+        <v>32524000.0</v>
+      </c>
+      <c r="AT41">
+        <v>28737000.0</v>
+      </c>
+      <c r="AU41">
+        <v>24884000.0</v>
+      </c>
+      <c r="AV41">
+        <v>28562000.0</v>
+      </c>
+      <c r="AW41">
+        <v>27143000.0</v>
+      </c>
+      <c r="AX41">
+        <v>25777000.0</v>
+      </c>
+      <c r="AY41">
+        <v>19259000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>28627000.0</v>
+      </c>
+      <c r="BA41">
+        <v>21159000.0</v>
+      </c>
+      <c r="BB41">
+        <v>15118000.0</v>
+      </c>
+      <c r="BC41">
+        <v>14975000.0</v>
+      </c>
+      <c r="BD41">
+        <v>21039000.0</v>
+      </c>
+      <c r="BE41">
+        <v>17058000.0</v>
+      </c>
+      <c r="BF41">
+        <v>14913000.0</v>
+      </c>
+      <c r="BG41">
+        <v>17012000.0</v>
+      </c>
+      <c r="BH41">
+        <v>5235000.0</v>
+      </c>
+      <c r="BI41">
+        <v>9241000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>8390000.0</v>
+      </c>
+      <c r="BK41">
+        <v>10435000.0</v>
+      </c>
+      <c r="BL41">
+        <v>10963000.0</v>
+      </c>
+      <c r="BM41">
+        <v>13217000.0</v>
+      </c>
+      <c r="BN41">
+        <v>9172000.0</v>
+      </c>
+      <c r="BO41">
+        <v>8498000.0</v>
+      </c>
+      <c r="BP41">
+        <v>7807000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>9132000.0</v>
+      </c>
+      <c r="BR41">
+        <v>9366000.0</v>
+      </c>
+      <c r="BS41">
+        <v>7073000.0</v>
+      </c>
+      <c r="BT41">
+        <v>8404000.0</v>
+      </c>
+      <c r="BU41">
+        <v>7924000.0</v>
+      </c>
+      <c r="BV41">
+        <v>12335000.0</v>
+      </c>
+      <c r="BW41">
+        <v>14212000.0</v>
+      </c>
+      <c r="BX41">
+        <v>14569000.0</v>
+      </c>
+      <c r="BY41">
+        <v>13415000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>9527000.0</v>
+      </c>
+      <c r="CA41">
+        <v>6837000.0</v>
+      </c>
+      <c r="CB41">
+        <v>11279000.0</v>
+      </c>
+      <c r="CC41">
+        <v>11108000.0</v>
+      </c>
+      <c r="CD41">
+        <v>7237000.0</v>
+      </c>
+      <c r="CE41">
+        <v>7729000.0</v>
+      </c>
+      <c r="CF41">
+        <v>9925000.0</v>
+      </c>
+      <c r="CG41">
+        <v>7036000.0</v>
+      </c>
+      <c r="CH41">
+        <v>5984000.0</v>
+      </c>
+      <c r="CI41">
+        <v>5263000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>6811000.0</v>
+      </c>
+      <c r="CK41">
+        <v>5947000.0</v>
+      </c>
+      <c r="CL41">
+        <v>5309000.0</v>
+      </c>
+      <c r="CM41">
+        <v>4878000.0</v>
+      </c>
+      <c r="CN41">
+        <v>6327000.0</v>
+      </c>
+      <c r="CO41">
+        <v>6363000.0</v>
+      </c>
+      <c r="CP41">
+        <v>8682000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>55072000.0</v>
+      </c>
+      <c r="CR41">
+        <v>54840000.0</v>
+      </c>
+      <c r="CS41">
+        <v>6241000.0</v>
+      </c>
+      <c r="CT41">
+        <v>4583000.0</v>
+      </c>
+      <c r="CU41">
+        <v>4367000.0</v>
+      </c>
+      <c r="CV41">
+        <v>2601000.0</v>
+      </c>
+      <c r="CW41">
+        <v>3583000.0</v>
+      </c>
+      <c r="CX41">
+        <v>3207000.0</v>
+      </c>
+      <c r="CY41">
+        <v>1975000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>1951000.0</v>
+      </c>
+      <c r="DA41">
+        <v>2560000.0</v>
+      </c>
+      <c r="DB41">
+        <v>1828000.0</v>
+      </c>
+      <c r="DC41">
+        <v>1925000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:107">
+      <c r="A42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42">
+        <v>986133000.0</v>
+      </c>
+      <c r="C42">
+        <v>990394000.0</v>
+      </c>
+      <c r="D42">
+        <v>1000775000.0</v>
+      </c>
+      <c r="E42">
+        <v>997446000.0</v>
+      </c>
+      <c r="F42">
+        <v>991663000.0</v>
+      </c>
+      <c r="G42">
+        <v>988554000.0</v>
+      </c>
+      <c r="H42">
+        <v>990733000.0</v>
+      </c>
+      <c r="I42">
+        <v>992642000.0</v>
+      </c>
+      <c r="J42">
+        <v>994116000.0</v>
+      </c>
+      <c r="K42">
+        <v>995969000.0</v>
+      </c>
+      <c r="L42">
+        <v>995208000.0</v>
+      </c>
+      <c r="M42">
+        <v>992044000.0</v>
+      </c>
+      <c r="N42">
+        <v>988355000.0</v>
+      </c>
+      <c r="O42">
+        <v>984281000.0</v>
+      </c>
+      <c r="P42">
+        <v>982660000.0</v>
+      </c>
+      <c r="Q42">
+        <v>979543000.0</v>
+      </c>
+      <c r="R42">
+        <v>976684000.0</v>
+      </c>
+      <c r="S42">
+        <v>936918000.0</v>
+      </c>
+      <c r="T42">
+        <v>945271000.0</v>
+      </c>
+      <c r="U42">
+        <v>957618000.0</v>
+      </c>
+      <c r="V42">
+        <v>615417000.0</v>
+      </c>
+      <c r="W42">
+        <v>624477000.0</v>
+      </c>
+      <c r="X42">
+        <v>624311000.0</v>
+      </c>
+      <c r="Y42">
+        <v>455577000.0</v>
+      </c>
+      <c r="Z42">
+        <v>454206000.0</v>
+      </c>
+      <c r="AA42">
+        <v>452310000.0</v>
+      </c>
+      <c r="AB42">
+        <v>468418000.0</v>
+      </c>
+      <c r="AC42">
+        <v>470444000.0</v>
+      </c>
+      <c r="AD42">
+        <v>480799000.0</v>
+      </c>
+      <c r="AE42">
+        <v>479106000.0</v>
+      </c>
+      <c r="AF42">
+        <v>308281000.0</v>
+      </c>
+      <c r="AG42">
+        <v>319209000.0</v>
+      </c>
+      <c r="AH42">
+        <v>322145000.0</v>
+      </c>
+      <c r="AI42">
+        <v>321766000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>326793000.0</v>
+      </c>
+      <c r="AK42">
+        <v>326217000.0</v>
+      </c>
+      <c r="AL42">
+        <v>341585000.0</v>
+      </c>
+      <c r="AM42">
+        <v>341627000.0</v>
+      </c>
+      <c r="AN42">
+        <v>206446000.0</v>
+      </c>
+      <c r="AO42">
+        <v>205459000.0</v>
+      </c>
+      <c r="AP42">
+        <v>204773000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>204466000.0</v>
+      </c>
+      <c r="AR42">
+        <v>208846000.0</v>
+      </c>
+      <c r="AS42">
+        <v>207900000.0</v>
+      </c>
+      <c r="AT42">
+        <v>206798000.0</v>
+      </c>
+      <c r="AU42">
+        <v>205862000.0</v>
+      </c>
+      <c r="AV42">
+        <v>205988000.0</v>
+      </c>
+      <c r="AW42">
+        <v>205336000.0</v>
+      </c>
+      <c r="AX42">
+        <v>204489000.0</v>
+      </c>
+      <c r="AY42">
+        <v>203693000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>198515000.0</v>
+      </c>
+      <c r="BA42">
+        <v>196750000.0</v>
+      </c>
+      <c r="BB42">
+        <v>174652000.0</v>
+      </c>
+      <c r="BC42">
+        <v>172661000.0</v>
+      </c>
+      <c r="BD42">
+        <v>171556000.0</v>
+      </c>
+      <c r="BE42">
+        <v>170802000.0</v>
+      </c>
+      <c r="BF42">
+        <v>168974000.0</v>
+      </c>
+      <c r="BG42">
+        <v>167890000.0</v>
+      </c>
+      <c r="BH42">
+        <v>3602000.0</v>
+      </c>
+      <c r="BI42">
+        <v>167021000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>166597000.0</v>
+      </c>
+      <c r="BK42">
+        <v>132921000.0</v>
+      </c>
+      <c r="BL42">
+        <v>131930000.0</v>
+      </c>
+      <c r="BM42">
+        <v>131665000.0</v>
+      </c>
+      <c r="BN42">
+        <v>131168000.0</v>
+      </c>
+      <c r="BO42">
+        <v>130611000.0</v>
+      </c>
+      <c r="BP42">
+        <v>115257000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>114793000.0</v>
+      </c>
+      <c r="BR42">
+        <v>114289000.0</v>
+      </c>
+      <c r="BS42">
+        <v>113812000.0</v>
+      </c>
+      <c r="BT42">
+        <v>113369000.0</v>
+      </c>
+      <c r="BU42">
+        <v>108000000.0</v>
+      </c>
+      <c r="BV42">
+        <v>106822000.0</v>
+      </c>
+      <c r="BW42">
+        <v>104012000.0</v>
+      </c>
+      <c r="BX42">
+        <v>102384000.0</v>
+      </c>
+      <c r="BY42">
+        <v>102924000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>101505000.0</v>
+      </c>
+      <c r="CA42">
+        <v>100901000.0</v>
+      </c>
+      <c r="CB42">
+        <v>78026000.0</v>
+      </c>
+      <c r="CC42">
+        <v>77149000.0</v>
+      </c>
+      <c r="CD42">
+        <v>52764000.0</v>
+      </c>
+      <c r="CE42">
+        <v>51951000.0</v>
+      </c>
+      <c r="CF42">
+        <v>53218000.0</v>
+      </c>
+      <c r="CG42">
+        <v>46955000.0</v>
+      </c>
+      <c r="CH42">
+        <v>46350000.0</v>
+      </c>
+      <c r="CI42">
+        <v>46107000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>41325621.0</v>
+      </c>
+      <c r="CK42">
+        <v>40652323.0</v>
+      </c>
+      <c r="CL42">
+        <v>40318000.0</v>
+      </c>
+      <c r="CM42">
+        <v>40233449.0</v>
+      </c>
+      <c r="CN42">
+        <v>39842000.0</v>
+      </c>
+      <c r="CO42">
+        <v>39534505.0</v>
+      </c>
+      <c r="CP42">
+        <v>39208558.0</v>
+      </c>
+      <c r="CQ42">
+        <v>38867355.0</v>
+      </c>
+      <c r="CR42">
+        <v>38401814.0</v>
+      </c>
+      <c r="CS42">
+        <v>38057713.0</v>
+      </c>
+      <c r="CT42">
+        <v>37977368.0</v>
+      </c>
+      <c r="CU42">
+        <v>37619433.0</v>
+      </c>
+      <c r="CV42">
+        <v>37288725.0</v>
+      </c>
+      <c r="CW42">
+        <v>37157365.0</v>
+      </c>
+      <c r="CX42">
+        <v>36992005.0</v>
+      </c>
+      <c r="CY42">
+        <v>36455814.0</v>
+      </c>
+      <c r="CZ42">
+        <v>35840371.0</v>
+      </c>
+      <c r="DA42">
+        <v>35234942.0</v>
+      </c>
+      <c r="DB42">
+        <v>34900269.0</v>
+      </c>
+      <c r="DC42">
+        <v>19377715.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:107">
+      <c r="A43" t="s">
+        <v>72</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+    </row>
+    <row r="44" spans="1:107">
+      <c r="A44" t="s">
+        <v>73</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44">
+        <v>71988000.0</v>
+      </c>
+      <c r="O44">
+        <v>71988000.0</v>
+      </c>
+      <c r="P44">
+        <v>71988000.0</v>
+      </c>
+      <c r="Q44">
+        <v>71988000.0</v>
+      </c>
+      <c r="R44">
+        <v>71988000.0</v>
+      </c>
+      <c r="S44">
+        <v>71988000.0</v>
+      </c>
+      <c r="T44">
+        <v>71988000.0</v>
+      </c>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>33914000.0</v>
+      </c>
+      <c r="BF44">
+        <v>33703000.0</v>
+      </c>
+      <c r="BG44">
+        <v>33496000.0</v>
+      </c>
+      <c r="BH44">
+        <v>33293000.0</v>
+      </c>
+      <c r="BI44">
+        <v>33094000.0</v>
+      </c>
+      <c r="BJ44">
+        <v>32900000.0</v>
+      </c>
+      <c r="BK44">
+        <v>32707000.0</v>
+      </c>
+      <c r="BL44">
+        <v>32519000.0</v>
+      </c>
+      <c r="BM44">
+        <v>32335000.0</v>
+      </c>
+      <c r="BN44">
+        <v>32154000.0</v>
+      </c>
+      <c r="BO44">
+        <v>31976000.0</v>
+      </c>
+      <c r="BP44">
+        <v>31802000.0</v>
+      </c>
+      <c r="BQ44">
+        <v>31631000.0</v>
+      </c>
+      <c r="BR44">
+        <v>31463000.0</v>
+      </c>
+      <c r="BS44">
+        <v>31216000.0</v>
+      </c>
+      <c r="BT44">
+        <v>31116000.0</v>
+      </c>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+    </row>
+    <row r="45" spans="1:107">
+      <c r="A45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45">
+        <v>109692000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
+        <v>89902000.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
+        <v>83962000.0</v>
+      </c>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
+        <v>82174000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>50972000.0</v>
+      </c>
+      <c r="W45">
+        <v>52078000.0</v>
+      </c>
+      <c r="X45">
+        <v>53169000.0</v>
+      </c>
+      <c r="Y45">
+        <v>56807000.0</v>
+      </c>
+      <c r="Z45">
+        <v>58231000.0</v>
+      </c>
+      <c r="AA45">
+        <v>59358000.0</v>
+      </c>
+      <c r="AB45">
+        <v>60013000.0</v>
+      </c>
+      <c r="AC45">
+        <v>59216000.0</v>
+      </c>
+      <c r="AD45">
+        <v>73052000.0</v>
+      </c>
+      <c r="AE45">
+        <v>75159000.0</v>
+      </c>
+      <c r="AF45">
+        <v>32109000.0</v>
+      </c>
+      <c r="AG45">
+        <v>32354000.0</v>
+      </c>
+      <c r="AH45">
+        <v>32814000.0</v>
+      </c>
+      <c r="AI45">
+        <v>32127000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>32618000.0</v>
+      </c>
+      <c r="AK45">
+        <v>32803000.0</v>
+      </c>
+      <c r="AL45">
+        <v>33987000.0</v>
+      </c>
+      <c r="AM45">
+        <v>34291000.0</v>
+      </c>
+      <c r="AN45">
+        <v>14910000.0</v>
+      </c>
+      <c r="AO45">
+        <v>14498000.0</v>
+      </c>
+      <c r="AP45">
+        <v>14512000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>14812000.0</v>
+      </c>
+      <c r="AR45">
+        <v>14842000.0</v>
+      </c>
+      <c r="AS45">
+        <v>14395000.0</v>
+      </c>
+      <c r="AT45">
+        <v>14726000.0</v>
+      </c>
+      <c r="AU45">
+        <v>14911000.0</v>
+      </c>
+      <c r="AV45">
+        <v>14753000.0</v>
+      </c>
+      <c r="AW45">
+        <v>18054000.0</v>
+      </c>
+      <c r="AX45">
+        <v>17930000.0</v>
+      </c>
+      <c r="AY45">
+        <v>18028000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>18180000.0</v>
+      </c>
+      <c r="BA45">
+        <v>19048000.0</v>
+      </c>
+      <c r="BB45">
+        <v>20544000.0</v>
+      </c>
+      <c r="BC45">
+        <v>20795000.0</v>
+      </c>
+      <c r="BD45">
+        <v>21121000.0</v>
+      </c>
+      <c r="BE45">
+        <v>21469000.0</v>
+      </c>
+      <c r="BF45">
+        <v>21739000.0</v>
+      </c>
+      <c r="BG45">
+        <v>18986000.0</v>
+      </c>
+      <c r="BH45">
+        <v>18986000.0</v>
+      </c>
+      <c r="BI45">
+        <v>18976000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>19488000.0</v>
+      </c>
+      <c r="BK45">
+        <v>20035000.0</v>
+      </c>
+      <c r="BL45">
+        <v>20499000.0</v>
+      </c>
+      <c r="BM45">
+        <v>21024000.0</v>
+      </c>
+      <c r="BN45">
+        <v>21169000.0</v>
+      </c>
+      <c r="BO45">
+        <v>42784000.0</v>
+      </c>
+      <c r="BP45">
+        <v>48673000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>42315000.0</v>
+      </c>
+      <c r="BR45">
+        <v>23872000.0</v>
+      </c>
+      <c r="BS45">
+        <v>24608000.0</v>
+      </c>
+      <c r="BT45">
+        <v>39026000.0</v>
+      </c>
+      <c r="BU45">
+        <v>25166000.0</v>
+      </c>
+      <c r="BV45">
+        <v>25238000.0</v>
+      </c>
+      <c r="BW45">
+        <v>24775000.0</v>
+      </c>
+      <c r="BX45">
+        <v>22223000.0</v>
+      </c>
+      <c r="BY45">
+        <v>22487000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>22801000.0</v>
+      </c>
+      <c r="CA45">
+        <v>22777000.0</v>
+      </c>
+      <c r="CB45">
+        <v>17050000.0</v>
+      </c>
+      <c r="CC45">
+        <v>15295000.0</v>
+      </c>
+      <c r="CD45">
+        <v>13941000.0</v>
+      </c>
+      <c r="CE45">
+        <v>13624000.0</v>
+      </c>
+      <c r="CF45">
+        <v>10276000.0</v>
+      </c>
+      <c r="CG45">
+        <v>10098000.0</v>
+      </c>
+      <c r="CH45">
+        <v>9556000.0</v>
+      </c>
+      <c r="CI45">
+        <v>8413000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>8044349.0</v>
+      </c>
+      <c r="CK45">
+        <v>7070603.0</v>
+      </c>
+      <c r="CL45">
+        <v>7066786.0</v>
+      </c>
+      <c r="CM45">
+        <v>7221961.0</v>
+      </c>
+      <c r="CN45">
+        <v>7317664.0</v>
+      </c>
+      <c r="CO45">
+        <v>7278632.0</v>
+      </c>
+      <c r="CP45">
+        <v>7051019.0</v>
+      </c>
+      <c r="CQ45">
+        <v>7427562.0</v>
+      </c>
+      <c r="CR45">
+        <v>7685682.0</v>
+      </c>
+      <c r="CS45">
+        <v>9151448.0</v>
+      </c>
+      <c r="CT45">
+        <v>9433397.0</v>
+      </c>
+      <c r="CU45">
+        <v>9838479.0</v>
+      </c>
+      <c r="CV45">
+        <v>9999432.0</v>
+      </c>
+      <c r="CW45">
+        <v>9778204.0</v>
+      </c>
+      <c r="CX45">
+        <v>9498759.0</v>
+      </c>
+      <c r="CY45">
+        <v>9023352.0</v>
+      </c>
+      <c r="CZ45">
+        <v>8792020.0</v>
+      </c>
+      <c r="DA45">
+        <v>8819276.0</v>
+      </c>
+      <c r="DB45">
+        <v>8570151.0</v>
+      </c>
+      <c r="DC45">
+        <v>3859771.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:107">
+      <c r="A46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B46">
+        <v>57318000.0</v>
+      </c>
+      <c r="C46">
+        <v>57956000.0</v>
+      </c>
+      <c r="D46">
+        <v>58993000.0</v>
+      </c>
+      <c r="E46">
+        <v>49248000.0</v>
+      </c>
+      <c r="F46">
+        <v>48639000.0</v>
+      </c>
+      <c r="G46">
+        <v>48083000.0</v>
+      </c>
+      <c r="H46">
+        <v>45009000.0</v>
+      </c>
+      <c r="I46">
+        <v>44368000.0</v>
+      </c>
+      <c r="J46">
+        <v>44831000.0</v>
+      </c>
+      <c r="K46">
+        <v>44382000.0</v>
+      </c>
+      <c r="L46">
+        <v>42681000.0</v>
+      </c>
+      <c r="M46">
+        <v>41268000.0</v>
+      </c>
+      <c r="N46">
+        <v>41988000.0</v>
+      </c>
+      <c r="O46">
+        <v>42340000.0</v>
+      </c>
+      <c r="P46">
+        <v>42985000.0</v>
+      </c>
+      <c r="Q46">
+        <v>43882000.0</v>
+      </c>
+      <c r="R46">
+        <v>46028000.0</v>
+      </c>
+      <c r="S46">
+        <v>46900000.0</v>
+      </c>
+      <c r="T46">
+        <v>47915000.0</v>
+      </c>
+      <c r="U46">
+        <v>48697000.0</v>
+      </c>
+      <c r="V46">
+        <v>50972000.0</v>
+      </c>
+      <c r="W46">
+        <v>52078000.0</v>
+      </c>
+      <c r="X46">
+        <v>53169000.0</v>
+      </c>
+      <c r="Y46">
+        <v>56807000.0</v>
+      </c>
+      <c r="Z46">
+        <v>58231000.0</v>
+      </c>
+      <c r="AA46">
+        <v>59358000.0</v>
+      </c>
+      <c r="AB46">
+        <v>60013000.0</v>
+      </c>
+      <c r="AC46">
+        <v>59216000.0</v>
+      </c>
+      <c r="AD46">
+        <v>73052000.0</v>
+      </c>
+      <c r="AE46">
+        <v>75159000.0</v>
+      </c>
+      <c r="AF46">
+        <v>32109000.0</v>
+      </c>
+      <c r="AG46">
+        <v>32354000.0</v>
+      </c>
+      <c r="AH46">
+        <v>32814000.0</v>
+      </c>
+      <c r="AI46">
+        <v>32127000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>32618000.0</v>
+      </c>
+      <c r="AK46">
+        <v>32803000.0</v>
+      </c>
+      <c r="AL46">
+        <v>33987000.0</v>
+      </c>
+      <c r="AM46">
+        <v>34291000.0</v>
+      </c>
+      <c r="AN46">
+        <v>14910000.0</v>
+      </c>
+      <c r="AO46">
+        <v>14498000.0</v>
+      </c>
+      <c r="AP46">
+        <v>14512000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>14812000.0</v>
+      </c>
+      <c r="AR46">
+        <v>14842000.0</v>
+      </c>
+      <c r="AS46">
+        <v>14395000.0</v>
+      </c>
+      <c r="AT46">
+        <v>14726000.0</v>
+      </c>
+      <c r="AU46">
+        <v>14911000.0</v>
+      </c>
+      <c r="AV46">
+        <v>14753000.0</v>
+      </c>
+      <c r="AW46">
+        <v>18054000.0</v>
+      </c>
+      <c r="AX46">
+        <v>17930000.0</v>
+      </c>
+      <c r="AY46">
+        <v>18028000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>18180000.0</v>
+      </c>
+      <c r="BA46">
+        <v>19048000.0</v>
+      </c>
+      <c r="BB46">
+        <v>20544000.0</v>
+      </c>
+      <c r="BC46">
+        <v>20795000.0</v>
+      </c>
+      <c r="BD46">
+        <v>21121000.0</v>
+      </c>
+      <c r="BE46">
+        <v>21469000.0</v>
+      </c>
+      <c r="BF46">
+        <v>21739000.0</v>
+      </c>
+      <c r="BG46">
+        <v>21543000.0</v>
+      </c>
+      <c r="BH46"/>
+      <c r="BI46">
+        <v>18976000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>19488000.0</v>
+      </c>
+      <c r="BK46">
+        <v>20035000.0</v>
+      </c>
+      <c r="BL46">
+        <v>20499000.0</v>
+      </c>
+      <c r="BM46">
+        <v>21024000.0</v>
+      </c>
+      <c r="BN46">
+        <v>21169000.0</v>
+      </c>
+      <c r="BO46">
+        <v>42784000.0</v>
+      </c>
+      <c r="BP46">
+        <v>22301000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>42315000.0</v>
+      </c>
+      <c r="BR46">
+        <v>23872000.0</v>
+      </c>
+      <c r="BS46">
+        <v>24608000.0</v>
+      </c>
+      <c r="BT46">
+        <v>39026000.0</v>
+      </c>
+      <c r="BU46">
+        <v>25166000.0</v>
+      </c>
+      <c r="BV46">
+        <v>25238000.0</v>
+      </c>
+      <c r="BW46">
+        <v>24775000.0</v>
+      </c>
+      <c r="BX46">
+        <v>25186000.0</v>
+      </c>
+      <c r="BY46">
+        <v>22487000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>22801000.0</v>
+      </c>
+      <c r="CA46">
+        <v>22777000.0</v>
+      </c>
+      <c r="CB46">
+        <v>17050000.0</v>
+      </c>
+      <c r="CC46">
+        <v>15295000.0</v>
+      </c>
+      <c r="CD46">
+        <v>13941000.0</v>
+      </c>
+      <c r="CE46">
+        <v>13624000.0</v>
+      </c>
+      <c r="CF46">
+        <v>10276000.0</v>
+      </c>
+      <c r="CG46">
+        <v>10098000.0</v>
+      </c>
+      <c r="CH46">
+        <v>9556000.0</v>
+      </c>
+      <c r="CI46">
+        <v>8413000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>8044349.0</v>
+      </c>
+      <c r="CK46">
+        <v>7070603.0</v>
+      </c>
+      <c r="CL46">
+        <v>7067000.0</v>
+      </c>
+      <c r="CM46">
+        <v>7221961.0</v>
+      </c>
+      <c r="CN46">
+        <v>7317664.0</v>
+      </c>
+      <c r="CO46">
+        <v>7278632.0</v>
+      </c>
+      <c r="CP46">
+        <v>7051019.0</v>
+      </c>
+      <c r="CQ46">
+        <v>7427562.0</v>
+      </c>
+      <c r="CR46">
+        <v>7685682.0</v>
+      </c>
+      <c r="CS46">
+        <v>9151448.0</v>
+      </c>
+      <c r="CT46">
+        <v>9433397.0</v>
+      </c>
+      <c r="CU46">
+        <v>9838479.0</v>
+      </c>
+      <c r="CV46">
+        <v>8730853.0</v>
+      </c>
+      <c r="CW46">
+        <v>9778204.0</v>
+      </c>
+      <c r="CX46">
+        <v>9498759.0</v>
+      </c>
+      <c r="CY46">
+        <v>9023352.0</v>
+      </c>
+      <c r="CZ46">
+        <v>8792020.0</v>
+      </c>
+      <c r="DA46">
+        <v>8819276.0</v>
+      </c>
+      <c r="DB46">
+        <v>8570151.0</v>
+      </c>
+      <c r="DC46">
+        <v>3859771.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:107">
+      <c r="A47" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
+        <v>41988000.0</v>
+      </c>
+      <c r="O47">
+        <v>42340000.0</v>
+      </c>
+      <c r="P47">
+        <v>42985000.0</v>
+      </c>
+      <c r="Q47">
+        <v>43882000.0</v>
+      </c>
+      <c r="R47">
+        <v>46028000.0</v>
+      </c>
+      <c r="S47">
+        <v>46900000.0</v>
+      </c>
+      <c r="T47">
+        <v>47915000.0</v>
+      </c>
+      <c r="U47">
+        <v>48697000.0</v>
+      </c>
+      <c r="V47">
+        <v>50972000.0</v>
+      </c>
+      <c r="W47">
+        <v>52078000.0</v>
+      </c>
+      <c r="X47">
+        <v>53169000.0</v>
+      </c>
+      <c r="Y47">
+        <v>56807000.0</v>
+      </c>
+      <c r="Z47">
+        <v>58231000.0</v>
+      </c>
+      <c r="AA47">
+        <v>59358000.0</v>
+      </c>
+      <c r="AB47">
+        <v>60013000.0</v>
+      </c>
+      <c r="AC47">
+        <v>59216000.0</v>
+      </c>
+      <c r="AD47">
+        <v>58888000.0</v>
+      </c>
+      <c r="AE47">
+        <v>60301000.0</v>
+      </c>
+      <c r="AF47">
+        <v>32109000.0</v>
+      </c>
+      <c r="AG47">
+        <v>32354000.0</v>
+      </c>
+      <c r="AH47">
+        <v>32814000.0</v>
+      </c>
+      <c r="AI47">
+        <v>32127000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>32618000.0</v>
+      </c>
+      <c r="AK47">
+        <v>32803000.0</v>
+      </c>
+      <c r="AL47">
+        <v>33987000.0</v>
+      </c>
+      <c r="AM47">
+        <v>34291000.0</v>
+      </c>
+      <c r="AN47">
+        <v>14910000.0</v>
+      </c>
+      <c r="AO47">
+        <v>14498000.0</v>
+      </c>
+      <c r="AP47">
+        <v>14512000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>14812000.0</v>
+      </c>
+      <c r="AR47">
+        <v>14842000.0</v>
+      </c>
+      <c r="AS47">
+        <v>14395000.0</v>
+      </c>
+      <c r="AT47">
+        <v>14726000.0</v>
+      </c>
+      <c r="AU47">
+        <v>14911000.0</v>
+      </c>
+      <c r="AV47">
+        <v>14753000.0</v>
+      </c>
+      <c r="AW47">
+        <v>18054000.0</v>
+      </c>
+      <c r="AX47">
+        <v>17930000.0</v>
+      </c>
+      <c r="AY47">
+        <v>18028000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>18180000.0</v>
+      </c>
+      <c r="BA47">
+        <v>19048000.0</v>
+      </c>
+      <c r="BB47">
+        <v>20544000.0</v>
+      </c>
+      <c r="BC47">
+        <v>20795000.0</v>
+      </c>
+      <c r="BD47">
+        <v>21121000.0</v>
+      </c>
+      <c r="BE47">
+        <v>21469000.0</v>
+      </c>
+      <c r="BF47">
+        <v>21739000.0</v>
+      </c>
+      <c r="BG47">
+        <v>21543000.0</v>
+      </c>
+      <c r="BH47">
+        <v>18986000.0</v>
+      </c>
+      <c r="BI47">
+        <v>18976000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>19488000.0</v>
+      </c>
+      <c r="BK47">
+        <v>20035000.0</v>
+      </c>
+      <c r="BL47">
+        <v>20499000.0</v>
+      </c>
+      <c r="BM47">
+        <v>21024000.0</v>
+      </c>
+      <c r="BN47">
+        <v>21169000.0</v>
+      </c>
+      <c r="BO47">
+        <v>21697000.0</v>
+      </c>
+      <c r="BP47">
+        <v>22301000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>23042000.0</v>
+      </c>
+      <c r="BR47">
+        <v>23872000.0</v>
+      </c>
+      <c r="BS47">
+        <v>24608000.0</v>
+      </c>
+      <c r="BT47">
+        <v>25158000.0</v>
+      </c>
+      <c r="BU47">
+        <v>25166000.0</v>
+      </c>
+      <c r="BV47">
+        <v>25238000.0</v>
+      </c>
+      <c r="BW47">
+        <v>24775000.0</v>
+      </c>
+      <c r="BX47">
+        <v>22223000.0</v>
+      </c>
+      <c r="BY47">
+        <v>22487000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>22801000.0</v>
+      </c>
+      <c r="CA47">
+        <v>22777000.0</v>
+      </c>
+      <c r="CB47">
+        <v>17050000.0</v>
+      </c>
+      <c r="CC47">
+        <v>15295000.0</v>
+      </c>
+      <c r="CD47">
+        <v>13941000.0</v>
+      </c>
+      <c r="CE47">
+        <v>13624000.0</v>
+      </c>
+      <c r="CF47">
+        <v>10276000.0</v>
+      </c>
+      <c r="CG47">
+        <v>10098000.0</v>
+      </c>
+      <c r="CH47">
+        <v>9556000.0</v>
+      </c>
+      <c r="CI47">
+        <v>8413000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>8044000.0</v>
+      </c>
+      <c r="CK47">
+        <v>7071000.0</v>
+      </c>
+      <c r="CL47">
+        <v>7067000.0</v>
+      </c>
+      <c r="CM47">
+        <v>7222000.0</v>
+      </c>
+      <c r="CN47">
+        <v>7317000.0</v>
+      </c>
+      <c r="CO47">
+        <v>7278000.0</v>
+      </c>
+      <c r="CP47">
+        <v>7051000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>7427000.0</v>
+      </c>
+      <c r="CR47">
+        <v>7686000.0</v>
+      </c>
+      <c r="CS47">
+        <v>9151000.0</v>
+      </c>
+      <c r="CT47">
+        <v>9433000.0</v>
+      </c>
+      <c r="CU47">
+        <v>9838000.0</v>
+      </c>
+      <c r="CV47">
+        <v>9999000.0</v>
+      </c>
+      <c r="CW47">
+        <v>9778000.0</v>
+      </c>
+      <c r="CX47">
+        <v>9499000.0</v>
+      </c>
+      <c r="CY47">
+        <v>9023000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>8792000.0</v>
+      </c>
+      <c r="DA47">
+        <v>8423000.0</v>
+      </c>
+      <c r="DB47">
+        <v>8174000.0</v>
+      </c>
+      <c r="DC47">
+        <v>3464000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:107">
+      <c r="A48" t="s">
+        <v>77</v>
+      </c>
+      <c r="B48">
+        <v>1056071999.0</v>
+      </c>
+      <c r="C48">
+        <v>1041038000.0</v>
+      </c>
+      <c r="D48">
+        <v>1020840000.0</v>
+      </c>
+      <c r="E48">
+        <v>980548000.0</v>
+      </c>
+      <c r="F48">
+        <v>947864000.0</v>
+      </c>
+      <c r="G48">
+        <v>908553000.0</v>
+      </c>
+      <c r="H48">
+        <v>877629000.0</v>
+      </c>
+      <c r="I48">
+        <v>845844000.0</v>
+      </c>
+      <c r="J48">
+        <v>810935000.0</v>
+      </c>
+      <c r="K48">
+        <v>778784000.0</v>
+      </c>
+      <c r="L48">
+        <v>749513000.0</v>
+      </c>
+      <c r="M48">
+        <v>715303000.0</v>
+      </c>
+      <c r="N48">
+        <v>680981000.0</v>
+      </c>
+      <c r="O48">
+        <v>642153000.0</v>
+      </c>
+      <c r="P48">
+        <v>597574000.0</v>
+      </c>
+      <c r="Q48">
+        <v>547506000.0</v>
+      </c>
+      <c r="R48">
+        <v>506849000.0</v>
+      </c>
+      <c r="S48">
+        <v>523136000.0</v>
+      </c>
+      <c r="T48">
+        <v>492682000.0</v>
+      </c>
+      <c r="U48">
+        <v>461711000.0</v>
+      </c>
+      <c r="V48">
+        <v>474282000.0</v>
+      </c>
+      <c r="W48">
+        <v>441511000.0</v>
+      </c>
+      <c r="X48">
+        <v>417212000.0</v>
+      </c>
+      <c r="Y48">
+        <v>393900000.0</v>
+      </c>
+      <c r="Z48">
+        <v>380667000.0</v>
+      </c>
+      <c r="AA48">
+        <v>370748000.0</v>
+      </c>
+      <c r="AB48">
+        <v>380737000.0</v>
+      </c>
+      <c r="AC48">
+        <v>356160000.0</v>
+      </c>
+      <c r="AD48">
+        <v>331348000.0</v>
+      </c>
+      <c r="AE48">
+        <v>316959000.0</v>
+      </c>
+      <c r="AF48">
+        <v>304566000.0</v>
+      </c>
+      <c r="AG48">
+        <v>284016000.0</v>
+      </c>
+      <c r="AH48">
+        <v>264280000.0</v>
+      </c>
+      <c r="AI48">
+        <v>244573000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>225360000.0</v>
+      </c>
+      <c r="AK48">
+        <v>220371000.0</v>
+      </c>
+      <c r="AL48">
+        <v>206602000.0</v>
+      </c>
+      <c r="AM48">
+        <v>197231000.0</v>
+      </c>
+      <c r="AN48">
+        <v>182190000.0</v>
+      </c>
+      <c r="AO48">
+        <v>170768000.0</v>
+      </c>
+      <c r="AP48">
+        <v>161137000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>150787000.0</v>
+      </c>
+      <c r="AR48">
+        <v>141564000.0</v>
+      </c>
+      <c r="AS48">
+        <v>132490000.0</v>
+      </c>
+      <c r="AT48">
+        <v>124183000.0</v>
+      </c>
+      <c r="AU48">
+        <v>116668000.0</v>
+      </c>
+      <c r="AV48">
+        <v>108373000.0</v>
+      </c>
+      <c r="AW48">
+        <v>103452000.0</v>
+      </c>
+      <c r="AX48">
+        <v>96298000.0</v>
+      </c>
+      <c r="AY48">
+        <v>90181000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>85376000.0</v>
+      </c>
+      <c r="BA48">
+        <v>82777000.0</v>
+      </c>
+      <c r="BB48">
+        <v>75387000.0</v>
+      </c>
+      <c r="BC48">
+        <v>65310000.0</v>
+      </c>
+      <c r="BD48">
+        <v>56218000.0</v>
+      </c>
+      <c r="BE48">
+        <v>53232000.0</v>
+      </c>
+      <c r="BF48">
+        <v>46892000.0</v>
+      </c>
+      <c r="BG48">
+        <v>39707000.0</v>
+      </c>
+      <c r="BH48">
+        <v>35097000.0</v>
+      </c>
+      <c r="BI48">
+        <v>41452000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>33315000.0</v>
+      </c>
+      <c r="BK48">
+        <v>24992000.0</v>
+      </c>
+      <c r="BL48">
+        <v>19322000.0</v>
+      </c>
+      <c r="BM48">
+        <v>14298000.0</v>
+      </c>
+      <c r="BN48">
+        <v>10725000.0</v>
+      </c>
+      <c r="BO48">
+        <v>11384000.0</v>
+      </c>
+      <c r="BP48">
+        <v>15790000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>17926000.0</v>
+      </c>
+      <c r="BR48">
+        <v>19292000.0</v>
+      </c>
+      <c r="BS48">
+        <v>20264000.0</v>
+      </c>
+      <c r="BT48">
+        <v>68710000.0</v>
+      </c>
+      <c r="BU48">
+        <v>76549000.0</v>
+      </c>
+      <c r="BV48">
+        <v>75898000.0</v>
+      </c>
+      <c r="BW48">
+        <v>73064000.0</v>
+      </c>
+      <c r="BX48">
+        <v>70523000.0</v>
+      </c>
+      <c r="BY48">
+        <v>66268000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>61923000.0</v>
+      </c>
+      <c r="CA48">
+        <v>58066000.0</v>
+      </c>
+      <c r="CB48">
+        <v>55445000.0</v>
+      </c>
+      <c r="CC48">
+        <v>51571000.0</v>
+      </c>
+      <c r="CD48">
+        <v>47905000.0</v>
+      </c>
+      <c r="CE48">
+        <v>44477000.0</v>
+      </c>
+      <c r="CF48">
+        <v>41950000.0</v>
+      </c>
+      <c r="CG48">
+        <v>39485000.0</v>
+      </c>
+      <c r="CH48">
+        <v>36961000.0</v>
+      </c>
+      <c r="CI48">
+        <v>34172000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>32075225.0</v>
+      </c>
+      <c r="CK48">
+        <v>30472050.0</v>
+      </c>
+      <c r="CL48">
+        <v>27862000.0</v>
+      </c>
+      <c r="CM48">
+        <v>26116841.0</v>
+      </c>
+      <c r="CN48">
+        <v>24832021.0</v>
+      </c>
+      <c r="CO48">
+        <v>23589433.0</v>
+      </c>
+      <c r="CP48">
+        <v>22025146.0</v>
+      </c>
+      <c r="CQ48">
+        <v>19618065.0</v>
+      </c>
+      <c r="CR48">
+        <v>18673619.0</v>
+      </c>
+      <c r="CS48">
+        <v>17492304.0</v>
+      </c>
+      <c r="CT48">
+        <v>16323467.0</v>
+      </c>
+      <c r="CU48">
+        <v>15039230.0</v>
+      </c>
+      <c r="CV48">
+        <v>14330784.0</v>
+      </c>
+      <c r="CW48">
+        <v>20346268.0</v>
+      </c>
+      <c r="CX48">
+        <v>19438644.0</v>
+      </c>
+      <c r="CY48">
+        <v>18441831.0</v>
+      </c>
+      <c r="CZ48">
+        <v>17418811.0</v>
+      </c>
+      <c r="DA48">
+        <v>16036959.0</v>
+      </c>
+      <c r="DB48">
+        <v>14727314.0</v>
+      </c>
+      <c r="DC48">
+        <v>14234161.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:107">
+      <c r="A49" t="s">
+        <v>78</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>680981000.0</v>
+      </c>
+      <c r="O49">
+        <v>642153000.0</v>
+      </c>
+      <c r="P49">
+        <v>597574000.0</v>
+      </c>
+      <c r="Q49">
+        <v>547506000.0</v>
+      </c>
+      <c r="R49">
+        <v>506849000.0</v>
+      </c>
+      <c r="S49">
+        <v>523136000.0</v>
+      </c>
+      <c r="T49">
+        <v>492682000.0</v>
+      </c>
+      <c r="U49">
+        <v>461711000.0</v>
+      </c>
+      <c r="V49">
+        <v>474282000.0</v>
+      </c>
+      <c r="W49">
+        <v>441511000.0</v>
+      </c>
+      <c r="X49">
+        <v>417212000.0</v>
+      </c>
+      <c r="Y49">
+        <v>393900000.0</v>
+      </c>
+      <c r="Z49">
+        <v>380667000.0</v>
+      </c>
+      <c r="AA49">
+        <v>370748000.0</v>
+      </c>
+      <c r="AB49">
+        <v>380737000.0</v>
+      </c>
+      <c r="AC49">
+        <v>356160000.0</v>
+      </c>
+      <c r="AD49">
+        <v>331348000.0</v>
+      </c>
+      <c r="AE49">
+        <v>316959000.0</v>
+      </c>
+      <c r="AF49">
+        <v>304566000.0</v>
+      </c>
+      <c r="AG49">
+        <v>284016000.0</v>
+      </c>
+      <c r="AH49">
+        <v>264280000.0</v>
+      </c>
+      <c r="AI49">
+        <v>244573000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>225360000.0</v>
+      </c>
+      <c r="AK49">
+        <v>220371000.0</v>
+      </c>
+      <c r="AL49">
+        <v>206602000.0</v>
+      </c>
+      <c r="AM49">
+        <v>197231000.0</v>
+      </c>
+      <c r="AN49">
+        <v>182190000.0</v>
+      </c>
+      <c r="AO49">
+        <v>170768000.0</v>
+      </c>
+      <c r="AP49">
+        <v>161137000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>150787000.0</v>
+      </c>
+      <c r="AR49">
+        <v>141564000.0</v>
+      </c>
+      <c r="AS49">
+        <v>132490000.0</v>
+      </c>
+      <c r="AT49">
+        <v>124183000.0</v>
+      </c>
+      <c r="AU49">
+        <v>116668000.0</v>
+      </c>
+      <c r="AV49">
+        <v>108373000.0</v>
+      </c>
+      <c r="AW49">
+        <v>103452000.0</v>
+      </c>
+      <c r="AX49">
+        <v>96298000.0</v>
+      </c>
+      <c r="AY49">
+        <v>90181000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>85376000.0</v>
+      </c>
+      <c r="BA49">
+        <v>82777000.0</v>
+      </c>
+      <c r="BB49">
+        <v>75387000.0</v>
+      </c>
+      <c r="BC49">
+        <v>65310000.0</v>
+      </c>
+      <c r="BD49">
+        <v>56218000.0</v>
+      </c>
+      <c r="BE49">
+        <v>53232000.0</v>
+      </c>
+      <c r="BF49">
+        <v>46892000.0</v>
+      </c>
+      <c r="BG49">
+        <v>39707000.0</v>
+      </c>
+      <c r="BH49">
+        <v>35097000.0</v>
+      </c>
+      <c r="BI49">
+        <v>29460000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>25192000.0</v>
+      </c>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+    </row>
+    <row r="50" spans="1:107">
+      <c r="A50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>175714000.0</v>
+      </c>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
+        <v>652239000.0</v>
+      </c>
+      <c r="AI50">
+        <v>513337000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>548111000.0</v>
+      </c>
+      <c r="AK50">
+        <v>589343000.0</v>
+      </c>
+      <c r="AL50">
+        <v>418172000.0</v>
+      </c>
+      <c r="AM50">
+        <v>386167000.0</v>
+      </c>
+      <c r="AN50">
+        <v>386536000.0</v>
+      </c>
+      <c r="AO50">
+        <v>319022000.0</v>
+      </c>
+      <c r="AP50">
+        <v>278362000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>110000000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>149700000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+    </row>
+    <row r="51" spans="1:107">
+      <c r="A51" t="s">
+        <v>80</v>
+      </c>
+      <c r="B51">
+        <v>682076000.0</v>
+      </c>
+      <c r="C51">
+        <v>413104000.0</v>
+      </c>
+      <c r="D51">
+        <v>508545000.0</v>
+      </c>
+      <c r="E51">
+        <v>667623000.0</v>
+      </c>
+      <c r="F51">
+        <v>661437000.0</v>
+      </c>
+      <c r="G51">
+        <v>617330000.0</v>
+      </c>
+      <c r="H51">
+        <v>437372000.0</v>
+      </c>
+      <c r="I51">
+        <v>477222000.0</v>
+      </c>
+      <c r="J51">
+        <v>412534000.0</v>
+      </c>
+      <c r="K51">
+        <v>476370000.0</v>
+      </c>
+      <c r="L51">
+        <v>453813000.0</v>
+      </c>
+      <c r="M51">
+        <v>338216000.0</v>
+      </c>
+      <c r="N51">
+        <v>505096000.0</v>
+      </c>
+      <c r="O51">
+        <v>469058000.0</v>
+      </c>
+      <c r="P51">
+        <v>909023000.0</v>
+      </c>
+      <c r="Q51">
+        <v>352720000.0</v>
+      </c>
+      <c r="R51">
+        <v>431859000.0</v>
+      </c>
+      <c r="S51">
+        <v>433877000.0</v>
+      </c>
+      <c r="T51">
+        <v>867816000.0</v>
+      </c>
+      <c r="U51">
+        <v>667357000.0</v>
+      </c>
+      <c r="V51">
+        <v>647244000.0</v>
+      </c>
+      <c r="W51">
+        <v>483167000.0</v>
+      </c>
+      <c r="X51">
+        <v>605447000.0</v>
+      </c>
+      <c r="Y51">
+        <v>692548000.0</v>
+      </c>
+      <c r="Z51">
+        <v>681345000.0</v>
+      </c>
+      <c r="AA51">
+        <v>569254000.0</v>
+      </c>
+      <c r="AB51">
+        <v>628836000.0</v>
+      </c>
+      <c r="AC51">
+        <v>802239000.0</v>
+      </c>
+      <c r="AD51">
+        <v>743465000.0</v>
+      </c>
+      <c r="AE51">
+        <v>548767000.0</v>
+      </c>
+      <c r="AF51">
+        <v>411606000.0</v>
+      </c>
+      <c r="AG51">
+        <v>680939000.0</v>
+      </c>
+      <c r="AH51">
+        <v>646881000.0</v>
+      </c>
+      <c r="AI51">
+        <v>509331000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>544522000.0</v>
+      </c>
+      <c r="AK51">
+        <v>586065000.0</v>
+      </c>
+      <c r="AL51">
+        <v>536252000.0</v>
+      </c>
+      <c r="AM51">
+        <v>504234000.0</v>
+      </c>
+      <c r="AN51">
+        <v>769056000.0</v>
+      </c>
+      <c r="AO51">
+        <v>375829000.0</v>
+      </c>
+      <c r="AP51">
+        <v>335169000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>381095000.0</v>
+      </c>
+      <c r="AR51">
+        <v>437133000.0</v>
+      </c>
+      <c r="AS51">
+        <v>326491000.0</v>
+      </c>
+      <c r="AT51">
+        <v>318353000.0</v>
+      </c>
+      <c r="AU51">
+        <v>249671000.0</v>
+      </c>
+      <c r="AV51">
+        <v>440690000.0</v>
+      </c>
+      <c r="AW51">
+        <v>363929000.0</v>
+      </c>
+      <c r="AX51">
+        <v>382650000.0</v>
+      </c>
+      <c r="AY51">
+        <v>377125000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>326912000.0</v>
+      </c>
+      <c r="BA51">
+        <v>361246000.0</v>
+      </c>
+      <c r="BB51">
+        <v>463393000.0</v>
+      </c>
+      <c r="BC51">
+        <v>370460000.0</v>
+      </c>
+      <c r="BD51">
+        <v>410151000.0</v>
+      </c>
+      <c r="BE51">
+        <v>358185000.0</v>
+      </c>
+      <c r="BF51">
+        <v>308060000.0</v>
+      </c>
+      <c r="BG51">
+        <v>277969000.0</v>
+      </c>
+      <c r="BH51">
+        <v>341626000.0</v>
+      </c>
+      <c r="BI51">
+        <v>287810000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>274855000.0</v>
+      </c>
+      <c r="BK51">
+        <v>290279000.0</v>
+      </c>
+      <c r="BL51">
+        <v>311714000.0</v>
+      </c>
+      <c r="BM51">
+        <v>270577000.0</v>
+      </c>
+      <c r="BN51">
+        <v>264862000.0</v>
+      </c>
+      <c r="BO51">
+        <v>273619000.0</v>
+      </c>
+      <c r="BP51">
+        <v>252519000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>489191000.0</v>
+      </c>
+      <c r="BR51">
+        <v>280075000.0</v>
+      </c>
+      <c r="BS51">
+        <v>311187000.0</v>
+      </c>
+      <c r="BT51">
+        <v>478007000.0</v>
+      </c>
+      <c r="BU51">
+        <v>355465000.0</v>
+      </c>
+      <c r="BV51">
+        <v>332736000.0</v>
+      </c>
+      <c r="BW51">
+        <v>264720000.0</v>
+      </c>
+      <c r="BX51">
+        <v>226388000.0</v>
+      </c>
+      <c r="BY51">
+        <v>199166000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>152592000.0</v>
+      </c>
+      <c r="CA51">
+        <v>144980000.0</v>
+      </c>
+      <c r="CB51">
+        <v>75806000.0</v>
+      </c>
+      <c r="CC51">
+        <v>86947000.0</v>
+      </c>
+      <c r="CD51">
+        <v>124393000.0</v>
+      </c>
+      <c r="CE51">
+        <v>113219000.0</v>
+      </c>
+      <c r="CF51">
+        <v>67861000.0</v>
+      </c>
+      <c r="CG51">
+        <v>56344000.0</v>
+      </c>
+      <c r="CH51">
+        <v>58414000.0</v>
+      </c>
+      <c r="CI51">
+        <v>91802000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>40784247.0</v>
+      </c>
+      <c r="CK51">
+        <v>32462261.0</v>
+      </c>
+      <c r="CL51">
+        <v>72348000.0</v>
+      </c>
+      <c r="CM51">
+        <v>30919474.0</v>
+      </c>
+      <c r="CN51">
+        <v>39611358.0</v>
+      </c>
+      <c r="CO51">
+        <v>19563751.0</v>
+      </c>
+      <c r="CP51">
+        <v>31466352.0</v>
+      </c>
+      <c r="CQ51">
+        <v>31892279.0</v>
+      </c>
+      <c r="CR51">
+        <v>31822797.0</v>
+      </c>
+      <c r="CS51">
+        <v>31998186.0</v>
+      </c>
+      <c r="CT51">
+        <v>13696764.0</v>
+      </c>
+      <c r="CU51">
+        <v>17375257.0</v>
+      </c>
+      <c r="CV51">
+        <v>15399052.0</v>
+      </c>
+      <c r="CW51">
+        <v>16401022.0</v>
+      </c>
+      <c r="CX51">
+        <v>17924479.0</v>
+      </c>
+      <c r="CY51">
+        <v>10954913.0</v>
+      </c>
+      <c r="CZ51">
+        <v>11190899.0</v>
+      </c>
+      <c r="DA51">
+        <v>9978867.0</v>
+      </c>
+      <c r="DB51">
+        <v>10016677.0</v>
+      </c>
+      <c r="DC51">
+        <v>6910028.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:107">
+      <c r="A52" t="s">
+        <v>81</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>7650000.0</v>
+      </c>
+      <c r="E52">
+        <v>327000000.0</v>
+      </c>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52">
+        <v>244618000.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
+        <v>250197000.0</v>
+      </c>
+      <c r="M52"/>
+      <c r="N52">
+        <v>150000000.0</v>
+      </c>
+      <c r="O52">
+        <v>100000000.0</v>
+      </c>
+      <c r="P52">
+        <v>429471000.0</v>
+      </c>
+      <c r="Q52"/>
+      <c r="R52">
+        <v>50000000.0</v>
+      </c>
+      <c r="S52">
+        <v>50000000.0</v>
+      </c>
+      <c r="T52">
+        <v>359054000.0</v>
+      </c>
+      <c r="U52">
+        <v>219484000.0</v>
+      </c>
+      <c r="V52">
+        <v>208795000.0</v>
+      </c>
+      <c r="W52">
+        <v>202246000.0</v>
+      </c>
+      <c r="X52">
+        <v>100729000.0</v>
+      </c>
+      <c r="Y52">
+        <v>209038000.0</v>
+      </c>
+      <c r="Z52">
+        <v>196532000.0</v>
+      </c>
+      <c r="AA52">
+        <v>173061000.0</v>
+      </c>
+      <c r="AB52">
+        <v>230886000.0</v>
+      </c>
+      <c r="AC52">
+        <v>162920000.0</v>
+      </c>
+      <c r="AD52">
+        <v>160961000.0</v>
+      </c>
+      <c r="AE52">
+        <v>172171000.0</v>
+      </c>
+      <c r="AF52">
+        <v>221450000.0</v>
+      </c>
+      <c r="AG52">
+        <v>401000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>361534000.0</v>
+      </c>
+      <c r="AI52">
+        <v>224624000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>253674000.0</v>
+      </c>
+      <c r="AK52">
+        <v>248868000.0</v>
+      </c>
+      <c r="AL52">
+        <v>200992000.0</v>
+      </c>
+      <c r="AM52">
+        <v>151115000.0</v>
+      </c>
+      <c r="AN52">
+        <v>386536000.0</v>
+      </c>
+      <c r="AO52">
+        <v>129000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>78000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>130500000.0</v>
+      </c>
+      <c r="AR52">
+        <v>270326000.0</v>
+      </c>
+      <c r="AS52">
+        <v>75000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>73000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>6000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>230373000.0</v>
+      </c>
+      <c r="AW52">
+        <v>120000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>153600000.0</v>
+      </c>
+      <c r="AY52">
+        <v>130000000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>50000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>120000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>191000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>80000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>80000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>126000000.0</v>
+      </c>
+      <c r="BF52">
+        <v>90500000.0</v>
+      </c>
+      <c r="BG52">
+        <v>87000000.0</v>
+      </c>
+      <c r="BH52">
+        <v>102000000.0</v>
+      </c>
+      <c r="BI52">
+        <v>100729000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>87774000.0</v>
+      </c>
+      <c r="BK52">
+        <v>97898000.0</v>
+      </c>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52">
+        <v>36600000.0</v>
+      </c>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52">
+        <v>1525000.0</v>
+      </c>
+      <c r="CF52">
+        <v>1525000.0</v>
+      </c>
+      <c r="CG52">
+        <v>49369000.0</v>
+      </c>
+      <c r="CH52">
+        <v>20620000.0</v>
+      </c>
+      <c r="CI52">
+        <v>6937148.0</v>
+      </c>
+      <c r="CJ52">
+        <v>13270618.0</v>
+      </c>
+      <c r="CK52">
+        <v>11413070.0</v>
+      </c>
+      <c r="CL52">
+        <v>51432000.0</v>
+      </c>
+      <c r="CM52">
+        <v>14468106.0</v>
+      </c>
+      <c r="CN52">
+        <v>14500000.0</v>
+      </c>
+      <c r="CO52">
+        <v>17676620.0</v>
+      </c>
+      <c r="CP52">
+        <v>29107802.0</v>
+      </c>
+      <c r="CQ52">
+        <v>29433608.0</v>
+      </c>
+      <c r="CR52">
+        <v>29464044.0</v>
+      </c>
+      <c r="CS52">
+        <v>29639115.0</v>
+      </c>
+      <c r="CT52">
+        <v>13696764.0</v>
+      </c>
+      <c r="CU52">
+        <v>15508590.0</v>
+      </c>
+      <c r="CV52">
+        <v>14032385.0</v>
+      </c>
+      <c r="CW52">
+        <v>1500000.0</v>
+      </c>
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52">
+        <v>1225000.0</v>
+      </c>
+      <c r="DA52"/>
+      <c r="DB52"/>
+      <c r="DC52"/>
+    </row>
+    <row r="53" spans="1:107">
+      <c r="A53" t="s">
+        <v>82</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>2079072000.0</v>
+      </c>
+      <c r="D53">
+        <v>5793000.0</v>
+      </c>
+      <c r="E53">
+        <v>1650038000.0</v>
+      </c>
+      <c r="F53">
+        <v>1528538000.0</v>
+      </c>
+      <c r="G53">
+        <v>1336347000.0</v>
+      </c>
+      <c r="H53">
+        <v>115022000.0</v>
+      </c>
+      <c r="I53">
+        <v>1786793000.0</v>
+      </c>
+      <c r="J53">
+        <v>1615930000.0</v>
+      </c>
+      <c r="K53">
+        <v>1611883000.0</v>
+      </c>
+      <c r="L53">
+        <v>1618273000.0</v>
+      </c>
+      <c r="M53">
+        <v>1487104000.0</v>
+      </c>
+      <c r="N53">
+        <v>1550375000.0</v>
+      </c>
+      <c r="O53">
+        <v>1555109000.0</v>
+      </c>
+      <c r="P53">
+        <v>1535807000.0</v>
+      </c>
+      <c r="Q53">
+        <v>1466912000.0</v>
+      </c>
+      <c r="R53">
+        <v>1493277000.0</v>
+      </c>
+      <c r="S53">
+        <v>1392444000.0</v>
+      </c>
+      <c r="T53">
+        <v>1366006000.0</v>
+      </c>
+      <c r="U53">
+        <v>1219814000.0</v>
+      </c>
+      <c r="V53">
+        <v>1084223000.0</v>
+      </c>
+      <c r="W53">
+        <v>945660000.0</v>
+      </c>
+      <c r="X53">
+        <v>912429000.0</v>
+      </c>
+      <c r="Y53">
+        <v>1005426000.0</v>
+      </c>
+      <c r="Z53">
+        <v>998104000.0</v>
+      </c>
+      <c r="AA53">
+        <v>1161514000.0</v>
+      </c>
+      <c r="AB53">
+        <v>1135317000.0</v>
+      </c>
+      <c r="AC53">
+        <v>1247333000.0</v>
+      </c>
+      <c r="AD53">
+        <v>1223052000.0</v>
+      </c>
+      <c r="AE53">
+        <v>1099185000.0</v>
+      </c>
+      <c r="AF53">
+        <v>721369000.0</v>
+      </c>
+      <c r="AG53">
+        <v>670328000.0</v>
+      </c>
+      <c r="AH53">
+        <v>651140000.0</v>
+      </c>
+      <c r="AI53">
+        <v>652272000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>641382000.0</v>
+      </c>
+      <c r="AK53">
+        <v>603121000.0</v>
+      </c>
+      <c r="AL53">
+        <v>623857000.0</v>
+      </c>
+      <c r="AM53">
+        <v>593685000.0</v>
+      </c>
+      <c r="AN53">
+        <v>460797000.0</v>
+      </c>
+      <c r="AO53">
+        <v>479609000.0</v>
+      </c>
+      <c r="AP53">
+        <v>478514000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>461832000.0</v>
+      </c>
+      <c r="AR53">
+        <v>451770000.0</v>
+      </c>
+      <c r="AS53">
+        <v>470496000.0</v>
+      </c>
+      <c r="AT53">
+        <v>404928000.0</v>
+      </c>
+      <c r="AU53">
+        <v>410061000.0</v>
+      </c>
+      <c r="AV53">
+        <v>400146000.0</v>
+      </c>
+      <c r="AW53">
+        <v>456584000.0</v>
+      </c>
+      <c r="AX53">
+        <v>448049000.0</v>
+      </c>
+      <c r="AY53">
+        <v>456059000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>434587000.0</v>
+      </c>
+      <c r="BA53">
+        <v>453046000.0</v>
+      </c>
+      <c r="BB53">
+        <v>471017000.0</v>
+      </c>
+      <c r="BC53">
+        <v>483007000.0</v>
+      </c>
+      <c r="BD53">
+        <v>640212000.0</v>
+      </c>
+      <c r="BE53">
+        <v>610357000.0</v>
+      </c>
+      <c r="BF53">
+        <v>599736000.0</v>
+      </c>
+      <c r="BG53">
+        <v>593182000.0</v>
+      </c>
+      <c r="BH53">
+        <v>168854000.0</v>
+      </c>
+      <c r="BI53">
+        <v>462483000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>472270000.0</v>
+      </c>
+      <c r="BK53">
+        <v>481989000.0</v>
+      </c>
+      <c r="BL53">
+        <v>272006000.0</v>
+      </c>
+      <c r="BM53">
+        <v>261638000.0</v>
+      </c>
+      <c r="BN53">
+        <v>259961000.0</v>
+      </c>
+      <c r="BO53">
+        <v>267169000.0</v>
+      </c>
+      <c r="BP53">
+        <v>90902000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>197521000.0</v>
+      </c>
+      <c r="BR53">
+        <v>155794000.0</v>
+      </c>
+      <c r="BS53">
+        <v>111735000.0</v>
+      </c>
+      <c r="BT53">
+        <v>17021000.0</v>
+      </c>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53">
+        <v>77384000.0</v>
+      </c>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53">
+        <v>8735000.0</v>
+      </c>
+      <c r="CC53">
+        <v>114860000.0</v>
+      </c>
+      <c r="CD53">
+        <v>109449000.0</v>
+      </c>
+      <c r="CE53">
+        <v>110333000.0</v>
+      </c>
+      <c r="CF53">
+        <v>64793000.0</v>
+      </c>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53">
+        <v>156000.0</v>
+      </c>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53">
+        <v>217000.0</v>
+      </c>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
+        <v>33433000.0</v>
+      </c>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53">
+        <v>52058000.0</v>
+      </c>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53">
+        <v>58312000.0</v>
+      </c>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+    </row>
+    <row r="54" spans="1:107">
+      <c r="A54" t="s">
+        <v>83</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+    </row>
+    <row r="55" spans="1:107">
+      <c r="A55" t="s">
+        <v>84</v>
+      </c>
+      <c r="B55">
+        <v>17399009000.0</v>
+      </c>
+      <c r="C55">
+        <v>17227828000.0</v>
+      </c>
+      <c r="D55">
+        <v>17300884000.0</v>
+      </c>
+      <c r="E55">
+        <v>16402405000.0</v>
+      </c>
+      <c r="F55">
+        <v>16076299000.0</v>
+      </c>
+      <c r="G55">
+        <v>15676594000.0</v>
+      </c>
+      <c r="H55">
+        <v>15596431000.0</v>
+      </c>
+      <c r="I55">
+        <v>14954125000.0</v>
+      </c>
+      <c r="J55">
+        <v>14615666000.0</v>
+      </c>
+      <c r="K55">
+        <v>14613338000.0</v>
+      </c>
+      <c r="L55">
+        <v>14518590000.0</v>
+      </c>
+      <c r="M55">
+        <v>14025042000.0</v>
+      </c>
+      <c r="N55">
+        <v>13871154000.0</v>
+      </c>
+      <c r="O55">
+        <v>13325982000.0</v>
+      </c>
+      <c r="P55">
+        <v>13054172000.0</v>
+      </c>
+      <c r="Q55">
+        <v>12994787000.0</v>
+      </c>
+      <c r="R55">
+        <v>13084506000.0</v>
+      </c>
+      <c r="S55">
+        <v>13706769000.0</v>
+      </c>
+      <c r="T55">
+        <v>13537358000.0</v>
+      </c>
+      <c r="U55">
+        <v>12888016000.0</v>
+      </c>
+      <c r="V55">
+        <v>10346993000.0</v>
+      </c>
+      <c r="W55">
+        <v>10190699000.0</v>
+      </c>
+      <c r="X55">
+        <v>9751571000.0</v>
+      </c>
+      <c r="Y55">
+        <v>8367976000.0</v>
+      </c>
+      <c r="Z55">
+        <v>8357501000.0</v>
+      </c>
+      <c r="AA55">
+        <v>7500643000.0</v>
+      </c>
+      <c r="AB55">
+        <v>7333791000.0</v>
+      </c>
+      <c r="AC55">
+        <v>7346791000.0</v>
+      </c>
+      <c r="AD55">
+        <v>7181855000.0</v>
+      </c>
+      <c r="AE55">
+        <v>6932757000.0</v>
+      </c>
+      <c r="AF55">
+        <v>5645662000.0</v>
+      </c>
+      <c r="AG55">
+        <v>5517539000.0</v>
+      </c>
+      <c r="AH55">
+        <v>5509924000.0</v>
+      </c>
+      <c r="AI55">
+        <v>5383102000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>5289225000.0</v>
+      </c>
+      <c r="AK55">
+        <v>5231488000.0</v>
+      </c>
+      <c r="AL55">
+        <v>5038696000.0</v>
+      </c>
+      <c r="AM55">
+        <v>5106226000.0</v>
+      </c>
+      <c r="AN55">
+        <v>4081328000.0</v>
+      </c>
+      <c r="AO55">
+        <v>3909644000.0</v>
+      </c>
+      <c r="AP55">
+        <v>3761665000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>3709905000.0</v>
+      </c>
+      <c r="AR55">
+        <v>3608483000.0</v>
+      </c>
+      <c r="AS55">
+        <v>3516541000.0</v>
+      </c>
+      <c r="AT55">
+        <v>3371078000.0</v>
+      </c>
+      <c r="AU55">
+        <v>3275295000.0</v>
+      </c>
+      <c r="AV55">
+        <v>3277003000.0</v>
+      </c>
+      <c r="AW55">
+        <v>3209590000.0</v>
+      </c>
+      <c r="AX55">
+        <v>3175441000.0</v>
+      </c>
+      <c r="AY55">
+        <v>3139951000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>3170197000.0</v>
+      </c>
+      <c r="BA55">
+        <v>3108062000.0</v>
+      </c>
+      <c r="BB55">
+        <v>3094420000.0</v>
+      </c>
+      <c r="BC55">
+        <v>3123928000.0</v>
+      </c>
+      <c r="BD55">
+        <v>3325786000.0</v>
+      </c>
+      <c r="BE55">
+        <v>3193692000.0</v>
+      </c>
+      <c r="BF55">
+        <v>3183134000.0</v>
+      </c>
+      <c r="BG55">
+        <v>3245154000.0</v>
+      </c>
+      <c r="BH55">
+        <v>3377779000.0</v>
+      </c>
+      <c r="BI55">
+        <v>3370467000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>2935432000.0</v>
+      </c>
+      <c r="BK55">
+        <v>2925316000.0</v>
+      </c>
+      <c r="BL55">
+        <v>2805840000.0</v>
+      </c>
+      <c r="BM55">
+        <v>2504244000.0</v>
+      </c>
+      <c r="BN55">
+        <v>2272729000.0</v>
+      </c>
+      <c r="BO55">
+        <v>2361405000.0</v>
+      </c>
+      <c r="BP55">
+        <v>2365655000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>2518625000.0</v>
+      </c>
+      <c r="BR55">
+        <v>2214929000.0</v>
+      </c>
+      <c r="BS55">
+        <v>2230703000.0</v>
+      </c>
+      <c r="BT55">
+        <v>2493767000.0</v>
+      </c>
+      <c r="BU55">
+        <v>2236401000.0</v>
+      </c>
+      <c r="BV55">
+        <v>2197718000.0</v>
+      </c>
+      <c r="BW55">
+        <v>2047878000.0</v>
+      </c>
+      <c r="BX55">
+        <v>1999118000.0</v>
+      </c>
+      <c r="BY55">
+        <v>1828259000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>1753312000.0</v>
+      </c>
+      <c r="CA55">
+        <v>1756623000.0</v>
+      </c>
+      <c r="CB55">
+        <v>1535587000.0</v>
+      </c>
+      <c r="CC55">
+        <v>1508175000.0</v>
+      </c>
+      <c r="CD55">
+        <v>1306541000.0</v>
+      </c>
+      <c r="CE55">
+        <v>1258084000.0</v>
+      </c>
+      <c r="CF55">
+        <v>1286968000.0</v>
+      </c>
+      <c r="CG55">
+        <v>1169842000.0</v>
+      </c>
+      <c r="CH55">
+        <v>1140522000.0</v>
+      </c>
+      <c r="CI55">
+        <v>1110582000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>1059950099.0</v>
+      </c>
+      <c r="CK55">
+        <v>1046389619.0</v>
+      </c>
+      <c r="CL55">
+        <v>1016054241.0</v>
+      </c>
+      <c r="CM55">
+        <v>963594356.0</v>
+      </c>
+      <c r="CN55">
+        <v>907726000.0</v>
+      </c>
+      <c r="CO55">
+        <v>863320472.0</v>
+      </c>
+      <c r="CP55">
+        <v>866283808.0</v>
+      </c>
+      <c r="CQ55">
+        <v>902297375.0</v>
+      </c>
+      <c r="CR55">
+        <v>876786501.0</v>
+      </c>
+      <c r="CS55">
+        <v>864819022.0</v>
+      </c>
+      <c r="CT55">
+        <v>808074356.0</v>
+      </c>
+      <c r="CU55">
+        <v>789404091.0</v>
+      </c>
+      <c r="CV55">
+        <v>795249563.0</v>
+      </c>
+      <c r="CW55">
+        <v>803841924.0</v>
+      </c>
+      <c r="CX55">
+        <v>736898985.0</v>
+      </c>
+      <c r="CY55">
+        <v>701535957.0</v>
+      </c>
+      <c r="CZ55">
+        <v>710938338.0</v>
+      </c>
+      <c r="DA55">
+        <v>690692189.0</v>
+      </c>
+      <c r="DB55">
+        <v>660063978.0</v>
+      </c>
+      <c r="DC55">
+        <v>500354950.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:107">
+      <c r="A56" t="s">
+        <v>85</v>
+      </c>
+      <c r="B56">
+        <v>273875000.0</v>
+      </c>
+      <c r="C56">
+        <v>258541999.0</v>
+      </c>
+      <c r="D56">
+        <v>208080000.0</v>
+      </c>
+      <c r="E56">
+        <v>2119932000.0</v>
+      </c>
+      <c r="F56">
+        <v>2009887000.0</v>
+      </c>
+      <c r="G56">
+        <v>1811297000.0</v>
+      </c>
+      <c r="H56">
+        <v>875367000.0</v>
+      </c>
+      <c r="I56">
+        <v>2214163000.0</v>
+      </c>
+      <c r="J56">
+        <v>2010260000.0</v>
+      </c>
+      <c r="K56">
+        <v>1984486000.0</v>
+      </c>
+      <c r="L56">
+        <v>2052278000.0</v>
+      </c>
+      <c r="M56">
+        <v>1860456000.0</v>
+      </c>
+      <c r="N56">
+        <v>1877443000.0</v>
+      </c>
+      <c r="O56">
+        <v>1844414000.0</v>
+      </c>
+      <c r="P56">
+        <v>1827166000.0</v>
+      </c>
+      <c r="Q56">
+        <v>2219752000.0</v>
+      </c>
+      <c r="R56">
+        <v>2443985000.0</v>
+      </c>
+      <c r="S56">
+        <v>3380634000.0</v>
+      </c>
+      <c r="T56">
+        <v>1962336000.0</v>
+      </c>
+      <c r="U56">
+        <v>179826000.0</v>
+      </c>
+      <c r="V56">
+        <v>8429249000.0</v>
+      </c>
+      <c r="W56">
+        <v>1835853000.0</v>
+      </c>
+      <c r="X56">
+        <v>7965948000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1404811000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1351357000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1345859000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1303243000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1504981000.0</v>
+      </c>
+      <c r="AD56">
+        <v>1439466000.0</v>
+      </c>
+      <c r="AE56">
+        <v>1348494000.0</v>
+      </c>
+      <c r="AF56">
+        <v>935461000.0</v>
+      </c>
+      <c r="AG56">
+        <v>848106000.0</v>
+      </c>
+      <c r="AH56">
+        <v>846940000.0</v>
+      </c>
+      <c r="AI56">
+        <v>813951000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>810196000.0</v>
+      </c>
+      <c r="AK56">
+        <v>4360870000.0</v>
+      </c>
+      <c r="AL56">
+        <v>754102000.0</v>
+      </c>
+      <c r="AM56">
+        <v>816498000.0</v>
+      </c>
+      <c r="AN56">
+        <v>3477833000.0</v>
+      </c>
+      <c r="AO56">
+        <v>608126000.0</v>
+      </c>
+      <c r="AP56">
+        <v>597616000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>577669000.0</v>
+      </c>
+      <c r="AR56">
+        <v>555235000.0</v>
+      </c>
+      <c r="AS56">
+        <v>607001000.0</v>
+      </c>
+      <c r="AT56">
+        <v>513599000.0</v>
+      </c>
+      <c r="AU56">
+        <v>518407000.0</v>
+      </c>
+      <c r="AV56">
+        <v>514063000.0</v>
+      </c>
+      <c r="AW56">
+        <v>593186000.0</v>
+      </c>
+      <c r="AX56">
+        <v>582743000.0</v>
+      </c>
+      <c r="AY56">
+        <v>606430000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>657683000.0</v>
+      </c>
+      <c r="BA56">
+        <v>567372000.0</v>
+      </c>
+      <c r="BB56">
+        <v>2546574000.0</v>
+      </c>
+      <c r="BC56">
+        <v>619788000.0</v>
+      </c>
+      <c r="BD56">
+        <v>766028000.0</v>
+      </c>
+      <c r="BE56">
+        <v>237542000.0</v>
+      </c>
+      <c r="BF56">
+        <v>245814000.0</v>
+      </c>
+      <c r="BG56">
+        <v>418212000.0</v>
+      </c>
+      <c r="BH56">
+        <v>20791000.0</v>
+      </c>
+      <c r="BI56">
+        <v>451155000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>298783000.0</v>
+      </c>
+      <c r="BK56">
+        <v>317466000.0</v>
+      </c>
+      <c r="BL56">
+        <v>388022000.0</v>
+      </c>
+      <c r="BM56">
+        <v>64286000.0</v>
+      </c>
+      <c r="BN56">
+        <v>147455000.0</v>
+      </c>
+      <c r="BO56">
+        <v>146599000.0</v>
+      </c>
+      <c r="BP56">
+        <v>162810000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>103064000.0</v>
+      </c>
+      <c r="BR56">
+        <v>51752000.0</v>
+      </c>
+      <c r="BS56">
+        <v>54877000.0</v>
+      </c>
+      <c r="BT56">
+        <v>47567000.0</v>
+      </c>
+      <c r="BU56">
+        <v>48745000.0</v>
+      </c>
+      <c r="BV56">
+        <v>75776000.0</v>
+      </c>
+      <c r="BW56">
+        <v>79008000.0</v>
+      </c>
+      <c r="BX56">
+        <v>86318000.0</v>
+      </c>
+      <c r="BY56">
+        <v>58449000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>55211000.0</v>
+      </c>
+      <c r="CA56">
+        <v>51833000.0</v>
+      </c>
+      <c r="CB56">
+        <v>51222000.0</v>
+      </c>
+      <c r="CC56">
+        <v>63070000.0</v>
+      </c>
+      <c r="CD56">
+        <v>56688000.0</v>
+      </c>
+      <c r="CE56">
+        <v>48614000.0</v>
+      </c>
+      <c r="CF56">
+        <v>59800000.0</v>
+      </c>
+      <c r="CG56">
+        <v>43758000.0</v>
+      </c>
+      <c r="CH56">
+        <v>39870000.0</v>
+      </c>
+      <c r="CI56">
+        <v>36904000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>32718108.0</v>
+      </c>
+      <c r="CK56">
+        <v>33373462.0</v>
+      </c>
+      <c r="CL56">
+        <v>35757640.0</v>
+      </c>
+      <c r="CM56">
+        <v>29079855.0</v>
+      </c>
+      <c r="CN56">
+        <v>29767000.0</v>
+      </c>
+      <c r="CO56">
+        <v>34571906.0</v>
+      </c>
+      <c r="CP56">
+        <v>38425340.0</v>
+      </c>
+      <c r="CQ56">
+        <v>46189356.0</v>
+      </c>
+      <c r="CR56">
+        <v>42577068.0</v>
+      </c>
+      <c r="CS56">
+        <v>54080136.0</v>
+      </c>
+      <c r="CT56">
+        <v>40066957.0</v>
+      </c>
+      <c r="CU56">
+        <v>29619993.0</v>
+      </c>
+      <c r="CV56">
+        <v>38752418.0</v>
+      </c>
+      <c r="CW56">
+        <v>107891842.0</v>
+      </c>
+      <c r="CX56">
+        <v>33896727.0</v>
+      </c>
+      <c r="CY56">
+        <v>28614347.0</v>
+      </c>
+      <c r="CZ56">
+        <v>30232159.0</v>
+      </c>
+      <c r="DA56">
+        <v>84896860.0</v>
+      </c>
+      <c r="DB56">
+        <v>71483234.0</v>
+      </c>
+      <c r="DC56">
+        <v>68741428.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:107">
+      <c r="A57" t="s">
+        <v>86</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57">
+        <v>7650000.0</v>
+      </c>
+      <c r="E57">
+        <v>13567912000.0</v>
+      </c>
+      <c r="F57">
+        <v>13317359000.0</v>
+      </c>
+      <c r="G57">
+        <v>13034230000.0</v>
+      </c>
+      <c r="H57">
+        <v>13391110000.0</v>
+      </c>
+      <c r="I57">
+        <v>12465322000.0</v>
+      </c>
+      <c r="J57">
+        <v>12282383000.0</v>
+      </c>
+      <c r="K57">
+        <v>12253701000.0</v>
+      </c>
+      <c r="L57">
+        <v>12426568000.0</v>
+      </c>
+      <c r="M57">
+        <v>11909907000.0</v>
+      </c>
+      <c r="N57">
+        <v>11619860000.0</v>
+      </c>
+      <c r="O57">
+        <v>11154636000.0</v>
+      </c>
+      <c r="P57">
+        <v>9983657000.0</v>
+      </c>
+      <c r="Q57">
+        <v>11057594000.0</v>
+      </c>
+      <c r="R57">
+        <v>11092618000.0</v>
+      </c>
+      <c r="S57">
+        <v>11704135000.0</v>
+      </c>
+      <c r="T57">
+        <v>10294350000.0</v>
+      </c>
+      <c r="U57">
+        <v>7417456000.0</v>
+      </c>
+      <c r="V57">
+        <v>7611811000.0</v>
+      </c>
+      <c r="W57">
+        <v>8717690000.0</v>
+      </c>
+      <c r="X57">
+        <v>30000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>6885264000.0</v>
+      </c>
+      <c r="Z57">
+        <v>6896112000.0</v>
+      </c>
+      <c r="AA57">
+        <v>6162967000.0</v>
+      </c>
+      <c r="AB57">
+        <v>6001909000.0</v>
+      </c>
+      <c r="AC57">
+        <v>5787300000.0</v>
+      </c>
+      <c r="AD57">
+        <v>5723000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>5712515000.0</v>
+      </c>
+      <c r="AF57">
+        <v>4811412000.0</v>
+      </c>
+      <c r="AG57">
+        <v>4212909000.0</v>
+      </c>
+      <c r="AH57">
+        <v>4249796000.0</v>
+      </c>
+      <c r="AI57">
+        <v>4283423000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>4411818000.0</v>
+      </c>
+      <c r="AK57">
+        <v>2007000.0</v>
+      </c>
+      <c r="AL57">
+        <v>3922710000.0</v>
+      </c>
+      <c r="AM57">
+        <v>4033534000.0</v>
+      </c>
+      <c r="AN57">
+        <v>1105000.0</v>
+      </c>
+      <c r="AO57">
+        <v>3125473000.0</v>
+      </c>
+      <c r="AP57">
+        <v>3028861000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>2932288000.0</v>
+      </c>
+      <c r="AR57">
+        <v>3055546000.0</v>
+      </c>
+      <c r="AS57">
+        <v>2814743000.0</v>
+      </c>
+      <c r="AT57">
+        <v>2692378000.0</v>
+      </c>
+      <c r="AU57">
+        <v>2675476000.0</v>
+      </c>
+      <c r="AV57">
+        <v>2722726000.0</v>
+      </c>
+      <c r="AW57">
+        <v>2510618000.0</v>
+      </c>
+      <c r="AX57">
+        <v>2466312000.0</v>
+      </c>
+      <c r="AY57">
+        <v>2452992000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>2535910000.0</v>
+      </c>
+      <c r="BA57">
+        <v>2448802000.0</v>
+      </c>
+      <c r="BB57">
+        <v>1044000.0</v>
+      </c>
+      <c r="BC57">
+        <v>2495980000.0</v>
+      </c>
+      <c r="BD57">
+        <v>2660133000.0</v>
+      </c>
+      <c r="BE57">
+        <v>2552310000.0</v>
+      </c>
+      <c r="BF57">
+        <v>2605732000.0</v>
+      </c>
+      <c r="BG57">
+        <v>2705743000.0</v>
+      </c>
+      <c r="BH57">
+        <v>3053100000.0</v>
+      </c>
+      <c r="BI57">
+        <v>2819297000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>2412754000.0</v>
+      </c>
+      <c r="BK57">
+        <v>2431975000.0</v>
+      </c>
+      <c r="BL57">
+        <v>2299209000.0</v>
+      </c>
+      <c r="BM57">
+        <v>2041261000.0</v>
+      </c>
+      <c r="BN57">
+        <v>1823374000.0</v>
+      </c>
+      <c r="BO57">
+        <v>1906030000.0</v>
+      </c>
+      <c r="BP57">
+        <v>1943541000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>1856034000.0</v>
+      </c>
+      <c r="BR57">
+        <v>1761524000.0</v>
+      </c>
+      <c r="BS57">
+        <v>1748076000.0</v>
+      </c>
+      <c r="BT57">
+        <v>1795257000.0</v>
+      </c>
+      <c r="BU57">
+        <v>1732577000.0</v>
+      </c>
+      <c r="BV57">
+        <v>1682081000.0</v>
+      </c>
+      <c r="BW57">
+        <v>1604921000.0</v>
+      </c>
+      <c r="BX57">
+        <v>1599581000.0</v>
+      </c>
+      <c r="BY57">
+        <v>1459850000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>1437651000.0</v>
+      </c>
+      <c r="CA57">
+        <v>1452941000.0</v>
+      </c>
+      <c r="CB57">
+        <v>1326787000.0</v>
+      </c>
+      <c r="CC57">
+        <v>1293058000.0</v>
+      </c>
+      <c r="CD57">
+        <v>1082951000.0</v>
+      </c>
+      <c r="CE57">
+        <v>1049058000.0</v>
+      </c>
+      <c r="CF57">
+        <v>1127694000.0</v>
+      </c>
+      <c r="CG57">
+        <v>1079370000.0</v>
+      </c>
+      <c r="CH57">
+        <v>1022288000.0</v>
+      </c>
+      <c r="CI57">
+        <v>942056000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>959710820.0</v>
+      </c>
+      <c r="CK57">
+        <v>954294591.0</v>
+      </c>
+      <c r="CL57">
+        <v>927753000.0</v>
+      </c>
+      <c r="CM57">
+        <v>879986895.0</v>
+      </c>
+      <c r="CN57">
+        <v>817227000.0</v>
+      </c>
+      <c r="CO57">
+        <v>782005102.0</v>
+      </c>
+      <c r="CP57">
+        <v>785804423.0</v>
+      </c>
+      <c r="CQ57">
+        <v>775823401.0</v>
+      </c>
+      <c r="CR57">
+        <v>750564775.0</v>
+      </c>
+      <c r="CS57">
+        <v>790325800.0</v>
+      </c>
+      <c r="CT57">
+        <v>737909660.0</v>
+      </c>
+      <c r="CU57">
+        <v>721208858.0</v>
+      </c>
+      <c r="CV57">
+        <v>730986293.0</v>
+      </c>
+      <c r="CW57">
+        <v>720079075.0</v>
+      </c>
+      <c r="CX57">
+        <v>651288021.0</v>
+      </c>
+      <c r="CY57">
+        <v>624412797.0</v>
+      </c>
+      <c r="CZ57">
+        <v>636488656.0</v>
+      </c>
+      <c r="DA57">
+        <v>616025130.0</v>
+      </c>
+      <c r="DB57">
+        <v>587918811.0</v>
+      </c>
+      <c r="DC57">
+        <v>446916974.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:107">
+      <c r="A58" t="s">
+        <v>87</v>
+      </c>
+      <c r="B58">
+        <v>15358163000.0</v>
+      </c>
+      <c r="C58">
+        <v>15205624000.0</v>
+      </c>
+      <c r="D58">
+        <v>15261498000.0</v>
+      </c>
+      <c r="E58">
+        <v>14420073000.0</v>
+      </c>
+      <c r="F58">
+        <v>14153400000.0</v>
+      </c>
+      <c r="G58">
+        <v>13808521000.0</v>
+      </c>
+      <c r="H58">
+        <v>13772429000.0</v>
+      </c>
+      <c r="I58">
+        <v>13122114000.0</v>
+      </c>
+      <c r="J58">
+        <v>12860393000.0</v>
+      </c>
+      <c r="K58">
+        <v>12881613000.0</v>
+      </c>
+      <c r="L58">
+        <v>12802522000.0</v>
+      </c>
+      <c r="M58">
+        <v>12413162000.0</v>
+      </c>
+      <c r="N58">
+        <v>12252921000.0</v>
+      </c>
+      <c r="O58">
+        <v>11733162000.0</v>
+      </c>
+      <c r="P58">
+        <v>11531909000.0</v>
+      </c>
+      <c r="Q58">
+        <v>11548569000.0</v>
+      </c>
+      <c r="R58">
+        <v>11637094000.0</v>
+      </c>
+      <c r="S58">
+        <v>12233592000.0</v>
+      </c>
+      <c r="T58">
+        <v>12008242000.0</v>
+      </c>
+      <c r="U58">
+        <v>11448381000.0</v>
+      </c>
+      <c r="V58">
+        <v>9228692000.0</v>
+      </c>
+      <c r="W58">
+        <v>9098202000.0</v>
+      </c>
+      <c r="X58">
+        <v>8672596000.0</v>
+      </c>
+      <c r="Y58">
+        <v>7485709000.0</v>
+      </c>
+      <c r="Z58">
+        <v>7489538000.0</v>
+      </c>
+      <c r="AA58">
+        <v>6654207000.0</v>
+      </c>
+      <c r="AB58">
+        <v>6466606000.0</v>
+      </c>
+      <c r="AC58">
+        <v>6500696000.0</v>
+      </c>
+      <c r="AD58">
+        <v>6356354000.0</v>
+      </c>
+      <c r="AE58">
+        <v>6134922000.0</v>
+      </c>
+      <c r="AF58">
+        <v>5041858000.0</v>
+      </c>
+      <c r="AG58">
+        <v>4930702000.0</v>
+      </c>
+      <c r="AH58">
+        <v>4935840000.0</v>
+      </c>
+      <c r="AI58">
+        <v>4828087000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>4740652000.0</v>
+      </c>
+      <c r="AK58">
+        <v>4685152000.0</v>
+      </c>
+      <c r="AL58">
+        <v>4489943000.0</v>
+      </c>
+      <c r="AM58">
+        <v>4568305000.0</v>
+      </c>
+      <c r="AN58">
+        <v>3694230000.0</v>
+      </c>
+      <c r="AO58">
+        <v>3528546000.0</v>
+      </c>
+      <c r="AP58">
+        <v>3390036000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>3350521000.0</v>
+      </c>
+      <c r="AR58">
+        <v>3257654000.0</v>
+      </c>
+      <c r="AS58">
+        <v>3172978000.0</v>
+      </c>
+      <c r="AT58">
+        <v>3038648000.0</v>
+      </c>
+      <c r="AU58">
+        <v>2949186000.0</v>
+      </c>
+      <c r="AV58">
+        <v>2960762000.0</v>
+      </c>
+      <c r="AW58">
+        <v>2900836000.0</v>
+      </c>
+      <c r="AX58">
+        <v>2873877000.0</v>
+      </c>
+      <c r="AY58">
+        <v>2848502000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>2890492000.0</v>
+      </c>
+      <c r="BA58">
+        <v>2830322000.0</v>
+      </c>
+      <c r="BB58">
+        <v>2846745000.0</v>
+      </c>
+      <c r="BC58">
+        <v>2880224000.0</v>
+      </c>
+      <c r="BD58">
+        <v>3090041000.0</v>
+      </c>
+      <c r="BE58">
+        <v>2926176000.0</v>
+      </c>
+      <c r="BF58">
+        <v>2927246000.0</v>
+      </c>
+      <c r="BG58">
+        <v>2999138000.0</v>
+      </c>
+      <c r="BH58">
+        <v>3138214000.0</v>
+      </c>
+      <c r="BI58">
+        <v>3124004000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>2698448000.0</v>
+      </c>
+      <c r="BK58">
+        <v>2734301000.0</v>
+      </c>
+      <c r="BL58">
+        <v>2622492000.0</v>
+      </c>
+      <c r="BM58">
+        <v>2323664000.0</v>
+      </c>
+      <c r="BN58">
+        <v>2095857000.0</v>
+      </c>
+      <c r="BO58">
+        <v>2186171000.0</v>
+      </c>
+      <c r="BP58">
+        <v>2201743000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>2351954000.0</v>
+      </c>
+      <c r="BR58">
+        <v>2048705000.0</v>
+      </c>
+      <c r="BS58">
+        <v>2063819000.0</v>
+      </c>
+      <c r="BT58">
+        <v>2279195000.0</v>
+      </c>
+      <c r="BU58">
+        <v>2051442000.0</v>
+      </c>
+      <c r="BV58">
+        <v>2014817000.0</v>
+      </c>
+      <c r="BW58">
+        <v>1869641000.0</v>
+      </c>
+      <c r="BX58">
+        <v>1825969000.0</v>
+      </c>
+      <c r="BY58">
+        <v>1659016000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>1590243000.0</v>
+      </c>
+      <c r="CA58">
+        <v>1597921000.0</v>
+      </c>
+      <c r="CB58">
+        <v>1402593000.0</v>
+      </c>
+      <c r="CC58">
+        <v>1380005000.0</v>
+      </c>
+      <c r="CD58">
+        <v>1207344000.0</v>
+      </c>
+      <c r="CE58">
+        <v>1162277000.0</v>
+      </c>
+      <c r="CF58">
+        <v>1194030000.0</v>
+      </c>
+      <c r="CG58">
+        <v>1086345000.0</v>
+      </c>
+      <c r="CH58">
+        <v>1060082000.0</v>
+      </c>
+      <c r="CI58">
+        <v>1033858000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>987224449.0</v>
+      </c>
+      <c r="CK58">
+        <v>975343782.0</v>
+      </c>
+      <c r="CL58">
+        <v>948669000.0</v>
+      </c>
+      <c r="CM58">
+        <v>896438263.0</v>
+      </c>
+      <c r="CN58">
+        <v>842338500.0</v>
+      </c>
+      <c r="CO58">
+        <v>783892233.0</v>
+      </c>
+      <c r="CP58">
+        <v>788162973.0</v>
+      </c>
+      <c r="CQ58">
+        <v>827143838.0</v>
+      </c>
+      <c r="CR58">
+        <v>802976551.0</v>
+      </c>
+      <c r="CS58">
+        <v>792684871.0</v>
+      </c>
+      <c r="CT58">
+        <v>737909660.0</v>
+      </c>
+      <c r="CU58">
+        <v>725832792.0</v>
+      </c>
+      <c r="CV58">
+        <v>732352960.0</v>
+      </c>
+      <c r="CW58">
+        <v>734980097.0</v>
+      </c>
+      <c r="CX58">
+        <v>669212500.0</v>
+      </c>
+      <c r="CY58">
+        <v>635367710.0</v>
+      </c>
+      <c r="CZ58">
+        <v>645579407.0</v>
+      </c>
+      <c r="DA58">
+        <v>639564293.0</v>
+      </c>
+      <c r="DB58">
+        <v>610763641.0</v>
+      </c>
+      <c r="DC58">
+        <v>466751580.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:107">
+      <c r="A59" t="s">
+        <v>88</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+    </row>
+    <row r="60" spans="1:107">
+      <c r="A60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B60">
+        <v>2040846000.0</v>
+      </c>
+      <c r="C60">
+        <v>2022204000.0</v>
+      </c>
+      <c r="D60">
+        <v>2039386000.0</v>
+      </c>
+      <c r="E60">
+        <v>1982332000.0</v>
+      </c>
+      <c r="F60">
+        <v>1922899000.0</v>
+      </c>
+      <c r="G60">
+        <v>1868073000.0</v>
+      </c>
+      <c r="H60">
+        <v>1824002000.0</v>
+      </c>
+      <c r="I60">
+        <v>1832011000.0</v>
+      </c>
+      <c r="J60">
+        <v>1755273000.0</v>
+      </c>
+      <c r="K60">
+        <v>1731725000.0</v>
+      </c>
+      <c r="L60">
+        <v>1716068000.0</v>
+      </c>
+      <c r="M60">
+        <v>1611880000.0</v>
+      </c>
+      <c r="N60">
+        <v>1618233000.0</v>
+      </c>
+      <c r="O60">
+        <v>1592820000.0</v>
+      </c>
+      <c r="P60">
+        <v>1522263000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1446218000.0</v>
+      </c>
+      <c r="R60">
+        <v>1447412000.0</v>
+      </c>
+      <c r="S60">
+        <v>1473177000.0</v>
+      </c>
+      <c r="T60">
+        <v>1529116000.0</v>
+      </c>
+      <c r="U60">
+        <v>1439635000.0</v>
+      </c>
+      <c r="V60">
+        <v>1118301000.0</v>
+      </c>
+      <c r="W60">
+        <v>1092497000.0</v>
+      </c>
+      <c r="X60">
+        <v>1078975000.0</v>
+      </c>
+      <c r="Y60">
+        <v>882267000.0</v>
+      </c>
+      <c r="Z60">
+        <v>867963000.0</v>
+      </c>
+      <c r="AA60">
+        <v>846436000.0</v>
+      </c>
+      <c r="AB60">
+        <v>867185000.0</v>
+      </c>
+      <c r="AC60">
+        <v>846095000.0</v>
+      </c>
+      <c r="AD60">
+        <v>825501000.0</v>
+      </c>
+      <c r="AE60">
+        <v>797835000.0</v>
+      </c>
+      <c r="AF60">
+        <v>603804000.0</v>
+      </c>
+      <c r="AG60">
+        <v>586837000.0</v>
+      </c>
+      <c r="AH60">
+        <v>574084000.0</v>
+      </c>
+      <c r="AI60">
+        <v>555015000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>548573000.0</v>
+      </c>
+      <c r="AK60">
+        <v>546336000.0</v>
+      </c>
+      <c r="AL60">
+        <v>548753000.0</v>
+      </c>
+      <c r="AM60">
+        <v>537921000.0</v>
+      </c>
+      <c r="AN60">
+        <v>387098000.0</v>
+      </c>
+      <c r="AO60">
+        <v>381098000.0</v>
+      </c>
+      <c r="AP60">
+        <v>371629000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>359384000.0</v>
+      </c>
+      <c r="AR60">
+        <v>350829000.0</v>
+      </c>
+      <c r="AS60">
+        <v>343563000.0</v>
+      </c>
+      <c r="AT60">
+        <v>332430000.0</v>
+      </c>
+      <c r="AU60">
+        <v>326109000.0</v>
+      </c>
+      <c r="AV60">
+        <v>316241000.0</v>
+      </c>
+      <c r="AW60">
+        <v>308754000.0</v>
+      </c>
+      <c r="AX60">
+        <v>301564000.0</v>
+      </c>
+      <c r="AY60">
+        <v>291449000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>279705000.0</v>
+      </c>
+      <c r="BA60">
+        <v>277740000.0</v>
+      </c>
+      <c r="BB60">
+        <v>247675000.0</v>
+      </c>
+      <c r="BC60">
+        <v>243704000.0</v>
+      </c>
+      <c r="BD60">
+        <v>235745000.0</v>
+      </c>
+      <c r="BE60">
+        <v>267516000.0</v>
+      </c>
+      <c r="BF60">
+        <v>255888000.0</v>
+      </c>
+      <c r="BG60">
+        <v>246016000.0</v>
+      </c>
+      <c r="BH60">
+        <v>239565000.0</v>
+      </c>
+      <c r="BI60">
+        <v>246463000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>236984000.0</v>
+      </c>
+      <c r="BK60">
+        <v>191015000.0</v>
+      </c>
+      <c r="BL60">
+        <v>183348000.0</v>
+      </c>
+      <c r="BM60">
+        <v>180580000.0</v>
+      </c>
+      <c r="BN60">
+        <v>176872000.0</v>
+      </c>
+      <c r="BO60">
+        <v>175234000.0</v>
+      </c>
+      <c r="BP60">
+        <v>163912000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>166671000.0</v>
+      </c>
+      <c r="BR60">
+        <v>166224000.0</v>
+      </c>
+      <c r="BS60">
+        <v>166884000.0</v>
+      </c>
+      <c r="BT60">
+        <v>214572000.0</v>
+      </c>
+      <c r="BU60">
+        <v>184959000.0</v>
+      </c>
+      <c r="BV60">
+        <v>182901000.0</v>
+      </c>
+      <c r="BW60">
+        <v>178237000.0</v>
+      </c>
+      <c r="BX60">
+        <v>173149000.0</v>
+      </c>
+      <c r="BY60">
+        <v>169243000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>163069000.0</v>
+      </c>
+      <c r="CA60">
+        <v>158702000.0</v>
+      </c>
+      <c r="CB60">
+        <v>132994000.0</v>
+      </c>
+      <c r="CC60">
+        <v>128165000.0</v>
+      </c>
+      <c r="CD60">
+        <v>99197000.0</v>
+      </c>
+      <c r="CE60">
+        <v>95506000.0</v>
+      </c>
+      <c r="CF60">
+        <v>92605000.0</v>
+      </c>
+      <c r="CG60">
+        <v>83497000.0</v>
+      </c>
+      <c r="CH60">
+        <v>80440000.0</v>
+      </c>
+      <c r="CI60">
+        <v>76724000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>72725650.0</v>
+      </c>
+      <c r="CK60">
+        <v>71045837.0</v>
+      </c>
+      <c r="CL60">
+        <v>67385000.0</v>
+      </c>
+      <c r="CM60">
+        <v>67156093.0</v>
+      </c>
+      <c r="CN60">
+        <v>65387704.0</v>
+      </c>
+      <c r="CO60">
+        <v>64428239.0</v>
+      </c>
+      <c r="CP60">
+        <v>63120835.0</v>
+      </c>
+      <c r="CQ60">
+        <v>60153537.0</v>
+      </c>
+      <c r="CR60">
+        <v>58809950.0</v>
+      </c>
+      <c r="CS60">
+        <v>57134151.0</v>
+      </c>
+      <c r="CT60">
+        <v>55164696.0</v>
+      </c>
+      <c r="CU60">
+        <v>52571299.0</v>
+      </c>
+      <c r="CV60">
+        <v>51896603.0</v>
+      </c>
+      <c r="CW60">
+        <v>57861827.0</v>
+      </c>
+      <c r="CX60">
+        <v>56686485.0</v>
+      </c>
+      <c r="CY60">
+        <v>55168247.0</v>
+      </c>
+      <c r="CZ60">
+        <v>53483783.0</v>
+      </c>
+      <c r="DA60">
+        <v>51127896.0</v>
+      </c>
+      <c r="DB60">
+        <v>49300337.0</v>
+      </c>
+      <c r="DC60">
+        <v>33603370.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:107">
+      <c r="A61" t="s">
+        <v>90</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
+        <v>-73528000.0</v>
+      </c>
+      <c r="T61">
+        <v>-73528000.0</v>
+      </c>
+      <c r="U61">
+        <v>-73528000.0</v>
+      </c>
+      <c r="V61">
+        <v>-73528000.0</v>
+      </c>
+      <c r="W61">
+        <v>-73528000.0</v>
+      </c>
+      <c r="X61">
+        <v>-73528000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-73528000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-73528000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-73528000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-58181000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-54472000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-42655000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-42655000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-42655000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-30108000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-26326000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-26326000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-23268000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-23268000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-6632000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-6632000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-6632000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-6632000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-6454000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-5954000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BE61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BF61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BG61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BH61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BI61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BK61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BL61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BM61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BN61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BO61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BP61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BT61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BU61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BV61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BW61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BX61">
+        <v>-1743000.0</v>
+      </c>
+      <c r="BY61">
+        <v>-642000.0</v>
+      </c>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+    </row>
+    <row r="62" spans="1:107">
+      <c r="A62" t="s">
+        <v>91</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AE32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="A2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2">
+        <v>288009000.0</v>
+      </c>
+      <c r="C2">
+        <v>304463000.0</v>
+      </c>
+      <c r="D2">
+        <v>238932000.0</v>
+      </c>
+      <c r="E2">
+        <v>40568000.0</v>
+      </c>
+      <c r="F2">
+        <v>36421000.0</v>
+      </c>
+      <c r="G2">
+        <v>100176000.0</v>
+      </c>
+      <c r="H2">
+        <v>72789000.0</v>
+      </c>
+      <c r="I2">
+        <v>52541000.0</v>
+      </c>
+      <c r="J2">
+        <v>35365000.0</v>
+      </c>
+      <c r="K2">
+        <v>17334000.0</v>
+      </c>
+      <c r="L2">
+        <v>12827000.0</v>
+      </c>
+      <c r="M2">
+        <v>19878000.0</v>
+      </c>
+      <c r="N2">
+        <v>22469000.0</v>
+      </c>
+      <c r="O2">
+        <v>45957000.0</v>
+      </c>
+      <c r="P2">
+        <v>46258000.0</v>
+      </c>
+      <c r="Q2">
+        <v>66146000.0</v>
+      </c>
+      <c r="R2">
+        <v>89257000.0</v>
+      </c>
+      <c r="S2">
+        <v>86848000.0</v>
+      </c>
+      <c r="T2">
+        <v>66080000.0</v>
+      </c>
+      <c r="U2">
+        <v>45268000.0</v>
+      </c>
+      <c r="V2">
+        <v>25031000.0</v>
+      </c>
+      <c r="W2">
+        <v>14381000.0</v>
+      </c>
+      <c r="X2">
+        <v>14171000.0</v>
+      </c>
+      <c r="Y2">
+        <v>16558330.0</v>
+      </c>
+      <c r="Z2">
+        <v>27040000.0</v>
+      </c>
+      <c r="AA2">
+        <v>28638443.0</v>
+      </c>
+      <c r="AB2">
+        <v>20656357.0</v>
+      </c>
+      <c r="AC2">
+        <v>12580230.0</v>
+      </c>
+      <c r="AD2">
+        <v>9357294.0</v>
+      </c>
+      <c r="AE2">
+        <v>5914322.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3">
+        <v>7762000.0</v>
+      </c>
+      <c r="C3">
+        <v>10074000.0</v>
+      </c>
+      <c r="D3">
+        <v>9691000.0</v>
+      </c>
+      <c r="E3">
+        <v>14006000.0</v>
+      </c>
+      <c r="F3">
+        <v>14148000.0</v>
+      </c>
+      <c r="G3">
+        <v>11825000.0</v>
+      </c>
+      <c r="H3">
+        <v>11262000.0</v>
+      </c>
+      <c r="I3">
+        <v>6035000.0</v>
+      </c>
+      <c r="J3">
+        <v>5890000.0</v>
+      </c>
+      <c r="K3">
+        <v>3352000.0</v>
+      </c>
+      <c r="L3">
+        <v>3111000.0</v>
+      </c>
+      <c r="M3">
+        <v>3492000.0</v>
+      </c>
+      <c r="N3">
+        <v>4688000.0</v>
+      </c>
+      <c r="O3">
+        <v>4408000.0</v>
+      </c>
+      <c r="P3">
+        <v>3736000.0</v>
+      </c>
+      <c r="Q3">
+        <v>3356000.0</v>
+      </c>
+      <c r="R3">
+        <v>4673000.0</v>
+      </c>
+      <c r="S3">
+        <v>4134000.0</v>
+      </c>
+      <c r="T3">
+        <v>3874000.0</v>
+      </c>
+      <c r="U3">
+        <v>3068000.0</v>
+      </c>
+      <c r="V3">
+        <v>1901000.0</v>
+      </c>
+      <c r="W3">
+        <v>2813000.0</v>
+      </c>
+      <c r="X3">
+        <v>2138000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1717891.0</v>
+      </c>
+      <c r="Z3">
+        <v>1721000.0</v>
+      </c>
+      <c r="AA3">
+        <v>1399929.0</v>
+      </c>
+      <c r="AB3">
+        <v>1110234.0</v>
+      </c>
+      <c r="AC3">
+        <v>488790.0</v>
+      </c>
+      <c r="AD3">
+        <v>311132.0</v>
+      </c>
+      <c r="AE3">
+        <v>225328.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5">
+        <v>283717000.0</v>
+      </c>
+      <c r="C5">
+        <v>231244000.0</v>
+      </c>
+      <c r="D5">
+        <v>246526000.0</v>
+      </c>
+      <c r="E5">
+        <v>259460000.0</v>
+      </c>
+      <c r="F5">
+        <v>168633000.0</v>
+      </c>
+      <c r="G5">
+        <v>91984000.0</v>
+      </c>
+      <c r="H5">
+        <v>116036000.0</v>
+      </c>
+      <c r="I5">
+        <v>104577000.0</v>
+      </c>
+      <c r="J5">
+        <v>86517000.0</v>
+      </c>
+      <c r="K5">
+        <v>74839000.0</v>
+      </c>
+      <c r="L5">
+        <v>58401000.0</v>
+      </c>
+      <c r="M5">
+        <v>41044000.0</v>
+      </c>
+      <c r="N5">
+        <v>50080000.0</v>
+      </c>
+      <c r="O5">
+        <v>42830000.0</v>
+      </c>
+      <c r="P5">
+        <v>38225000.0</v>
+      </c>
+      <c r="Q5">
+        <v>6396000.0</v>
+      </c>
+      <c r="R5">
+        <v>-49321000.0</v>
+      </c>
+      <c r="S5">
+        <v>11738000.0</v>
+      </c>
+      <c r="T5">
+        <v>26594000.0</v>
+      </c>
+      <c r="U5">
+        <v>23797000.0</v>
+      </c>
+      <c r="V5">
+        <v>17607000.0</v>
+      </c>
+      <c r="W5">
+        <v>12303000.0</v>
+      </c>
+      <c r="X5">
+        <v>10950000.0</v>
+      </c>
+      <c r="Y5">
+        <v>6615217.0</v>
+      </c>
+      <c r="Z5">
+        <v>-1292780.0</v>
+      </c>
+      <c r="AA5">
+        <v>8409896.0</v>
+      </c>
+      <c r="AB5">
+        <v>5920209.0</v>
+      </c>
+      <c r="AC5">
+        <v>4861049.0</v>
+      </c>
+      <c r="AD5">
+        <v>3539134.0</v>
+      </c>
+      <c r="AE5">
+        <v>2733296.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B6">
+        <v>291479000.0</v>
+      </c>
+      <c r="C6">
+        <v>241318000.0</v>
+      </c>
+      <c r="D6">
+        <v>246526000.0</v>
+      </c>
+      <c r="E6">
+        <v>273466000.0</v>
+      </c>
+      <c r="F6">
+        <v>182781000.0</v>
+      </c>
+      <c r="G6">
+        <v>103809000.0</v>
+      </c>
+      <c r="H6">
+        <v>127298000.0</v>
+      </c>
+      <c r="I6">
+        <v>110612000.0</v>
+      </c>
+      <c r="J6">
+        <v>92407000.0</v>
+      </c>
+      <c r="K6">
+        <v>78191000.0</v>
+      </c>
+      <c r="L6">
+        <v>61512000.0</v>
+      </c>
+      <c r="M6">
+        <v>44536000.0</v>
+      </c>
+      <c r="N6">
+        <v>54768000.0</v>
+      </c>
+      <c r="O6">
+        <v>47238000.0</v>
+      </c>
+      <c r="P6">
+        <v>41961000.0</v>
+      </c>
+      <c r="Q6">
+        <v>9752000.0</v>
+      </c>
+      <c r="R6">
+        <v>-44648000.0</v>
+      </c>
+      <c r="S6">
+        <v>15872000.0</v>
+      </c>
+      <c r="T6">
+        <v>30468000.0</v>
+      </c>
+      <c r="U6">
+        <v>26865000.0</v>
+      </c>
+      <c r="V6">
+        <v>19508000.0</v>
+      </c>
+      <c r="W6">
+        <v>15116000.0</v>
+      </c>
+      <c r="X6">
+        <v>13088000.0</v>
+      </c>
+      <c r="Y6">
+        <v>8333108.0</v>
+      </c>
+      <c r="Z6">
+        <v>428220.0</v>
+      </c>
+      <c r="AA6">
+        <v>9809825.0</v>
+      </c>
+      <c r="AB6">
+        <v>7030443.0</v>
+      </c>
+      <c r="AC6">
+        <v>5349839.0</v>
+      </c>
+      <c r="AD6">
+        <v>3850266.0</v>
+      </c>
+      <c r="AE6">
+        <v>2958624.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-12100000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B9">
+        <v>624377000.0</v>
+      </c>
+      <c r="C9">
+        <v>509943000.0</v>
+      </c>
+      <c r="D9">
+        <v>68725000.0</v>
+      </c>
+      <c r="E9">
+        <v>493093000.0</v>
+      </c>
+      <c r="F9">
+        <v>385183000.0</v>
+      </c>
+      <c r="G9">
+        <v>247082000.0</v>
+      </c>
+      <c r="H9">
+        <v>272602000.0</v>
+      </c>
+      <c r="I9">
+        <v>220788000.0</v>
+      </c>
+      <c r="J9">
+        <v>198987000.0</v>
+      </c>
+      <c r="K9">
+        <v>160949000.0</v>
+      </c>
+      <c r="L9">
+        <v>140627000.0</v>
+      </c>
+      <c r="M9">
+        <v>128507000.0</v>
+      </c>
+      <c r="N9">
+        <v>139675000.0</v>
+      </c>
+      <c r="O9">
+        <v>128591000.0</v>
+      </c>
+      <c r="P9">
+        <v>115090000.0</v>
+      </c>
+      <c r="Q9">
+        <v>68608000.0</v>
+      </c>
+      <c r="R9">
+        <v>41718000.0</v>
+      </c>
+      <c r="S9">
+        <v>57114000.0</v>
+      </c>
+      <c r="T9">
+        <v>76110000.0</v>
+      </c>
+      <c r="U9">
+        <v>66066000.0</v>
+      </c>
+      <c r="V9">
+        <v>52041000.0</v>
+      </c>
+      <c r="W9">
+        <v>41634000.0</v>
+      </c>
+      <c r="X9">
+        <v>39165000.0</v>
+      </c>
+      <c r="Y9">
+        <v>34919138.0</v>
+      </c>
+      <c r="Z9">
+        <v>24284000.0</v>
+      </c>
+      <c r="AA9">
+        <v>30671510.0</v>
+      </c>
+      <c r="AB9">
+        <v>3595515.0</v>
+      </c>
+      <c r="AC9">
+        <v>2078712.0</v>
+      </c>
+      <c r="AD9">
+        <v>475975.0</v>
+      </c>
+      <c r="AE9">
+        <v>1239792.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B10">
+        <v>283717000.0</v>
+      </c>
+      <c r="C10">
+        <v>231244000.0</v>
+      </c>
+      <c r="D10">
+        <v>246526000.0</v>
+      </c>
+      <c r="E10">
+        <v>259460000.0</v>
+      </c>
+      <c r="F10">
+        <v>168633000.0</v>
+      </c>
+      <c r="G10">
+        <v>91947000.0</v>
+      </c>
+      <c r="H10">
+        <v>116036000.0</v>
+      </c>
+      <c r="I10">
+        <v>104577000.0</v>
+      </c>
+      <c r="J10">
+        <v>86517000.0</v>
+      </c>
+      <c r="K10">
+        <v>74839000.0</v>
+      </c>
+      <c r="L10">
+        <v>58401000.0</v>
+      </c>
+      <c r="M10">
+        <v>41044000.0</v>
+      </c>
+      <c r="N10">
+        <v>50080000.0</v>
+      </c>
+      <c r="O10">
+        <v>42830000.0</v>
+      </c>
+      <c r="P10">
+        <v>38225000.0</v>
+      </c>
+      <c r="Q10">
+        <v>6396000.0</v>
+      </c>
+      <c r="R10">
+        <v>-49321000.0</v>
+      </c>
+      <c r="S10">
+        <v>11738000.0</v>
+      </c>
+      <c r="T10">
+        <v>26594000.0</v>
+      </c>
+      <c r="U10">
+        <v>23797000.0</v>
+      </c>
+      <c r="V10">
+        <v>17607000.0</v>
+      </c>
+      <c r="W10">
+        <v>12303000.0</v>
+      </c>
+      <c r="X10">
+        <v>10950000.0</v>
+      </c>
+      <c r="Y10">
+        <v>6615217.0</v>
+      </c>
+      <c r="Z10">
+        <v>-1293000.0</v>
+      </c>
+      <c r="AA10">
+        <v>8409896.0</v>
+      </c>
+      <c r="AB10">
+        <v>5920209.0</v>
+      </c>
+      <c r="AC10">
+        <v>4861049.0</v>
+      </c>
+      <c r="AD10">
+        <v>3539134.0</v>
+      </c>
+      <c r="AE10">
+        <v>2733296.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11">
+        <v>82343000.0</v>
+      </c>
+      <c r="C11">
+        <v>45978000.0</v>
+      </c>
+      <c r="D11">
+        <v>52467000.0</v>
+      </c>
+      <c r="E11">
+        <v>56417000.0</v>
+      </c>
+      <c r="F11">
+        <v>35578000.0</v>
+      </c>
+      <c r="G11">
+        <v>17563000.0</v>
+      </c>
+      <c r="H11">
+        <v>23297000.0</v>
+      </c>
+      <c r="I11">
+        <v>15360000.0</v>
+      </c>
+      <c r="J11">
+        <v>38327000.0</v>
+      </c>
+      <c r="K11">
+        <v>26002000.0</v>
+      </c>
+      <c r="L11">
+        <v>19951000.0</v>
+      </c>
+      <c r="M11">
+        <v>13871000.0</v>
+      </c>
+      <c r="N11">
+        <v>16976000.0</v>
+      </c>
+      <c r="O11">
+        <v>14534000.0</v>
+      </c>
+      <c r="P11">
+        <v>12802000.0</v>
+      </c>
+      <c r="Q11">
+        <v>823000.0</v>
+      </c>
+      <c r="R11">
+        <v>-2650000.0</v>
+      </c>
+      <c r="S11">
+        <v>3672000.0</v>
+      </c>
+      <c r="T11">
+        <v>9016000.0</v>
+      </c>
+      <c r="U11">
+        <v>8325000.0</v>
+      </c>
+      <c r="V11">
+        <v>6312000.0</v>
+      </c>
+      <c r="W11">
+        <v>4089000.0</v>
+      </c>
+      <c r="X11">
+        <v>4025000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1613737.0</v>
+      </c>
+      <c r="Z11">
+        <v>1242000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3208450.0</v>
+      </c>
+      <c r="AB11">
+        <v>2335408.0</v>
+      </c>
+      <c r="AC11">
+        <v>1850275.0</v>
+      </c>
+      <c r="AD11">
+        <v>1316590.0</v>
+      </c>
+      <c r="AE11">
+        <v>1031344.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B12">
+        <v>261672000.0</v>
+      </c>
+      <c r="C12">
+        <v>282955000.0</v>
+      </c>
+      <c r="D12">
+        <v>202327000.0</v>
+      </c>
+      <c r="E12">
+        <v>41179000.0</v>
+      </c>
+      <c r="F12">
+        <v>23036000.0</v>
+      </c>
+      <c r="G12">
+        <v>34778000.0</v>
+      </c>
+      <c r="H12">
+        <v>66417000.0</v>
+      </c>
+      <c r="I12">
+        <v>45897000.0</v>
+      </c>
+      <c r="J12">
+        <v>25235000.0</v>
+      </c>
+      <c r="K12">
+        <v>13729000.0</v>
+      </c>
+      <c r="L12">
+        <v>12369000.0</v>
+      </c>
+      <c r="M12">
+        <v>14386000.0</v>
+      </c>
+      <c r="N12">
+        <v>18137000.0</v>
+      </c>
+      <c r="O12">
+        <v>23167000.0</v>
+      </c>
+      <c r="P12">
+        <v>30155000.0</v>
+      </c>
+      <c r="Q12">
+        <v>32411000.0</v>
+      </c>
+      <c r="R12">
+        <v>48845000.0</v>
+      </c>
+      <c r="S12">
+        <v>60338000.0</v>
+      </c>
+      <c r="T12">
+        <v>61465000.0</v>
+      </c>
+      <c r="U12">
+        <v>43141000.0</v>
+      </c>
+      <c r="V12">
+        <v>23541000.0</v>
+      </c>
+      <c r="W12">
+        <v>12169000.0</v>
+      </c>
+      <c r="X12">
+        <v>10544000.0</v>
+      </c>
+      <c r="Y12">
+        <v>14307752.0</v>
+      </c>
+      <c r="Z12">
+        <v>23810000.0</v>
+      </c>
+      <c r="AA12">
+        <v>27595909.0</v>
+      </c>
+      <c r="AB12">
+        <v>18160101.0</v>
+      </c>
+      <c r="AC12">
+        <v>11869331.0</v>
+      </c>
+      <c r="AD12">
+        <v>8582230.0</v>
+      </c>
+      <c r="AE12">
+        <v>5568912.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" t="s">
+        <v>183</v>
+      </c>
+      <c r="B13">
+        <v>886320000.0</v>
+      </c>
+      <c r="C13">
+        <v>849236000.0</v>
+      </c>
+      <c r="D13">
+        <v>713161000.0</v>
+      </c>
+      <c r="E13">
+        <v>515082000.0</v>
+      </c>
+      <c r="F13">
+        <v>383230000.0</v>
+      </c>
+      <c r="G13">
+        <v>304779000.0</v>
+      </c>
+      <c r="H13">
+        <v>304079000.0</v>
+      </c>
+      <c r="I13">
+        <v>236896000.0</v>
+      </c>
+      <c r="J13">
+        <v>202090000.0</v>
+      </c>
+      <c r="K13">
+        <v>148998000.0</v>
+      </c>
+      <c r="L13">
+        <v>132779000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" t="s">
+        <v>184</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
+        <v>875000.0</v>
+      </c>
+      <c r="V14">
+        <v>113000.0</v>
+      </c>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B15">
+        <v>201374000.0</v>
+      </c>
+      <c r="C15">
+        <v>185266000.0</v>
+      </c>
+      <c r="D15">
+        <v>194059000.0</v>
+      </c>
+      <c r="E15">
+        <v>203043000.0</v>
+      </c>
+      <c r="F15">
+        <v>133055000.0</v>
+      </c>
+      <c r="G15">
+        <v>74384000.0</v>
+      </c>
+      <c r="H15">
+        <v>92739000.0</v>
+      </c>
+      <c r="I15">
+        <v>89217000.0</v>
+      </c>
+      <c r="J15">
+        <v>48190000.0</v>
+      </c>
+      <c r="K15">
+        <v>48837000.0</v>
+      </c>
+      <c r="L15">
+        <v>38450000.0</v>
+      </c>
+      <c r="M15">
+        <v>27173000.0</v>
+      </c>
+      <c r="N15">
+        <v>33104000.0</v>
+      </c>
+      <c r="O15">
+        <v>28296000.0</v>
+      </c>
+      <c r="P15">
+        <v>25423000.0</v>
+      </c>
+      <c r="Q15">
+        <v>5573000.0</v>
+      </c>
+      <c r="R15">
+        <v>-47955000.0</v>
+      </c>
+      <c r="S15">
+        <v>1848000.0</v>
+      </c>
+      <c r="T15">
+        <v>17578000.0</v>
+      </c>
+      <c r="U15">
+        <v>15472000.0</v>
+      </c>
+      <c r="V15">
+        <v>11295000.0</v>
+      </c>
+      <c r="W15">
+        <v>8215000.0</v>
+      </c>
+      <c r="X15">
+        <v>6925000.0</v>
+      </c>
+      <c r="Y15">
+        <v>5001480.0</v>
+      </c>
+      <c r="Z15">
+        <v>-2535000.0</v>
+      </c>
+      <c r="AA15">
+        <v>5201446.0</v>
+      </c>
+      <c r="AB15">
+        <v>3706292.0</v>
+      </c>
+      <c r="AC15">
+        <v>3010774.0</v>
+      </c>
+      <c r="AD15">
+        <v>2222544.0</v>
+      </c>
+      <c r="AE15">
+        <v>1701952.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" t="s">
+        <v>186</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>199002000.0</v>
+      </c>
+      <c r="F16">
+        <v>133055000.0</v>
+      </c>
+      <c r="G16">
+        <v>74384000.0</v>
+      </c>
+      <c r="H16">
+        <v>92739000.0</v>
+      </c>
+      <c r="I16">
+        <v>89217000.0</v>
+      </c>
+      <c r="J16">
+        <v>48190000.0</v>
+      </c>
+      <c r="K16">
+        <v>48837000.0</v>
+      </c>
+      <c r="L16">
+        <v>38450000.0</v>
+      </c>
+      <c r="M16">
+        <v>27173000.0</v>
+      </c>
+      <c r="N16">
+        <v>33104000.0</v>
+      </c>
+      <c r="O16">
+        <v>25101000.0</v>
+      </c>
+      <c r="P16">
+        <v>22899000.0</v>
+      </c>
+      <c r="Q16">
+        <v>3106000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16">
+        <v>4351000.0</v>
+      </c>
+      <c r="T16">
+        <v>17578000.0</v>
+      </c>
+      <c r="U16">
+        <v>15472000.0</v>
+      </c>
+      <c r="V16">
+        <v>11295000.0</v>
+      </c>
+      <c r="W16">
+        <v>8215000.0</v>
+      </c>
+      <c r="X16">
+        <v>6925000.0</v>
+      </c>
+      <c r="Y16">
+        <v>5001000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16">
+        <v>5201000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17">
+        <v>201374000.0</v>
+      </c>
+      <c r="C17">
+        <v>185266000.0</v>
+      </c>
+      <c r="D17">
+        <v>209531000.0</v>
+      </c>
+      <c r="E17">
+        <v>203043000.0</v>
+      </c>
+      <c r="F17">
+        <v>133055000.0</v>
+      </c>
+      <c r="G17">
+        <v>74384000.0</v>
+      </c>
+      <c r="H17">
+        <v>92739000.0</v>
+      </c>
+      <c r="I17">
+        <v>89217000.0</v>
+      </c>
+      <c r="J17">
+        <v>48190000.0</v>
+      </c>
+      <c r="K17">
+        <v>48837000.0</v>
+      </c>
+      <c r="L17">
+        <v>38450000.0</v>
+      </c>
+      <c r="M17">
+        <v>27173000.0</v>
+      </c>
+      <c r="N17">
+        <v>33104000.0</v>
+      </c>
+      <c r="O17">
+        <v>28296000.0</v>
+      </c>
+      <c r="P17">
+        <v>25423000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" t="s">
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>624648000.0</v>
+      </c>
+      <c r="C18">
+        <v>566281000.0</v>
+      </c>
+      <c r="D18">
+        <v>559283000.0</v>
+      </c>
+      <c r="E18">
+        <v>473903000.0</v>
+      </c>
+      <c r="F18">
+        <v>360194000.0</v>
+      </c>
+      <c r="G18">
+        <v>270001000.0</v>
+      </c>
+      <c r="H18">
+        <v>237662000.0</v>
+      </c>
+      <c r="I18">
+        <v>190999000.0</v>
+      </c>
+      <c r="J18">
+        <v>176855000.0</v>
+      </c>
+      <c r="K18">
+        <v>135269000.0</v>
+      </c>
+      <c r="L18">
+        <v>120410000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>6462000.0</v>
+      </c>
+      <c r="K20">
+        <v>1386000.0</v>
+      </c>
+      <c r="L20">
+        <v>1386000.0</v>
+      </c>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" t="s">
+        <v>191</v>
+      </c>
+      <c r="B21">
+        <v>283717000.0</v>
+      </c>
+      <c r="C21">
+        <v>231244000.0</v>
+      </c>
+      <c r="D21">
+        <v>246526000.0</v>
+      </c>
+      <c r="E21">
+        <v>259460000.0</v>
+      </c>
+      <c r="F21">
+        <v>168633000.0</v>
+      </c>
+      <c r="G21">
+        <v>91947000.0</v>
+      </c>
+      <c r="H21">
+        <v>116036000.0</v>
+      </c>
+      <c r="I21">
+        <v>104577000.0</v>
+      </c>
+      <c r="J21">
+        <v>86517000.0</v>
+      </c>
+      <c r="K21">
+        <v>74839000.0</v>
+      </c>
+      <c r="L21">
+        <v>58401000.0</v>
+      </c>
+      <c r="M21">
+        <v>41044000.0</v>
+      </c>
+      <c r="N21">
+        <v>50080000.0</v>
+      </c>
+      <c r="O21">
+        <v>42830000.0</v>
+      </c>
+      <c r="P21">
+        <v>38225000.0</v>
+      </c>
+      <c r="Q21">
+        <v>6396000.0</v>
+      </c>
+      <c r="R21">
+        <v>-49321000.0</v>
+      </c>
+      <c r="S21">
+        <v>11738000.0</v>
+      </c>
+      <c r="T21">
+        <v>26594000.0</v>
+      </c>
+      <c r="U21">
+        <v>23797000.0</v>
+      </c>
+      <c r="V21">
+        <v>17607000.0</v>
+      </c>
+      <c r="W21">
+        <v>12303000.0</v>
+      </c>
+      <c r="X21">
+        <v>10950000.0</v>
+      </c>
+      <c r="Y21">
+        <v>6615217.0</v>
+      </c>
+      <c r="Z21">
+        <v>-1293000.0</v>
+      </c>
+      <c r="AA21">
+        <v>8409896.0</v>
+      </c>
+      <c r="AB21">
+        <v>5920209.0</v>
+      </c>
+      <c r="AC21">
+        <v>4861049.0</v>
+      </c>
+      <c r="AD21">
+        <v>3539134.0</v>
+      </c>
+      <c r="AE21">
+        <v>2733296.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" t="s">
+        <v>192</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" t="s">
+        <v>193</v>
+      </c>
+      <c r="B23">
+        <v>628669000.0</v>
+      </c>
+      <c r="C23">
+        <v>583162000.0</v>
+      </c>
+      <c r="D23">
+        <v>177801000.0</v>
+      </c>
+      <c r="E23">
+        <v>274201000.0</v>
+      </c>
+      <c r="F23">
+        <v>252971000.0</v>
+      </c>
+      <c r="G23">
+        <v>255311000.0</v>
+      </c>
+      <c r="H23">
+        <v>229355000.0</v>
+      </c>
+      <c r="I23">
+        <v>168752000.0</v>
+      </c>
+      <c r="J23">
+        <v>147835000.0</v>
+      </c>
+      <c r="K23">
+        <v>103444000.0</v>
+      </c>
+      <c r="L23">
+        <v>95053000.0</v>
+      </c>
+      <c r="M23">
+        <v>107341000.0</v>
+      </c>
+      <c r="N23">
+        <v>112064000.0</v>
+      </c>
+      <c r="O23">
+        <v>131718000.0</v>
+      </c>
+      <c r="P23">
+        <v>123123000.0</v>
+      </c>
+      <c r="Q23">
+        <v>128358000.0</v>
+      </c>
+      <c r="R23">
+        <v>180296000.0</v>
+      </c>
+      <c r="S23">
+        <v>132224000.0</v>
+      </c>
+      <c r="T23">
+        <v>115596000.0</v>
+      </c>
+      <c r="U23">
+        <v>87537000.0</v>
+      </c>
+      <c r="V23">
+        <v>59465000.0</v>
+      </c>
+      <c r="W23">
+        <v>43712000.0</v>
+      </c>
+      <c r="X23">
+        <v>42386000.0</v>
+      </c>
+      <c r="Y23">
+        <v>44862251.0</v>
+      </c>
+      <c r="Z23">
+        <v>52617000.0</v>
+      </c>
+      <c r="AA23">
+        <v>50900057.0</v>
+      </c>
+      <c r="AB23">
+        <v>18331663.0</v>
+      </c>
+      <c r="AC23">
+        <v>9797893.0</v>
+      </c>
+      <c r="AD23">
+        <v>6294135.0</v>
+      </c>
+      <c r="AE23">
+        <v>4420818.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" t="s">
+        <v>194</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>4041000.0</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" t="s">
+        <v>195</v>
+      </c>
+      <c r="B25">
+        <v>11433000.0</v>
+      </c>
+      <c r="C25">
+        <v>10074000.0</v>
+      </c>
+      <c r="D25">
+        <v>12093000.0</v>
+      </c>
+      <c r="E25">
+        <v>14006000.0</v>
+      </c>
+      <c r="F25">
+        <v>11837000.0</v>
+      </c>
+      <c r="G25">
+        <v>11825000.0</v>
+      </c>
+      <c r="H25">
+        <v>11262000.0</v>
+      </c>
+      <c r="I25">
+        <v>6035000.0</v>
+      </c>
+      <c r="J25">
+        <v>5890000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" t="s">
+        <v>197</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>181092000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" t="s">
+        <v>198</v>
+      </c>
+      <c r="B28">
+        <v>156739000.0</v>
+      </c>
+      <c r="C28">
+        <v>195874000.0</v>
+      </c>
+      <c r="D28">
+        <v>172748000.0</v>
+      </c>
+      <c r="E28">
+        <v>154127000.0</v>
+      </c>
+      <c r="F28">
+        <v>130693000.0</v>
+      </c>
+      <c r="G28">
+        <v>96185000.0</v>
+      </c>
+      <c r="H28">
+        <v>95587000.0</v>
+      </c>
+      <c r="I28">
+        <v>72360000.0</v>
+      </c>
+      <c r="J28">
+        <v>67660000.0</v>
+      </c>
+      <c r="K28">
+        <v>57587000.0</v>
+      </c>
+      <c r="L28">
+        <v>56420000.0</v>
+      </c>
+      <c r="M28">
+        <v>55798000.0</v>
+      </c>
+      <c r="N28">
+        <v>55610000.0</v>
+      </c>
+      <c r="O28">
+        <v>50442000.0</v>
+      </c>
+      <c r="P28">
+        <v>44117000.0</v>
+      </c>
+      <c r="Q28">
+        <v>34952000.0</v>
+      </c>
+      <c r="R28">
+        <v>32320000.0</v>
+      </c>
+      <c r="S28">
+        <v>29795000.0</v>
+      </c>
+      <c r="T28">
+        <v>29555000.0</v>
+      </c>
+      <c r="U28">
+        <v>25247000.0</v>
+      </c>
+      <c r="V28">
+        <v>22130000.0</v>
+      </c>
+      <c r="W28">
+        <v>18553000.0</v>
+      </c>
+      <c r="X28">
+        <v>17698000.0</v>
+      </c>
+      <c r="Y28">
+        <v>16864830.0</v>
+      </c>
+      <c r="Z28">
+        <v>15878000.0</v>
+      </c>
+      <c r="AA28">
+        <v>13251757.0</v>
+      </c>
+      <c r="AB28">
+        <v>8905995.0</v>
+      </c>
+      <c r="AC28">
+        <v>5103863.0</v>
+      </c>
+      <c r="AD28">
+        <v>3221147.0</v>
+      </c>
+      <c r="AE28">
+        <v>2400165.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" t="s">
+        <v>199</v>
+      </c>
+      <c r="B29">
+        <v>82343000.0</v>
+      </c>
+      <c r="C29">
+        <v>45978000.0</v>
+      </c>
+      <c r="D29">
+        <v>57903000.0</v>
+      </c>
+      <c r="E29">
+        <v>56417000.0</v>
+      </c>
+      <c r="F29">
+        <v>35578000.0</v>
+      </c>
+      <c r="G29">
+        <v>17563000.0</v>
+      </c>
+      <c r="H29">
+        <v>23297000.0</v>
+      </c>
+      <c r="I29">
+        <v>15360000.0</v>
+      </c>
+      <c r="J29">
+        <v>38327000.0</v>
+      </c>
+      <c r="K29">
+        <v>26002000.0</v>
+      </c>
+      <c r="L29">
+        <v>19951000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" t="s">
+        <v>200</v>
+      </c>
+      <c r="B30">
+        <v>340660000.0</v>
+      </c>
+      <c r="C30">
+        <v>278699000.0</v>
+      </c>
+      <c r="D30">
+        <v>177801000.0</v>
+      </c>
+      <c r="E30">
+        <v>233633000.0</v>
+      </c>
+      <c r="F30">
+        <v>216550000.0</v>
+      </c>
+      <c r="G30">
+        <v>155135000.0</v>
+      </c>
+      <c r="H30">
+        <v>156566000.0</v>
+      </c>
+      <c r="I30">
+        <v>116211000.0</v>
+      </c>
+      <c r="J30">
+        <v>112470000.0</v>
+      </c>
+      <c r="K30">
+        <v>86110000.0</v>
+      </c>
+      <c r="L30">
+        <v>82226000.0</v>
+      </c>
+      <c r="M30">
+        <v>87463000.0</v>
+      </c>
+      <c r="N30">
+        <v>89595000.0</v>
+      </c>
+      <c r="O30">
+        <v>85761000.0</v>
+      </c>
+      <c r="P30">
+        <v>76865000.0</v>
+      </c>
+      <c r="Q30">
+        <v>62212000.0</v>
+      </c>
+      <c r="R30">
+        <v>91039000.0</v>
+      </c>
+      <c r="S30">
+        <v>45376000.0</v>
+      </c>
+      <c r="T30">
+        <v>49516000.0</v>
+      </c>
+      <c r="U30">
+        <v>42269000.0</v>
+      </c>
+      <c r="V30">
+        <v>34434000.0</v>
+      </c>
+      <c r="W30">
+        <v>29331000.0</v>
+      </c>
+      <c r="X30">
+        <v>28215000.0</v>
+      </c>
+      <c r="Y30">
+        <v>28303921.0</v>
+      </c>
+      <c r="Z30">
+        <v>25577000.0</v>
+      </c>
+      <c r="AA30">
+        <v>22261614.0</v>
+      </c>
+      <c r="AB30">
+        <v>-2324694.0</v>
+      </c>
+      <c r="AC30">
+        <v>-2782337.0</v>
+      </c>
+      <c r="AD30">
+        <v>-3063159.0</v>
+      </c>
+      <c r="AE30">
+        <v>-1493504.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" t="s">
+        <v>201</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>755517000.0</v>
+      </c>
+      <c r="D31">
+        <v>246526000.0</v>
+      </c>
+      <c r="E31">
+        <v>-14006000.0</v>
+      </c>
+      <c r="F31">
+        <v>-80170000.0</v>
+      </c>
+      <c r="G31">
+        <v>-41813000.0</v>
+      </c>
+      <c r="H31">
+        <v>-54407000.0</v>
+      </c>
+      <c r="I31">
+        <v>-33748000.0</v>
+      </c>
+      <c r="J31">
+        <v>-34132000.0</v>
+      </c>
+      <c r="K31">
+        <v>-19787000.0</v>
+      </c>
+      <c r="L31">
+        <v>-21754000.0</v>
+      </c>
+      <c r="M31">
+        <v>-24394000.0</v>
+      </c>
+      <c r="N31">
+        <v>-25230000.0</v>
+      </c>
+      <c r="O31">
+        <v>-5608000.0</v>
+      </c>
+      <c r="P31">
+        <v>11949000.0</v>
+      </c>
+      <c r="Q31">
+        <v>2221000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2650000.0</v>
+      </c>
+      <c r="S31">
+        <v>-64472000.0</v>
+      </c>
+      <c r="T31">
+        <v>-61465000.0</v>
+      </c>
+      <c r="U31">
+        <v>-43141000.0</v>
+      </c>
+      <c r="V31">
+        <v>-23541000.0</v>
+      </c>
+      <c r="W31">
+        <v>-766548.0</v>
+      </c>
+      <c r="X31">
+        <v>-10543532.0</v>
+      </c>
+      <c r="Y31">
+        <v>-14307752.0</v>
+      </c>
+      <c r="Z31">
+        <v>-23810415.0</v>
+      </c>
+      <c r="AA31">
+        <v>-27595909.0</v>
+      </c>
+      <c r="AB31">
+        <v>-14473610.0</v>
+      </c>
+      <c r="AC31">
+        <v>-11869331.0</v>
+      </c>
+      <c r="AD31">
+        <v>-8582230.0</v>
+      </c>
+      <c r="AE31">
+        <v>-5568912.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" t="s">
+        <v>202</v>
+      </c>
+      <c r="B32">
+        <v>912386000.0</v>
+      </c>
+      <c r="C32">
+        <v>814406000.0</v>
+      </c>
+      <c r="D32">
+        <v>68725000.0</v>
+      </c>
+      <c r="E32">
+        <v>533661000.0</v>
+      </c>
+      <c r="F32">
+        <v>421604000.0</v>
+      </c>
+      <c r="G32">
+        <v>347258000.0</v>
+      </c>
+      <c r="H32">
+        <v>345391000.0</v>
+      </c>
+      <c r="I32">
+        <v>273329000.0</v>
+      </c>
+      <c r="J32">
+        <v>234352000.0</v>
+      </c>
+      <c r="K32">
+        <v>178283000.0</v>
+      </c>
+      <c r="L32">
+        <v>153454000.0</v>
+      </c>
+      <c r="M32">
+        <v>148385000.0</v>
+      </c>
+      <c r="N32">
+        <v>162144000.0</v>
+      </c>
+      <c r="O32">
+        <v>174548000.0</v>
+      </c>
+      <c r="P32">
+        <v>161348000.0</v>
+      </c>
+      <c r="Q32">
+        <v>134754000.0</v>
+      </c>
+      <c r="R32">
+        <v>130975000.0</v>
+      </c>
+      <c r="S32">
+        <v>143962000.0</v>
+      </c>
+      <c r="T32">
+        <v>142190000.0</v>
+      </c>
+      <c r="U32">
+        <v>111334000.0</v>
+      </c>
+      <c r="V32">
+        <v>77072000.0</v>
+      </c>
+      <c r="W32">
+        <v>56015000.0</v>
+      </c>
+      <c r="X32">
+        <v>53336000.0</v>
+      </c>
+      <c r="Y32">
+        <v>51477468.0</v>
+      </c>
+      <c r="Z32">
+        <v>51325000.0</v>
+      </c>
+      <c r="AA32">
+        <v>59309953.0</v>
+      </c>
+      <c r="AB32">
+        <v>24251872.0</v>
+      </c>
+      <c r="AC32">
+        <v>14658942.0</v>
+      </c>
+      <c r="AD32">
+        <v>9833269.0</v>
+      </c>
+      <c r="AE32">
+        <v>7154114.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DC32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:107">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>94</v>
+      </c>
+      <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>97</v>
+      </c>
+      <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>100</v>
+      </c>
+      <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>103</v>
+      </c>
+      <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>106</v>
+      </c>
+      <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="2" spans="1:107">
+      <c r="A2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2">
+        <v>74807000.0</v>
+      </c>
+      <c r="C2">
+        <v>66187000.0</v>
+      </c>
+      <c r="D2">
+        <v>73335000.0</v>
+      </c>
+      <c r="E2">
+        <v>75551000.0</v>
+      </c>
+      <c r="F2">
+        <v>69675000.0</v>
+      </c>
+      <c r="G2">
+        <v>69448000.0</v>
+      </c>
+      <c r="H2">
+        <v>75845000.0</v>
+      </c>
+      <c r="I2">
+        <v>76934000.0</v>
+      </c>
+      <c r="J2">
+        <v>75934000.0</v>
+      </c>
+      <c r="K2">
+        <v>75751000.0</v>
+      </c>
+      <c r="L2">
+        <v>84404000.0</v>
+      </c>
+      <c r="M2">
+        <v>67297000.0</v>
+      </c>
+      <c r="N2">
+        <v>53544000.0</v>
+      </c>
+      <c r="O2">
+        <v>33687000.0</v>
+      </c>
+      <c r="P2">
+        <v>20025000.0</v>
+      </c>
+      <c r="Q2">
+        <v>12081000.0</v>
+      </c>
+      <c r="R2">
+        <v>7114000.0</v>
+      </c>
+      <c r="S2">
+        <v>1348000.0</v>
+      </c>
+      <c r="T2">
+        <v>1921000.0</v>
+      </c>
+      <c r="U2">
+        <v>25623000.0</v>
+      </c>
+      <c r="V2">
+        <v>2994000.0</v>
+      </c>
+      <c r="W2">
+        <v>5883000.0</v>
+      </c>
+      <c r="X2">
+        <v>16130000.0</v>
+      </c>
+      <c r="Y2">
+        <v>21513000.0</v>
+      </c>
+      <c r="Z2">
+        <v>26949000.0</v>
+      </c>
+      <c r="AA2">
+        <v>35584000.0</v>
+      </c>
+      <c r="AB2">
+        <v>16966000.0</v>
+      </c>
+      <c r="AC2">
+        <v>19865000.0</v>
+      </c>
+      <c r="AD2">
+        <v>19208000.0</v>
+      </c>
+      <c r="AE2">
+        <v>16750000.0</v>
+      </c>
+      <c r="AF2">
+        <v>15529000.0</v>
+      </c>
+      <c r="AG2">
+        <v>14927000.0</v>
+      </c>
+      <c r="AH2">
+        <v>11221000.0</v>
+      </c>
+      <c r="AI2">
+        <v>10864000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>10292000.0</v>
+      </c>
+      <c r="AK2">
+        <v>9265000.0</v>
+      </c>
+      <c r="AL2">
+        <v>9325000.0</v>
+      </c>
+      <c r="AM2">
+        <v>6483000.0</v>
+      </c>
+      <c r="AN2">
+        <v>4605000.0</v>
+      </c>
+      <c r="AO2">
+        <v>5307000.0</v>
+      </c>
+      <c r="AP2">
+        <v>3630000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3792000.0</v>
+      </c>
+      <c r="AR2">
+        <v>2643000.0</v>
+      </c>
+      <c r="AS2">
+        <v>3546000.0</v>
+      </c>
+      <c r="AT2">
+        <v>5222000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1416000.0</v>
+      </c>
+      <c r="AV2">
+        <v>5663000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1781000.0</v>
+      </c>
+      <c r="AX2">
+        <v>4445000.0</v>
+      </c>
+      <c r="AY2">
+        <v>7989000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>8701000.0</v>
+      </c>
+      <c r="BA2">
+        <v>6468000.0</v>
+      </c>
+      <c r="BB2">
+        <v>-1820000.0</v>
+      </c>
+      <c r="BC2">
+        <v>9120000.0</v>
+      </c>
+      <c r="BD2">
+        <v>11864000.0</v>
+      </c>
+      <c r="BE2">
+        <v>17327000.0</v>
+      </c>
+      <c r="BF2">
+        <v>6177000.0</v>
+      </c>
+      <c r="BG2">
+        <v>10589000.0</v>
+      </c>
+      <c r="BH2">
+        <v>7115000.0</v>
+      </c>
+      <c r="BI2">
+        <v>15588000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>12130000.0</v>
+      </c>
+      <c r="BK2">
+        <v>11425000.0</v>
+      </c>
+      <c r="BL2">
+        <v>11234000.0</v>
+      </c>
+      <c r="BM2">
+        <v>15392000.0</v>
+      </c>
+      <c r="BN2">
+        <v>17068000.0</v>
+      </c>
+      <c r="BO2">
+        <v>22452000.0</v>
+      </c>
+      <c r="BP2">
+        <v>18499000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>19411000.0</v>
+      </c>
+      <c r="BR2">
+        <v>21919000.0</v>
+      </c>
+      <c r="BS2">
+        <v>29429000.0</v>
+      </c>
+      <c r="BT2">
+        <v>26090000.0</v>
+      </c>
+      <c r="BU2">
+        <v>15530000.0</v>
+      </c>
+      <c r="BV2">
+        <v>15681000.0</v>
+      </c>
+      <c r="BW2">
+        <v>16434000.0</v>
+      </c>
+      <c r="BX2">
+        <v>18165000.0</v>
+      </c>
+      <c r="BY2">
+        <v>16602000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>16536000.0</v>
+      </c>
+      <c r="CA2">
+        <v>14779000.0</v>
+      </c>
+      <c r="CB2">
+        <v>13277000.0</v>
+      </c>
+      <c r="CC2">
+        <v>12765000.0</v>
+      </c>
+      <c r="CD2">
+        <v>10254000.0</v>
+      </c>
+      <c r="CE2">
+        <v>8972000.0</v>
+      </c>
+      <c r="CF2">
+        <v>7798000.0</v>
+      </c>
+      <c r="CG2">
+        <v>6860000.0</v>
+      </c>
+      <c r="CH2">
+        <v>5456000.0</v>
+      </c>
+      <c r="CI2">
+        <v>4918000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>4455113.0</v>
+      </c>
+      <c r="CK2">
+        <v>3257000.0</v>
+      </c>
+      <c r="CL2">
+        <v>3518079.0</v>
+      </c>
+      <c r="CM2">
+        <v>3151000.0</v>
+      </c>
+      <c r="CN2">
+        <v>3450250.0</v>
+      </c>
+      <c r="CO2">
+        <v>3097439.0</v>
+      </c>
+      <c r="CP2">
+        <v>3788774.0</v>
+      </c>
+      <c r="CQ2">
+        <v>3843867.0</v>
+      </c>
+      <c r="CR2">
+        <v>3738385.0</v>
+      </c>
+      <c r="CS2">
+        <v>4195336.0</v>
+      </c>
+      <c r="CT2">
+        <v>4172060.0</v>
+      </c>
+      <c r="CU2">
+        <v>4452549.0</v>
+      </c>
+      <c r="CV2">
+        <v>7252928.0</v>
+      </c>
+      <c r="CW2">
+        <v>6171222.0</v>
+      </c>
+      <c r="CX2">
+        <v>6610396.0</v>
+      </c>
+      <c r="CY2">
+        <v>7005869.0</v>
+      </c>
+      <c r="CZ2">
+        <v>7965415.0</v>
+      </c>
+      <c r="DA2">
+        <v>7459952.0</v>
+      </c>
+      <c r="DB2">
+        <v>6897737.0</v>
+      </c>
+      <c r="DC2">
+        <v>5141532.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:107">
+      <c r="A3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>3741000.0</v>
+      </c>
+      <c r="D3">
+        <v>3671000.0</v>
+      </c>
+      <c r="E3">
+        <v>2587000.0</v>
+      </c>
+      <c r="F3">
+        <v>2787000.0</v>
+      </c>
+      <c r="G3">
+        <v>2388000.0</v>
+      </c>
+      <c r="H3">
+        <v>2369000.0</v>
+      </c>
+      <c r="I3">
+        <v>2517000.0</v>
+      </c>
+      <c r="J3">
+        <v>2572000.0</v>
+      </c>
+      <c r="K3">
+        <v>2616000.0</v>
+      </c>
+      <c r="L3">
+        <v>2721000.0</v>
+      </c>
+      <c r="M3">
+        <v>2690000.0</v>
+      </c>
+      <c r="N3">
+        <v>2922000.0</v>
+      </c>
+      <c r="O3">
+        <v>3006000.0</v>
+      </c>
+      <c r="P3">
+        <v>3475000.0</v>
+      </c>
+      <c r="Q3">
+        <v>3189000.0</v>
+      </c>
+      <c r="R3">
+        <v>3793000.0</v>
+      </c>
+      <c r="S3">
+        <v>3549000.0</v>
+      </c>
+      <c r="T3">
+        <v>4650000.0</v>
+      </c>
+      <c r="U3">
+        <v>3494000.0</v>
+      </c>
+      <c r="V3">
+        <v>2843000.0</v>
+      </c>
+      <c r="W3">
+        <v>3161000.0</v>
+      </c>
+      <c r="X3">
+        <v>2996000.0</v>
+      </c>
+      <c r="Y3">
+        <v>2901000.0</v>
+      </c>
+      <c r="Z3">
+        <v>2913000.0</v>
+      </c>
+      <c r="AA3">
+        <v>3015000.0</v>
+      </c>
+      <c r="AB3">
+        <v>3082000.0</v>
+      </c>
+      <c r="AC3">
+        <v>3019000.0</v>
+      </c>
+      <c r="AD3">
+        <v>3161000.0</v>
+      </c>
+      <c r="AE3">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>1505000.0</v>
+      </c>
+      <c r="AG3">
+        <v>1535000.0</v>
+      </c>
+      <c r="AH3">
+        <v>1490000.0</v>
+      </c>
+      <c r="AI3">
+        <v>1505000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>1544000.0</v>
+      </c>
+      <c r="AK3">
+        <v>1556000.0</v>
+      </c>
+      <c r="AL3">
+        <v>1957000.0</v>
+      </c>
+      <c r="AM3">
+        <v>833000.0</v>
+      </c>
+      <c r="AN3">
+        <v>1006000.0</v>
+      </c>
+      <c r="AO3">
+        <v>790000.0</v>
+      </c>
+      <c r="AP3">
+        <v>778000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>778000.0</v>
+      </c>
+      <c r="AR3">
+        <v>759000.0</v>
+      </c>
+      <c r="AS3">
+        <v>774000.0</v>
+      </c>
+      <c r="AT3">
+        <v>805000.0</v>
+      </c>
+      <c r="AU3">
+        <v>773000.0</v>
+      </c>
+      <c r="AV3">
+        <v>846000.0</v>
+      </c>
+      <c r="AW3">
+        <v>918000.0</v>
+      </c>
+      <c r="AX3">
+        <v>812000.0</v>
+      </c>
+      <c r="AY3">
+        <v>916000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>1212000.0</v>
+      </c>
+      <c r="BA3">
+        <v>1186000.0</v>
+      </c>
+      <c r="BB3">
+        <v>1068000.0</v>
+      </c>
+      <c r="BC3">
+        <v>1222000.0</v>
+      </c>
+      <c r="BD3">
+        <v>1024000.0</v>
+      </c>
+      <c r="BE3">
+        <v>1131000.0</v>
+      </c>
+      <c r="BF3">
+        <v>1108000.0</v>
+      </c>
+      <c r="BG3">
+        <v>1145000.0</v>
+      </c>
+      <c r="BH3">
+        <v>1189000.0</v>
+      </c>
+      <c r="BI3">
+        <v>895000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>823000.0</v>
+      </c>
+      <c r="BK3">
+        <v>829000.0</v>
+      </c>
+      <c r="BL3">
+        <v>824000.0</v>
+      </c>
+      <c r="BM3">
+        <v>764000.0</v>
+      </c>
+      <c r="BN3">
+        <v>909000.0</v>
+      </c>
+      <c r="BO3">
+        <v>859000.0</v>
+      </c>
+      <c r="BP3">
+        <v>1172000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>1217000.0</v>
+      </c>
+      <c r="BR3">
+        <v>1206000.0</v>
+      </c>
+      <c r="BS3">
+        <v>1078000.0</v>
+      </c>
+      <c r="BT3">
+        <v>1650000.0</v>
+      </c>
+      <c r="BU3">
+        <v>777000.0</v>
+      </c>
+      <c r="BV3">
+        <v>1150000.0</v>
+      </c>
+      <c r="BW3">
+        <v>1102000.0</v>
+      </c>
+      <c r="BX3">
+        <v>1013000.0</v>
+      </c>
+      <c r="BY3">
+        <v>918000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>1057000.0</v>
+      </c>
+      <c r="CA3">
+        <v>886000.0</v>
+      </c>
+      <c r="CB3">
+        <v>1026000.0</v>
+      </c>
+      <c r="CC3">
+        <v>821000.0</v>
+      </c>
+      <c r="CD3">
+        <v>647000.0</v>
+      </c>
+      <c r="CE3">
+        <v>574000.0</v>
+      </c>
+      <c r="CF3">
+        <v>667000.0</v>
+      </c>
+      <c r="CG3">
+        <v>433000.0</v>
+      </c>
+      <c r="CH3">
+        <v>414000.0</v>
+      </c>
+      <c r="CI3">
+        <v>387000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>1680008.0</v>
+      </c>
+      <c r="CK3">
+        <v>385543.0</v>
+      </c>
+      <c r="CL3">
+        <v>428956.0</v>
+      </c>
+      <c r="CM3">
+        <v>319000.0</v>
+      </c>
+      <c r="CN3">
+        <v>1162204.0</v>
+      </c>
+      <c r="CO3">
+        <v>-230805.0</v>
+      </c>
+      <c r="CP3">
+        <v>597371.0</v>
+      </c>
+      <c r="CQ3">
+        <v>609644.0</v>
+      </c>
+      <c r="CR3">
+        <v>417446.0</v>
+      </c>
+      <c r="CS3">
+        <v>40941.0</v>
+      </c>
+      <c r="CT3">
+        <v>828678.0</v>
+      </c>
+      <c r="CU3">
+        <v>430826.0</v>
+      </c>
+      <c r="CV3">
+        <v>518185.0</v>
+      </c>
+      <c r="CW3">
+        <v>434333.0</v>
+      </c>
+      <c r="CX3">
+        <v>428958.0</v>
+      </c>
+      <c r="CY3">
+        <v>339491.0</v>
+      </c>
+      <c r="CZ3">
+        <v>381787.0</v>
+      </c>
+      <c r="DA3">
+        <v>380609.0</v>
+      </c>
+      <c r="DB3">
+        <v>462917.0</v>
+      </c>
+      <c r="DC3">
+        <v>174616.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:107">
+      <c r="A4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:107">
+      <c r="A5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>62855000.0</v>
+      </c>
+      <c r="D5">
+        <v>69818000.0</v>
+      </c>
+      <c r="E5">
+        <v>88673000.0</v>
+      </c>
+      <c r="F5">
+        <v>64194000.0</v>
+      </c>
+      <c r="G5">
+        <v>61032000.0</v>
+      </c>
+      <c r="H5">
+        <v>60645000.0</v>
+      </c>
+      <c r="I5">
+        <v>62783000.0</v>
+      </c>
+      <c r="J5">
+        <v>57187000.0</v>
+      </c>
+      <c r="K5">
+        <v>50629000.0</v>
+      </c>
+      <c r="L5">
+        <v>55528000.0</v>
+      </c>
+      <c r="M5">
+        <v>57050000.0</v>
+      </c>
+      <c r="N5">
+        <v>62687000.0</v>
+      </c>
+      <c r="O5">
+        <v>71261000.0</v>
+      </c>
+      <c r="P5">
+        <v>76436000.0</v>
+      </c>
+      <c r="Q5">
+        <v>64225000.0</v>
+      </c>
+      <c r="R5">
+        <v>57725000.0</v>
+      </c>
+      <c r="S5">
+        <v>61074000.0</v>
+      </c>
+      <c r="T5">
+        <v>64656000.0</v>
+      </c>
+      <c r="U5">
+        <v>18339000.0</v>
+      </c>
+      <c r="V5">
+        <v>48155000.0</v>
+      </c>
+      <c r="W5">
+        <v>37483000.0</v>
+      </c>
+      <c r="X5">
+        <v>35439000.0</v>
+      </c>
+      <c r="Y5">
+        <v>22379000.0</v>
+      </c>
+      <c r="Z5">
+        <v>18290000.0</v>
+      </c>
+      <c r="AA5">
+        <v>15839000.0</v>
+      </c>
+      <c r="AB5">
+        <v>36336000.0</v>
+      </c>
+      <c r="AC5">
+        <v>36538000.0</v>
+      </c>
+      <c r="AD5">
+        <v>22903000.0</v>
+      </c>
+      <c r="AE5">
+        <v>20259000.0</v>
+      </c>
+      <c r="AF5">
+        <v>28428000.0</v>
+      </c>
+      <c r="AG5">
+        <v>24318000.0</v>
+      </c>
+      <c r="AH5">
+        <v>27132000.0</v>
+      </c>
+      <c r="AI5">
+        <v>24699000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>27349000.0</v>
+      </c>
+      <c r="AK5">
+        <v>24171000.0</v>
+      </c>
+      <c r="AL5">
+        <v>17500000.0</v>
+      </c>
+      <c r="AM5">
+        <v>17497000.0</v>
+      </c>
+      <c r="AN5">
+        <v>20681000.0</v>
+      </c>
+      <c r="AO5">
+        <v>18146000.0</v>
+      </c>
+      <c r="AP5">
+        <v>19099000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>16911000.0</v>
+      </c>
+      <c r="AR5">
+        <v>16124000.0</v>
+      </c>
+      <c r="AS5">
+        <v>14431000.0</v>
+      </c>
+      <c r="AT5">
+        <v>13478000.0</v>
+      </c>
+      <c r="AU5">
+        <v>14368000.0</v>
+      </c>
+      <c r="AV5">
+        <v>8779000.0</v>
+      </c>
+      <c r="AW5">
+        <v>12586000.0</v>
+      </c>
+      <c r="AX5">
+        <v>10824000.0</v>
+      </c>
+      <c r="AY5">
+        <v>8855000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>5177000.0</v>
+      </c>
+      <c r="BA5">
+        <v>13123000.0</v>
+      </c>
+      <c r="BB5">
+        <v>17057000.0</v>
+      </c>
+      <c r="BC5">
+        <v>15419000.0</v>
+      </c>
+      <c r="BD5">
+        <v>7289000.0</v>
+      </c>
+      <c r="BE5">
+        <v>12097000.0</v>
+      </c>
+      <c r="BF5">
+        <v>13283000.0</v>
+      </c>
+      <c r="BG5">
+        <v>9245000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-3359000.0</v>
+      </c>
+      <c r="BI5">
+        <v>9121000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>12623000.0</v>
+      </c>
+      <c r="BK5">
+        <v>6106000.0</v>
+      </c>
+      <c r="BL5">
+        <v>8347000.0</v>
+      </c>
+      <c r="BM5">
+        <v>4384000.0</v>
+      </c>
+      <c r="BN5">
+        <v>372000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-5047000.0</v>
+      </c>
+      <c r="BP5">
+        <v>101000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>7003000.0</v>
+      </c>
+      <c r="BR5">
+        <v>-1634000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-54697000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-7092000.0</v>
+      </c>
+      <c r="BU5">
+        <v>2267000.0</v>
+      </c>
+      <c r="BV5">
+        <v>5323000.0</v>
+      </c>
+      <c r="BW5">
+        <v>5518000.0</v>
+      </c>
+      <c r="BX5">
+        <v>6900000.0</v>
+      </c>
+      <c r="BY5">
+        <v>7641000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>7103000.0</v>
+      </c>
+      <c r="CA5">
+        <v>4950000.0</v>
+      </c>
+      <c r="CB5">
+        <v>6474000.0</v>
+      </c>
+      <c r="CC5">
+        <v>6538000.0</v>
+      </c>
+      <c r="CD5">
+        <v>6097000.0</v>
+      </c>
+      <c r="CE5">
+        <v>4687000.0</v>
+      </c>
+      <c r="CF5">
+        <v>4418000.0</v>
+      </c>
+      <c r="CG5">
+        <v>4503000.0</v>
+      </c>
+      <c r="CH5">
+        <v>4830000.0</v>
+      </c>
+      <c r="CI5">
+        <v>3856000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>2914429.0</v>
+      </c>
+      <c r="CK5">
+        <v>4115000.0</v>
+      </c>
+      <c r="CL5">
+        <v>2872481.0</v>
+      </c>
+      <c r="CM5">
+        <v>2402000.0</v>
+      </c>
+      <c r="CN5">
+        <v>2264554.0</v>
+      </c>
+      <c r="CO5">
+        <v>2761661.0</v>
+      </c>
+      <c r="CP5">
+        <v>4127311.0</v>
+      </c>
+      <c r="CQ5">
+        <v>1796453.0</v>
+      </c>
+      <c r="CR5">
+        <v>762300.0</v>
+      </c>
+      <c r="CS5">
+        <v>2117604.0</v>
+      </c>
+      <c r="CT5">
+        <v>2299366.0</v>
+      </c>
+      <c r="CU5">
+        <v>1435947.0</v>
+      </c>
+      <c r="CV5">
+        <v>-6798303.0</v>
+      </c>
+      <c r="CW5">
+        <v>1759563.0</v>
+      </c>
+      <c r="CX5">
+        <v>1870642.0</v>
+      </c>
+      <c r="CY5">
+        <v>1875351.0</v>
+      </c>
+      <c r="CZ5">
+        <v>2405544.0</v>
+      </c>
+      <c r="DA5">
+        <v>2284829.0</v>
+      </c>
+      <c r="DB5">
+        <v>2075270.0</v>
+      </c>
+      <c r="DC5">
+        <v>1376513.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:107">
+      <c r="A6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B6">
+        <v>52245000.0</v>
+      </c>
+      <c r="C6">
+        <v>66596000.0</v>
+      </c>
+      <c r="D6">
+        <v>73489000.0</v>
+      </c>
+      <c r="E6">
+        <v>91260000.0</v>
+      </c>
+      <c r="F6">
+        <v>66981000.0</v>
+      </c>
+      <c r="G6">
+        <v>63420000.0</v>
+      </c>
+      <c r="H6">
+        <v>63014000.0</v>
+      </c>
+      <c r="I6">
+        <v>65300000.0</v>
+      </c>
+      <c r="J6">
+        <v>59759000.0</v>
+      </c>
+      <c r="K6">
+        <v>53245000.0</v>
+      </c>
+      <c r="L6">
+        <v>58249000.0</v>
+      </c>
+      <c r="M6">
+        <v>59740000.0</v>
+      </c>
+      <c r="N6">
+        <v>65609000.0</v>
+      </c>
+      <c r="O6">
+        <v>74267000.0</v>
+      </c>
+      <c r="P6">
+        <v>79911000.0</v>
+      </c>
+      <c r="Q6">
+        <v>67414000.0</v>
+      </c>
+      <c r="R6">
+        <v>61518000.0</v>
+      </c>
+      <c r="S6">
+        <v>64623000.0</v>
+      </c>
+      <c r="T6">
+        <v>69306000.0</v>
+      </c>
+      <c r="U6">
+        <v>21833000.0</v>
+      </c>
+      <c r="V6">
+        <v>50998000.0</v>
+      </c>
+      <c r="W6">
+        <v>40644000.0</v>
+      </c>
+      <c r="X6">
+        <v>38435000.0</v>
+      </c>
+      <c r="Y6">
+        <v>25280000.0</v>
+      </c>
+      <c r="Z6">
+        <v>21203000.0</v>
+      </c>
+      <c r="AA6">
+        <v>18854000.0</v>
+      </c>
+      <c r="AB6">
+        <v>39418000.0</v>
+      </c>
+      <c r="AC6">
+        <v>39557000.0</v>
+      </c>
+      <c r="AD6">
+        <v>26064000.0</v>
+      </c>
+      <c r="AE6">
+        <v>22259000.0</v>
+      </c>
+      <c r="AF6">
+        <v>29933000.0</v>
+      </c>
+      <c r="AG6">
+        <v>25853000.0</v>
+      </c>
+      <c r="AH6">
+        <v>28622000.0</v>
+      </c>
+      <c r="AI6">
+        <v>26204000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>28893000.0</v>
+      </c>
+      <c r="AK6">
+        <v>25727000.0</v>
+      </c>
+      <c r="AL6">
+        <v>19457000.0</v>
+      </c>
+      <c r="AM6">
+        <v>18330000.0</v>
+      </c>
+      <c r="AN6">
+        <v>21687000.0</v>
+      </c>
+      <c r="AO6">
+        <v>18936000.0</v>
+      </c>
+      <c r="AP6">
+        <v>19877000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>17689000.0</v>
+      </c>
+      <c r="AR6">
+        <v>16883000.0</v>
+      </c>
+      <c r="AS6">
+        <v>15205000.0</v>
+      </c>
+      <c r="AT6">
+        <v>14283000.0</v>
+      </c>
+      <c r="AU6">
+        <v>15141000.0</v>
+      </c>
+      <c r="AV6">
+        <v>9625000.0</v>
+      </c>
+      <c r="AW6">
+        <v>13504000.0</v>
+      </c>
+      <c r="AX6">
+        <v>11636000.0</v>
+      </c>
+      <c r="AY6">
+        <v>9771000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>6389000.0</v>
+      </c>
+      <c r="BA6">
+        <v>14309000.0</v>
+      </c>
+      <c r="BB6">
+        <v>18125000.0</v>
+      </c>
+      <c r="BC6">
+        <v>16641000.0</v>
+      </c>
+      <c r="BD6">
+        <v>8313000.0</v>
+      </c>
+      <c r="BE6">
+        <v>13228000.0</v>
+      </c>
+      <c r="BF6">
+        <v>14391000.0</v>
+      </c>
+      <c r="BG6">
+        <v>10390000.0</v>
+      </c>
+      <c r="BH6"/>
+      <c r="BI6">
+        <v>10016000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>13446000.0</v>
+      </c>
+      <c r="BK6">
+        <v>6935000.0</v>
+      </c>
+      <c r="BL6">
+        <v>9171000.0</v>
+      </c>
+      <c r="BM6">
+        <v>5148000.0</v>
+      </c>
+      <c r="BN6">
+        <v>1281000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-4188000.0</v>
+      </c>
+      <c r="BP6">
+        <v>1273000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>8220000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-428000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-53619000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-5442000.0</v>
+      </c>
+      <c r="BU6">
+        <v>3044000.0</v>
+      </c>
+      <c r="BV6">
+        <v>6473000.0</v>
+      </c>
+      <c r="BW6">
+        <v>6620000.0</v>
+      </c>
+      <c r="BX6">
+        <v>7913000.0</v>
+      </c>
+      <c r="BY6">
+        <v>8559000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>8160000.0</v>
+      </c>
+      <c r="CA6">
+        <v>5836000.0</v>
+      </c>
+      <c r="CB6">
+        <v>7500000.0</v>
+      </c>
+      <c r="CC6">
+        <v>7359000.0</v>
+      </c>
+      <c r="CD6">
+        <v>6744000.0</v>
+      </c>
+      <c r="CE6">
+        <v>5261000.0</v>
+      </c>
+      <c r="CF6">
+        <v>5085000.0</v>
+      </c>
+      <c r="CG6">
+        <v>4936000.0</v>
+      </c>
+      <c r="CH6">
+        <v>5244000.0</v>
+      </c>
+      <c r="CI6">
+        <v>4243000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>4594437.0</v>
+      </c>
+      <c r="CK6">
+        <v>4500543.0</v>
+      </c>
+      <c r="CL6">
+        <v>3301437.0</v>
+      </c>
+      <c r="CM6">
+        <v>2721000.0</v>
+      </c>
+      <c r="CN6">
+        <v>3426758.0</v>
+      </c>
+      <c r="CO6">
+        <v>2530856.0</v>
+      </c>
+      <c r="CP6">
+        <v>4724682.0</v>
+      </c>
+      <c r="CQ6">
+        <v>2406097.0</v>
+      </c>
+      <c r="CR6">
+        <v>1179746.0</v>
+      </c>
+      <c r="CS6">
+        <v>2158545.0</v>
+      </c>
+      <c r="CT6">
+        <v>3128044.0</v>
+      </c>
+      <c r="CU6">
+        <v>1866773.0</v>
+      </c>
+      <c r="CV6">
+        <v>-6280118.0</v>
+      </c>
+      <c r="CW6">
+        <v>2193896.0</v>
+      </c>
+      <c r="CX6">
+        <v>2299600.0</v>
+      </c>
+      <c r="CY6">
+        <v>2214842.0</v>
+      </c>
+      <c r="CZ6">
+        <v>2787331.0</v>
+      </c>
+      <c r="DA6">
+        <v>2665438.0</v>
+      </c>
+      <c r="DB6">
+        <v>2538187.0</v>
+      </c>
+      <c r="DC6">
+        <v>1551129.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:107">
+      <c r="A7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:107">
+      <c r="A8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:107">
+      <c r="A9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B9">
+        <v>167984000.0</v>
+      </c>
+      <c r="C9">
+        <v>177992000.0</v>
+      </c>
+      <c r="D9">
+        <v>184350000.0</v>
+      </c>
+      <c r="E9">
+        <v>168156000.0</v>
+      </c>
+      <c r="F9">
+        <v>139680000.0</v>
+      </c>
+      <c r="G9">
+        <v>132191000.0</v>
+      </c>
+      <c r="H9">
+        <v>129157000.0</v>
+      </c>
+      <c r="I9">
+        <v>131542000.0</v>
+      </c>
+      <c r="J9">
+        <v>125308000.0</v>
+      </c>
+      <c r="K9">
+        <v>123935000.0</v>
+      </c>
+      <c r="L9">
+        <v>114120000.0</v>
+      </c>
+      <c r="M9">
+        <v>125248000.0</v>
+      </c>
+      <c r="N9">
+        <v>129409000.0</v>
+      </c>
+      <c r="O9">
+        <v>135807000.0</v>
+      </c>
+      <c r="P9">
+        <v>137000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>127264000.0</v>
+      </c>
+      <c r="R9">
+        <v>113556000.0</v>
+      </c>
+      <c r="S9">
+        <v>115273000.0</v>
+      </c>
+      <c r="T9">
+        <v>116846000.0</v>
+      </c>
+      <c r="U9">
+        <v>86444000.0</v>
+      </c>
+      <c r="V9">
+        <v>94073000.0</v>
+      </c>
+      <c r="W9">
+        <v>87483000.0</v>
+      </c>
+      <c r="X9">
+        <v>82441000.0</v>
+      </c>
+      <c r="Y9">
+        <v>61155000.0</v>
+      </c>
+      <c r="Z9">
+        <v>56423000.0</v>
+      </c>
+      <c r="AA9">
+        <v>52476000.0</v>
+      </c>
+      <c r="AB9">
+        <v>71265000.0</v>
+      </c>
+      <c r="AC9">
+        <v>73539000.0</v>
+      </c>
+      <c r="AD9">
+        <v>71385000.0</v>
+      </c>
+      <c r="AE9">
+        <v>59939000.0</v>
+      </c>
+      <c r="AF9">
+        <v>59175000.0</v>
+      </c>
+      <c r="AG9">
+        <v>54048000.0</v>
+      </c>
+      <c r="AH9">
+        <v>56287000.0</v>
+      </c>
+      <c r="AI9">
+        <v>53842000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>55609000.0</v>
+      </c>
+      <c r="AK9">
+        <v>51575000.0</v>
+      </c>
+      <c r="AL9">
+        <v>50151000.0</v>
+      </c>
+      <c r="AM9">
+        <v>44233000.0</v>
+      </c>
+      <c r="AN9">
+        <v>43862000.0</v>
+      </c>
+      <c r="AO9">
+        <v>38962000.0</v>
+      </c>
+      <c r="AP9">
+        <v>40452000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>37673000.0</v>
+      </c>
+      <c r="AR9">
+        <v>39010000.0</v>
+      </c>
+      <c r="AS9">
+        <v>34363000.0</v>
+      </c>
+      <c r="AT9">
+        <v>32936000.0</v>
+      </c>
+      <c r="AU9">
+        <v>34318000.0</v>
+      </c>
+      <c r="AV9">
+        <v>33574000.0</v>
+      </c>
+      <c r="AW9">
+        <v>33707000.0</v>
+      </c>
+      <c r="AX9">
+        <v>31269000.0</v>
+      </c>
+      <c r="AY9">
+        <v>29957000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>31636000.0</v>
+      </c>
+      <c r="BA9">
+        <v>34131000.0</v>
+      </c>
+      <c r="BB9">
+        <v>38204000.0</v>
+      </c>
+      <c r="BC9">
+        <v>35704000.0</v>
+      </c>
+      <c r="BD9">
+        <v>29906000.0</v>
+      </c>
+      <c r="BE9">
+        <v>33379000.0</v>
+      </c>
+      <c r="BF9">
+        <v>34697000.0</v>
+      </c>
+      <c r="BG9">
+        <v>30609000.0</v>
+      </c>
+      <c r="BH9">
+        <v>115090000.0</v>
+      </c>
+      <c r="BI9">
+        <v>27423000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>30647000.0</v>
+      </c>
+      <c r="BK9">
+        <v>24071000.0</v>
+      </c>
+      <c r="BL9">
+        <v>27996000.0</v>
+      </c>
+      <c r="BM9">
+        <v>20077000.0</v>
+      </c>
+      <c r="BN9">
+        <v>14764000.0</v>
+      </c>
+      <c r="BO9">
+        <v>8849000.0</v>
+      </c>
+      <c r="BP9">
+        <v>2336000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>14650000.0</v>
+      </c>
+      <c r="BR9">
+        <v>12170000.0</v>
+      </c>
+      <c r="BS9">
+        <v>3221000.0</v>
+      </c>
+      <c r="BT9">
+        <v>10724000.0</v>
+      </c>
+      <c r="BU9">
+        <v>21400000.0</v>
+      </c>
+      <c r="BV9">
+        <v>18046000.0</v>
+      </c>
+      <c r="BW9">
+        <v>19350000.0</v>
+      </c>
+      <c r="BX9">
+        <v>19983000.0</v>
+      </c>
+      <c r="BY9">
+        <v>19843000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>19316000.0</v>
+      </c>
+      <c r="CA9">
+        <v>16968000.0</v>
+      </c>
+      <c r="CB9">
+        <v>18351000.0</v>
+      </c>
+      <c r="CC9">
+        <v>17924000.0</v>
+      </c>
+      <c r="CD9">
+        <v>15357000.0</v>
+      </c>
+      <c r="CE9">
+        <v>14434000.0</v>
+      </c>
+      <c r="CF9">
+        <v>14439000.0</v>
+      </c>
+      <c r="CG9">
+        <v>13028000.0</v>
+      </c>
+      <c r="CH9">
+        <v>13001000.0</v>
+      </c>
+      <c r="CI9">
+        <v>11572000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>11190019.0</v>
+      </c>
+      <c r="CK9">
+        <v>11170000.0</v>
+      </c>
+      <c r="CL9">
+        <v>10000466.0</v>
+      </c>
+      <c r="CM9">
+        <v>9272000.0</v>
+      </c>
+      <c r="CN9">
+        <v>8615248.0</v>
+      </c>
+      <c r="CO9">
+        <v>10016179.0</v>
+      </c>
+      <c r="CP9">
+        <v>11391934.0</v>
+      </c>
+      <c r="CQ9">
+        <v>8556712.0</v>
+      </c>
+      <c r="CR9">
+        <v>9342824.0</v>
+      </c>
+      <c r="CS9">
+        <v>8841408.0</v>
+      </c>
+      <c r="CT9">
+        <v>8666272.0</v>
+      </c>
+      <c r="CU9">
+        <v>8068634.0</v>
+      </c>
+      <c r="CV9">
+        <v>48323.0</v>
+      </c>
+      <c r="CW9">
+        <v>8214024.0</v>
+      </c>
+      <c r="CX9">
+        <v>7957654.0</v>
+      </c>
+      <c r="CY9">
+        <v>8076765.0</v>
+      </c>
+      <c r="CZ9">
+        <v>28420024.0</v>
+      </c>
+      <c r="DA9">
+        <v>1052026.0</v>
+      </c>
+      <c r="DB9">
+        <v>793092.0</v>
+      </c>
+      <c r="DC9">
+        <v>437821.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:107">
+      <c r="A10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B10">
+        <v>52245000.0</v>
+      </c>
+      <c r="C10">
+        <v>62855000.0</v>
+      </c>
+      <c r="D10">
+        <v>69818000.0</v>
+      </c>
+      <c r="E10">
+        <v>88673000.0</v>
+      </c>
+      <c r="F10">
+        <v>64194000.0</v>
+      </c>
+      <c r="G10">
+        <v>61032000.0</v>
+      </c>
+      <c r="H10">
+        <v>60645000.0</v>
+      </c>
+      <c r="I10">
+        <v>62783000.0</v>
+      </c>
+      <c r="J10">
+        <v>57187000.0</v>
+      </c>
+      <c r="K10">
+        <v>50629000.0</v>
+      </c>
+      <c r="L10">
+        <v>55528000.0</v>
+      </c>
+      <c r="M10">
+        <v>57050000.0</v>
+      </c>
+      <c r="N10">
+        <v>62687000.0</v>
+      </c>
+      <c r="O10">
+        <v>71261000.0</v>
+      </c>
+      <c r="P10">
+        <v>76436000.0</v>
+      </c>
+      <c r="Q10">
+        <v>64225000.0</v>
+      </c>
+      <c r="R10">
+        <v>57725000.0</v>
+      </c>
+      <c r="S10">
+        <v>61074000.0</v>
+      </c>
+      <c r="T10">
+        <v>64656000.0</v>
+      </c>
+      <c r="U10">
+        <v>18339000.0</v>
+      </c>
+      <c r="V10">
+        <v>48155000.0</v>
+      </c>
+      <c r="W10">
+        <v>37483000.0</v>
+      </c>
+      <c r="X10">
+        <v>35439000.0</v>
+      </c>
+      <c r="Y10">
+        <v>22379000.0</v>
+      </c>
+      <c r="Z10">
+        <v>18290000.0</v>
+      </c>
+      <c r="AA10">
+        <v>15839000.0</v>
+      </c>
+      <c r="AB10">
+        <v>36336000.0</v>
+      </c>
+      <c r="AC10">
+        <v>36538000.0</v>
+      </c>
+      <c r="AD10">
+        <v>22903000.0</v>
+      </c>
+      <c r="AE10">
+        <v>20259000.0</v>
+      </c>
+      <c r="AF10">
+        <v>28428000.0</v>
+      </c>
+      <c r="AG10">
+        <v>24318000.0</v>
+      </c>
+      <c r="AH10">
+        <v>27132000.0</v>
+      </c>
+      <c r="AI10">
+        <v>24699000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>27349000.0</v>
+      </c>
+      <c r="AK10">
+        <v>24171000.0</v>
+      </c>
+      <c r="AL10">
+        <v>17500000.0</v>
+      </c>
+      <c r="AM10">
+        <v>17497000.0</v>
+      </c>
+      <c r="AN10">
+        <v>20681000.0</v>
+      </c>
+      <c r="AO10">
+        <v>18148000.0</v>
+      </c>
+      <c r="AP10">
+        <v>19099000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>16911000.0</v>
+      </c>
+      <c r="AR10">
+        <v>16124000.0</v>
+      </c>
+      <c r="AS10">
+        <v>14431000.0</v>
+      </c>
+      <c r="AT10">
+        <v>13478000.0</v>
+      </c>
+      <c r="AU10">
+        <v>14368000.0</v>
+      </c>
+      <c r="AV10">
+        <v>8779000.0</v>
+      </c>
+      <c r="AW10">
+        <v>12586000.0</v>
+      </c>
+      <c r="AX10">
+        <v>10824000.0</v>
+      </c>
+      <c r="AY10">
+        <v>8855000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>5177000.0</v>
+      </c>
+      <c r="BA10">
+        <v>13123000.0</v>
+      </c>
+      <c r="BB10">
+        <v>17057000.0</v>
+      </c>
+      <c r="BC10">
+        <v>15419000.0</v>
+      </c>
+      <c r="BD10">
+        <v>7289000.0</v>
+      </c>
+      <c r="BE10">
+        <v>12097000.0</v>
+      </c>
+      <c r="BF10">
+        <v>13283000.0</v>
+      </c>
+      <c r="BG10">
+        <v>9245000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-3359000.0</v>
+      </c>
+      <c r="BI10">
+        <v>9121000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>12623000.0</v>
+      </c>
+      <c r="BK10">
+        <v>6106000.0</v>
+      </c>
+      <c r="BL10">
+        <v>8347000.0</v>
+      </c>
+      <c r="BM10">
+        <v>4384000.0</v>
+      </c>
+      <c r="BN10">
+        <v>372000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-5047000.0</v>
+      </c>
+      <c r="BP10">
+        <v>101000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>7003000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-1634000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-54697000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-7092000.0</v>
+      </c>
+      <c r="BU10">
+        <v>2267000.0</v>
+      </c>
+      <c r="BV10">
+        <v>5323000.0</v>
+      </c>
+      <c r="BW10">
+        <v>5518000.0</v>
+      </c>
+      <c r="BX10">
+        <v>6900000.0</v>
+      </c>
+      <c r="BY10">
+        <v>7641000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>7103000.0</v>
+      </c>
+      <c r="CA10">
+        <v>4950000.0</v>
+      </c>
+      <c r="CB10">
+        <v>6474000.0</v>
+      </c>
+      <c r="CC10">
+        <v>6538000.0</v>
+      </c>
+      <c r="CD10">
+        <v>6097000.0</v>
+      </c>
+      <c r="CE10">
+        <v>4687000.0</v>
+      </c>
+      <c r="CF10">
+        <v>4418000.0</v>
+      </c>
+      <c r="CG10">
+        <v>4503000.0</v>
+      </c>
+      <c r="CH10">
+        <v>4830000.0</v>
+      </c>
+      <c r="CI10">
+        <v>3856000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>2914429.0</v>
+      </c>
+      <c r="CK10">
+        <v>4115000.0</v>
+      </c>
+      <c r="CL10">
+        <v>2872980.0</v>
+      </c>
+      <c r="CM10">
+        <v>2402000.0</v>
+      </c>
+      <c r="CN10">
+        <v>2264554.0</v>
+      </c>
+      <c r="CO10">
+        <v>2761661.0</v>
+      </c>
+      <c r="CP10">
+        <v>4122981.0</v>
+      </c>
+      <c r="CQ10">
+        <v>1800783.0</v>
+      </c>
+      <c r="CR10">
+        <v>762300.0</v>
+      </c>
+      <c r="CS10">
+        <v>2117604.0</v>
+      </c>
+      <c r="CT10">
+        <v>2299366.0</v>
+      </c>
+      <c r="CU10">
+        <v>1435947.0</v>
+      </c>
+      <c r="CV10">
+        <v>-6798303.0</v>
+      </c>
+      <c r="CW10">
+        <v>1759563.0</v>
+      </c>
+      <c r="CX10">
+        <v>1870642.0</v>
+      </c>
+      <c r="CY10">
+        <v>1875351.0</v>
+      </c>
+      <c r="CZ10">
+        <v>2405544.0</v>
+      </c>
+      <c r="DA10">
+        <v>2284829.0</v>
+      </c>
+      <c r="DB10">
+        <v>2075270.0</v>
+      </c>
+      <c r="DC10">
+        <v>1376513.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:107">
+      <c r="A11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11">
+        <v>11318000.0</v>
+      </c>
+      <c r="C11">
+        <v>13493000.0</v>
+      </c>
+      <c r="D11">
+        <v>15024000.0</v>
+      </c>
+      <c r="E11">
+        <v>43438000.0</v>
+      </c>
+      <c r="F11">
+        <v>12810000.0</v>
+      </c>
+      <c r="G11">
+        <v>11071000.0</v>
+      </c>
+      <c r="H11">
+        <v>11811000.0</v>
+      </c>
+      <c r="I11">
+        <v>12198000.0</v>
+      </c>
+      <c r="J11">
+        <v>11741000.0</v>
+      </c>
+      <c r="K11">
+        <v>10228000.0</v>
+      </c>
+      <c r="L11">
+        <v>10999000.0</v>
+      </c>
+      <c r="M11">
+        <v>12385000.0</v>
+      </c>
+      <c r="N11">
+        <v>13560000.0</v>
+      </c>
+      <c r="O11">
+        <v>15523000.0</v>
+      </c>
+      <c r="P11">
+        <v>16435000.0</v>
+      </c>
+      <c r="Q11">
+        <v>14025000.0</v>
+      </c>
+      <c r="R11">
+        <v>12576000.0</v>
+      </c>
+      <c r="S11">
+        <v>13381000.0</v>
+      </c>
+      <c r="T11">
+        <v>13845000.0</v>
+      </c>
+      <c r="U11">
+        <v>4426000.0</v>
+      </c>
+      <c r="V11">
+        <v>9750000.0</v>
+      </c>
+      <c r="W11">
+        <v>7557000.0</v>
+      </c>
+      <c r="X11">
+        <v>6508000.0</v>
+      </c>
+      <c r="Y11">
+        <v>4428000.0</v>
+      </c>
+      <c r="Z11">
+        <v>3656000.0</v>
+      </c>
+      <c r="AA11">
+        <v>2971000.0</v>
+      </c>
+      <c r="AB11">
+        <v>7246000.0</v>
+      </c>
+      <c r="AC11">
+        <v>7469000.0</v>
+      </c>
+      <c r="AD11">
+        <v>4479000.0</v>
+      </c>
+      <c r="AE11">
+        <v>4103000.0</v>
+      </c>
+      <c r="AF11">
+        <v>4899000.0</v>
+      </c>
+      <c r="AG11">
+        <v>1802000.0</v>
+      </c>
+      <c r="AH11">
+        <v>4881000.0</v>
+      </c>
+      <c r="AI11">
+        <v>3778000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>19820000.0</v>
+      </c>
+      <c r="AK11">
+        <v>7856000.0</v>
+      </c>
+      <c r="AL11">
+        <v>5545000.0</v>
+      </c>
+      <c r="AM11">
+        <v>5106000.0</v>
+      </c>
+      <c r="AN11">
+        <v>7053000.0</v>
+      </c>
+      <c r="AO11">
+        <v>6316000.0</v>
+      </c>
+      <c r="AP11">
+        <v>6747000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>5886000.0</v>
+      </c>
+      <c r="AR11">
+        <v>5445000.0</v>
+      </c>
+      <c r="AS11">
+        <v>4722000.0</v>
+      </c>
+      <c r="AT11">
+        <v>4762000.0</v>
+      </c>
+      <c r="AU11">
+        <v>5022000.0</v>
+      </c>
+      <c r="AV11">
+        <v>2812000.0</v>
+      </c>
+      <c r="AW11">
+        <v>4388000.0</v>
+      </c>
+      <c r="AX11">
+        <v>3664000.0</v>
+      </c>
+      <c r="AY11">
+        <v>3007000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>1556000.0</v>
+      </c>
+      <c r="BA11">
+        <v>4713000.0</v>
+      </c>
+      <c r="BB11">
+        <v>6024000.0</v>
+      </c>
+      <c r="BC11">
+        <v>5379000.0</v>
+      </c>
+      <c r="BD11">
+        <v>1874000.0</v>
+      </c>
+      <c r="BE11">
+        <v>4167000.0</v>
+      </c>
+      <c r="BF11">
+        <v>4517000.0</v>
+      </c>
+      <c r="BG11">
+        <v>3060000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-2120000.0</v>
+      </c>
+      <c r="BI11">
+        <v>3289000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>4350000.0</v>
+      </c>
+      <c r="BK11">
+        <v>1994000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1921000.0</v>
+      </c>
+      <c r="BM11">
+        <v>1183000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-205000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-1856000.0</v>
+      </c>
+      <c r="BP11">
+        <v>-329000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>2245000.0</v>
+      </c>
+      <c r="BR11">
+        <v>-1673000.0</v>
+      </c>
+      <c r="BS11">
+        <v>-2850000.0</v>
+      </c>
+      <c r="BT11">
+        <v>-3140000.0</v>
+      </c>
+      <c r="BU11">
+        <v>948000.0</v>
+      </c>
+      <c r="BV11">
+        <v>1823000.0</v>
+      </c>
+      <c r="BW11">
+        <v>1955000.0</v>
+      </c>
+      <c r="BX11">
+        <v>1994000.0</v>
+      </c>
+      <c r="BY11">
+        <v>2642000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2588000.0</v>
+      </c>
+      <c r="CA11">
+        <v>1792000.0</v>
+      </c>
+      <c r="CB11">
+        <v>2083000.0</v>
+      </c>
+      <c r="CC11">
+        <v>2357000.0</v>
+      </c>
+      <c r="CD11">
+        <v>2196000.0</v>
+      </c>
+      <c r="CE11">
+        <v>1689000.0</v>
+      </c>
+      <c r="CF11">
+        <v>1589000.0</v>
+      </c>
+      <c r="CG11">
+        <v>1625000.0</v>
+      </c>
+      <c r="CH11">
+        <v>1689000.0</v>
+      </c>
+      <c r="CI11">
+        <v>1409000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>1067098.0</v>
+      </c>
+      <c r="CK11">
+        <v>1261000.0</v>
+      </c>
+      <c r="CL11">
+        <v>886099.0</v>
+      </c>
+      <c r="CM11">
+        <v>875000.0</v>
+      </c>
+      <c r="CN11">
+        <v>829678.0</v>
+      </c>
+      <c r="CO11">
+        <v>1004788.0</v>
+      </c>
+      <c r="CP11">
+        <v>1524609.0</v>
+      </c>
+      <c r="CQ11">
+        <v>665685.0</v>
+      </c>
+      <c r="CR11">
+        <v>-584399.0</v>
+      </c>
+      <c r="CS11">
+        <v>783423.0</v>
+      </c>
+      <c r="CT11">
+        <v>850124.0</v>
+      </c>
+      <c r="CU11">
+        <v>564589.0</v>
+      </c>
+      <c r="CV11">
+        <v>-921880.0</v>
+      </c>
+      <c r="CW11">
+        <v>713120.0</v>
+      </c>
+      <c r="CX11">
+        <v>735405.0</v>
+      </c>
+      <c r="CY11">
+        <v>715299.0</v>
+      </c>
+      <c r="CZ11">
+        <v>910286.0</v>
+      </c>
+      <c r="DA11">
+        <v>862400.0</v>
+      </c>
+      <c r="DB11">
+        <v>800704.0</v>
+      </c>
+      <c r="DC11">
+        <v>529350.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:107">
+      <c r="A12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B12">
+        <v>60597000.0</v>
+      </c>
+      <c r="C12">
+        <v>58944000.0</v>
+      </c>
+      <c r="D12">
+        <v>64099000.0</v>
+      </c>
+      <c r="E12">
+        <v>67104000.0</v>
+      </c>
+      <c r="F12">
+        <v>66205000.0</v>
+      </c>
+      <c r="G12">
+        <v>64264000.0</v>
+      </c>
+      <c r="H12">
+        <v>69011000.0</v>
+      </c>
+      <c r="I12">
+        <v>72835000.0</v>
+      </c>
+      <c r="J12">
+        <v>71115000.0</v>
+      </c>
+      <c r="K12">
+        <v>69995000.0</v>
+      </c>
+      <c r="L12">
+        <v>66351000.0</v>
+      </c>
+      <c r="M12">
+        <v>59267000.0</v>
+      </c>
+      <c r="N12">
+        <v>47205000.0</v>
+      </c>
+      <c r="O12">
+        <v>29504000.0</v>
+      </c>
+      <c r="P12">
+        <v>17902000.0</v>
+      </c>
+      <c r="Q12">
+        <v>11405000.0</v>
+      </c>
+      <c r="R12">
+        <v>6456000.0</v>
+      </c>
+      <c r="S12">
+        <v>5416000.0</v>
+      </c>
+      <c r="T12">
+        <v>5581000.0</v>
+      </c>
+      <c r="U12">
+        <v>5955000.0</v>
+      </c>
+      <c r="V12">
+        <v>5663000.0</v>
+      </c>
+      <c r="W12">
+        <v>5837000.0</v>
+      </c>
+      <c r="X12">
+        <v>6667000.0</v>
+      </c>
+      <c r="Y12">
+        <v>7433000.0</v>
+      </c>
+      <c r="Z12">
+        <v>7358000.0</v>
+      </c>
+      <c r="AA12">
+        <v>13320000.0</v>
+      </c>
+      <c r="AB12">
+        <v>15625000.0</v>
+      </c>
+      <c r="AC12">
+        <v>18032000.0</v>
+      </c>
+      <c r="AD12">
+        <v>17486000.0</v>
+      </c>
+      <c r="AE12">
+        <v>15274000.0</v>
+      </c>
+      <c r="AF12">
+        <v>13409000.0</v>
+      </c>
+      <c r="AG12">
+        <v>12664000.0</v>
+      </c>
+      <c r="AH12">
+        <v>10831000.0</v>
+      </c>
+      <c r="AI12">
+        <v>8993000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>7385000.0</v>
+      </c>
+      <c r="AK12">
+        <v>6843000.0</v>
+      </c>
+      <c r="AL12">
+        <v>5909000.0</v>
+      </c>
+      <c r="AM12">
+        <v>5098000.0</v>
+      </c>
+      <c r="AN12">
+        <v>3984000.0</v>
+      </c>
+      <c r="AO12">
+        <v>3463000.0</v>
+      </c>
+      <c r="AP12">
+        <v>3250000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>3032000.0</v>
+      </c>
+      <c r="AR12">
+        <v>3017000.0</v>
+      </c>
+      <c r="AS12">
+        <v>3174000.0</v>
+      </c>
+      <c r="AT12">
+        <v>3072000.0</v>
+      </c>
+      <c r="AU12">
+        <v>3106000.0</v>
+      </c>
+      <c r="AV12">
+        <v>3569000.0</v>
+      </c>
+      <c r="AW12">
+        <v>3592000.0</v>
+      </c>
+      <c r="AX12">
+        <v>3567000.0</v>
+      </c>
+      <c r="AY12">
+        <v>3658000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>4064000.0</v>
+      </c>
+      <c r="BA12">
+        <v>4309000.0</v>
+      </c>
+      <c r="BB12">
+        <v>4753000.0</v>
+      </c>
+      <c r="BC12">
+        <v>5011000.0</v>
+      </c>
+      <c r="BD12">
+        <v>5295000.0</v>
+      </c>
+      <c r="BE12">
+        <v>5390000.0</v>
+      </c>
+      <c r="BF12">
+        <v>5896000.0</v>
+      </c>
+      <c r="BG12">
+        <v>6586000.0</v>
+      </c>
+      <c r="BH12">
+        <v>7117000.0</v>
+      </c>
+      <c r="BI12">
+        <v>7516000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>7555000.0</v>
+      </c>
+      <c r="BK12">
+        <v>7825000.0</v>
+      </c>
+      <c r="BL12">
+        <v>7909000.0</v>
+      </c>
+      <c r="BM12">
+        <v>7742000.0</v>
+      </c>
+      <c r="BN12">
+        <v>8108000.0</v>
+      </c>
+      <c r="BO12">
+        <v>8652000.0</v>
+      </c>
+      <c r="BP12">
+        <v>10099000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>12931000.0</v>
+      </c>
+      <c r="BR12">
+        <v>12846000.0</v>
+      </c>
+      <c r="BS12">
+        <v>12970000.0</v>
+      </c>
+      <c r="BT12">
+        <v>11965000.0</v>
+      </c>
+      <c r="BU12">
+        <v>12705000.0</v>
+      </c>
+      <c r="BV12">
+        <v>12481000.0</v>
+      </c>
+      <c r="BW12">
+        <v>14109000.0</v>
+      </c>
+      <c r="BX12">
+        <v>15715000.0</v>
+      </c>
+      <c r="BY12">
+        <v>16002000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>15821000.0</v>
+      </c>
+      <c r="CA12">
+        <v>13929000.0</v>
+      </c>
+      <c r="CB12">
+        <v>12927000.0</v>
+      </c>
+      <c r="CC12">
+        <v>12525000.0</v>
+      </c>
+      <c r="CD12">
+        <v>9517000.0</v>
+      </c>
+      <c r="CE12">
+        <v>8172000.0</v>
+      </c>
+      <c r="CF12">
+        <v>7728000.0</v>
+      </c>
+      <c r="CG12">
+        <v>6452000.0</v>
+      </c>
+      <c r="CH12">
+        <v>5230000.0</v>
+      </c>
+      <c r="CI12">
+        <v>4131000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>3680113.0</v>
+      </c>
+      <c r="CK12">
+        <v>3157000.0</v>
+      </c>
+      <c r="CL12">
+        <v>2778079.0</v>
+      </c>
+      <c r="CM12">
+        <v>2554000.0</v>
+      </c>
+      <c r="CN12">
+        <v>2551607.0</v>
+      </c>
+      <c r="CO12">
+        <v>2462326.0</v>
+      </c>
+      <c r="CP12">
+        <v>2694812.0</v>
+      </c>
+      <c r="CQ12">
+        <v>2834788.0</v>
+      </c>
+      <c r="CR12">
+        <v>3247807.0</v>
+      </c>
+      <c r="CS12">
+        <v>3555336.0</v>
+      </c>
+      <c r="CT12">
+        <v>3642060.0</v>
+      </c>
+      <c r="CU12">
+        <v>3862549.0</v>
+      </c>
+      <c r="CV12">
+        <v>4792928.0</v>
+      </c>
+      <c r="CW12">
+        <v>5996222.0</v>
+      </c>
+      <c r="CX12">
+        <v>6280396.0</v>
+      </c>
+      <c r="CY12">
+        <v>6740869.0</v>
+      </c>
+      <c r="CZ12">
+        <v>7686237.0</v>
+      </c>
+      <c r="DA12">
+        <v>7245038.0</v>
+      </c>
+      <c r="DB12">
+        <v>6569731.0</v>
+      </c>
+      <c r="DC12">
+        <v>4996096.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:107">
+      <c r="A13" t="s">
+        <v>183</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>224650000.0</v>
+      </c>
+      <c r="D13">
+        <v>231751000.0</v>
+      </c>
+      <c r="E13">
+        <v>224860000.0</v>
+      </c>
+      <c r="F13">
+        <v>218337000.0</v>
+      </c>
+      <c r="G13">
+        <v>211372000.0</v>
+      </c>
+      <c r="H13">
+        <v>214915000.0</v>
+      </c>
+      <c r="I13">
+        <v>215841000.0</v>
+      </c>
+      <c r="J13">
+        <v>211163000.0</v>
+      </c>
+      <c r="K13">
+        <v>207317000.0</v>
+      </c>
+      <c r="L13">
+        <v>206702000.0</v>
+      </c>
+      <c r="M13">
+        <v>200906000.0</v>
+      </c>
+      <c r="N13">
+        <v>187897000.0</v>
+      </c>
+      <c r="O13">
+        <v>169033000.0</v>
+      </c>
+      <c r="P13">
+        <v>156737000.0</v>
+      </c>
+      <c r="Q13">
+        <v>135695000.0</v>
+      </c>
+      <c r="R13">
+        <v>116069000.0</v>
+      </c>
+      <c r="S13">
+        <v>106581000.0</v>
+      </c>
+      <c r="T13">
+        <v>107641000.0</v>
+      </c>
+      <c r="U13">
+        <v>103228000.0</v>
+      </c>
+      <c r="V13">
+        <v>87401000.0</v>
+      </c>
+      <c r="W13">
+        <v>84960000.0</v>
+      </c>
+      <c r="X13">
+        <v>84113000.0</v>
+      </c>
+      <c r="Y13">
+        <v>70556000.0</v>
+      </c>
+      <c r="Z13">
+        <v>72964000.0</v>
+      </c>
+      <c r="AA13">
+        <v>76515000.0</v>
+      </c>
+      <c r="AB13">
+        <v>76977000.0</v>
+      </c>
+      <c r="AC13">
+        <v>80759000.0</v>
+      </c>
+      <c r="AD13">
+        <v>78949000.0</v>
+      </c>
+      <c r="AE13">
+        <v>67394000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+    </row>
+    <row r="14" spans="1:107">
+      <c r="A14" t="s">
+        <v>184</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>-157000.0</v>
+      </c>
+      <c r="CA14">
+        <v>157000.0</v>
+      </c>
+      <c r="CB14">
+        <v>49000.0</v>
+      </c>
+      <c r="CC14">
+        <v>433000.0</v>
+      </c>
+      <c r="CD14">
+        <v>-453000.0</v>
+      </c>
+      <c r="CE14">
+        <v>453000.0</v>
+      </c>
+      <c r="CF14">
+        <v>113000.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:107">
+      <c r="A15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B15">
+        <v>40927000.0</v>
+      </c>
+      <c r="C15">
+        <v>49362000.0</v>
+      </c>
+      <c r="D15">
+        <v>54794000.0</v>
+      </c>
+      <c r="E15">
+        <v>45235000.0</v>
+      </c>
+      <c r="F15">
+        <v>51384000.0</v>
+      </c>
+      <c r="G15">
+        <v>49961000.0</v>
+      </c>
+      <c r="H15">
+        <v>48834000.0</v>
+      </c>
+      <c r="I15">
+        <v>50585000.0</v>
+      </c>
+      <c r="J15">
+        <v>45446000.0</v>
+      </c>
+      <c r="K15">
+        <v>40401000.0</v>
+      </c>
+      <c r="L15">
+        <v>44529000.0</v>
+      </c>
+      <c r="M15">
+        <v>44665000.0</v>
+      </c>
+      <c r="N15">
+        <v>49127000.0</v>
+      </c>
+      <c r="O15">
+        <v>55738000.0</v>
+      </c>
+      <c r="P15">
+        <v>60001000.0</v>
+      </c>
+      <c r="Q15">
+        <v>50200000.0</v>
+      </c>
+      <c r="R15">
+        <v>45149000.0</v>
+      </c>
+      <c r="S15">
+        <v>47693000.0</v>
+      </c>
+      <c r="T15">
+        <v>50811000.0</v>
+      </c>
+      <c r="U15">
+        <v>13913000.0</v>
+      </c>
+      <c r="V15">
+        <v>38405000.0</v>
+      </c>
+      <c r="W15">
+        <v>29926000.0</v>
+      </c>
+      <c r="X15">
+        <v>28931000.0</v>
+      </c>
+      <c r="Y15">
+        <v>17951000.0</v>
+      </c>
+      <c r="Z15">
+        <v>14634000.0</v>
+      </c>
+      <c r="AA15">
+        <v>12868000.0</v>
+      </c>
+      <c r="AB15">
+        <v>29090000.0</v>
+      </c>
+      <c r="AC15">
+        <v>29069000.0</v>
+      </c>
+      <c r="AD15">
+        <v>18424000.0</v>
+      </c>
+      <c r="AE15">
+        <v>16156000.0</v>
+      </c>
+      <c r="AF15">
+        <v>23529000.0</v>
+      </c>
+      <c r="AG15">
+        <v>22516000.0</v>
+      </c>
+      <c r="AH15">
+        <v>22251000.0</v>
+      </c>
+      <c r="AI15">
+        <v>20921000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>7529000.0</v>
+      </c>
+      <c r="AK15">
+        <v>16315000.0</v>
+      </c>
+      <c r="AL15">
+        <v>11955000.0</v>
+      </c>
+      <c r="AM15">
+        <v>12391000.0</v>
+      </c>
+      <c r="AN15">
+        <v>13628000.0</v>
+      </c>
+      <c r="AO15">
+        <v>11832000.0</v>
+      </c>
+      <c r="AP15">
+        <v>12352000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>11025000.0</v>
+      </c>
+      <c r="AR15">
+        <v>10679000.0</v>
+      </c>
+      <c r="AS15">
+        <v>9709000.0</v>
+      </c>
+      <c r="AT15">
+        <v>8716000.0</v>
+      </c>
+      <c r="AU15">
+        <v>9346000.0</v>
+      </c>
+      <c r="AV15">
+        <v>5967000.0</v>
+      </c>
+      <c r="AW15">
+        <v>8198000.0</v>
+      </c>
+      <c r="AX15">
+        <v>7160000.0</v>
+      </c>
+      <c r="AY15">
+        <v>5848000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>3621000.0</v>
+      </c>
+      <c r="BA15">
+        <v>8410000.0</v>
+      </c>
+      <c r="BB15">
+        <v>11033000.0</v>
+      </c>
+      <c r="BC15">
+        <v>10040000.0</v>
+      </c>
+      <c r="BD15">
+        <v>5415000.0</v>
+      </c>
+      <c r="BE15">
+        <v>7930000.0</v>
+      </c>
+      <c r="BF15">
+        <v>8766000.0</v>
+      </c>
+      <c r="BG15">
+        <v>6185000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-1239000.0</v>
+      </c>
+      <c r="BI15">
+        <v>5832000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>8273000.0</v>
+      </c>
+      <c r="BK15">
+        <v>4112000.0</v>
+      </c>
+      <c r="BL15">
+        <v>6426000.0</v>
+      </c>
+      <c r="BM15">
+        <v>3201000.0</v>
+      </c>
+      <c r="BN15">
+        <v>577000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-3191000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-854000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>4687000.0</v>
+      </c>
+      <c r="BR15">
+        <v>-301000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-51487000.0</v>
+      </c>
+      <c r="BT15">
+        <v>-3952000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1319000.0</v>
+      </c>
+      <c r="BV15">
+        <v>3500000.0</v>
+      </c>
+      <c r="BW15">
+        <v>3563000.0</v>
+      </c>
+      <c r="BX15">
+        <v>4906000.0</v>
+      </c>
+      <c r="BY15">
+        <v>4999000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>4515000.0</v>
+      </c>
+      <c r="CA15">
+        <v>3158000.0</v>
+      </c>
+      <c r="CB15">
+        <v>4391000.0</v>
+      </c>
+      <c r="CC15">
+        <v>4181000.0</v>
+      </c>
+      <c r="CD15">
+        <v>3901000.0</v>
+      </c>
+      <c r="CE15">
+        <v>2998000.0</v>
+      </c>
+      <c r="CF15">
+        <v>2829000.0</v>
+      </c>
+      <c r="CG15">
+        <v>2878000.0</v>
+      </c>
+      <c r="CH15">
+        <v>3141000.0</v>
+      </c>
+      <c r="CI15">
+        <v>2447000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>1847331.0</v>
+      </c>
+      <c r="CK15">
+        <v>2854000.0</v>
+      </c>
+      <c r="CL15">
+        <v>1986881.0</v>
+      </c>
+      <c r="CM15">
+        <v>1527000.0</v>
+      </c>
+      <c r="CN15">
+        <v>1434876.0</v>
+      </c>
+      <c r="CO15">
+        <v>1756873.0</v>
+      </c>
+      <c r="CP15">
+        <v>2598372.0</v>
+      </c>
+      <c r="CQ15">
+        <v>1135098.0</v>
+      </c>
+      <c r="CR15">
+        <v>1346699.0</v>
+      </c>
+      <c r="CS15">
+        <v>1334181.0</v>
+      </c>
+      <c r="CT15">
+        <v>1449242.0</v>
+      </c>
+      <c r="CU15">
+        <v>871358.0</v>
+      </c>
+      <c r="CV15">
+        <v>-5876423.0</v>
+      </c>
+      <c r="CW15">
+        <v>1046443.0</v>
+      </c>
+      <c r="CX15">
+        <v>1135237.0</v>
+      </c>
+      <c r="CY15">
+        <v>1160052.0</v>
+      </c>
+      <c r="CZ15">
+        <v>1495258.0</v>
+      </c>
+      <c r="DA15">
+        <v>1422429.0</v>
+      </c>
+      <c r="DB15">
+        <v>1274566.0</v>
+      </c>
+      <c r="DC15">
+        <v>847163.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:107">
+      <c r="A16" t="s">
+        <v>186</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
+        <v>48190000.0</v>
+      </c>
+      <c r="O16">
+        <v>54800000.0</v>
+      </c>
+      <c r="P16">
+        <v>59064000.0</v>
+      </c>
+      <c r="Q16">
+        <v>49263000.0</v>
+      </c>
+      <c r="R16">
+        <v>44211000.0</v>
+      </c>
+      <c r="S16">
+        <v>46464000.0</v>
+      </c>
+      <c r="T16">
+        <v>50811000.0</v>
+      </c>
+      <c r="U16">
+        <v>13913000.0</v>
+      </c>
+      <c r="V16">
+        <v>38405000.0</v>
+      </c>
+      <c r="W16">
+        <v>29926000.0</v>
+      </c>
+      <c r="X16">
+        <v>28931000.0</v>
+      </c>
+      <c r="Y16">
+        <v>17951000.0</v>
+      </c>
+      <c r="Z16">
+        <v>14634000.0</v>
+      </c>
+      <c r="AA16">
+        <v>12868000.0</v>
+      </c>
+      <c r="AB16">
+        <v>29090000.0</v>
+      </c>
+      <c r="AC16">
+        <v>29069000.0</v>
+      </c>
+      <c r="AD16">
+        <v>18424000.0</v>
+      </c>
+      <c r="AE16">
+        <v>16156000.0</v>
+      </c>
+      <c r="AF16">
+        <v>23529000.0</v>
+      </c>
+      <c r="AG16">
+        <v>22516000.0</v>
+      </c>
+      <c r="AH16">
+        <v>22251000.0</v>
+      </c>
+      <c r="AI16">
+        <v>20921000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>7529000.0</v>
+      </c>
+      <c r="AK16">
+        <v>16315000.0</v>
+      </c>
+      <c r="AL16">
+        <v>11955000.0</v>
+      </c>
+      <c r="AM16">
+        <v>12391000.0</v>
+      </c>
+      <c r="AN16">
+        <v>13628000.0</v>
+      </c>
+      <c r="AO16">
+        <v>11832000.0</v>
+      </c>
+      <c r="AP16">
+        <v>12352000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>11025000.0</v>
+      </c>
+      <c r="AR16">
+        <v>10679000.0</v>
+      </c>
+      <c r="AS16">
+        <v>9709000.0</v>
+      </c>
+      <c r="AT16">
+        <v>8716000.0</v>
+      </c>
+      <c r="AU16">
+        <v>9346000.0</v>
+      </c>
+      <c r="AV16">
+        <v>5967000.0</v>
+      </c>
+      <c r="AW16">
+        <v>8198000.0</v>
+      </c>
+      <c r="AX16">
+        <v>7160000.0</v>
+      </c>
+      <c r="AY16">
+        <v>5848000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>3621000.0</v>
+      </c>
+      <c r="BA16">
+        <v>8410000.0</v>
+      </c>
+      <c r="BB16">
+        <v>11033000.0</v>
+      </c>
+      <c r="BC16">
+        <v>10040000.0</v>
+      </c>
+      <c r="BD16">
+        <v>4153000.0</v>
+      </c>
+      <c r="BE16">
+        <v>7282000.0</v>
+      </c>
+      <c r="BF16">
+        <v>8122000.0</v>
+      </c>
+      <c r="BG16">
+        <v>5544000.0</v>
+      </c>
+      <c r="BH16">
+        <v>6570000.0</v>
+      </c>
+      <c r="BI16">
+        <v>5200000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>7643000.0</v>
+      </c>
+      <c r="BK16">
+        <v>3486000.0</v>
+      </c>
+      <c r="BL16">
+        <v>4364000.0</v>
+      </c>
+      <c r="BM16">
+        <v>2583000.0</v>
+      </c>
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
+        <v>-4151000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>4151000.0</v>
+      </c>
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
+        <v>798000.0</v>
+      </c>
+      <c r="BU16">
+        <v>1202000.0</v>
+      </c>
+      <c r="BV16">
+        <v>2424000.0</v>
+      </c>
+      <c r="BW16">
+        <v>3563000.0</v>
+      </c>
+      <c r="BX16">
+        <v>4906000.0</v>
+      </c>
+      <c r="BY16">
+        <v>4999000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>4515000.0</v>
+      </c>
+      <c r="CA16">
+        <v>3158000.0</v>
+      </c>
+      <c r="CB16">
+        <v>4391000.0</v>
+      </c>
+      <c r="CC16">
+        <v>4182000.0</v>
+      </c>
+      <c r="CD16">
+        <v>3901000.0</v>
+      </c>
+      <c r="CE16">
+        <v>2998000.0</v>
+      </c>
+      <c r="CF16">
+        <v>2829000.0</v>
+      </c>
+      <c r="CG16">
+        <v>2878000.0</v>
+      </c>
+      <c r="CH16">
+        <v>3141000.0</v>
+      </c>
+      <c r="CI16">
+        <v>2447000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>1848000.0</v>
+      </c>
+      <c r="CK16">
+        <v>2854000.0</v>
+      </c>
+      <c r="CL16">
+        <v>1987000.0</v>
+      </c>
+      <c r="CM16">
+        <v>1526000.0</v>
+      </c>
+      <c r="CN16">
+        <v>1435000.0</v>
+      </c>
+      <c r="CO16">
+        <v>1757000.0</v>
+      </c>
+      <c r="CP16">
+        <v>2598000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>1135000.0</v>
+      </c>
+      <c r="CR16">
+        <v>1346000.0</v>
+      </c>
+      <c r="CS16">
+        <v>1334000.0</v>
+      </c>
+      <c r="CT16">
+        <v>1450000.0</v>
+      </c>
+      <c r="CU16">
+        <v>871000.0</v>
+      </c>
+      <c r="CV16">
+        <v>-1047000.0</v>
+      </c>
+      <c r="CW16">
+        <v>1047000.0</v>
+      </c>
+      <c r="CX16">
+        <v>1135000.0</v>
+      </c>
+      <c r="CY16">
+        <v>1160000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>1495000.0</v>
+      </c>
+      <c r="DA16">
+        <v>1422000.0</v>
+      </c>
+      <c r="DB16">
+        <v>1275000.0</v>
+      </c>
+      <c r="DC16">
+        <v>1009000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:107">
+      <c r="A17" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>49362000.0</v>
+      </c>
+      <c r="D17">
+        <v>54794000.0</v>
+      </c>
+      <c r="E17">
+        <v>45235000.0</v>
+      </c>
+      <c r="F17">
+        <v>51384000.0</v>
+      </c>
+      <c r="G17">
+        <v>49961000.0</v>
+      </c>
+      <c r="H17">
+        <v>48834000.0</v>
+      </c>
+      <c r="I17">
+        <v>50585000.0</v>
+      </c>
+      <c r="J17">
+        <v>45446000.0</v>
+      </c>
+      <c r="K17">
+        <v>40401000.0</v>
+      </c>
+      <c r="L17">
+        <v>44529000.0</v>
+      </c>
+      <c r="M17">
+        <v>44665000.0</v>
+      </c>
+      <c r="N17">
+        <v>49127000.0</v>
+      </c>
+      <c r="O17">
+        <v>55738000.0</v>
+      </c>
+      <c r="P17">
+        <v>60001000.0</v>
+      </c>
+      <c r="Q17">
+        <v>50200000.0</v>
+      </c>
+      <c r="R17">
+        <v>45149000.0</v>
+      </c>
+      <c r="S17">
+        <v>47693000.0</v>
+      </c>
+      <c r="T17">
+        <v>50811000.0</v>
+      </c>
+      <c r="U17">
+        <v>13913000.0</v>
+      </c>
+      <c r="V17">
+        <v>38405000.0</v>
+      </c>
+      <c r="W17">
+        <v>29926000.0</v>
+      </c>
+      <c r="X17">
+        <v>28931000.0</v>
+      </c>
+      <c r="Y17">
+        <v>17951000.0</v>
+      </c>
+      <c r="Z17">
+        <v>14634000.0</v>
+      </c>
+      <c r="AA17">
+        <v>12868000.0</v>
+      </c>
+      <c r="AB17">
+        <v>29090000.0</v>
+      </c>
+      <c r="AC17">
+        <v>29069000.0</v>
+      </c>
+      <c r="AD17">
+        <v>18424000.0</v>
+      </c>
+      <c r="AE17">
+        <v>16156000.0</v>
+      </c>
+      <c r="AF17">
+        <v>23529000.0</v>
+      </c>
+      <c r="AG17">
+        <v>22516000.0</v>
+      </c>
+      <c r="AH17">
+        <v>22251000.0</v>
+      </c>
+      <c r="AI17">
+        <v>20921000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>7529000.0</v>
+      </c>
+      <c r="AK17">
+        <v>16315000.0</v>
+      </c>
+      <c r="AL17">
+        <v>11955000.0</v>
+      </c>
+      <c r="AM17">
+        <v>12391000.0</v>
+      </c>
+      <c r="AN17">
+        <v>13628000.0</v>
+      </c>
+      <c r="AO17">
+        <v>11832000.0</v>
+      </c>
+      <c r="AP17">
+        <v>12352000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>11025000.0</v>
+      </c>
+      <c r="AR17">
+        <v>10679000.0</v>
+      </c>
+      <c r="AS17">
+        <v>9709000.0</v>
+      </c>
+      <c r="AT17">
+        <v>8716000.0</v>
+      </c>
+      <c r="AU17">
+        <v>9346000.0</v>
+      </c>
+      <c r="AV17">
+        <v>5967000.0</v>
+      </c>
+      <c r="AW17">
+        <v>8198000.0</v>
+      </c>
+      <c r="AX17">
+        <v>7160000.0</v>
+      </c>
+      <c r="AY17">
+        <v>5848000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>3621000.0</v>
+      </c>
+      <c r="BA17">
+        <v>8410000.0</v>
+      </c>
+      <c r="BB17">
+        <v>11033000.0</v>
+      </c>
+      <c r="BC17">
+        <v>10040000.0</v>
+      </c>
+      <c r="BD17">
+        <v>5415000.0</v>
+      </c>
+      <c r="BE17">
+        <v>7930000.0</v>
+      </c>
+      <c r="BF17">
+        <v>8766000.0</v>
+      </c>
+      <c r="BG17">
+        <v>6185000.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>5832000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>8273000.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:107">
+      <c r="A18" t="s">
+        <v>188</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>165706000.0</v>
+      </c>
+      <c r="D18">
+        <v>167652000.0</v>
+      </c>
+      <c r="E18">
+        <v>157756000.0</v>
+      </c>
+      <c r="F18">
+        <v>152132000.0</v>
+      </c>
+      <c r="G18">
+        <v>147108000.0</v>
+      </c>
+      <c r="H18">
+        <v>145904000.0</v>
+      </c>
+      <c r="I18">
+        <v>143006000.0</v>
+      </c>
+      <c r="J18">
+        <v>140048000.0</v>
+      </c>
+      <c r="K18">
+        <v>137322000.0</v>
+      </c>
+      <c r="L18">
+        <v>140351000.0</v>
+      </c>
+      <c r="M18">
+        <v>141639000.0</v>
+      </c>
+      <c r="N18">
+        <v>140692000.0</v>
+      </c>
+      <c r="O18">
+        <v>139529000.0</v>
+      </c>
+      <c r="P18">
+        <v>138835000.0</v>
+      </c>
+      <c r="Q18">
+        <v>124290000.0</v>
+      </c>
+      <c r="R18">
+        <v>109613000.0</v>
+      </c>
+      <c r="S18">
+        <v>101165000.0</v>
+      </c>
+      <c r="T18">
+        <v>102060000.0</v>
+      </c>
+      <c r="U18">
+        <v>97273000.0</v>
+      </c>
+      <c r="V18">
+        <v>81738000.0</v>
+      </c>
+      <c r="W18">
+        <v>79123000.0</v>
+      </c>
+      <c r="X18">
+        <v>77446000.0</v>
+      </c>
+      <c r="Y18">
+        <v>63123000.0</v>
+      </c>
+      <c r="Z18">
+        <v>65606000.0</v>
+      </c>
+      <c r="AA18">
+        <v>63195000.0</v>
+      </c>
+      <c r="AB18">
+        <v>61352000.0</v>
+      </c>
+      <c r="AC18">
+        <v>62727000.0</v>
+      </c>
+      <c r="AD18">
+        <v>61463000.0</v>
+      </c>
+      <c r="AE18">
+        <v>52120000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+    </row>
+    <row r="19" spans="1:107">
+      <c r="A19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+    </row>
+    <row r="20" spans="1:107">
+      <c r="A20" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>14586000.0</v>
+      </c>
+      <c r="AK20">
+        <v>-7603000.0</v>
+      </c>
+      <c r="AL20">
+        <v>-2188000.0</v>
+      </c>
+      <c r="AM20">
+        <v>1667000.0</v>
+      </c>
+      <c r="AN20">
+        <v>4720000.0</v>
+      </c>
+      <c r="AO20">
+        <v>-5001000.0</v>
+      </c>
+      <c r="AP20">
+        <v>1667000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>1386000.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:107">
+      <c r="A21" t="s">
+        <v>191</v>
+      </c>
+      <c r="B21">
+        <v>52245000.0</v>
+      </c>
+      <c r="C21">
+        <v>62855000.0</v>
+      </c>
+      <c r="D21">
+        <v>69818000.0</v>
+      </c>
+      <c r="E21">
+        <v>88673000.0</v>
+      </c>
+      <c r="F21">
+        <v>64194000.0</v>
+      </c>
+      <c r="G21">
+        <v>61032000.0</v>
+      </c>
+      <c r="H21">
+        <v>60645000.0</v>
+      </c>
+      <c r="I21">
+        <v>62783000.0</v>
+      </c>
+      <c r="J21">
+        <v>57187000.0</v>
+      </c>
+      <c r="K21">
+        <v>50629000.0</v>
+      </c>
+      <c r="L21">
+        <v>55528000.0</v>
+      </c>
+      <c r="M21">
+        <v>57050000.0</v>
+      </c>
+      <c r="N21">
+        <v>62687000.0</v>
+      </c>
+      <c r="O21">
+        <v>71261000.0</v>
+      </c>
+      <c r="P21">
+        <v>76436000.0</v>
+      </c>
+      <c r="Q21">
+        <v>64225000.0</v>
+      </c>
+      <c r="R21">
+        <v>57725000.0</v>
+      </c>
+      <c r="S21">
+        <v>61074000.0</v>
+      </c>
+      <c r="T21">
+        <v>64656000.0</v>
+      </c>
+      <c r="U21">
+        <v>18339000.0</v>
+      </c>
+      <c r="V21">
+        <v>48155000.0</v>
+      </c>
+      <c r="W21">
+        <v>37483000.0</v>
+      </c>
+      <c r="X21">
+        <v>35439000.0</v>
+      </c>
+      <c r="Y21">
+        <v>22379000.0</v>
+      </c>
+      <c r="Z21">
+        <v>18290000.0</v>
+      </c>
+      <c r="AA21">
+        <v>15839000.0</v>
+      </c>
+      <c r="AB21">
+        <v>36336000.0</v>
+      </c>
+      <c r="AC21">
+        <v>36538000.0</v>
+      </c>
+      <c r="AD21">
+        <v>22903000.0</v>
+      </c>
+      <c r="AE21">
+        <v>20259000.0</v>
+      </c>
+      <c r="AF21">
+        <v>28428000.0</v>
+      </c>
+      <c r="AG21">
+        <v>24318000.0</v>
+      </c>
+      <c r="AH21">
+        <v>27132000.0</v>
+      </c>
+      <c r="AI21">
+        <v>24699000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>27349000.0</v>
+      </c>
+      <c r="AK21">
+        <v>24171000.0</v>
+      </c>
+      <c r="AL21">
+        <v>17500000.0</v>
+      </c>
+      <c r="AM21">
+        <v>17497000.0</v>
+      </c>
+      <c r="AN21">
+        <v>20681000.0</v>
+      </c>
+      <c r="AO21">
+        <v>18148000.0</v>
+      </c>
+      <c r="AP21">
+        <v>19099000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>16911000.0</v>
+      </c>
+      <c r="AR21">
+        <v>16124000.0</v>
+      </c>
+      <c r="AS21">
+        <v>14431000.0</v>
+      </c>
+      <c r="AT21">
+        <v>13478000.0</v>
+      </c>
+      <c r="AU21">
+        <v>14368000.0</v>
+      </c>
+      <c r="AV21">
+        <v>8779000.0</v>
+      </c>
+      <c r="AW21">
+        <v>12586000.0</v>
+      </c>
+      <c r="AX21">
+        <v>10824000.0</v>
+      </c>
+      <c r="AY21">
+        <v>8855000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>5177000.0</v>
+      </c>
+      <c r="BA21">
+        <v>13123000.0</v>
+      </c>
+      <c r="BB21">
+        <v>17057000.0</v>
+      </c>
+      <c r="BC21">
+        <v>15419000.0</v>
+      </c>
+      <c r="BD21">
+        <v>7289000.0</v>
+      </c>
+      <c r="BE21">
+        <v>12097000.0</v>
+      </c>
+      <c r="BF21">
+        <v>13283000.0</v>
+      </c>
+      <c r="BG21">
+        <v>9245000.0</v>
+      </c>
+      <c r="BH21">
+        <v>19403000.0</v>
+      </c>
+      <c r="BI21">
+        <v>9121000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>12623000.0</v>
+      </c>
+      <c r="BK21">
+        <v>6106000.0</v>
+      </c>
+      <c r="BL21">
+        <v>8347000.0</v>
+      </c>
+      <c r="BM21">
+        <v>4384000.0</v>
+      </c>
+      <c r="BN21">
+        <v>372000.0</v>
+      </c>
+      <c r="BO21">
+        <v>-5047000.0</v>
+      </c>
+      <c r="BP21">
+        <v>101000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>7003000.0</v>
+      </c>
+      <c r="BR21">
+        <v>-1634000.0</v>
+      </c>
+      <c r="BS21">
+        <v>-54697000.0</v>
+      </c>
+      <c r="BT21">
+        <v>-7092000.0</v>
+      </c>
+      <c r="BU21">
+        <v>2267000.0</v>
+      </c>
+      <c r="BV21">
+        <v>5323000.0</v>
+      </c>
+      <c r="BW21">
+        <v>5518000.0</v>
+      </c>
+      <c r="BX21">
+        <v>6900000.0</v>
+      </c>
+      <c r="BY21">
+        <v>7641000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>7103000.0</v>
+      </c>
+      <c r="CA21">
+        <v>4950000.0</v>
+      </c>
+      <c r="CB21">
+        <v>6474000.0</v>
+      </c>
+      <c r="CC21">
+        <v>6538000.0</v>
+      </c>
+      <c r="CD21">
+        <v>6097000.0</v>
+      </c>
+      <c r="CE21">
+        <v>4687000.0</v>
+      </c>
+      <c r="CF21">
+        <v>4418000.0</v>
+      </c>
+      <c r="CG21">
+        <v>4503000.0</v>
+      </c>
+      <c r="CH21">
+        <v>4830000.0</v>
+      </c>
+      <c r="CI21">
+        <v>3856000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>2914429.0</v>
+      </c>
+      <c r="CK21">
+        <v>4115000.0</v>
+      </c>
+      <c r="CL21">
+        <v>2872980.0</v>
+      </c>
+      <c r="CM21">
+        <v>2402000.0</v>
+      </c>
+      <c r="CN21">
+        <v>2264554.0</v>
+      </c>
+      <c r="CO21">
+        <v>2761661.0</v>
+      </c>
+      <c r="CP21">
+        <v>4122981.0</v>
+      </c>
+      <c r="CQ21">
+        <v>1800783.0</v>
+      </c>
+      <c r="CR21">
+        <v>762300.0</v>
+      </c>
+      <c r="CS21">
+        <v>2117604.0</v>
+      </c>
+      <c r="CT21">
+        <v>2299366.0</v>
+      </c>
+      <c r="CU21">
+        <v>1435947.0</v>
+      </c>
+      <c r="CV21">
+        <v>-6798303.0</v>
+      </c>
+      <c r="CW21">
+        <v>1759563.0</v>
+      </c>
+      <c r="CX21">
+        <v>1870642.0</v>
+      </c>
+      <c r="CY21">
+        <v>1875351.0</v>
+      </c>
+      <c r="CZ21">
+        <v>2405544.0</v>
+      </c>
+      <c r="DA21">
+        <v>2284829.0</v>
+      </c>
+      <c r="DB21">
+        <v>2075270.0</v>
+      </c>
+      <c r="DC21">
+        <v>1376513.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:107">
+      <c r="A22" t="s">
+        <v>192</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:107">
+      <c r="A23" t="s">
+        <v>193</v>
+      </c>
+      <c r="B23">
+        <v>190546000.0</v>
+      </c>
+      <c r="C23">
+        <v>181324000.0</v>
+      </c>
+      <c r="D23">
+        <v>187867000.0</v>
+      </c>
+      <c r="E23">
+        <v>155034000.0</v>
+      </c>
+      <c r="F23">
+        <v>145161000.0</v>
+      </c>
+      <c r="G23">
+        <v>140607000.0</v>
+      </c>
+      <c r="H23">
+        <v>144357000.0</v>
+      </c>
+      <c r="I23">
+        <v>145693000.0</v>
+      </c>
+      <c r="J23">
+        <v>144055000.0</v>
+      </c>
+      <c r="K23">
+        <v>149057000.0</v>
+      </c>
+      <c r="L23">
+        <v>142996000.0</v>
+      </c>
+      <c r="M23">
+        <v>135495000.0</v>
+      </c>
+      <c r="N23">
+        <v>120266000.0</v>
+      </c>
+      <c r="O23">
+        <v>98233000.0</v>
+      </c>
+      <c r="P23">
+        <v>80589000.0</v>
+      </c>
+      <c r="Q23">
+        <v>75120000.0</v>
+      </c>
+      <c r="R23">
+        <v>62945000.0</v>
+      </c>
+      <c r="S23">
+        <v>55547000.0</v>
+      </c>
+      <c r="T23">
+        <v>54111000.0</v>
+      </c>
+      <c r="U23">
+        <v>93728000.0</v>
+      </c>
+      <c r="V23">
+        <v>48912000.0</v>
+      </c>
+      <c r="W23">
+        <v>55883000.0</v>
+      </c>
+      <c r="X23">
+        <v>63132000.0</v>
+      </c>
+      <c r="Y23">
+        <v>60289000.0</v>
+      </c>
+      <c r="Z23">
+        <v>65082000.0</v>
+      </c>
+      <c r="AA23">
+        <v>72221000.0</v>
+      </c>
+      <c r="AB23">
+        <v>51895000.0</v>
+      </c>
+      <c r="AC23">
+        <v>56866000.0</v>
+      </c>
+      <c r="AD23">
+        <v>67690000.0</v>
+      </c>
+      <c r="AE23">
+        <v>56430000.0</v>
+      </c>
+      <c r="AF23">
+        <v>46276000.0</v>
+      </c>
+      <c r="AG23">
+        <v>44657000.0</v>
+      </c>
+      <c r="AH23">
+        <v>40376000.0</v>
+      </c>
+      <c r="AI23">
+        <v>40007000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>38552000.0</v>
+      </c>
+      <c r="AK23">
+        <v>36669000.0</v>
+      </c>
+      <c r="AL23">
+        <v>41976000.0</v>
+      </c>
+      <c r="AM23">
+        <v>33219000.0</v>
+      </c>
+      <c r="AN23">
+        <v>27786000.0</v>
+      </c>
+      <c r="AO23">
+        <v>26121000.0</v>
+      </c>
+      <c r="AP23">
+        <v>24983000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>24554000.0</v>
+      </c>
+      <c r="AR23">
+        <v>25529000.0</v>
+      </c>
+      <c r="AS23">
+        <v>23478000.0</v>
+      </c>
+      <c r="AT23">
+        <v>24680000.0</v>
+      </c>
+      <c r="AU23">
+        <v>21366000.0</v>
+      </c>
+      <c r="AV23">
+        <v>30458000.0</v>
+      </c>
+      <c r="AW23">
+        <v>22902000.0</v>
+      </c>
+      <c r="AX23">
+        <v>24890000.0</v>
+      </c>
+      <c r="AY23">
+        <v>29091000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>35160000.0</v>
+      </c>
+      <c r="BA23">
+        <v>27476000.0</v>
+      </c>
+      <c r="BB23">
+        <v>19327000.0</v>
+      </c>
+      <c r="BC23">
+        <v>29405000.0</v>
+      </c>
+      <c r="BD23">
+        <v>34481000.0</v>
+      </c>
+      <c r="BE23">
+        <v>38609000.0</v>
+      </c>
+      <c r="BF23">
+        <v>27591000.0</v>
+      </c>
+      <c r="BG23">
+        <v>31953000.0</v>
+      </c>
+      <c r="BH23">
+        <v>0.0</v>
+      </c>
+      <c r="BI23">
+        <v>33890000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>30154000.0</v>
+      </c>
+      <c r="BK23">
+        <v>29390000.0</v>
+      </c>
+      <c r="BL23">
+        <v>30883000.0</v>
+      </c>
+      <c r="BM23">
+        <v>31085000.0</v>
+      </c>
+      <c r="BN23">
+        <v>31460000.0</v>
+      </c>
+      <c r="BO23">
+        <v>36348000.0</v>
+      </c>
+      <c r="BP23">
+        <v>20734000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>27058000.0</v>
+      </c>
+      <c r="BR23">
+        <v>35723000.0</v>
+      </c>
+      <c r="BS23">
+        <v>87347000.0</v>
+      </c>
+      <c r="BT23">
+        <v>43906000.0</v>
+      </c>
+      <c r="BU23">
+        <v>34663000.0</v>
+      </c>
+      <c r="BV23">
+        <v>28404000.0</v>
+      </c>
+      <c r="BW23">
+        <v>30266000.0</v>
+      </c>
+      <c r="BX23">
+        <v>31248000.0</v>
+      </c>
+      <c r="BY23">
+        <v>28804000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>28749000.0</v>
+      </c>
+      <c r="CA23">
+        <v>26797000.0</v>
+      </c>
+      <c r="CB23">
+        <v>25154000.0</v>
+      </c>
+      <c r="CC23">
+        <v>24151000.0</v>
+      </c>
+      <c r="CD23">
+        <v>19514000.0</v>
+      </c>
+      <c r="CE23">
+        <v>18719000.0</v>
+      </c>
+      <c r="CF23">
+        <v>17819000.0</v>
+      </c>
+      <c r="CG23">
+        <v>15385000.0</v>
+      </c>
+      <c r="CH23">
+        <v>13627000.0</v>
+      </c>
+      <c r="CI23">
+        <v>12634000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>12730703.0</v>
+      </c>
+      <c r="CK23">
+        <v>10312000.0</v>
+      </c>
+      <c r="CL23">
+        <v>10645565.0</v>
+      </c>
+      <c r="CM23">
+        <v>10021000.0</v>
+      </c>
+      <c r="CN23">
+        <v>9800944.0</v>
+      </c>
+      <c r="CO23">
+        <v>10351957.0</v>
+      </c>
+      <c r="CP23">
+        <v>11057727.0</v>
+      </c>
+      <c r="CQ23">
+        <v>10599796.0</v>
+      </c>
+      <c r="CR23">
+        <v>12318909.0</v>
+      </c>
+      <c r="CS23">
+        <v>10919140.0</v>
+      </c>
+      <c r="CT23">
+        <v>10538966.0</v>
+      </c>
+      <c r="CU23">
+        <v>11085236.0</v>
+      </c>
+      <c r="CV23">
+        <v>14099554.0</v>
+      </c>
+      <c r="CW23">
+        <v>12625683.0</v>
+      </c>
+      <c r="CX23">
+        <v>12697408.0</v>
+      </c>
+      <c r="CY23">
+        <v>13207283.0</v>
+      </c>
+      <c r="CZ23">
+        <v>33979895.0</v>
+      </c>
+      <c r="DA23">
+        <v>6227149.0</v>
+      </c>
+      <c r="DB23">
+        <v>5615559.0</v>
+      </c>
+      <c r="DC23">
+        <v>4202840.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:107">
+      <c r="A24" t="s">
+        <v>194</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
+        <v>937000.0</v>
+      </c>
+      <c r="O24">
+        <v>938000.0</v>
+      </c>
+      <c r="P24">
+        <v>937000.0</v>
+      </c>
+      <c r="Q24">
+        <v>937000.0</v>
+      </c>
+      <c r="R24">
+        <v>938000.0</v>
+      </c>
+      <c r="S24">
+        <v>1229000.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+    </row>
+    <row r="25" spans="1:107">
+      <c r="A25" t="s">
+        <v>195</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>3741000.0</v>
+      </c>
+      <c r="D25">
+        <v>3671000.0</v>
+      </c>
+      <c r="E25">
+        <v>2587000.0</v>
+      </c>
+      <c r="F25">
+        <v>2787000.0</v>
+      </c>
+      <c r="G25">
+        <v>2388000.0</v>
+      </c>
+      <c r="H25">
+        <v>2369000.0</v>
+      </c>
+      <c r="I25">
+        <v>2517000.0</v>
+      </c>
+      <c r="J25">
+        <v>2572000.0</v>
+      </c>
+      <c r="K25">
+        <v>2616000.0</v>
+      </c>
+      <c r="L25">
+        <v>2721000.0</v>
+      </c>
+      <c r="M25">
+        <v>2690000.0</v>
+      </c>
+      <c r="N25">
+        <v>2922000.0</v>
+      </c>
+      <c r="O25">
+        <v>3006000.0</v>
+      </c>
+      <c r="P25">
+        <v>3475000.0</v>
+      </c>
+      <c r="Q25">
+        <v>3189000.0</v>
+      </c>
+      <c r="R25">
+        <v>3793000.0</v>
+      </c>
+      <c r="S25">
+        <v>3549000.0</v>
+      </c>
+      <c r="T25">
+        <v>3029000.0</v>
+      </c>
+      <c r="U25">
+        <v>3038000.0</v>
+      </c>
+      <c r="V25">
+        <v>2774000.0</v>
+      </c>
+      <c r="W25">
+        <v>2996000.0</v>
+      </c>
+      <c r="X25">
+        <v>2996000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2901000.0</v>
+      </c>
+      <c r="Z25">
+        <v>2913000.0</v>
+      </c>
+      <c r="AA25">
+        <v>3015000.0</v>
+      </c>
+      <c r="AB25">
+        <v>3082000.0</v>
+      </c>
+      <c r="AC25">
+        <v>3019000.0</v>
+      </c>
+      <c r="AD25">
+        <v>3161000.0</v>
+      </c>
+      <c r="AE25">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF25">
+        <v>1505000.0</v>
+      </c>
+      <c r="AG25">
+        <v>1535000.0</v>
+      </c>
+      <c r="AH25">
+        <v>1490000.0</v>
+      </c>
+      <c r="AI25">
+        <v>1505000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>1544000.0</v>
+      </c>
+      <c r="AK25">
+        <v>1556000.0</v>
+      </c>
+      <c r="AL25">
+        <v>1957000.0</v>
+      </c>
+      <c r="AM25">
+        <v>833000.0</v>
+      </c>
+      <c r="AN25">
+        <v>1006000.0</v>
+      </c>
+      <c r="AO25">
+        <v>790000.0</v>
+      </c>
+      <c r="AP25">
+        <v>778000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>778000.0</v>
+      </c>
+      <c r="AR25">
+        <v>759000.0</v>
+      </c>
+      <c r="AS25">
+        <v>774000.0</v>
+      </c>
+      <c r="AT25">
+        <v>805000.0</v>
+      </c>
+      <c r="AU25">
+        <v>773000.0</v>
+      </c>
+      <c r="AV25">
+        <v>846000.0</v>
+      </c>
+      <c r="AW25">
+        <v>918000.0</v>
+      </c>
+      <c r="AX25">
+        <v>812000.0</v>
+      </c>
+      <c r="AY25">
+        <v>916000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>1212000.0</v>
+      </c>
+      <c r="BA25">
+        <v>1186000.0</v>
+      </c>
+      <c r="BB25">
+        <v>1068000.0</v>
+      </c>
+      <c r="BC25">
+        <v>1222000.0</v>
+      </c>
+      <c r="BD25">
+        <v>1024000.0</v>
+      </c>
+      <c r="BE25">
+        <v>1131000.0</v>
+      </c>
+      <c r="BF25">
+        <v>1108000.0</v>
+      </c>
+      <c r="BG25">
+        <v>1189000.0</v>
+      </c>
+      <c r="BH25">
+        <v>1189000.0</v>
+      </c>
+      <c r="BI25">
+        <v>895000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>823000.0</v>
+      </c>
+      <c r="BK25">
+        <v>829000.0</v>
+      </c>
+      <c r="BL25">
+        <v>824000.0</v>
+      </c>
+      <c r="BM25">
+        <v>764000.0</v>
+      </c>
+      <c r="BN25">
+        <v>909000.0</v>
+      </c>
+      <c r="BO25">
+        <v>859000.0</v>
+      </c>
+      <c r="BP25">
+        <v>1172000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>1217000.0</v>
+      </c>
+      <c r="BR25">
+        <v>1206000.0</v>
+      </c>
+      <c r="BS25">
+        <v>1078000.0</v>
+      </c>
+      <c r="BT25">
+        <v>1650000.0</v>
+      </c>
+      <c r="BU25">
+        <v>777000.0</v>
+      </c>
+      <c r="BV25">
+        <v>1150000.0</v>
+      </c>
+      <c r="BW25">
+        <v>1102000.0</v>
+      </c>
+      <c r="BX25">
+        <v>1013000.0</v>
+      </c>
+      <c r="BY25">
+        <v>918000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>1057000.0</v>
+      </c>
+      <c r="CA25">
+        <v>886000.0</v>
+      </c>
+      <c r="CB25">
+        <v>1026000.0</v>
+      </c>
+      <c r="CC25">
+        <v>821000.0</v>
+      </c>
+      <c r="CD25">
+        <v>647000.0</v>
+      </c>
+      <c r="CE25">
+        <v>574000.0</v>
+      </c>
+      <c r="CF25">
+        <v>667000.0</v>
+      </c>
+      <c r="CG25">
+        <v>433000.0</v>
+      </c>
+      <c r="CH25">
+        <v>414000.0</v>
+      </c>
+      <c r="CI25">
+        <v>387000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>1680008.0</v>
+      </c>
+      <c r="CK25">
+        <v>385577.0</v>
+      </c>
+      <c r="CL25">
+        <v>428956.0</v>
+      </c>
+      <c r="CM25">
+        <v>318501.0</v>
+      </c>
+      <c r="CN25">
+        <v>1162204.0</v>
+      </c>
+      <c r="CO25">
+        <v>-230805.0</v>
+      </c>
+      <c r="CP25">
+        <v>597371.0</v>
+      </c>
+      <c r="CQ25">
+        <v>609644.0</v>
+      </c>
+      <c r="CR25">
+        <v>417446.0</v>
+      </c>
+      <c r="CS25">
+        <v>40941.0</v>
+      </c>
+      <c r="CT25">
+        <v>828678.0</v>
+      </c>
+      <c r="CU25">
+        <v>430826.0</v>
+      </c>
+      <c r="CV25">
+        <v>518185.0</v>
+      </c>
+      <c r="CW25">
+        <v>434333.0</v>
+      </c>
+      <c r="CX25">
+        <v>428958.0</v>
+      </c>
+      <c r="CY25">
+        <v>339491.0</v>
+      </c>
+      <c r="CZ25">
+        <v>381787.0</v>
+      </c>
+      <c r="DA25">
+        <v>380609.0</v>
+      </c>
+      <c r="DB25">
+        <v>462917.0</v>
+      </c>
+      <c r="DC25">
+        <v>174616.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:107">
+      <c r="A26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:107">
+      <c r="A27" t="s">
+        <v>197</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>47052000.0</v>
+      </c>
+      <c r="J27">
+        <v>48721000.0</v>
+      </c>
+      <c r="K27">
+        <v>48153000.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+    </row>
+    <row r="28" spans="1:107">
+      <c r="A28" t="s">
+        <v>198</v>
+      </c>
+      <c r="B28">
+        <v>59023000.0</v>
+      </c>
+      <c r="C28">
+        <v>61661000.0</v>
+      </c>
+      <c r="D28">
+        <v>50149000.0</v>
+      </c>
+      <c r="E28">
+        <v>53205000.0</v>
+      </c>
+      <c r="F28">
+        <v>2029000.0</v>
+      </c>
+      <c r="G28">
+        <v>51356000.0</v>
+      </c>
+      <c r="H28">
+        <v>50699000.0</v>
+      </c>
+      <c r="I28">
+        <v>48647000.0</v>
+      </c>
+      <c r="J28">
+        <v>47659000.0</v>
+      </c>
+      <c r="K28">
+        <v>48869000.0</v>
+      </c>
+      <c r="L28">
+        <v>44755000.0</v>
+      </c>
+      <c r="M28">
+        <v>43639000.0</v>
+      </c>
+      <c r="N28">
+        <v>44261000.0</v>
+      </c>
+      <c r="O28">
+        <v>45075000.0</v>
+      </c>
+      <c r="P28">
+        <v>29859000.0</v>
+      </c>
+      <c r="Q28">
+        <v>39021000.0</v>
+      </c>
+      <c r="R28">
+        <v>37651000.0</v>
+      </c>
+      <c r="S28">
+        <v>37682000.0</v>
+      </c>
+      <c r="T28">
+        <v>55808000.0</v>
+      </c>
+      <c r="U28">
+        <v>38740000.0</v>
+      </c>
+      <c r="V28">
+        <v>32350000.0</v>
+      </c>
+      <c r="W28">
+        <v>33415000.0</v>
+      </c>
+      <c r="X28">
+        <v>28831000.0</v>
+      </c>
+      <c r="Y28">
+        <v>24207000.0</v>
+      </c>
+      <c r="Z28">
+        <v>24533000.0</v>
+      </c>
+      <c r="AA28">
+        <v>23767000.0</v>
+      </c>
+      <c r="AB28">
+        <v>22238000.0</v>
+      </c>
+      <c r="AC28">
+        <v>22896000.0</v>
+      </c>
+      <c r="AD28">
+        <v>23145000.0</v>
+      </c>
+      <c r="AE28">
+        <v>21258000.0</v>
+      </c>
+      <c r="AF28">
+        <v>18946000.0</v>
+      </c>
+      <c r="AG28">
+        <v>17931000.0</v>
+      </c>
+      <c r="AH28">
+        <v>19035000.0</v>
+      </c>
+      <c r="AI28">
+        <v>18875000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>17574000.0</v>
+      </c>
+      <c r="AK28">
+        <v>17361000.0</v>
+      </c>
+      <c r="AL28">
+        <v>18254000.0</v>
+      </c>
+      <c r="AM28">
+        <v>17665000.0</v>
+      </c>
+      <c r="AN28">
+        <v>14507000.0</v>
+      </c>
+      <c r="AO28">
+        <v>14021000.0</v>
+      </c>
+      <c r="AP28">
+        <v>14585000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>14474000.0</v>
+      </c>
+      <c r="AR28">
+        <v>16058000.0</v>
+      </c>
+      <c r="AS28">
+        <v>13565000.0</v>
+      </c>
+      <c r="AT28">
+        <v>13116000.0</v>
+      </c>
+      <c r="AU28">
+        <v>13681000.0</v>
+      </c>
+      <c r="AV28">
+        <v>12189000.0</v>
+      </c>
+      <c r="AW28">
+        <v>14696000.0</v>
+      </c>
+      <c r="AX28">
+        <v>13882000.0</v>
+      </c>
+      <c r="AY28">
+        <v>13830000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>16061000.0</v>
+      </c>
+      <c r="BA28">
+        <v>12882000.0</v>
+      </c>
+      <c r="BB28">
+        <v>12535000.0</v>
+      </c>
+      <c r="BC28">
+        <v>13243000.0</v>
+      </c>
+      <c r="BD28">
+        <v>12298000.0</v>
+      </c>
+      <c r="BE28">
+        <v>13184000.0</v>
+      </c>
+      <c r="BF28">
+        <v>12724000.0</v>
+      </c>
+      <c r="BG28">
+        <v>12236000.0</v>
+      </c>
+      <c r="BH28">
+        <v>12780000.0</v>
+      </c>
+      <c r="BI28">
+        <v>10799000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>10002000.0</v>
+      </c>
+      <c r="BK28">
+        <v>10536000.0</v>
+      </c>
+      <c r="BL28">
+        <v>4869000.0</v>
+      </c>
+      <c r="BM28">
+        <v>9049000.0</v>
+      </c>
+      <c r="BN28">
+        <v>8608000.0</v>
+      </c>
+      <c r="BO28">
+        <v>8223000.0</v>
+      </c>
+      <c r="BP28">
+        <v>4760000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>7883000.0</v>
+      </c>
+      <c r="BR28">
+        <v>8716000.0</v>
+      </c>
+      <c r="BS28">
+        <v>6795000.0</v>
+      </c>
+      <c r="BT28">
+        <v>7318000.0</v>
+      </c>
+      <c r="BU28">
+        <v>7792000.0</v>
+      </c>
+      <c r="BV28">
+        <v>7575000.0</v>
+      </c>
+      <c r="BW28">
+        <v>8340000.0</v>
+      </c>
+      <c r="BX28">
+        <v>7583000.0</v>
+      </c>
+      <c r="BY28">
+        <v>7523000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>7141000.0</v>
+      </c>
+      <c r="CA28">
+        <v>7308000.0</v>
+      </c>
+      <c r="CB28">
+        <v>6849000.0</v>
+      </c>
+      <c r="CC28">
+        <v>6754000.0</v>
+      </c>
+      <c r="CD28">
+        <v>5843000.0</v>
+      </c>
+      <c r="CE28">
+        <v>5801000.0</v>
+      </c>
+      <c r="CF28">
+        <v>6027000.0</v>
+      </c>
+      <c r="CG28">
+        <v>5503000.0</v>
+      </c>
+      <c r="CH28">
+        <v>5402000.0</v>
+      </c>
+      <c r="CI28">
+        <v>5198000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>4705152.0</v>
+      </c>
+      <c r="CK28">
+        <v>4574000.0</v>
+      </c>
+      <c r="CL28">
+        <v>4584820.0</v>
+      </c>
+      <c r="CM28">
+        <v>4689000.0</v>
+      </c>
+      <c r="CN28">
+        <v>3703509.0</v>
+      </c>
+      <c r="CO28">
+        <v>4843101.0</v>
+      </c>
+      <c r="CP28">
+        <v>4366621.0</v>
+      </c>
+      <c r="CQ28">
+        <v>4199745.0</v>
+      </c>
+      <c r="CR28">
+        <v>4439184.0</v>
+      </c>
+      <c r="CS28">
+        <v>4289715.0</v>
+      </c>
+      <c r="CT28">
+        <v>4042747.0</v>
+      </c>
+      <c r="CU28">
+        <v>4149728.0</v>
+      </c>
+      <c r="CV28">
+        <v>3967858.0</v>
+      </c>
+      <c r="CW28">
+        <v>4080892.0</v>
+      </c>
+      <c r="CX28">
+        <v>3248456.0</v>
+      </c>
+      <c r="CY28">
+        <v>3860699.0</v>
+      </c>
+      <c r="CZ28">
+        <v>5403244.0</v>
+      </c>
+      <c r="DA28">
+        <v>2818623.0</v>
+      </c>
+      <c r="DB28">
+        <v>2598296.0</v>
+      </c>
+      <c r="DC28">
+        <v>1936401.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:107">
+      <c r="A29" t="s">
+        <v>199</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>13493000.0</v>
+      </c>
+      <c r="D29">
+        <v>15024000.0</v>
+      </c>
+      <c r="E29">
+        <v>43438000.0</v>
+      </c>
+      <c r="F29">
+        <v>12810000.0</v>
+      </c>
+      <c r="G29">
+        <v>11071000.0</v>
+      </c>
+      <c r="H29">
+        <v>11811000.0</v>
+      </c>
+      <c r="I29">
+        <v>12198000.0</v>
+      </c>
+      <c r="J29">
+        <v>11741000.0</v>
+      </c>
+      <c r="K29">
+        <v>10228000.0</v>
+      </c>
+      <c r="L29">
+        <v>10999000.0</v>
+      </c>
+      <c r="M29">
+        <v>12385000.0</v>
+      </c>
+      <c r="N29">
+        <v>13560000.0</v>
+      </c>
+      <c r="O29">
+        <v>15523000.0</v>
+      </c>
+      <c r="P29">
+        <v>16435000.0</v>
+      </c>
+      <c r="Q29">
+        <v>14025000.0</v>
+      </c>
+      <c r="R29">
+        <v>12576000.0</v>
+      </c>
+      <c r="S29">
+        <v>13381000.0</v>
+      </c>
+      <c r="T29">
+        <v>13845000.0</v>
+      </c>
+      <c r="U29">
+        <v>4426000.0</v>
+      </c>
+      <c r="V29">
+        <v>9750000.0</v>
+      </c>
+      <c r="W29">
+        <v>7557000.0</v>
+      </c>
+      <c r="X29">
+        <v>6508000.0</v>
+      </c>
+      <c r="Y29">
+        <v>4428000.0</v>
+      </c>
+      <c r="Z29">
+        <v>3656000.0</v>
+      </c>
+      <c r="AA29">
+        <v>2971000.0</v>
+      </c>
+      <c r="AB29">
+        <v>7246000.0</v>
+      </c>
+      <c r="AC29">
+        <v>7469000.0</v>
+      </c>
+      <c r="AD29">
+        <v>4479000.0</v>
+      </c>
+      <c r="AE29">
+        <v>4103000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+    </row>
+    <row r="30" spans="1:107">
+      <c r="A30" t="s">
+        <v>200</v>
+      </c>
+      <c r="B30">
+        <v>115739000.0</v>
+      </c>
+      <c r="C30">
+        <v>115137000.0</v>
+      </c>
+      <c r="D30">
+        <v>114532000.0</v>
+      </c>
+      <c r="E30">
+        <v>79483000.0</v>
+      </c>
+      <c r="F30">
+        <v>75486000.0</v>
+      </c>
+      <c r="G30">
+        <v>71159000.0</v>
+      </c>
+      <c r="H30">
+        <v>68512000.0</v>
+      </c>
+      <c r="I30">
+        <v>68759000.0</v>
+      </c>
+      <c r="J30">
+        <v>68121000.0</v>
+      </c>
+      <c r="K30">
+        <v>73306000.0</v>
+      </c>
+      <c r="L30">
+        <v>58592000.0</v>
+      </c>
+      <c r="M30">
+        <v>68198000.0</v>
+      </c>
+      <c r="N30">
+        <v>66722000.0</v>
+      </c>
+      <c r="O30">
+        <v>64546000.0</v>
+      </c>
+      <c r="P30">
+        <v>60564000.0</v>
+      </c>
+      <c r="Q30">
+        <v>63039000.0</v>
+      </c>
+      <c r="R30">
+        <v>55831000.0</v>
+      </c>
+      <c r="S30">
+        <v>54199000.0</v>
+      </c>
+      <c r="T30">
+        <v>52190000.0</v>
+      </c>
+      <c r="U30">
+        <v>68105000.0</v>
+      </c>
+      <c r="V30">
+        <v>45918000.0</v>
+      </c>
+      <c r="W30">
+        <v>50000000.0</v>
+      </c>
+      <c r="X30">
+        <v>47002000.0</v>
+      </c>
+      <c r="Y30">
+        <v>38776000.0</v>
+      </c>
+      <c r="Z30">
+        <v>38133000.0</v>
+      </c>
+      <c r="AA30">
+        <v>36637000.0</v>
+      </c>
+      <c r="AB30">
+        <v>34929000.0</v>
+      </c>
+      <c r="AC30">
+        <v>37001000.0</v>
+      </c>
+      <c r="AD30">
+        <v>48482000.0</v>
+      </c>
+      <c r="AE30">
+        <v>39680000.0</v>
+      </c>
+      <c r="AF30">
+        <v>30747000.0</v>
+      </c>
+      <c r="AG30">
+        <v>29730000.0</v>
+      </c>
+      <c r="AH30">
+        <v>29155000.0</v>
+      </c>
+      <c r="AI30">
+        <v>29143000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>28260000.0</v>
+      </c>
+      <c r="AK30">
+        <v>27404000.0</v>
+      </c>
+      <c r="AL30">
+        <v>32651000.0</v>
+      </c>
+      <c r="AM30">
+        <v>26736000.0</v>
+      </c>
+      <c r="AN30">
+        <v>23181000.0</v>
+      </c>
+      <c r="AO30">
+        <v>20814000.0</v>
+      </c>
+      <c r="AP30">
+        <v>21353000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>20762000.0</v>
+      </c>
+      <c r="AR30">
+        <v>22886000.0</v>
+      </c>
+      <c r="AS30">
+        <v>19932000.0</v>
+      </c>
+      <c r="AT30">
+        <v>19458000.0</v>
+      </c>
+      <c r="AU30">
+        <v>19950000.0</v>
+      </c>
+      <c r="AV30">
+        <v>24795000.0</v>
+      </c>
+      <c r="AW30">
+        <v>21121000.0</v>
+      </c>
+      <c r="AX30">
+        <v>20445000.0</v>
+      </c>
+      <c r="AY30">
+        <v>21102000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>26459000.0</v>
+      </c>
+      <c r="BA30">
+        <v>21008000.0</v>
+      </c>
+      <c r="BB30">
+        <v>21147000.0</v>
+      </c>
+      <c r="BC30">
+        <v>20285000.0</v>
+      </c>
+      <c r="BD30">
+        <v>22617000.0</v>
+      </c>
+      <c r="BE30">
+        <v>21282000.0</v>
+      </c>
+      <c r="BF30">
+        <v>21414000.0</v>
+      </c>
+      <c r="BG30">
+        <v>21364000.0</v>
+      </c>
+      <c r="BH30">
+        <v>30000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>18302000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>18024000.0</v>
+      </c>
+      <c r="BK30">
+        <v>17965000.0</v>
+      </c>
+      <c r="BL30">
+        <v>19649000.0</v>
+      </c>
+      <c r="BM30">
+        <v>15693000.0</v>
+      </c>
+      <c r="BN30">
+        <v>14392000.0</v>
+      </c>
+      <c r="BO30">
+        <v>13896000.0</v>
+      </c>
+      <c r="BP30">
+        <v>2235000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>7647000.0</v>
+      </c>
+      <c r="BR30">
+        <v>13804000.0</v>
+      </c>
+      <c r="BS30">
+        <v>57918000.0</v>
+      </c>
+      <c r="BT30">
+        <v>17816000.0</v>
+      </c>
+      <c r="BU30">
+        <v>19133000.0</v>
+      </c>
+      <c r="BV30">
+        <v>12723000.0</v>
+      </c>
+      <c r="BW30">
+        <v>13832000.0</v>
+      </c>
+      <c r="BX30">
+        <v>13083000.0</v>
+      </c>
+      <c r="BY30">
+        <v>12202000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>12213000.0</v>
+      </c>
+      <c r="CA30">
+        <v>12018000.0</v>
+      </c>
+      <c r="CB30">
+        <v>11877000.0</v>
+      </c>
+      <c r="CC30">
+        <v>11386000.0</v>
+      </c>
+      <c r="CD30">
+        <v>9260000.0</v>
+      </c>
+      <c r="CE30">
+        <v>9747000.0</v>
+      </c>
+      <c r="CF30">
+        <v>10021000.0</v>
+      </c>
+      <c r="CG30">
+        <v>8525000.0</v>
+      </c>
+      <c r="CH30">
+        <v>8171000.0</v>
+      </c>
+      <c r="CI30">
+        <v>7716000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>8275590.0</v>
+      </c>
+      <c r="CK30">
+        <v>7055000.0</v>
+      </c>
+      <c r="CL30">
+        <v>7127486.0</v>
+      </c>
+      <c r="CM30">
+        <v>6870000.0</v>
+      </c>
+      <c r="CN30">
+        <v>6350694.0</v>
+      </c>
+      <c r="CO30">
+        <v>7254518.0</v>
+      </c>
+      <c r="CP30">
+        <v>7268953.0</v>
+      </c>
+      <c r="CQ30">
+        <v>6755929.0</v>
+      </c>
+      <c r="CR30">
+        <v>8580524.0</v>
+      </c>
+      <c r="CS30">
+        <v>6723804.0</v>
+      </c>
+      <c r="CT30">
+        <v>6366906.0</v>
+      </c>
+      <c r="CU30">
+        <v>6632687.0</v>
+      </c>
+      <c r="CV30">
+        <v>6846626.0</v>
+      </c>
+      <c r="CW30">
+        <v>6454461.0</v>
+      </c>
+      <c r="CX30">
+        <v>6087012.0</v>
+      </c>
+      <c r="CY30">
+        <v>6201414.0</v>
+      </c>
+      <c r="CZ30">
+        <v>26014480.0</v>
+      </c>
+      <c r="DA30">
+        <v>-1232803.0</v>
+      </c>
+      <c r="DB30">
+        <v>-1282178.0</v>
+      </c>
+      <c r="DC30">
+        <v>-938692.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:107">
+      <c r="A31" t="s">
+        <v>201</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31">
+        <v>-609000.0</v>
+      </c>
+      <c r="F31">
+        <v>125226000.0</v>
+      </c>
+      <c r="G31"/>
+      <c r="H31">
+        <v>192670000.0</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31">
+        <v>-36785000.0</v>
+      </c>
+      <c r="K31">
+        <v>-40329000.0</v>
+      </c>
+      <c r="L31">
+        <v>276030000.0</v>
+      </c>
+      <c r="M31">
+        <v>-41111000.0</v>
+      </c>
+      <c r="N31">
+        <v>-34766000.0</v>
+      </c>
+      <c r="O31">
+        <v>-27265000.0</v>
+      </c>
+      <c r="P31">
+        <v>247070000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-3189000.0</v>
+      </c>
+      <c r="R31">
+        <v>-19248000.0</v>
+      </c>
+      <c r="S31">
+        <v>-15342000.0</v>
+      </c>
+      <c r="T31">
+        <v>-17048000.0</v>
+      </c>
+      <c r="U31">
+        <v>-31113000.0</v>
+      </c>
+      <c r="V31">
+        <v>-15275000.0</v>
+      </c>
+      <c r="W31">
+        <v>-16734000.0</v>
+      </c>
+      <c r="X31">
+        <v>-13618000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-10406000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-9128000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-8661000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-11819000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-11100000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-21112000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-15197000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-9229000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-8574000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-8015000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-7930000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-7731000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-7569000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-11703000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-7129000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-4854000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-5111000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-5178000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-4644000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-3017000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-4914000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-4582000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-4741000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-8471000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-5770000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-5200000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-4953000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-7489000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-6590000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-3140000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-1124000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-3265000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-5390000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-5896000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-6586000.0</v>
+      </c>
+      <c r="BH31">
+        <v>0.0</v>
+      </c>
+      <c r="BI31">
+        <v>-7658000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-7555000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-7825000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-5644000.0</v>
+      </c>
+      <c r="BM31">
+        <v>2262000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-365000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-1762000.0</v>
+      </c>
+      <c r="BP31">
+        <v>44340000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-12931000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-1634000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-54697000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-7092000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-12705000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-12481000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-14109000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-15715000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-16002000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-15821000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-13929000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-12927000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-12525000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-9517000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-8172000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-7728000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-6452000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-5230000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-4131000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-3680113.0</v>
+      </c>
+      <c r="CK31">
+        <v>-3156423.0</v>
+      </c>
+      <c r="CL31">
+        <v>-2778079.0</v>
+      </c>
+      <c r="CM31">
+        <v>-2554210.0</v>
+      </c>
+      <c r="CN31">
+        <v>-2551607.0</v>
+      </c>
+      <c r="CO31">
+        <v>-2462326.0</v>
+      </c>
+      <c r="CP31">
+        <v>-2694812.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-2834788.0</v>
+      </c>
+      <c r="CR31">
+        <v>-3247807.0</v>
+      </c>
+      <c r="CS31">
+        <v>-3555336.0</v>
+      </c>
+      <c r="CT31">
+        <v>-3642060.0</v>
+      </c>
+      <c r="CU31">
+        <v>-3862549.0</v>
+      </c>
+      <c r="CV31">
+        <v>-4792928.0</v>
+      </c>
+      <c r="CW31">
+        <v>-5996222.0</v>
+      </c>
+      <c r="CX31">
+        <v>-6280396.0</v>
+      </c>
+      <c r="CY31">
+        <v>-6740869.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-7686237.0</v>
+      </c>
+      <c r="DA31">
+        <v>-7245038.0</v>
+      </c>
+      <c r="DB31">
+        <v>-6569731.0</v>
+      </c>
+      <c r="DC31">
+        <v>-4996096.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:107">
+      <c r="A32" t="s">
+        <v>202</v>
+      </c>
+      <c r="B32">
+        <v>242791000.0</v>
+      </c>
+      <c r="C32">
+        <v>244179000.0</v>
+      </c>
+      <c r="D32">
+        <v>257685000.0</v>
+      </c>
+      <c r="E32">
+        <v>243707000.0</v>
+      </c>
+      <c r="F32">
+        <v>209355000.0</v>
+      </c>
+      <c r="G32">
+        <v>201639000.0</v>
+      </c>
+      <c r="H32">
+        <v>205002000.0</v>
+      </c>
+      <c r="I32">
+        <v>208476000.0</v>
+      </c>
+      <c r="J32">
+        <v>201242000.0</v>
+      </c>
+      <c r="K32">
+        <v>199686000.0</v>
+      </c>
+      <c r="L32">
+        <v>198524000.0</v>
+      </c>
+      <c r="M32">
+        <v>192545000.0</v>
+      </c>
+      <c r="N32">
+        <v>182953000.0</v>
+      </c>
+      <c r="O32">
+        <v>169494000.0</v>
+      </c>
+      <c r="P32">
+        <v>157025000.0</v>
+      </c>
+      <c r="Q32">
+        <v>139345000.0</v>
+      </c>
+      <c r="R32">
+        <v>120670000.0</v>
+      </c>
+      <c r="S32">
+        <v>116621000.0</v>
+      </c>
+      <c r="T32">
+        <v>118767000.0</v>
+      </c>
+      <c r="U32">
+        <v>112067000.0</v>
+      </c>
+      <c r="V32">
+        <v>97067000.0</v>
+      </c>
+      <c r="W32">
+        <v>93366000.0</v>
+      </c>
+      <c r="X32">
+        <v>98571000.0</v>
+      </c>
+      <c r="Y32">
+        <v>82668000.0</v>
+      </c>
+      <c r="Z32">
+        <v>83372000.0</v>
+      </c>
+      <c r="AA32">
+        <v>88060000.0</v>
+      </c>
+      <c r="AB32">
+        <v>88231000.0</v>
+      </c>
+      <c r="AC32">
+        <v>93404000.0</v>
+      </c>
+      <c r="AD32">
+        <v>90593000.0</v>
+      </c>
+      <c r="AE32">
+        <v>76689000.0</v>
+      </c>
+      <c r="AF32">
+        <v>74704000.0</v>
+      </c>
+      <c r="AG32">
+        <v>68975000.0</v>
+      </c>
+      <c r="AH32">
+        <v>67508000.0</v>
+      </c>
+      <c r="AI32">
+        <v>64706000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>65901000.0</v>
+      </c>
+      <c r="AK32">
+        <v>60840000.0</v>
+      </c>
+      <c r="AL32">
+        <v>59476000.0</v>
+      </c>
+      <c r="AM32">
+        <v>50716000.0</v>
+      </c>
+      <c r="AN32">
+        <v>48467000.0</v>
+      </c>
+      <c r="AO32">
+        <v>44269000.0</v>
+      </c>
+      <c r="AP32">
+        <v>44082000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>41465000.0</v>
+      </c>
+      <c r="AR32">
+        <v>41653000.0</v>
+      </c>
+      <c r="AS32">
+        <v>37909000.0</v>
+      </c>
+      <c r="AT32">
+        <v>38158000.0</v>
+      </c>
+      <c r="AU32">
+        <v>35734000.0</v>
+      </c>
+      <c r="AV32">
+        <v>39237000.0</v>
+      </c>
+      <c r="AW32">
+        <v>35488000.0</v>
+      </c>
+      <c r="AX32">
+        <v>35714000.0</v>
+      </c>
+      <c r="AY32">
+        <v>37946000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>40337000.0</v>
+      </c>
+      <c r="BA32">
+        <v>40599000.0</v>
+      </c>
+      <c r="BB32">
+        <v>36384000.0</v>
+      </c>
+      <c r="BC32">
+        <v>44824000.0</v>
+      </c>
+      <c r="BD32">
+        <v>41770000.0</v>
+      </c>
+      <c r="BE32">
+        <v>50706000.0</v>
+      </c>
+      <c r="BF32">
+        <v>40874000.0</v>
+      </c>
+      <c r="BG32">
+        <v>41198000.0</v>
+      </c>
+      <c r="BH32">
+        <v>22939000.0</v>
+      </c>
+      <c r="BI32">
+        <v>43011000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>42777000.0</v>
+      </c>
+      <c r="BK32">
+        <v>35496000.0</v>
+      </c>
+      <c r="BL32">
+        <v>39230000.0</v>
+      </c>
+      <c r="BM32">
+        <v>35469000.0</v>
+      </c>
+      <c r="BN32">
+        <v>31832000.0</v>
+      </c>
+      <c r="BO32">
+        <v>31301000.0</v>
+      </c>
+      <c r="BP32">
+        <v>20835000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>34061000.0</v>
+      </c>
+      <c r="BR32">
+        <v>34089000.0</v>
+      </c>
+      <c r="BS32">
+        <v>32650000.0</v>
+      </c>
+      <c r="BT32">
+        <v>36814000.0</v>
+      </c>
+      <c r="BU32">
+        <v>36930000.0</v>
+      </c>
+      <c r="BV32">
+        <v>33727000.0</v>
+      </c>
+      <c r="BW32">
+        <v>35784000.0</v>
+      </c>
+      <c r="BX32">
+        <v>38148000.0</v>
+      </c>
+      <c r="BY32">
+        <v>36445000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>35852000.0</v>
+      </c>
+      <c r="CA32">
+        <v>31747000.0</v>
+      </c>
+      <c r="CB32">
+        <v>31628000.0</v>
+      </c>
+      <c r="CC32">
+        <v>30689000.0</v>
+      </c>
+      <c r="CD32">
+        <v>25611000.0</v>
+      </c>
+      <c r="CE32">
+        <v>23406000.0</v>
+      </c>
+      <c r="CF32">
+        <v>22237000.0</v>
+      </c>
+      <c r="CG32">
+        <v>19888000.0</v>
+      </c>
+      <c r="CH32">
+        <v>18457000.0</v>
+      </c>
+      <c r="CI32">
+        <v>16490000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>15645132.0</v>
+      </c>
+      <c r="CK32">
+        <v>14427000.0</v>
+      </c>
+      <c r="CL32">
+        <v>13518545.0</v>
+      </c>
+      <c r="CM32">
+        <v>12423000.0</v>
+      </c>
+      <c r="CN32">
+        <v>12065498.0</v>
+      </c>
+      <c r="CO32">
+        <v>13113618.0</v>
+      </c>
+      <c r="CP32">
+        <v>15180708.0</v>
+      </c>
+      <c r="CQ32">
+        <v>12400579.0</v>
+      </c>
+      <c r="CR32">
+        <v>13081209.0</v>
+      </c>
+      <c r="CS32">
+        <v>13036744.0</v>
+      </c>
+      <c r="CT32">
+        <v>12838332.0</v>
+      </c>
+      <c r="CU32">
+        <v>12521183.0</v>
+      </c>
+      <c r="CV32">
+        <v>7301251.0</v>
+      </c>
+      <c r="CW32">
+        <v>14385246.0</v>
+      </c>
+      <c r="CX32">
+        <v>14568050.0</v>
+      </c>
+      <c r="CY32">
+        <v>15082634.0</v>
+      </c>
+      <c r="CZ32">
+        <v>36385439.0</v>
+      </c>
+      <c r="DA32">
+        <v>8511978.0</v>
+      </c>
+      <c r="DB32">
+        <v>7690829.0</v>
+      </c>
+      <c r="DC32">
+        <v>5579353.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AE30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="A2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B2">
+        <v>764170000.0</v>
+      </c>
+      <c r="C2">
+        <v>433029000.0</v>
+      </c>
+      <c r="D2">
+        <v>291359000.0</v>
+      </c>
+      <c r="E2">
+        <v>2021689000.0</v>
+      </c>
+      <c r="F2">
+        <v>537703000.0</v>
+      </c>
+      <c r="G2">
+        <v>167256000.0</v>
+      </c>
+      <c r="H2">
+        <v>196552000.0</v>
+      </c>
+      <c r="I2">
+        <v>153323000.0</v>
+      </c>
+      <c r="J2">
+        <v>198802000.0</v>
+      </c>
+      <c r="K2">
+        <v>94157000.0</v>
+      </c>
+      <c r="L2">
+        <v>100696000.0</v>
+      </c>
+      <c r="M2">
+        <v>210569000.0</v>
+      </c>
+      <c r="N2">
+        <v>116370000.0</v>
+      </c>
+      <c r="O2">
+        <v>188143000.0</v>
+      </c>
+      <c r="P2">
+        <v>293668000.0</v>
+      </c>
+      <c r="Q2">
+        <v>106966000.0</v>
+      </c>
+      <c r="R2">
+        <v>42647000.0</v>
+      </c>
+      <c r="S2">
+        <v>153649000.0</v>
+      </c>
+      <c r="T2">
+        <v>50293000.0</v>
+      </c>
+      <c r="U2">
+        <v>118911000.0</v>
+      </c>
+      <c r="V2">
+        <v>28480000.0</v>
+      </c>
+      <c r="W2">
+        <v>26488177.0</v>
+      </c>
+      <c r="X2">
+        <v>72485483.0</v>
+      </c>
+      <c r="Y2">
+        <v>84236186.0</v>
+      </c>
+      <c r="Z2">
+        <v>84276370.0</v>
+      </c>
+      <c r="AA2">
+        <v>74179316.0</v>
+      </c>
+      <c r="AB2">
+        <v>49628047.0</v>
+      </c>
+      <c r="AC2">
+        <v>46722054.0</v>
+      </c>
+      <c r="AD2">
+        <v>32511035.0</v>
+      </c>
+      <c r="AE2">
+        <v>8109804.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B3">
+        <v>11985000</v>
+      </c>
+      <c r="C3">
+        <v>7475000</v>
+      </c>
+      <c r="D3">
+        <v>6556000</v>
+      </c>
+      <c r="E3">
+        <v>1930000</v>
+      </c>
+      <c r="F3">
+        <v>2500000</v>
+      </c>
+      <c r="G3">
+        <v>2259000</v>
+      </c>
+      <c r="H3">
+        <v>6337000</v>
+      </c>
+      <c r="I3">
+        <v>3035000</v>
+      </c>
+      <c r="J3">
+        <v>2546000</v>
+      </c>
+      <c r="K3">
+        <v>2496000</v>
+      </c>
+      <c r="L3">
+        <v>2111000</v>
+      </c>
+      <c r="M3">
+        <v>1901000</v>
+      </c>
+      <c r="N3">
+        <v>1338000</v>
+      </c>
+      <c r="O3">
+        <v>4675000</v>
+      </c>
+      <c r="P3">
+        <v>910000</v>
+      </c>
+      <c r="Q3">
+        <v>957000</v>
+      </c>
+      <c r="R3">
+        <v>552000</v>
+      </c>
+      <c r="S3">
+        <v>7467000</v>
+      </c>
+      <c r="T3">
+        <v>3379000</v>
+      </c>
+      <c r="U3">
+        <v>7591000</v>
+      </c>
+      <c r="V3">
+        <v>3505000</v>
+      </c>
+      <c r="W3">
+        <v>1722824</v>
+      </c>
+      <c r="X3">
+        <v>953000</v>
+      </c>
+      <c r="Y3">
+        <v>532329</v>
+      </c>
+      <c r="Z3">
+        <v>2868183</v>
+      </c>
+      <c r="AA3">
+        <v>2018658</v>
+      </c>
+      <c r="AB3">
+        <v>901813</v>
+      </c>
+      <c r="AC3">
+        <v>1225736</v>
+      </c>
+      <c r="AD3">
+        <v>1520563</v>
+      </c>
+      <c r="AE3">
+        <v>549219</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-1730330000.0</v>
+      </c>
+      <c r="F4">
+        <v>1483986000.0</v>
+      </c>
+      <c r="G4">
+        <v>370447000.0</v>
+      </c>
+      <c r="H4">
+        <v>-29296000.0</v>
+      </c>
+      <c r="I4">
+        <v>43229000.0</v>
+      </c>
+      <c r="J4">
+        <v>-45479000.0</v>
+      </c>
+      <c r="K4">
+        <v>104645000.0</v>
+      </c>
+      <c r="L4">
+        <v>-6539000.0</v>
+      </c>
+      <c r="M4">
+        <v>-109873000.0</v>
+      </c>
+      <c r="N4">
+        <v>94199000.0</v>
+      </c>
+      <c r="O4">
+        <v>-71773000.0</v>
+      </c>
+      <c r="P4">
+        <v>-105525000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" t="s">
+        <v>206</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-18154000.0</v>
+      </c>
+      <c r="F5">
+        <v>-18311000.0</v>
+      </c>
+      <c r="G5">
+        <v>-8870000.0</v>
+      </c>
+      <c r="H5">
+        <v>-26018000.0</v>
+      </c>
+      <c r="I5">
+        <v>-5197000.0</v>
+      </c>
+      <c r="J5">
+        <v>-7684000.0</v>
+      </c>
+      <c r="K5">
+        <v>-21444000.0</v>
+      </c>
+      <c r="L5">
+        <v>-150000.0</v>
+      </c>
+      <c r="M5">
+        <v>-12336000.0</v>
+      </c>
+      <c r="N5">
+        <v>-28333000.0</v>
+      </c>
+      <c r="O5">
+        <v>-29735000.0</v>
+      </c>
+      <c r="P5">
+        <v>-17077000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B6">
+        <v>-82268000.0</v>
+      </c>
+      <c r="C6">
+        <v>331141000.0</v>
+      </c>
+      <c r="D6">
+        <v>141670000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1730330000.0</v>
+      </c>
+      <c r="F6">
+        <v>1483986000.0</v>
+      </c>
+      <c r="G6">
+        <v>370447000.0</v>
+      </c>
+      <c r="H6">
+        <v>-29296000.0</v>
+      </c>
+      <c r="I6">
+        <v>43229000.0</v>
+      </c>
+      <c r="J6">
+        <v>-45479000.0</v>
+      </c>
+      <c r="K6">
+        <v>104645000.0</v>
+      </c>
+      <c r="L6">
+        <v>-6539000.0</v>
+      </c>
+      <c r="M6">
+        <v>-109873000.0</v>
+      </c>
+      <c r="N6">
+        <v>94199000.0</v>
+      </c>
+      <c r="O6">
+        <v>-71773000.0</v>
+      </c>
+      <c r="P6">
+        <v>-105525000.0</v>
+      </c>
+      <c r="Q6">
+        <v>186702000.0</v>
+      </c>
+      <c r="R6">
+        <v>64319000.0</v>
+      </c>
+      <c r="S6">
+        <v>-111002000.0</v>
+      </c>
+      <c r="T6">
+        <v>103356000.0</v>
+      </c>
+      <c r="U6">
+        <v>-68618000.0</v>
+      </c>
+      <c r="V6">
+        <v>90431000.0</v>
+      </c>
+      <c r="W6">
+        <v>1991923.0</v>
+      </c>
+      <c r="X6">
+        <v>-45997000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-11750703.0</v>
+      </c>
+      <c r="Z6">
+        <v>-40184.0</v>
+      </c>
+      <c r="AA6">
+        <v>10087657.0</v>
+      </c>
+      <c r="AB6">
+        <v>24551269.0</v>
+      </c>
+      <c r="AC6">
+        <v>-2771036.0</v>
+      </c>
+      <c r="AD6">
+        <v>14211019.0</v>
+      </c>
+      <c r="AE6">
+        <v>1151231.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" t="s">
+        <v>208</v>
+      </c>
+      <c r="B7">
+        <v>-50249000.0</v>
+      </c>
+      <c r="C7">
+        <v>23349000.0</v>
+      </c>
+      <c r="D7">
+        <v>8714000.0</v>
+      </c>
+      <c r="E7">
+        <v>-19980000.0</v>
+      </c>
+      <c r="F7">
+        <v>-17262000.0</v>
+      </c>
+      <c r="G7">
+        <v>913000.0</v>
+      </c>
+      <c r="H7">
+        <v>-12975000.0</v>
+      </c>
+      <c r="I7">
+        <v>-77000.0</v>
+      </c>
+      <c r="J7">
+        <v>-43948000.0</v>
+      </c>
+      <c r="K7">
+        <v>31962000.0</v>
+      </c>
+      <c r="L7">
+        <v>17300000.0</v>
+      </c>
+      <c r="M7">
+        <v>-923000.0</v>
+      </c>
+      <c r="N7">
+        <v>-605000.0</v>
+      </c>
+      <c r="O7">
+        <v>13370000.0</v>
+      </c>
+      <c r="P7">
+        <v>-8878000.0</v>
+      </c>
+      <c r="Q7">
+        <v>6127000.0</v>
+      </c>
+      <c r="R7">
+        <v>-15343000.0</v>
+      </c>
+      <c r="S7">
+        <v>-9613000.0</v>
+      </c>
+      <c r="T7">
+        <v>-293000.0</v>
+      </c>
+      <c r="U7">
+        <v>-1274000.0</v>
+      </c>
+      <c r="V7">
+        <v>339000.0</v>
+      </c>
+      <c r="W7">
+        <v>-444951.0</v>
+      </c>
+      <c r="X7">
+        <v>65631.0</v>
+      </c>
+      <c r="Y7">
+        <v>-261633.0</v>
+      </c>
+      <c r="Z7">
+        <v>639059.0</v>
+      </c>
+      <c r="AA7">
+        <v>-307962.0</v>
+      </c>
+      <c r="AB7">
+        <v>-826425.0</v>
+      </c>
+      <c r="AC7">
+        <v>-667980.0</v>
+      </c>
+      <c r="AD7">
+        <v>-973927.0</v>
+      </c>
+      <c r="AE7">
+        <v>-253101.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" t="s">
+        <v>209</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8">
+        <v>-2001000.0</v>
+      </c>
+      <c r="J8">
+        <v>-158000.0</v>
+      </c>
+      <c r="K8">
+        <v>-2718000.0</v>
+      </c>
+      <c r="L8">
+        <v>-443000.0</v>
+      </c>
+      <c r="M8">
+        <v>-653000.0</v>
+      </c>
+      <c r="N8">
+        <v>1179000.0</v>
+      </c>
+      <c r="O8">
+        <v>695000.0</v>
+      </c>
+      <c r="P8">
+        <v>-50000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" t="s">
+        <v>210</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9">
+        <v>-2001000.0</v>
+      </c>
+      <c r="J9">
+        <v>-158000.0</v>
+      </c>
+      <c r="K9">
+        <v>-2718000.0</v>
+      </c>
+      <c r="L9">
+        <v>-443000.0</v>
+      </c>
+      <c r="M9">
+        <v>-653000.0</v>
+      </c>
+      <c r="N9">
+        <v>1179000.0</v>
+      </c>
+      <c r="O9">
+        <v>695000.0</v>
+      </c>
+      <c r="P9">
+        <v>-50000.0</v>
+      </c>
+      <c r="Q9">
+        <v>286000.0</v>
+      </c>
+      <c r="R9">
+        <v>2230000.0</v>
+      </c>
+      <c r="S9">
+        <v>-3054000.0</v>
+      </c>
+      <c r="T9">
+        <v>720000.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9">
+        <v>-1034026.0</v>
+      </c>
+      <c r="AC9">
+        <v>-200432.0</v>
+      </c>
+      <c r="AD9">
+        <v>-512479.0</v>
+      </c>
+      <c r="AE9">
+        <v>45178.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" t="s">
+        <v>211</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10">
+        <v>-4672276000.0</v>
+      </c>
+      <c r="J10">
+        <v>-4430177000.0</v>
+      </c>
+      <c r="K10">
+        <v>-3443630000.0</v>
+      </c>
+      <c r="L10">
+        <v>-3029336000.0</v>
+      </c>
+      <c r="M10">
+        <v>-2764740000.0</v>
+      </c>
+      <c r="N10">
+        <v>-2670554000.0</v>
+      </c>
+      <c r="O10">
+        <v>-2599264000.0</v>
+      </c>
+      <c r="P10">
+        <v>-2669200000.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>884000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10">
+        <v>638000.0</v>
+      </c>
+      <c r="V10"/>
+      <c r="W10">
+        <v>734000.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" t="s">
+        <v>212</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>2601000.0</v>
+      </c>
+      <c r="J11">
+        <v>-44296000.0</v>
+      </c>
+      <c r="K11">
+        <v>42419000.0</v>
+      </c>
+      <c r="L11">
+        <v>7368000.0</v>
+      </c>
+      <c r="M11">
+        <v>-65000.0</v>
+      </c>
+      <c r="N11">
+        <v>7611000.0</v>
+      </c>
+      <c r="O11">
+        <v>15805000.0</v>
+      </c>
+      <c r="P11">
+        <v>-9346000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11">
+        <v>1699000.0</v>
+      </c>
+      <c r="W11">
+        <v>15000.0</v>
+      </c>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" t="s">
+        <v>213</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>15172000.0</v>
+      </c>
+      <c r="F12">
+        <v>26651000.0</v>
+      </c>
+      <c r="G12">
+        <v>51430000.0</v>
+      </c>
+      <c r="H12">
+        <v>11501000.0</v>
+      </c>
+      <c r="I12">
+        <v>16462000.0</v>
+      </c>
+      <c r="J12">
+        <v>41434000.0</v>
+      </c>
+      <c r="K12">
+        <v>8850000.0</v>
+      </c>
+      <c r="L12">
+        <v>-4405000.0</v>
+      </c>
+      <c r="M12">
+        <v>10073000.0</v>
+      </c>
+      <c r="N12">
+        <v>5466000.0</v>
+      </c>
+      <c r="O12">
+        <v>9981000.0</v>
+      </c>
+      <c r="P12">
+        <v>18235000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" t="s">
+        <v>214</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-19980000.0</v>
+      </c>
+      <c r="F13">
+        <v>-17262000.0</v>
+      </c>
+      <c r="G13">
+        <v>913000.0</v>
+      </c>
+      <c r="H13">
+        <v>-12975000.0</v>
+      </c>
+      <c r="I13">
+        <v>-77000.0</v>
+      </c>
+      <c r="J13">
+        <v>-43948000.0</v>
+      </c>
+      <c r="K13">
+        <v>34680000.0</v>
+      </c>
+      <c r="L13">
+        <v>17825000.0</v>
+      </c>
+      <c r="M13">
+        <v>-270000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" t="s">
+        <v>215</v>
+      </c>
+      <c r="B14">
+        <v>11433000.0</v>
+      </c>
+      <c r="C14">
+        <v>10074000.0</v>
+      </c>
+      <c r="D14">
+        <v>11339000.0</v>
+      </c>
+      <c r="E14">
+        <v>14006000.0</v>
+      </c>
+      <c r="F14">
+        <v>14148000.0</v>
+      </c>
+      <c r="G14">
+        <v>11825000.0</v>
+      </c>
+      <c r="H14">
+        <v>11262000.0</v>
+      </c>
+      <c r="I14">
+        <v>6035000.0</v>
+      </c>
+      <c r="J14">
+        <v>5890000.0</v>
+      </c>
+      <c r="K14">
+        <v>3352000.0</v>
+      </c>
+      <c r="L14">
+        <v>3111000.0</v>
+      </c>
+      <c r="M14">
+        <v>3492000.0</v>
+      </c>
+      <c r="N14">
+        <v>4688000.0</v>
+      </c>
+      <c r="O14">
+        <v>4408000.0</v>
+      </c>
+      <c r="P14">
+        <v>3736000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3356000.0</v>
+      </c>
+      <c r="R14">
+        <v>4673000.0</v>
+      </c>
+      <c r="S14">
+        <v>4134000.0</v>
+      </c>
+      <c r="T14">
+        <v>3874000.0</v>
+      </c>
+      <c r="U14">
+        <v>3068000.0</v>
+      </c>
+      <c r="V14">
+        <v>1901000.0</v>
+      </c>
+      <c r="W14">
+        <v>2813042.0</v>
+      </c>
+      <c r="X14">
+        <v>2138414.0</v>
+      </c>
+      <c r="Y14">
+        <v>1717891.0</v>
+      </c>
+      <c r="Z14">
+        <v>1720967.0</v>
+      </c>
+      <c r="AA14">
+        <v>1399929.0</v>
+      </c>
+      <c r="AB14">
+        <v>1110234.0</v>
+      </c>
+      <c r="AC14">
+        <v>488790.0</v>
+      </c>
+      <c r="AD14">
+        <v>311132.0</v>
+      </c>
+      <c r="AE14">
+        <v>225328.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B15">
+        <v>48843000.0</v>
+      </c>
+      <c r="C15">
+        <v>43300000.0</v>
+      </c>
+      <c r="D15">
+        <v>41118000.0</v>
+      </c>
+      <c r="E15">
+        <v>37643000.0</v>
+      </c>
+      <c r="F15">
+        <v>26153000.0</v>
+      </c>
+      <c r="G15">
+        <v>19795000.0</v>
+      </c>
+      <c r="H15">
+        <v>16568000.0</v>
+      </c>
+      <c r="I15">
+        <v>10845000.0</v>
+      </c>
+      <c r="J15">
+        <v>10249000.0</v>
+      </c>
+      <c r="K15">
+        <v>8211000.0</v>
+      </c>
+      <c r="L15">
+        <v>5259000.0</v>
+      </c>
+      <c r="M15">
+        <v>4177000.0</v>
+      </c>
+      <c r="N15">
+        <v>3946000.0</v>
+      </c>
+      <c r="O15">
+        <v>5468000.0</v>
+      </c>
+      <c r="P15">
+        <v>5327000.0</v>
+      </c>
+      <c r="Q15">
+        <v>4871000.0</v>
+      </c>
+      <c r="R15">
+        <v>4279000.0</v>
+      </c>
+      <c r="S15">
+        <v>2661000.0</v>
+      </c>
+      <c r="T15">
+        <v>2638000.0</v>
+      </c>
+      <c r="U15">
+        <v>1977000.0</v>
+      </c>
+      <c r="V15">
+        <v>1420000.0</v>
+      </c>
+      <c r="W15">
+        <v>971323.0</v>
+      </c>
+      <c r="X15">
+        <v>767000.0</v>
+      </c>
+      <c r="Y15">
+        <v>658645.0</v>
+      </c>
+      <c r="Z15">
+        <v>553336.0</v>
+      </c>
+      <c r="AA15">
+        <v>405265.0</v>
+      </c>
+      <c r="AB15">
+        <v>285577.0</v>
+      </c>
+      <c r="AC15">
+        <v>235053.0</v>
+      </c>
+      <c r="AD15">
+        <v>195085.0</v>
+      </c>
+      <c r="AE15">
+        <v>121548.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" t="s">
+        <v>217</v>
+      </c>
+      <c r="B16">
+        <v>681902000.0</v>
+      </c>
+      <c r="C16">
+        <v>764170000.0</v>
+      </c>
+      <c r="D16">
+        <v>433029000.0</v>
+      </c>
+      <c r="E16">
+        <v>291359000.0</v>
+      </c>
+      <c r="F16">
+        <v>2021689000.0</v>
+      </c>
+      <c r="G16">
+        <v>537703000.0</v>
+      </c>
+      <c r="H16">
+        <v>167256000.0</v>
+      </c>
+      <c r="I16">
+        <v>196552000.0</v>
+      </c>
+      <c r="J16">
+        <v>153323000.0</v>
+      </c>
+      <c r="K16">
+        <v>198802000.0</v>
+      </c>
+      <c r="L16">
+        <v>94157000.0</v>
+      </c>
+      <c r="M16">
+        <v>100696000.0</v>
+      </c>
+      <c r="N16">
+        <v>210569000.0</v>
+      </c>
+      <c r="O16">
+        <v>116370000.0</v>
+      </c>
+      <c r="P16">
+        <v>188143000.0</v>
+      </c>
+      <c r="Q16">
+        <v>293668000.0</v>
+      </c>
+      <c r="R16">
+        <v>106966000.0</v>
+      </c>
+      <c r="S16">
+        <v>42647000.0</v>
+      </c>
+      <c r="T16">
+        <v>153649000.0</v>
+      </c>
+      <c r="U16">
+        <v>50293000.0</v>
+      </c>
+      <c r="V16">
+        <v>118911000.0</v>
+      </c>
+      <c r="W16">
+        <v>28480100.0</v>
+      </c>
+      <c r="X16">
+        <v>26488177.0</v>
+      </c>
+      <c r="Y16">
+        <v>72485483.0</v>
+      </c>
+      <c r="Z16">
+        <v>84236186.0</v>
+      </c>
+      <c r="AA16">
+        <v>84266973.0</v>
+      </c>
+      <c r="AB16">
+        <v>74179316.0</v>
+      </c>
+      <c r="AC16">
+        <v>43951018.0</v>
+      </c>
+      <c r="AD16">
+        <v>46722054.0</v>
+      </c>
+      <c r="AE16">
+        <v>9261035.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" t="s">
+        <v>218</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" t="s">
+        <v>219</v>
+      </c>
+      <c r="B18">
+        <v>181530000.0</v>
+      </c>
+      <c r="C18">
+        <v>239925000.0</v>
+      </c>
+      <c r="D18">
+        <v>261682000.0</v>
+      </c>
+      <c r="E18">
+        <v>214710000.0</v>
+      </c>
+      <c r="F18">
+        <v>158075000.0</v>
+      </c>
+      <c r="G18">
+        <v>133255000.0</v>
+      </c>
+      <c r="H18">
+        <v>86120000.0</v>
+      </c>
+      <c r="I18">
+        <v>105773000.0</v>
+      </c>
+      <c r="J18">
+        <v>43245000.0</v>
+      </c>
+      <c r="K18">
+        <v>80025000.0</v>
+      </c>
+      <c r="L18">
+        <v>45076000.0</v>
+      </c>
+      <c r="M18">
+        <v>29593000.0</v>
+      </c>
+      <c r="N18">
+        <v>27970000.0</v>
+      </c>
+      <c r="O18">
+        <v>32698000.0</v>
+      </c>
+      <c r="P18">
+        <v>26221000.0</v>
+      </c>
+      <c r="Q18">
+        <v>48267000.0</v>
+      </c>
+      <c r="R18">
+        <v>28196000.0</v>
+      </c>
+      <c r="S18">
+        <v>12823000.0</v>
+      </c>
+      <c r="T18">
+        <v>21838000.0</v>
+      </c>
+      <c r="U18">
+        <v>10171000.0</v>
+      </c>
+      <c r="V18">
+        <v>12658000.0</v>
+      </c>
+      <c r="W18">
+        <v>13358833.0</v>
+      </c>
+      <c r="X18">
+        <v>15026364.0</v>
+      </c>
+      <c r="Y18">
+        <v>10891874.0</v>
+      </c>
+      <c r="Z18">
+        <v>-4288361.0</v>
+      </c>
+      <c r="AA18">
+        <v>6014327.0</v>
+      </c>
+      <c r="AB18">
+        <v>8593713.0</v>
+      </c>
+      <c r="AC18">
+        <v>-2944431.0</v>
+      </c>
+      <c r="AD18">
+        <v>-688546.0</v>
+      </c>
+      <c r="AE18">
+        <v>1533349.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" t="s">
+        <v>220</v>
+      </c>
+      <c r="B19">
+        <v>-875244000.0</v>
+      </c>
+      <c r="C19">
+        <v>-796871000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1390358000.0</v>
+      </c>
+      <c r="E19">
+        <v>-1388403000.0</v>
+      </c>
+      <c r="F19">
+        <v>-248989000.0</v>
+      </c>
+      <c r="G19">
+        <v>-768555000.0</v>
+      </c>
+      <c r="H19">
+        <v>-356937000.0</v>
+      </c>
+      <c r="I19">
+        <v>-339415000.0</v>
+      </c>
+      <c r="J19">
+        <v>-314153000.0</v>
+      </c>
+      <c r="K19">
+        <v>-377463000.0</v>
+      </c>
+      <c r="L19">
+        <v>-341401000.0</v>
+      </c>
+      <c r="M19">
+        <v>-250603000.0</v>
+      </c>
+      <c r="N19">
+        <v>219089000.0</v>
+      </c>
+      <c r="O19">
+        <v>-151091000.0</v>
+      </c>
+      <c r="P19">
+        <v>-263086000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" t="s">
+        <v>221</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>71988000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" t="s">
+        <v>222</v>
+      </c>
+      <c r="B21">
+        <v>43647000.0</v>
+      </c>
+      <c r="C21">
+        <v>-17008000.0</v>
+      </c>
+      <c r="D21">
+        <v>-126290000.0</v>
+      </c>
+      <c r="E21">
+        <v>-29744000.0</v>
+      </c>
+      <c r="F21">
+        <v>2782000.0</v>
+      </c>
+      <c r="G21">
+        <v>35909000.0</v>
+      </c>
+      <c r="H21">
+        <v>41722000.0</v>
+      </c>
+      <c r="I21">
+        <v>-132724000.0</v>
+      </c>
+      <c r="J21">
+        <v>91947000.0</v>
+      </c>
+      <c r="K21">
+        <v>-54613000.0</v>
+      </c>
+      <c r="L21">
+        <v>-3557000.0</v>
+      </c>
+      <c r="M21">
+        <v>119552000.0</v>
+      </c>
+      <c r="N21">
+        <v>-56133000.0</v>
+      </c>
+      <c r="O21">
+        <v>68480000.0</v>
+      </c>
+      <c r="P21">
+        <v>10230000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" t="s">
+        <v>185</v>
+      </c>
+      <c r="B22">
+        <v>201374000.0</v>
+      </c>
+      <c r="C22">
+        <v>185266000.0</v>
+      </c>
+      <c r="D22">
+        <v>194059000.0</v>
+      </c>
+      <c r="E22">
+        <v>203043000.0</v>
+      </c>
+      <c r="F22">
+        <v>133055000.0</v>
+      </c>
+      <c r="G22">
+        <v>74384000.0</v>
+      </c>
+      <c r="H22">
+        <v>92739000.0</v>
+      </c>
+      <c r="I22">
+        <v>89217000.0</v>
+      </c>
+      <c r="J22">
+        <v>48190000.0</v>
+      </c>
+      <c r="K22">
+        <v>48837000.0</v>
+      </c>
+      <c r="L22">
+        <v>38450000.0</v>
+      </c>
+      <c r="M22">
+        <v>27173000.0</v>
+      </c>
+      <c r="N22">
+        <v>33104000.0</v>
+      </c>
+      <c r="O22">
+        <v>28296000.0</v>
+      </c>
+      <c r="P22">
+        <v>25423000.0</v>
+      </c>
+      <c r="Q22">
+        <v>5573000.0</v>
+      </c>
+      <c r="R22">
+        <v>-47955000.0</v>
+      </c>
+      <c r="S22">
+        <v>1848000.0</v>
+      </c>
+      <c r="T22">
+        <v>17578000.0</v>
+      </c>
+      <c r="U22">
+        <v>15472000.0</v>
+      </c>
+      <c r="V22">
+        <v>11295000.0</v>
+      </c>
+      <c r="W22">
+        <v>8214527.0</v>
+      </c>
+      <c r="X22">
+        <v>6925219.0</v>
+      </c>
+      <c r="Y22">
+        <v>5001480.0</v>
+      </c>
+      <c r="Z22">
+        <v>-2534691.0</v>
+      </c>
+      <c r="AA22">
+        <v>5201446.0</v>
+      </c>
+      <c r="AB22">
+        <v>3706292.0</v>
+      </c>
+      <c r="AC22">
+        <v>3010774.0</v>
+      </c>
+      <c r="AD22">
+        <v>2222544.0</v>
+      </c>
+      <c r="AE22">
+        <v>1701952.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" t="s">
+        <v>223</v>
+      </c>
+      <c r="B23">
+        <v>822508000.0</v>
+      </c>
+      <c r="C23">
+        <v>970561000.0</v>
+      </c>
+      <c r="D23">
+        <v>1348622000.0</v>
+      </c>
+      <c r="E23">
+        <v>-412876000.0</v>
+      </c>
+      <c r="F23">
+        <v>516000.0</v>
+      </c>
+      <c r="G23">
+        <v>78000.0</v>
+      </c>
+      <c r="H23">
+        <v>-212000.0</v>
+      </c>
+      <c r="I23">
+        <v>428995000.0</v>
+      </c>
+      <c r="J23">
+        <v>154976000.0</v>
+      </c>
+      <c r="K23">
+        <v>447894000.0</v>
+      </c>
+      <c r="L23">
+        <v>292338000.0</v>
+      </c>
+      <c r="M23">
+        <v>-43918000.0</v>
+      </c>
+      <c r="N23">
+        <v>-51115000.0</v>
+      </c>
+      <c r="O23">
+        <v>-165924000.0</v>
+      </c>
+      <c r="P23">
+        <v>-170565000.0</v>
+      </c>
+      <c r="Q23">
+        <v>356168000.0</v>
+      </c>
+      <c r="R23">
+        <v>85566000.0</v>
+      </c>
+      <c r="S23">
+        <v>279904000.0</v>
+      </c>
+      <c r="T23">
+        <v>118786000.0</v>
+      </c>
+      <c r="U23">
+        <v>42001000.0</v>
+      </c>
+      <c r="V23">
+        <v>176616000.0</v>
+      </c>
+      <c r="W23">
+        <v>143228135.0</v>
+      </c>
+      <c r="X23">
+        <v>78572000.0</v>
+      </c>
+      <c r="Y23">
+        <v>60223365.0</v>
+      </c>
+      <c r="Z23">
+        <v>79284683.0</v>
+      </c>
+      <c r="AA23">
+        <v>87553060.0</v>
+      </c>
+      <c r="AB23">
+        <v>109125557.0</v>
+      </c>
+      <c r="AC23">
+        <v>80879536.0</v>
+      </c>
+      <c r="AD23">
+        <v>95339545.0</v>
+      </c>
+      <c r="AE23">
+        <v>1094280.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" t="s">
+        <v>224</v>
+      </c>
+      <c r="B24">
+        <v>-468757000.0</v>
+      </c>
+      <c r="C24">
+        <v>-352925000.0</v>
+      </c>
+      <c r="D24">
+        <v>-1187287000.0</v>
+      </c>
+      <c r="E24">
+        <v>6549000.0</v>
+      </c>
+      <c r="F24">
+        <v>228375000.0</v>
+      </c>
+      <c r="G24">
+        <v>67985000.0</v>
+      </c>
+      <c r="H24">
+        <v>-15246000.0</v>
+      </c>
+      <c r="I24">
+        <v>-247040000.0</v>
+      </c>
+      <c r="J24">
+        <v>-270291000.0</v>
+      </c>
+      <c r="K24">
+        <v>-306121000.0</v>
+      </c>
+      <c r="L24">
+        <v>-284064000.0</v>
+      </c>
+      <c r="M24">
+        <v>-200962000.0</v>
+      </c>
+      <c r="N24">
+        <v>62066000.0</v>
+      </c>
+      <c r="O24">
+        <v>29657000.0</v>
+      </c>
+      <c r="P24">
+        <v>15061000.0</v>
+      </c>
+      <c r="Q24">
+        <v>17236000.0</v>
+      </c>
+      <c r="R24">
+        <v>107345000.0</v>
+      </c>
+      <c r="S24">
+        <v>-361998000.0</v>
+      </c>
+      <c r="T24">
+        <v>-186582000.0</v>
+      </c>
+      <c r="U24">
+        <v>-144652000.0</v>
+      </c>
+      <c r="V24">
+        <v>-103810000.0</v>
+      </c>
+      <c r="W24">
+        <v>-115887133.0</v>
+      </c>
+      <c r="X24">
+        <v>-114221000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-84751097.0</v>
+      </c>
+      <c r="Z24">
+        <v>-87486759.0</v>
+      </c>
+      <c r="AA24">
+        <v>-75640938.0</v>
+      </c>
+      <c r="AB24">
+        <v>75865876.0</v>
+      </c>
+      <c r="AC24">
+        <v>61853305.0</v>
+      </c>
+      <c r="AD24">
+        <v>10966898.0</v>
+      </c>
+      <c r="AE24">
+        <v>10116843.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" t="s">
+        <v>225</v>
+      </c>
+      <c r="B25">
+        <v>23850000.0</v>
+      </c>
+      <c r="C25">
+        <v>23331000.0</v>
+      </c>
+      <c r="D25">
+        <v>42504000.0</v>
+      </c>
+      <c r="E25">
+        <v>10877000.0</v>
+      </c>
+      <c r="F25">
+        <v>26292000.0</v>
+      </c>
+      <c r="G25">
+        <v>58808000.0</v>
+      </c>
+      <c r="H25">
+        <v>-5852000.0</v>
+      </c>
+      <c r="I25">
+        <v>9694000.0</v>
+      </c>
+      <c r="J25">
+        <v>13708000.0</v>
+      </c>
+      <c r="K25">
+        <v>-9613000.0</v>
+      </c>
+      <c r="L25">
+        <v>-6874000.0</v>
+      </c>
+      <c r="M25">
+        <v>-3223000.0</v>
+      </c>
+      <c r="N25">
+        <v>-481000.0</v>
+      </c>
+      <c r="O25">
+        <v>-496000.0</v>
+      </c>
+      <c r="P25">
+        <v>9762000.0</v>
+      </c>
+      <c r="Q25">
+        <v>33705000.0</v>
+      </c>
+      <c r="R25">
+        <v>87716000.0</v>
+      </c>
+      <c r="S25">
+        <v>28365000.0</v>
+      </c>
+      <c r="T25">
+        <v>3311000.0</v>
+      </c>
+      <c r="U25">
+        <v>1740000.0</v>
+      </c>
+      <c r="V25">
+        <v>2628000.0</v>
+      </c>
+      <c r="W25">
+        <v>4288642.0</v>
+      </c>
+      <c r="X25">
+        <v>7109000.0</v>
+      </c>
+      <c r="Y25">
+        <v>5292281.0</v>
+      </c>
+      <c r="Z25">
+        <v>493966.0</v>
+      </c>
+      <c r="AA25">
+        <v>1912720.0</v>
+      </c>
+      <c r="AB25">
+        <v>5505425.0</v>
+      </c>
+      <c r="AC25">
+        <v>-4550279.0</v>
+      </c>
+      <c r="AD25">
+        <v>-727732.0</v>
+      </c>
+      <c r="AE25">
+        <v>408389.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B26">
+        <v>-14145000.0</v>
+      </c>
+      <c r="C26">
+        <v>-29641000.0</v>
+      </c>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
+        <v>-32923000.0</v>
+      </c>
+      <c r="F26">
+        <v>-60589000.0</v>
+      </c>
+      <c r="G26">
+        <v>-15347000.0</v>
+      </c>
+      <c r="H26">
+        <v>-15526000.0</v>
+      </c>
+      <c r="I26">
+        <v>-19387000.0</v>
+      </c>
+      <c r="J26">
+        <v>-16636000.0</v>
+      </c>
+      <c r="K26">
+        <v>-4889000.0</v>
+      </c>
+      <c r="L26">
+        <v>1238981000.0</v>
+      </c>
+      <c r="M26">
+        <v>-1006000.0</v>
+      </c>
+      <c r="N26">
+        <v>-1006000.0</v>
+      </c>
+      <c r="O26">
+        <v>-35000000.0</v>
+      </c>
+      <c r="P26">
+        <v>-138496000.0</v>
+      </c>
+      <c r="Q26">
+        <v>489080000.0</v>
+      </c>
+      <c r="R26">
+        <v>-130000.0</v>
+      </c>
+      <c r="S26">
+        <v>2769459000.0</v>
+      </c>
+      <c r="T26">
+        <v>-1743000.0</v>
+      </c>
+      <c r="U26">
+        <v>780604000.0</v>
+      </c>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>-390000.0</v>
+      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" t="s">
+        <v>227</v>
+      </c>
+      <c r="B27">
+        <v>13491000.0</v>
+      </c>
+      <c r="C27">
+        <v>10872000.0</v>
+      </c>
+      <c r="D27">
+        <v>10146000.0</v>
+      </c>
+      <c r="E27">
+        <v>8006000.0</v>
+      </c>
+      <c r="F27">
+        <v>6017000.0</v>
+      </c>
+      <c r="G27">
+        <v>4178000.0</v>
+      </c>
+      <c r="H27">
+        <v>4032000.0</v>
+      </c>
+      <c r="I27">
+        <v>3452000.0</v>
+      </c>
+      <c r="J27">
+        <v>3427000.0</v>
+      </c>
+      <c r="K27">
+        <v>3367000.0</v>
+      </c>
+      <c r="L27">
+        <v>3601000.0</v>
+      </c>
+      <c r="M27">
+        <v>2950000.0</v>
+      </c>
+      <c r="N27">
+        <v>5048000.0</v>
+      </c>
+      <c r="O27">
+        <v>2537000.0</v>
+      </c>
+      <c r="P27">
+        <v>1466000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1947000.0</v>
+      </c>
+      <c r="R27">
+        <v>2202000.0</v>
+      </c>
+      <c r="S27">
+        <v>3255000.0</v>
+      </c>
+      <c r="T27">
+        <v>-381000.0</v>
+      </c>
+      <c r="U27">
+        <v>-525000.0</v>
+      </c>
+      <c r="V27">
+        <v>649000.0</v>
+      </c>
+      <c r="W27">
+        <v>233568000.0</v>
+      </c>
+      <c r="X27">
+        <v>288727000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27">
+        <v>-2362097.0</v>
+      </c>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" t="s">
+        <v>228</v>
+      </c>
+      <c r="B28">
+        <v>803167000.0</v>
+      </c>
+      <c r="C28">
+        <v>880612000.0</v>
+      </c>
+      <c r="D28">
+        <v>1181214000.0</v>
+      </c>
+      <c r="E28">
+        <v>-563186000.0</v>
+      </c>
+      <c r="F28">
+        <v>1346525000.0</v>
+      </c>
+      <c r="G28">
+        <v>937762000.0</v>
+      </c>
+      <c r="H28">
+        <v>256767000.0</v>
+      </c>
+      <c r="I28">
+        <v>266039000.0</v>
+      </c>
+      <c r="J28">
+        <v>221174000.0</v>
+      </c>
+      <c r="K28">
+        <v>380181000.0</v>
+      </c>
+      <c r="L28">
+        <v>283524000.0</v>
+      </c>
+      <c r="M28">
+        <v>71459000.0</v>
+      </c>
+      <c r="N28">
+        <v>-111193000.0</v>
+      </c>
+      <c r="O28">
+        <v>-102864000.0</v>
+      </c>
+      <c r="P28">
+        <v>-133050000.0</v>
+      </c>
+      <c r="Q28">
+        <v>425375000.0</v>
+      </c>
+      <c r="R28">
+        <v>102008000.0</v>
+      </c>
+      <c r="S28">
+        <v>305443000.0</v>
+      </c>
+      <c r="T28">
+        <v>229367000.0</v>
+      </c>
+      <c r="U28">
+        <v>36990000.0</v>
+      </c>
+      <c r="V28">
+        <v>205911000.0</v>
+      </c>
+      <c r="W28">
+        <v>144671225.0</v>
+      </c>
+      <c r="X28">
+        <v>71244757.0</v>
+      </c>
+      <c r="Y28">
+        <v>80894049.0</v>
+      </c>
+      <c r="Z28">
+        <v>84198543.0</v>
+      </c>
+      <c r="AA28">
+        <v>86736323.0</v>
+      </c>
+      <c r="AB28">
+        <v>122838983.0</v>
+      </c>
+      <c r="AC28">
+        <v>81030008.0</v>
+      </c>
+      <c r="AD28">
+        <v>104134074.0</v>
+      </c>
+      <c r="AE28">
+        <v>29093757.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" t="s">
+        <v>229</v>
+      </c>
+      <c r="B29">
+        <v>193515000.0</v>
+      </c>
+      <c r="C29">
+        <v>247400000.0</v>
+      </c>
+      <c r="D29">
+        <v>268238000.0</v>
+      </c>
+      <c r="E29">
+        <v>216640000.0</v>
+      </c>
+      <c r="F29">
+        <v>160575000.0</v>
+      </c>
+      <c r="G29">
+        <v>135514000.0</v>
+      </c>
+      <c r="H29">
+        <v>92457000.0</v>
+      </c>
+      <c r="I29">
+        <v>108808000.0</v>
+      </c>
+      <c r="J29">
+        <v>45791000.0</v>
+      </c>
+      <c r="K29">
+        <v>82521000.0</v>
+      </c>
+      <c r="L29">
+        <v>47187000.0</v>
+      </c>
+      <c r="M29">
+        <v>31494000.0</v>
+      </c>
+      <c r="N29">
+        <v>29308000.0</v>
+      </c>
+      <c r="O29">
+        <v>37373000.0</v>
+      </c>
+      <c r="P29">
+        <v>27131000.0</v>
+      </c>
+      <c r="Q29">
+        <v>49224000.0</v>
+      </c>
+      <c r="R29">
+        <v>28748000.0</v>
+      </c>
+      <c r="S29">
+        <v>20290000.0</v>
+      </c>
+      <c r="T29">
+        <v>25217000.0</v>
+      </c>
+      <c r="U29">
+        <v>17762000.0</v>
+      </c>
+      <c r="V29">
+        <v>16163000.0</v>
+      </c>
+      <c r="W29">
+        <v>15081657.0</v>
+      </c>
+      <c r="X29">
+        <v>15979694.0</v>
+      </c>
+      <c r="Y29">
+        <v>11424203.0</v>
+      </c>
+      <c r="Z29">
+        <v>-1420178.0</v>
+      </c>
+      <c r="AA29">
+        <v>8032985.0</v>
+      </c>
+      <c r="AB29">
+        <v>9495526.0</v>
+      </c>
+      <c r="AC29">
+        <v>-1718695.0</v>
+      </c>
+      <c r="AD29">
+        <v>832017.0</v>
+      </c>
+      <c r="AE29">
+        <v>2082568.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" t="s">
+        <v>230</v>
+      </c>
+      <c r="B30">
+        <v>-1078950000.0</v>
+      </c>
+      <c r="C30">
+        <v>-796871000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1307782000.0</v>
+      </c>
+      <c r="E30">
+        <v>-1383784000.0</v>
+      </c>
+      <c r="F30">
+        <v>-23114000.0</v>
+      </c>
+      <c r="G30">
+        <v>-702829000.0</v>
+      </c>
+      <c r="H30">
+        <v>-378520000.0</v>
+      </c>
+      <c r="I30">
+        <v>-331618000.0</v>
+      </c>
+      <c r="J30">
+        <v>-312444000.0</v>
+      </c>
+      <c r="K30">
+        <v>-358057000.0</v>
+      </c>
+      <c r="L30">
+        <v>-337250000.0</v>
+      </c>
+      <c r="M30">
+        <v>-212826000.0</v>
+      </c>
+      <c r="N30">
+        <v>176084000.0</v>
+      </c>
+      <c r="O30">
+        <v>-6282000.0</v>
+      </c>
+      <c r="P30">
+        <v>394000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-287897000.0</v>
+      </c>
+      <c r="R30">
+        <v>-66437000.0</v>
+      </c>
+      <c r="S30">
+        <v>-436735000.0</v>
+      </c>
+      <c r="T30">
+        <v>-151228000.0</v>
+      </c>
+      <c r="U30">
+        <v>-123371000.0</v>
+      </c>
+      <c r="V30">
+        <v>-131643000.0</v>
+      </c>
+      <c r="W30">
+        <v>-157760959.0</v>
+      </c>
+      <c r="X30">
+        <v>-133222000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-104068955.0</v>
+      </c>
+      <c r="Z30">
+        <v>-82818549.0</v>
+      </c>
+      <c r="AA30">
+        <v>-84672723.0</v>
+      </c>
+      <c r="AB30">
+        <v>-107783240.0</v>
+      </c>
+      <c r="AC30">
+        <v>-82082349.0</v>
+      </c>
+      <c r="AD30">
+        <v>-90755072.0</v>
+      </c>
+      <c r="AE30">
+        <v>-30025094.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DB30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:106">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
+        <v>98</v>
+      </c>
+      <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
+        <v>101</v>
+      </c>
+      <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>104</v>
+      </c>
+      <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
+        <v>107</v>
+      </c>
+      <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="2" spans="1:106">
+      <c r="A2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B2">
+        <v>681902000.0</v>
+      </c>
+      <c r="C2">
+        <v>471955000.0</v>
+      </c>
+      <c r="D2">
+        <v>491520000.0</v>
+      </c>
+      <c r="E2">
+        <v>481670000.0</v>
+      </c>
+      <c r="F2">
+        <v>764170000.0</v>
+      </c>
+      <c r="G2">
+        <v>426380000.0</v>
+      </c>
+      <c r="H2">
+        <v>392775000.0</v>
+      </c>
+      <c r="I2">
+        <v>369420000.0</v>
+      </c>
+      <c r="J2">
+        <v>433029000.0</v>
+      </c>
+      <c r="K2">
+        <v>370698000.0</v>
+      </c>
+      <c r="L2">
+        <v>322023000.0</v>
+      </c>
+      <c r="M2">
+        <v>285083000.0</v>
+      </c>
+      <c r="N2">
+        <v>291359000.0</v>
+      </c>
+      <c r="O2">
+        <v>744876000.0</v>
+      </c>
+      <c r="P2">
+        <v>944804000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1981320000.0</v>
+      </c>
+      <c r="R2">
+        <v>2021689000.0</v>
+      </c>
+      <c r="S2">
+        <v>1389287000.0</v>
+      </c>
+      <c r="T2">
+        <v>1008991000.0</v>
+      </c>
+      <c r="U2">
+        <v>883815000.0</v>
+      </c>
+      <c r="V2">
+        <v>537703000.0</v>
+      </c>
+      <c r="W2">
+        <v>392215000.0</v>
+      </c>
+      <c r="X2">
+        <v>348727000.0</v>
+      </c>
+      <c r="Y2">
+        <v>183683000.0</v>
+      </c>
+      <c r="Z2">
+        <v>167256000.0</v>
+      </c>
+      <c r="AA2">
+        <v>256502000.0</v>
+      </c>
+      <c r="AB2">
+        <v>189400000.0</v>
+      </c>
+      <c r="AC2">
+        <v>221482000.0</v>
+      </c>
+      <c r="AD2">
+        <v>196552000.0</v>
+      </c>
+      <c r="AE2">
+        <v>156065000.0</v>
+      </c>
+      <c r="AF2">
+        <v>177257000.0</v>
+      </c>
+      <c r="AG2">
+        <v>143101000.0</v>
+      </c>
+      <c r="AH2">
+        <v>153323000.0</v>
+      </c>
+      <c r="AI2">
+        <v>183108000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>117764000.0</v>
+      </c>
+      <c r="AK2">
+        <v>209001000.0</v>
+      </c>
+      <c r="AL2">
+        <v>198802000.0</v>
+      </c>
+      <c r="AM2">
+        <v>118499000.0</v>
+      </c>
+      <c r="AN2">
+        <v>110296000.0</v>
+      </c>
+      <c r="AO2">
+        <v>106233000.0</v>
+      </c>
+      <c r="AP2">
+        <v>94157000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>126890000.0</v>
+      </c>
+      <c r="AR2">
+        <v>99796000.0</v>
+      </c>
+      <c r="AS2">
+        <v>99333000.0</v>
+      </c>
+      <c r="AT2">
+        <v>100696000.0</v>
+      </c>
+      <c r="AU2">
+        <v>123812000.0</v>
+      </c>
+      <c r="AV2">
+        <v>122429000.0</v>
+      </c>
+      <c r="AW2">
+        <v>137651000.0</v>
+      </c>
+      <c r="AX2">
+        <v>210569000.0</v>
+      </c>
+      <c r="AY2">
+        <v>101240000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>98336000.0</v>
+      </c>
+      <c r="BA2">
+        <v>121451000.0</v>
+      </c>
+      <c r="BB2">
+        <v>116370000.0</v>
+      </c>
+      <c r="BC2">
+        <v>85675000.0</v>
+      </c>
+      <c r="BD2">
+        <v>75977000.0</v>
+      </c>
+      <c r="BE2">
+        <v>175170000.0</v>
+      </c>
+      <c r="BF2">
+        <v>188143000.0</v>
+      </c>
+      <c r="BG2">
+        <v>267373000.0</v>
+      </c>
+      <c r="BH2">
+        <v>198052000.0</v>
+      </c>
+      <c r="BI2">
+        <v>205811000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>293668000.0</v>
+      </c>
+      <c r="BK2">
+        <v>58312000.0</v>
+      </c>
+      <c r="BL2">
+        <v>80088000.0</v>
+      </c>
+      <c r="BM2">
+        <v>141569000.0</v>
+      </c>
+      <c r="BN2">
+        <v>106966000.0</v>
+      </c>
+      <c r="BO2">
+        <v>96941000.0</v>
+      </c>
+      <c r="BP2">
+        <v>48635000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>51037000.0</v>
+      </c>
+      <c r="BR2">
+        <v>42646000.0</v>
+      </c>
+      <c r="BS2">
+        <v>42537000.0</v>
+      </c>
+      <c r="BT2">
+        <v>83640000.0</v>
+      </c>
+      <c r="BU2">
+        <v>71497000.0</v>
+      </c>
+      <c r="BV2">
+        <v>153649000.0</v>
+      </c>
+      <c r="BW2">
+        <v>51278000.0</v>
+      </c>
+      <c r="BX2">
+        <v>48161000.0</v>
+      </c>
+      <c r="BY2">
+        <v>49982000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>50293000.0</v>
+      </c>
+      <c r="CA2">
+        <v>62686000.0</v>
+      </c>
+      <c r="CB2">
+        <v>53704000.0</v>
+      </c>
+      <c r="CC2">
+        <v>48728000.0</v>
+      </c>
+      <c r="CD2">
+        <v>118911000.0</v>
+      </c>
+      <c r="CE2">
+        <v>83924000.0</v>
+      </c>
+      <c r="CF2">
+        <v>78399000.0</v>
+      </c>
+      <c r="CG2">
+        <v>32226000.0</v>
+      </c>
+      <c r="CH2">
+        <v>28480000.0</v>
+      </c>
+      <c r="CI2">
+        <v>68170448.0</v>
+      </c>
+      <c r="CJ2">
+        <v>44274867.0</v>
+      </c>
+      <c r="CK2">
+        <v>68009586.0</v>
+      </c>
+      <c r="CL2">
+        <v>26488000.0</v>
+      </c>
+      <c r="CM2">
+        <v>40606651.0</v>
+      </c>
+      <c r="CN2">
+        <v>54533664.0</v>
+      </c>
+      <c r="CO2">
+        <v>73361530.0</v>
+      </c>
+      <c r="CP2">
+        <v>72485483.0</v>
+      </c>
+      <c r="CQ2">
+        <v>93002379.0</v>
+      </c>
+      <c r="CR2">
+        <v>45455519.0</v>
+      </c>
+      <c r="CS2">
+        <v>37616772.0</v>
+      </c>
+      <c r="CT2">
+        <v>84236186.0</v>
+      </c>
+      <c r="CU2">
+        <v>104329727.0</v>
+      </c>
+      <c r="CV2">
+        <v>67116915.0</v>
+      </c>
+      <c r="CW2">
+        <v>63338952.0</v>
+      </c>
+      <c r="CX2">
+        <v>84266973.0</v>
+      </c>
+      <c r="CY2">
+        <v>77193046.0</v>
+      </c>
+      <c r="CZ2">
+        <v>63459408.0</v>
+      </c>
+      <c r="DA2">
+        <v>63096993.0</v>
+      </c>
+      <c r="DB2">
+        <v>69623216.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:106">
+      <c r="A3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B3">
+        <v>1024000</v>
+      </c>
+      <c r="C3">
+        <v>3021000</v>
+      </c>
+      <c r="D3">
+        <v>2243000</v>
+      </c>
+      <c r="E3">
+        <v>2320000</v>
+      </c>
+      <c r="F3">
+        <v>4401000</v>
+      </c>
+      <c r="G3">
+        <v>1881000</v>
+      </c>
+      <c r="H3">
+        <v>853000</v>
+      </c>
+      <c r="I3">
+        <v>1787000</v>
+      </c>
+      <c r="J3">
+        <v>2954000</v>
+      </c>
+      <c r="K3">
+        <v>4363000</v>
+      </c>
+      <c r="L3">
+        <v>590000</v>
+      </c>
+      <c r="M3">
+        <v>922000</v>
+      </c>
+      <c r="N3">
+        <v>681000</v>
+      </c>
+      <c r="O3">
+        <v>609000</v>
+      </c>
+      <c r="P3">
+        <v>317000</v>
+      </c>
+      <c r="Q3">
+        <v>547000</v>
+      </c>
+      <c r="R3">
+        <v>457000</v>
+      </c>
+      <c r="S3">
+        <v>865000</v>
+      </c>
+      <c r="T3">
+        <v>788000</v>
+      </c>
+      <c r="U3">
+        <v>358000</v>
+      </c>
+      <c r="V3">
+        <v>489000</v>
+      </c>
+      <c r="W3">
+        <v>626000</v>
+      </c>
+      <c r="X3">
+        <v>101000</v>
+      </c>
+      <c r="Y3">
+        <v>614000</v>
+      </c>
+      <c r="Z3">
+        <v>918000</v>
+      </c>
+      <c r="AA3">
+        <v>2329000</v>
+      </c>
+      <c r="AB3">
+        <v>1772000</v>
+      </c>
+      <c r="AC3">
+        <v>968000</v>
+      </c>
+      <c r="AD3">
+        <v>1268000</v>
+      </c>
+      <c r="AE3">
+        <v>666000</v>
+      </c>
+      <c r="AF3">
+        <v>454000</v>
+      </c>
+      <c r="AG3">
+        <v>1545000</v>
+      </c>
+      <c r="AH3">
+        <v>370000</v>
+      </c>
+      <c r="AI3">
+        <v>682000</v>
+      </c>
+      <c r="AJ3">
+        <v>724000</v>
+      </c>
+      <c r="AK3">
+        <v>893000</v>
+      </c>
+      <c r="AL3">
+        <v>247000</v>
+      </c>
+      <c r="AM3">
+        <v>1212000</v>
+      </c>
+      <c r="AN3">
+        <v>544000</v>
+      </c>
+      <c r="AO3">
+        <v>235000</v>
+      </c>
+      <c r="AP3">
+        <v>505000</v>
+      </c>
+      <c r="AQ3">
+        <v>959000</v>
+      </c>
+      <c r="AR3">
+        <v>169000</v>
+      </c>
+      <c r="AS3">
+        <v>335000</v>
+      </c>
+      <c r="AT3">
+        <v>648000</v>
+      </c>
+      <c r="AU3">
+        <v>345000</v>
+      </c>
+      <c r="AV3">
+        <v>728000</v>
+      </c>
+      <c r="AW3">
+        <v>447000</v>
+      </c>
+      <c r="AX3">
+        <v>381000</v>
+      </c>
+      <c r="AY3">
+        <v>216000</v>
+      </c>
+      <c r="AZ3">
+        <v>288000</v>
+      </c>
+      <c r="BA3">
+        <v>333000</v>
+      </c>
+      <c r="BB3">
+        <v>501000</v>
+      </c>
+      <c r="BC3">
+        <v>242000</v>
+      </c>
+      <c r="BD3">
+        <v>529000</v>
+      </c>
+      <c r="BE3">
+        <v>759000</v>
+      </c>
+      <c r="BF3">
+        <v>3145000</v>
+      </c>
+      <c r="BG3">
+        <v>16399000</v>
+      </c>
+      <c r="BH3">
+        <v>107000</v>
+      </c>
+      <c r="BI3">
+        <v>97000</v>
+      </c>
+      <c r="BJ3">
+        <v>212000</v>
+      </c>
+      <c r="BK3">
+        <v>152000</v>
+      </c>
+      <c r="BL3">
+        <v>529000</v>
+      </c>
+      <c r="BM3">
+        <v>178000</v>
+      </c>
+      <c r="BN3">
+        <v>98000</v>
+      </c>
+      <c r="BO3">
+        <v>151000</v>
+      </c>
+      <c r="BP3">
+        <v>67000</v>
+      </c>
+      <c r="BQ3">
+        <v>140000</v>
+      </c>
+      <c r="BR3">
+        <v>194000</v>
+      </c>
+      <c r="BS3">
+        <v>987000</v>
+      </c>
+      <c r="BT3">
+        <v>4089000</v>
+      </c>
+      <c r="BU3">
+        <v>7244000</v>
+      </c>
+      <c r="BV3">
+        <v>3325000</v>
+      </c>
+      <c r="BW3">
+        <v>394000</v>
+      </c>
+      <c r="BX3">
+        <v>334000</v>
+      </c>
+      <c r="BY3">
+        <v>655000</v>
+      </c>
+      <c r="BZ3">
+        <v>1996000</v>
+      </c>
+      <c r="CA3">
+        <v>2548000</v>
+      </c>
+      <c r="CB3">
+        <v>635000</v>
+      </c>
+      <c r="CC3">
+        <v>699000</v>
+      </c>
+      <c r="CD3">
+        <v>3709000</v>
+      </c>
+      <c r="CE3">
+        <v>642000</v>
+      </c>
+      <c r="CF3">
+        <v>829000</v>
+      </c>
+      <c r="CG3">
+        <v>1408000</v>
+      </c>
+      <c r="CH3">
+        <v>626000</v>
+      </c>
+      <c r="CI3">
+        <v>1220612</v>
+      </c>
+      <c r="CJ3">
+        <v>250491</v>
+      </c>
+      <c r="CK3">
+        <v>93509</v>
+      </c>
+      <c r="CL3">
+        <v>158000</v>
+      </c>
+      <c r="CM3">
+        <v>316747</v>
+      </c>
+      <c r="CN3">
+        <v>512313</v>
+      </c>
+      <c r="CO3">
+        <v>44853</v>
+      </c>
+      <c r="CP3">
+        <v>79417</v>
+      </c>
+      <c r="CQ3">
+        <v>60289</v>
+      </c>
+      <c r="CR3">
+        <v>147338</v>
+      </c>
+      <c r="CS3">
+        <v>46827</v>
+      </c>
+      <c r="CT3">
+        <v>277875</v>
+      </c>
+      <c r="CU3">
+        <v>778965</v>
+      </c>
+      <c r="CV3">
+        <v>666136</v>
+      </c>
+      <c r="CW3">
+        <v>869301</v>
+      </c>
+      <c r="CX3">
+        <v>523181</v>
+      </c>
+      <c r="CY3">
+        <v>702962</v>
+      </c>
+      <c r="CZ3">
+        <v>582092</v>
+      </c>
+      <c r="DA3">
+        <v>323545</v>
+      </c>
+      <c r="DB3">
+        <v>410059</v>
+      </c>
+    </row>
+    <row r="4" spans="1:106">
+      <c r="A4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>36940000.0</v>
+      </c>
+      <c r="N4">
+        <v>-6276000.0</v>
+      </c>
+      <c r="O4">
+        <v>-453517000.0</v>
+      </c>
+      <c r="P4">
+        <v>-199928000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-1036516000.0</v>
+      </c>
+      <c r="R4">
+        <v>-40369000.0</v>
+      </c>
+      <c r="S4">
+        <v>632402000.0</v>
+      </c>
+      <c r="T4">
+        <v>380296000.0</v>
+      </c>
+      <c r="U4">
+        <v>125176000.0</v>
+      </c>
+      <c r="V4">
+        <v>346112000.0</v>
+      </c>
+      <c r="W4">
+        <v>145488000.0</v>
+      </c>
+      <c r="X4">
+        <v>43488000.0</v>
+      </c>
+      <c r="Y4">
+        <v>165044000.0</v>
+      </c>
+      <c r="Z4">
+        <v>16427000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-89246000.0</v>
+      </c>
+      <c r="AB4">
+        <v>67102000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-32082000.0</v>
+      </c>
+      <c r="AD4">
+        <v>24930000.0</v>
+      </c>
+      <c r="AE4">
+        <v>40487000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-21192000.0</v>
+      </c>
+      <c r="AG4">
+        <v>34156000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-10222000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-29785000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>65344000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-91237000.0</v>
+      </c>
+      <c r="AL4">
+        <v>10199000.0</v>
+      </c>
+      <c r="AM4">
+        <v>80303000.0</v>
+      </c>
+      <c r="AN4">
+        <v>8203000.0</v>
+      </c>
+      <c r="AO4">
+        <v>4063000.0</v>
+      </c>
+      <c r="AP4">
+        <v>12076000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-32733000.0</v>
+      </c>
+      <c r="AR4">
+        <v>27094000.0</v>
+      </c>
+      <c r="AS4">
+        <v>463000.0</v>
+      </c>
+      <c r="AT4">
+        <v>-1363000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-23116000.0</v>
+      </c>
+      <c r="AV4">
+        <v>1383000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-15222000.0</v>
+      </c>
+      <c r="AX4">
+        <v>-72918000.0</v>
+      </c>
+      <c r="AY4">
+        <v>109329000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>2904000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-23115000.0</v>
+      </c>
+      <c r="BB4">
+        <v>5081000.0</v>
+      </c>
+      <c r="BC4">
+        <v>30695000.0</v>
+      </c>
+      <c r="BD4">
+        <v>9698000.0</v>
+      </c>
+      <c r="BE4">
+        <v>-99193000.0</v>
+      </c>
+      <c r="BF4">
+        <v>-12973000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+    </row>
+    <row r="5" spans="1:106">
+      <c r="A5" t="s">
+        <v>206</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>11195000.0</v>
+      </c>
+      <c r="N5">
+        <v>191000.0</v>
+      </c>
+      <c r="O5">
+        <v>-39121000.0</v>
+      </c>
+      <c r="P5">
+        <v>14414000.0</v>
+      </c>
+      <c r="Q5">
+        <v>13561000.0</v>
+      </c>
+      <c r="R5">
+        <v>-7008000.0</v>
+      </c>
+      <c r="S5">
+        <v>-4348000.0</v>
+      </c>
+      <c r="T5">
+        <v>9686000.0</v>
+      </c>
+      <c r="U5">
+        <v>23836000.0</v>
+      </c>
+      <c r="V5">
+        <v>-47485000.0</v>
+      </c>
+      <c r="W5">
+        <v>-7847000.0</v>
+      </c>
+      <c r="X5">
+        <v>5514000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-1722000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-4815000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-18718000.0</v>
+      </c>
+      <c r="AB5">
+        <v>7206000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-13648000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-858000.0</v>
+      </c>
+      <c r="AE5">
+        <v>12873000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-16152000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-311000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-1607000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-4311000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-582000.0</v>
+      </c>
+      <c r="AK5">
+        <v>215000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-3006000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-10279000.0</v>
+      </c>
+      <c r="AN5">
+        <v>482000.0</v>
+      </c>
+      <c r="AO5">
+        <v>423000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-12070000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>962000.0</v>
+      </c>
+      <c r="AR5">
+        <v>5619000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-3001000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-3730000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-9223000.0</v>
+      </c>
+      <c r="AV5">
+        <v>11659000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-3558000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-11214000.0</v>
+      </c>
+      <c r="AY5">
+        <v>5449000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-15756000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-4223000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-13803000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-12936000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-9406000.0</v>
+      </c>
+      <c r="BE5">
+        <v>1252000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-8645000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+    </row>
+    <row r="6" spans="1:106">
+      <c r="A6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B6">
+        <v>-47433000.0</v>
+      </c>
+      <c r="C6">
+        <v>209947000.0</v>
+      </c>
+      <c r="D6">
+        <v>-19565000.0</v>
+      </c>
+      <c r="E6">
+        <v>9850000.0</v>
+      </c>
+      <c r="F6">
+        <v>-282500000.0</v>
+      </c>
+      <c r="G6">
+        <v>337790000.0</v>
+      </c>
+      <c r="H6">
+        <v>33605000.0</v>
+      </c>
+      <c r="I6">
+        <v>23355000.0</v>
+      </c>
+      <c r="J6">
+        <v>-63609000.0</v>
+      </c>
+      <c r="K6">
+        <v>62331000.0</v>
+      </c>
+      <c r="L6">
+        <v>48675000.0</v>
+      </c>
+      <c r="M6">
+        <v>36940000.0</v>
+      </c>
+      <c r="N6">
+        <v>-6276000.0</v>
+      </c>
+      <c r="O6">
+        <v>-453517000.0</v>
+      </c>
+      <c r="P6">
+        <v>-199928000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1036516000.0</v>
+      </c>
+      <c r="R6">
+        <v>-40369000.0</v>
+      </c>
+      <c r="S6">
+        <v>632402000.0</v>
+      </c>
+      <c r="T6">
+        <v>380296000.0</v>
+      </c>
+      <c r="U6">
+        <v>125176000.0</v>
+      </c>
+      <c r="V6">
+        <v>346112000.0</v>
+      </c>
+      <c r="W6">
+        <v>145488000.0</v>
+      </c>
+      <c r="X6">
+        <v>43488000.0</v>
+      </c>
+      <c r="Y6">
+        <v>165044000.0</v>
+      </c>
+      <c r="Z6">
+        <v>16427000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-89246000.0</v>
+      </c>
+      <c r="AB6">
+        <v>67102000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-32082000.0</v>
+      </c>
+      <c r="AD6">
+        <v>24930000.0</v>
+      </c>
+      <c r="AE6">
+        <v>40487000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-21192000.0</v>
+      </c>
+      <c r="AG6">
+        <v>34156000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-10222000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-29785000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>65344000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-91237000.0</v>
+      </c>
+      <c r="AL6">
+        <v>10199000.0</v>
+      </c>
+      <c r="AM6">
+        <v>80303000.0</v>
+      </c>
+      <c r="AN6">
+        <v>8203000.0</v>
+      </c>
+      <c r="AO6">
+        <v>4063000.0</v>
+      </c>
+      <c r="AP6">
+        <v>12076000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-32733000.0</v>
+      </c>
+      <c r="AR6">
+        <v>27094000.0</v>
+      </c>
+      <c r="AS6">
+        <v>463000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-1363000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-23116000.0</v>
+      </c>
+      <c r="AV6">
+        <v>1383000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-15222000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-72918000.0</v>
+      </c>
+      <c r="AY6">
+        <v>109329000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>2904000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-23115000.0</v>
+      </c>
+      <c r="BB6">
+        <v>5081000.0</v>
+      </c>
+      <c r="BC6">
+        <v>30695000.0</v>
+      </c>
+      <c r="BD6">
+        <v>9698000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-99193000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-12973000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-79230000.0</v>
+      </c>
+      <c r="BH6">
+        <v>69321000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-7759000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-87857000.0</v>
+      </c>
+      <c r="BK6">
+        <v>235356000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-21776000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-61481000.0</v>
+      </c>
+      <c r="BN6">
+        <v>34603000.0</v>
+      </c>
+      <c r="BO6">
+        <v>10025000.0</v>
+      </c>
+      <c r="BP6">
+        <v>48306000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-2402000.0</v>
+      </c>
+      <c r="BR6">
+        <v>8391000.0</v>
+      </c>
+      <c r="BS6">
+        <v>110000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-41103000.0</v>
+      </c>
+      <c r="BU6">
+        <v>12143000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-82152000.0</v>
+      </c>
+      <c r="BW6">
+        <v>102371000.0</v>
+      </c>
+      <c r="BX6">
+        <v>3117000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-1821000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-311000.0</v>
+      </c>
+      <c r="CA6">
+        <v>-12393000.0</v>
+      </c>
+      <c r="CB6">
+        <v>8982000.0</v>
+      </c>
+      <c r="CC6">
+        <v>4976000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-70183000.0</v>
+      </c>
+      <c r="CE6">
+        <v>34987000.0</v>
+      </c>
+      <c r="CF6">
+        <v>5525000.0</v>
+      </c>
+      <c r="CG6">
+        <v>46173000.0</v>
+      </c>
+      <c r="CH6">
+        <v>3746000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-39690348.0</v>
+      </c>
+      <c r="CJ6">
+        <v>23895581.0</v>
+      </c>
+      <c r="CK6">
+        <v>-23735133.0</v>
+      </c>
+      <c r="CL6">
+        <v>41522000.0</v>
+      </c>
+      <c r="CM6">
+        <v>-14118474.0</v>
+      </c>
+      <c r="CN6">
+        <v>-13927013.0</v>
+      </c>
+      <c r="CO6">
+        <v>-18827866.0</v>
+      </c>
+      <c r="CP6">
+        <v>876047.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-20516896.0</v>
+      </c>
+      <c r="CR6">
+        <v>47546860.0</v>
+      </c>
+      <c r="CS6">
+        <v>7838747.0</v>
+      </c>
+      <c r="CT6">
+        <v>-46619414.0</v>
+      </c>
+      <c r="CU6">
+        <v>-20093541.0</v>
+      </c>
+      <c r="CV6">
+        <v>37212812.0</v>
+      </c>
+      <c r="CW6">
+        <v>3777963.0</v>
+      </c>
+      <c r="CX6">
+        <v>-20928021.0</v>
+      </c>
+      <c r="CY6">
+        <v>7073927.0</v>
+      </c>
+      <c r="CZ6">
+        <v>13733638.0</v>
+      </c>
+      <c r="DA6">
+        <v>362415.0</v>
+      </c>
+      <c r="DB6">
+        <v>-6526223.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:106">
+      <c r="A7" t="s">
+        <v>208</v>
+      </c>
+      <c r="B7">
+        <v>-9830000.0</v>
+      </c>
+      <c r="C7">
+        <v>-25459000.0</v>
+      </c>
+      <c r="D7">
+        <v>-8211000.0</v>
+      </c>
+      <c r="E7">
+        <v>-968000.0</v>
+      </c>
+      <c r="F7">
+        <v>-15611000.0</v>
+      </c>
+      <c r="G7">
+        <v>-4396000.0</v>
+      </c>
+      <c r="H7">
+        <v>29629000.0</v>
+      </c>
+      <c r="I7">
+        <v>20486000.0</v>
+      </c>
+      <c r="J7">
+        <v>-22370000.0</v>
+      </c>
+      <c r="K7">
+        <v>8983000.0</v>
+      </c>
+      <c r="L7">
+        <v>-9257000.0</v>
+      </c>
+      <c r="M7">
+        <v>10304000.0</v>
+      </c>
+      <c r="N7">
+        <v>-1316000.0</v>
+      </c>
+      <c r="O7">
+        <v>-39195000.0</v>
+      </c>
+      <c r="P7">
+        <v>13681000.0</v>
+      </c>
+      <c r="Q7">
+        <v>13610000.0</v>
+      </c>
+      <c r="R7">
+        <v>-8076000.0</v>
+      </c>
+      <c r="S7">
+        <v>-4718000.0</v>
+      </c>
+      <c r="T7">
+        <v>9857000.0</v>
+      </c>
+      <c r="U7">
+        <v>24256000.0</v>
+      </c>
+      <c r="V7">
+        <v>-46588000.0</v>
+      </c>
+      <c r="W7">
+        <v>-4330000.0</v>
+      </c>
+      <c r="X7">
+        <v>7520000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-96000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-2181000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-7314000.0</v>
+      </c>
+      <c r="AB7">
+        <v>18039000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-16515000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-7185000.0</v>
+      </c>
+      <c r="AE7">
+        <v>22433000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-19319000.0</v>
+      </c>
+      <c r="AG7">
+        <v>3231000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-6422000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-252000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>5509000.0</v>
+      </c>
+      <c r="AK7">
+        <v>2396000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-51583000.0</v>
+      </c>
+      <c r="AM7">
+        <v>42227000.0</v>
+      </c>
+      <c r="AN7">
+        <v>4041000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-6356000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-7951000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>9191000.0</v>
+      </c>
+      <c r="AR7">
+        <v>10501000.0</v>
+      </c>
+      <c r="AS7">
+        <v>3057000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-5449000.0</v>
+      </c>
+      <c r="AU7">
+        <v>3768000.0</v>
+      </c>
+      <c r="AV7">
+        <v>6114000.0</v>
+      </c>
+      <c r="AW7">
+        <v>5357000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-16162000.0</v>
+      </c>
+      <c r="AY7">
+        <v>17391000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-2943000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-1458000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-13595000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-659000.0</v>
+      </c>
+      <c r="BD7">
+        <v>6195000.0</v>
+      </c>
+      <c r="BE7">
+        <v>2780000.0</v>
+      </c>
+      <c r="BF7">
+        <v>4968000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-29124000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-8039000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-81000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-1732000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-5782000.0</v>
+      </c>
+      <c r="BL7">
+        <v>3505000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-2371000.0</v>
+      </c>
+      <c r="BN7">
+        <v>5172000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-16130000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-1714000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-228000.0</v>
+      </c>
+      <c r="BR7">
+        <v>5117000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-4463000.0</v>
+      </c>
+      <c r="BT7">
+        <v>4000.0</v>
+      </c>
+      <c r="BU7">
+        <v>44000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-842000.0</v>
+      </c>
+      <c r="BW7">
+        <v>50000.0</v>
+      </c>
+      <c r="BX7">
+        <v>4000000.0</v>
+      </c>
+      <c r="BY7">
+        <v>1533000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-6546000.0</v>
+      </c>
+      <c r="CA7">
+        <v>3463000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-1055000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-22000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-3022000.0</v>
+      </c>
+      <c r="CE7">
+        <v>920000.0</v>
+      </c>
+      <c r="CF7">
+        <v>508000.0</v>
+      </c>
+      <c r="CG7">
+        <v>1489000.0</v>
+      </c>
+      <c r="CH7">
+        <v>-2578000.0</v>
+      </c>
+      <c r="CI7">
+        <v>587298.0</v>
+      </c>
+      <c r="CJ7">
+        <v>437741.0</v>
+      </c>
+      <c r="CK7">
+        <v>-42990.0</v>
+      </c>
+      <c r="CL7">
+        <v>-1427000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-84693.0</v>
+      </c>
+      <c r="CN7">
+        <v>84560.0</v>
+      </c>
+      <c r="CO7">
+        <v>-234094.0</v>
+      </c>
+      <c r="CP7">
+        <v>299858.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-102433.0</v>
+      </c>
+      <c r="CR7">
+        <v>212904.0</v>
+      </c>
+      <c r="CS7">
+        <v>-166266.0</v>
+      </c>
+      <c r="CT7">
+        <v>-205838.0</v>
+      </c>
+      <c r="CU7">
+        <v>130782.0</v>
+      </c>
+      <c r="CV7">
+        <v>-238439.0</v>
+      </c>
+      <c r="CW7">
+        <v>381431.0</v>
+      </c>
+      <c r="CX7">
+        <v>365285.0</v>
+      </c>
+      <c r="CY7">
+        <v>-234878.0</v>
+      </c>
+      <c r="CZ7">
+        <v>-21948.0</v>
+      </c>
+      <c r="DA7">
+        <v>310525.0</v>
+      </c>
+      <c r="DB7">
+        <v>-361661.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:106">
+      <c r="A8" t="s">
+        <v>209</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8">
+        <v>5911000.0</v>
+      </c>
+      <c r="AC8">
+        <v>-732000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-6210000.0</v>
+      </c>
+      <c r="AE8">
+        <v>3810000.0</v>
+      </c>
+      <c r="AF8">
+        <v>-2072000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-530000.0</v>
+      </c>
+      <c r="AH8">
+        <v>-3209000.0</v>
+      </c>
+      <c r="AI8">
+        <v>144000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-2290000.0</v>
+      </c>
+      <c r="AK8">
+        <v>306000.0</v>
+      </c>
+      <c r="AL8">
+        <v>1682000.0</v>
+      </c>
+      <c r="AM8">
+        <v>-2591000.0</v>
+      </c>
+      <c r="AN8">
+        <v>-403000.0</v>
+      </c>
+      <c r="AO8">
+        <v>674000.0</v>
+      </c>
+      <c r="AP8">
+        <v>-398000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>260000.0</v>
+      </c>
+      <c r="AR8">
+        <v>-739000.0</v>
+      </c>
+      <c r="AS8">
+        <v>140000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-104000.0</v>
+      </c>
+      <c r="AU8">
+        <v>-430000.0</v>
+      </c>
+      <c r="AV8">
+        <v>-517000.0</v>
+      </c>
+      <c r="AW8">
+        <v>467000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-173000.0</v>
+      </c>
+      <c r="AY8">
+        <v>579000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>1337000.0</v>
+      </c>
+      <c r="BA8">
+        <v>828000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-1565000.0</v>
+      </c>
+      <c r="BC8">
+        <v>1983000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-816000.0</v>
+      </c>
+      <c r="BE8">
+        <v>240000.0</v>
+      </c>
+      <c r="BF8">
+        <v>-712000.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+    </row>
+    <row r="9" spans="1:106">
+      <c r="A9" t="s">
+        <v>210</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
+        <v>1031000.0</v>
+      </c>
+      <c r="AB9">
+        <v>5911000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-732000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-6210000.0</v>
+      </c>
+      <c r="AE9">
+        <v>3810000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-2072000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-530000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-3209000.0</v>
+      </c>
+      <c r="AI9">
+        <v>144000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-2290000.0</v>
+      </c>
+      <c r="AK9">
+        <v>306000.0</v>
+      </c>
+      <c r="AL9">
+        <v>1682000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-2591000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-403000.0</v>
+      </c>
+      <c r="AO9">
+        <v>674000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-398000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>260000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-739000.0</v>
+      </c>
+      <c r="AS9">
+        <v>140000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-104000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-430000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-517000.0</v>
+      </c>
+      <c r="AW9">
+        <v>467000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-173000.0</v>
+      </c>
+      <c r="AY9">
+        <v>579000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>1337000.0</v>
+      </c>
+      <c r="BA9">
+        <v>828000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-1565000.0</v>
+      </c>
+      <c r="BC9">
+        <v>1983000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-816000.0</v>
+      </c>
+      <c r="BE9">
+        <v>240000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-712000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-215000.0</v>
+      </c>
+      <c r="BH9">
+        <v>129000.0</v>
+      </c>
+      <c r="BI9">
+        <v>48000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-12000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-4627000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-310000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-34000.0</v>
+      </c>
+      <c r="BN9">
+        <v>522000.0</v>
+      </c>
+      <c r="BO9">
+        <v>1687000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-1695000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-1842000.0</v>
+      </c>
+      <c r="BR9">
+        <v>4080000.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9">
+        <v>328000.0</v>
+      </c>
+      <c r="BU9">
+        <v>567000.0</v>
+      </c>
+      <c r="BV9"/>
+      <c r="BW9">
+        <v>720000.0</v>
+      </c>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
+        <v>211000.0</v>
+      </c>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9">
+        <v>459000.0</v>
+      </c>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9">
+        <v>-533643.0</v>
+      </c>
+      <c r="DA9">
+        <v>167124.0</v>
+      </c>
+      <c r="DB9">
+        <v>-348554.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:106">
+      <c r="A10" t="s">
+        <v>211</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
+        <v>-5690616000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-5681790000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-5554837000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-5422364000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-4654874000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-4601144000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-4589872000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-4474645000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-4386534000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-4353619000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-4145545000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-4302587000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-3433472000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-3317605000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-3182912000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-3145073000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-3038211000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-2926632000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-2854348000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-2764174000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-2760375000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-2678235000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-2653349000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-2631400000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-2652355000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-2588134000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-2548713000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-2580353000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-2614966000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-2434272000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-2440199000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-2609819000.0</v>
+      </c>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
+        <v>-2661887000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-2334234000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-2304294000.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10">
+        <v>1551000.0</v>
+      </c>
+      <c r="BN10">
+        <v>2683000.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10">
+        <v>152000.0</v>
+      </c>
+      <c r="BR10"/>
+      <c r="BS10">
+        <v>884000.0</v>
+      </c>
+      <c r="BT10">
+        <v>2970000.0</v>
+      </c>
+      <c r="BU10">
+        <v>1822000.0</v>
+      </c>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10">
+        <v>1714000.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10">
+        <v>638000.0</v>
+      </c>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10">
+        <v>336000.0</v>
+      </c>
+      <c r="CE10"/>
+      <c r="CF10">
+        <v>350000.0</v>
+      </c>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10">
+        <v>734000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>1468000.0</v>
+      </c>
+      <c r="CK10">
+        <v>465000.0</v>
+      </c>
+      <c r="CL10">
+        <v>271000.0</v>
+      </c>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+    </row>
+    <row r="11" spans="1:106">
+      <c r="A11" t="s">
+        <v>212</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>1161000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-6190000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-871000.0</v>
+      </c>
+      <c r="AE11">
+        <v>2991000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-1747000.0</v>
+      </c>
+      <c r="AG11">
+        <v>3682000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-2325000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-147000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>7509000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-121000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-51537000.0</v>
+      </c>
+      <c r="AM11">
+        <v>50457000.0</v>
+      </c>
+      <c r="AN11">
+        <v>1261000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-11049000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1750000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>3407000.0</v>
+      </c>
+      <c r="AR11">
+        <v>3788000.0</v>
+      </c>
+      <c r="AS11">
+        <v>3852000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-3679000.0</v>
+      </c>
+      <c r="AU11">
+        <v>1419000.0</v>
+      </c>
+      <c r="AV11">
+        <v>1365000.0</v>
+      </c>
+      <c r="AW11">
+        <v>6519000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-9368000.0</v>
+      </c>
+      <c r="AY11">
+        <v>7492000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>6040000.0</v>
+      </c>
+      <c r="BA11">
+        <v>154000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-6075000.0</v>
+      </c>
+      <c r="BC11">
+        <v>3623000.0</v>
+      </c>
+      <c r="BD11">
+        <v>2504000.0</v>
+      </c>
+      <c r="BE11">
+        <v>-2100000.0</v>
+      </c>
+      <c r="BF11">
+        <v>11778000.0</v>
+      </c>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11">
+        <v>18000.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11">
+        <v>1699000.0</v>
+      </c>
+      <c r="CF11">
+        <v>296000.0</v>
+      </c>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
+        <v>15000.0</v>
+      </c>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+    </row>
+    <row r="12" spans="1:106">
+      <c r="A12" t="s">
+        <v>213</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>6910000.0</v>
+      </c>
+      <c r="N12">
+        <v>9664000.0</v>
+      </c>
+      <c r="O12">
+        <v>4148000.0</v>
+      </c>
+      <c r="P12">
+        <v>4476000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1876000.0</v>
+      </c>
+      <c r="R12">
+        <v>4672000.0</v>
+      </c>
+      <c r="S12">
+        <v>3814000.0</v>
+      </c>
+      <c r="T12">
+        <v>12220000.0</v>
+      </c>
+      <c r="U12">
+        <v>3235000.0</v>
+      </c>
+      <c r="V12">
+        <v>8951000.0</v>
+      </c>
+      <c r="W12">
+        <v>9217000.0</v>
+      </c>
+      <c r="X12">
+        <v>13002000.0</v>
+      </c>
+      <c r="Y12">
+        <v>8771000.0</v>
+      </c>
+      <c r="Z12">
+        <v>20440000.0</v>
+      </c>
+      <c r="AA12">
+        <v>4538000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-1183000.0</v>
+      </c>
+      <c r="AC12">
+        <v>3058000.0</v>
+      </c>
+      <c r="AD12">
+        <v>5088000.0</v>
+      </c>
+      <c r="AE12">
+        <v>3881000.0</v>
+      </c>
+      <c r="AF12">
+        <v>3536000.0</v>
+      </c>
+      <c r="AG12">
+        <v>2648000.0</v>
+      </c>
+      <c r="AH12">
+        <v>6397000.0</v>
+      </c>
+      <c r="AI12">
+        <v>27064000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-1603000.0</v>
+      </c>
+      <c r="AK12">
+        <v>8634000.0</v>
+      </c>
+      <c r="AL12">
+        <v>7339000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1342000.0</v>
+      </c>
+      <c r="AN12">
+        <v>5624000.0</v>
+      </c>
+      <c r="AO12">
+        <v>-428000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2312000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>-9674000.0</v>
+      </c>
+      <c r="AR12">
+        <v>1573000.0</v>
+      </c>
+      <c r="AS12">
+        <v>8761000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-5065000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1673000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2680000.0</v>
+      </c>
+      <c r="AW12">
+        <v>77000.0</v>
+      </c>
+      <c r="AX12">
+        <v>5643000.0</v>
+      </c>
+      <c r="AY12">
+        <v>-2071000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3137000.0</v>
+      </c>
+      <c r="BA12">
+        <v>-5730000.0</v>
+      </c>
+      <c r="BB12">
+        <v>10130000.0</v>
+      </c>
+      <c r="BC12">
+        <v>-1758000.0</v>
+      </c>
+      <c r="BD12">
+        <v>8389000.0</v>
+      </c>
+      <c r="BE12">
+        <v>241000.0</v>
+      </c>
+      <c r="BF12">
+        <v>3109000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+    </row>
+    <row r="13" spans="1:106">
+      <c r="A13" t="s">
+        <v>214</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
+        <v>-39195000.0</v>
+      </c>
+      <c r="P13">
+        <v>13681000.0</v>
+      </c>
+      <c r="Q13">
+        <v>13610000.0</v>
+      </c>
+      <c r="R13">
+        <v>-8076000.0</v>
+      </c>
+      <c r="S13">
+        <v>-4718000.0</v>
+      </c>
+      <c r="T13">
+        <v>9623000.0</v>
+      </c>
+      <c r="U13">
+        <v>24256000.0</v>
+      </c>
+      <c r="V13">
+        <v>-46423000.0</v>
+      </c>
+      <c r="W13">
+        <v>-4330000.0</v>
+      </c>
+      <c r="X13">
+        <v>7520000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-96000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-2181000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-8345000.0</v>
+      </c>
+      <c r="AB13">
+        <v>12128000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-15783000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-975000.0</v>
+      </c>
+      <c r="AE13">
+        <v>18623000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-17247000.0</v>
+      </c>
+      <c r="AG13">
+        <v>3761000.0</v>
+      </c>
+      <c r="AH13">
+        <v>-3213000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-43790000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>7799000.0</v>
+      </c>
+      <c r="AK13">
+        <v>2211000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-1746000.0</v>
+      </c>
+      <c r="AM13">
+        <v>34680000.0</v>
+      </c>
+      <c r="AN13">
+        <v>3183000.0</v>
+      </c>
+      <c r="AO13">
+        <v>4019000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>17825000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>-270000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+    </row>
+    <row r="14" spans="1:106">
+      <c r="A14" t="s">
+        <v>215</v>
+      </c>
+      <c r="B14">
+        <v>3741000.0</v>
+      </c>
+      <c r="C14">
+        <v>3671000.0</v>
+      </c>
+      <c r="D14">
+        <v>2587000.0</v>
+      </c>
+      <c r="E14">
+        <v>2787000.0</v>
+      </c>
+      <c r="F14">
+        <v>2388000.0</v>
+      </c>
+      <c r="G14">
+        <v>2369000.0</v>
+      </c>
+      <c r="H14">
+        <v>2517000.0</v>
+      </c>
+      <c r="I14">
+        <v>2572000.0</v>
+      </c>
+      <c r="J14">
+        <v>2616000.0</v>
+      </c>
+      <c r="K14">
+        <v>2721000.0</v>
+      </c>
+      <c r="L14">
+        <v>2690000.0</v>
+      </c>
+      <c r="M14">
+        <v>2922000.0</v>
+      </c>
+      <c r="N14">
+        <v>3006000.0</v>
+      </c>
+      <c r="O14">
+        <v>3475000.0</v>
+      </c>
+      <c r="P14">
+        <v>3189000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3793000.0</v>
+      </c>
+      <c r="R14">
+        <v>3549000.0</v>
+      </c>
+      <c r="S14">
+        <v>4650000.0</v>
+      </c>
+      <c r="T14">
+        <v>3494000.0</v>
+      </c>
+      <c r="U14">
+        <v>2843000.0</v>
+      </c>
+      <c r="V14">
+        <v>3161000.0</v>
+      </c>
+      <c r="W14">
+        <v>2996000.0</v>
+      </c>
+      <c r="X14">
+        <v>2901000.0</v>
+      </c>
+      <c r="Y14">
+        <v>2913000.0</v>
+      </c>
+      <c r="Z14">
+        <v>3015000.0</v>
+      </c>
+      <c r="AA14">
+        <v>3082000.0</v>
+      </c>
+      <c r="AB14">
+        <v>3019000.0</v>
+      </c>
+      <c r="AC14">
+        <v>3161000.0</v>
+      </c>
+      <c r="AD14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1505000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1535000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1490000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1505000.0</v>
+      </c>
+      <c r="AI14">
+        <v>1544000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1556000.0</v>
+      </c>
+      <c r="AK14">
+        <v>1957000.0</v>
+      </c>
+      <c r="AL14">
+        <v>833000.0</v>
+      </c>
+      <c r="AM14">
+        <v>1006000.0</v>
+      </c>
+      <c r="AN14">
+        <v>790000.0</v>
+      </c>
+      <c r="AO14">
+        <v>778000.0</v>
+      </c>
+      <c r="AP14">
+        <v>778000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>759000.0</v>
+      </c>
+      <c r="AR14">
+        <v>774000.0</v>
+      </c>
+      <c r="AS14">
+        <v>805000.0</v>
+      </c>
+      <c r="AT14">
+        <v>773000.0</v>
+      </c>
+      <c r="AU14">
+        <v>846000.0</v>
+      </c>
+      <c r="AV14">
+        <v>918000.0</v>
+      </c>
+      <c r="AW14">
+        <v>812000.0</v>
+      </c>
+      <c r="AX14">
+        <v>916000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1212000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1186000.0</v>
+      </c>
+      <c r="BA14">
+        <v>1068000.0</v>
+      </c>
+      <c r="BB14">
+        <v>1222000.0</v>
+      </c>
+      <c r="BC14">
+        <v>1024000.0</v>
+      </c>
+      <c r="BD14">
+        <v>1131000.0</v>
+      </c>
+      <c r="BE14">
+        <v>1108000.0</v>
+      </c>
+      <c r="BF14">
+        <v>1145000.0</v>
+      </c>
+      <c r="BG14">
+        <v>1189000.0</v>
+      </c>
+      <c r="BH14">
+        <v>895000.0</v>
+      </c>
+      <c r="BI14">
+        <v>823000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>829000.0</v>
+      </c>
+      <c r="BK14">
+        <v>824000.0</v>
+      </c>
+      <c r="BL14">
+        <v>764000.0</v>
+      </c>
+      <c r="BM14">
+        <v>909000.0</v>
+      </c>
+      <c r="BN14">
+        <v>859000.0</v>
+      </c>
+      <c r="BO14">
+        <v>1172000.0</v>
+      </c>
+      <c r="BP14">
+        <v>1217000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>1206000.0</v>
+      </c>
+      <c r="BR14">
+        <v>1078000.0</v>
+      </c>
+      <c r="BS14">
+        <v>1650000.0</v>
+      </c>
+      <c r="BT14">
+        <v>777000.0</v>
+      </c>
+      <c r="BU14">
+        <v>1150000.0</v>
+      </c>
+      <c r="BV14">
+        <v>1102000.0</v>
+      </c>
+      <c r="BW14">
+        <v>1013000.0</v>
+      </c>
+      <c r="BX14">
+        <v>918000.0</v>
+      </c>
+      <c r="BY14">
+        <v>1057000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>886000.0</v>
+      </c>
+      <c r="CA14">
+        <v>1026000.0</v>
+      </c>
+      <c r="CB14">
+        <v>821000.0</v>
+      </c>
+      <c r="CC14">
+        <v>647000.0</v>
+      </c>
+      <c r="CD14">
+        <v>574000.0</v>
+      </c>
+      <c r="CE14">
+        <v>667000.0</v>
+      </c>
+      <c r="CF14">
+        <v>433000.0</v>
+      </c>
+      <c r="CG14">
+        <v>414000.0</v>
+      </c>
+      <c r="CH14">
+        <v>387000.0</v>
+      </c>
+      <c r="CI14">
+        <v>1680008.0</v>
+      </c>
+      <c r="CJ14">
+        <v>385577.0</v>
+      </c>
+      <c r="CK14">
+        <v>428956.0</v>
+      </c>
+      <c r="CL14">
+        <v>319000.0</v>
+      </c>
+      <c r="CM14">
+        <v>1162204.0</v>
+      </c>
+      <c r="CN14">
+        <v>-230805.0</v>
+      </c>
+      <c r="CO14">
+        <v>601701.0</v>
+      </c>
+      <c r="CP14">
+        <v>609644.0</v>
+      </c>
+      <c r="CQ14">
+        <v>417446.0</v>
+      </c>
+      <c r="CR14">
+        <v>40941.0</v>
+      </c>
+      <c r="CS14">
+        <v>828678.0</v>
+      </c>
+      <c r="CT14">
+        <v>430826.0</v>
+      </c>
+      <c r="CU14">
+        <v>518185.0</v>
+      </c>
+      <c r="CV14">
+        <v>434333.0</v>
+      </c>
+      <c r="CW14">
+        <v>428958.0</v>
+      </c>
+      <c r="CX14">
+        <v>339491.0</v>
+      </c>
+      <c r="CY14">
+        <v>381787.0</v>
+      </c>
+      <c r="CZ14">
+        <v>380609.0</v>
+      </c>
+      <c r="DA14">
+        <v>462917.0</v>
+      </c>
+      <c r="DB14">
+        <v>174616.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:106">
+      <c r="A15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B15">
+        <v>13108000.0</v>
+      </c>
+      <c r="C15">
+        <v>12759000.0</v>
+      </c>
+      <c r="D15">
+        <v>12411000.0</v>
+      </c>
+      <c r="E15">
+        <v>12018000.0</v>
+      </c>
+      <c r="F15">
+        <v>11655000.0</v>
+      </c>
+      <c r="G15">
+        <v>11316000.0</v>
+      </c>
+      <c r="H15">
+        <v>11003000.0</v>
+      </c>
+      <c r="I15">
+        <v>10665000.0</v>
+      </c>
+      <c r="J15">
+        <v>10316000.0</v>
+      </c>
+      <c r="K15">
+        <v>10291000.0</v>
+      </c>
+      <c r="L15">
+        <v>10284000.0</v>
+      </c>
+      <c r="M15">
+        <v>10277000.0</v>
+      </c>
+      <c r="N15">
+        <v>10266000.0</v>
+      </c>
+      <c r="O15">
+        <v>9877000.0</v>
+      </c>
+      <c r="P15">
+        <v>9499000.0</v>
+      </c>
+      <c r="Q15">
+        <v>9123000.0</v>
+      </c>
+      <c r="R15">
+        <v>9144000.0</v>
+      </c>
+      <c r="S15">
+        <v>7587000.0</v>
+      </c>
+      <c r="T15">
+        <v>7305000.0</v>
+      </c>
+      <c r="U15">
+        <v>5634000.0</v>
+      </c>
+      <c r="V15">
+        <v>5627000.0</v>
+      </c>
+      <c r="W15">
+        <v>5619000.0</v>
+      </c>
+      <c r="X15">
+        <v>4718000.0</v>
+      </c>
+      <c r="Y15">
+        <v>4715000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4743000.0</v>
+      </c>
+      <c r="AA15">
+        <v>4513000.0</v>
+      </c>
+      <c r="AB15">
+        <v>4257000.0</v>
+      </c>
+      <c r="AC15">
+        <v>4035000.0</v>
+      </c>
+      <c r="AD15">
+        <v>3763000.0</v>
+      </c>
+      <c r="AE15">
+        <v>2979000.0</v>
+      </c>
+      <c r="AF15">
+        <v>2780000.0</v>
+      </c>
+      <c r="AG15">
+        <v>2544000.0</v>
+      </c>
+      <c r="AH15">
+        <v>2542000.0</v>
+      </c>
+      <c r="AI15">
+        <v>2540000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2546000.0</v>
+      </c>
+      <c r="AK15">
+        <v>2584000.0</v>
+      </c>
+      <c r="AL15">
+        <v>2579000.0</v>
+      </c>
+      <c r="AM15">
+        <v>2206000.0</v>
+      </c>
+      <c r="AN15">
+        <v>2201000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2002000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1802000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1605000.0</v>
+      </c>
+      <c r="AR15">
+        <v>1402000.0</v>
+      </c>
+      <c r="AS15">
+        <v>1201000.0</v>
+      </c>
+      <c r="AT15">
+        <v>1051000.0</v>
+      </c>
+      <c r="AU15">
+        <v>1047000.0</v>
+      </c>
+      <c r="AV15">
+        <v>1044000.0</v>
+      </c>
+      <c r="AW15">
+        <v>1043000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1043000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1022000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1020000.0</v>
+      </c>
+      <c r="BA15">
+        <v>956000.0</v>
+      </c>
+      <c r="BB15">
+        <v>948000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1343000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1379000.0</v>
+      </c>
+      <c r="BE15">
+        <v>1374000.0</v>
+      </c>
+      <c r="BF15">
+        <v>1372000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1369000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1370000.0</v>
+      </c>
+      <c r="BI15">
+        <v>1367000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>1221000.0</v>
+      </c>
+      <c r="BK15">
+        <v>1218000.0</v>
+      </c>
+      <c r="BL15">
+        <v>1217000.0</v>
+      </c>
+      <c r="BM15">
+        <v>1218000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1218000.0</v>
+      </c>
+      <c r="BO15">
+        <v>1111000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1111000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>1111000.0</v>
+      </c>
+      <c r="BR15">
+        <v>946000.0</v>
+      </c>
+      <c r="BS15">
+        <v>670000.0</v>
+      </c>
+      <c r="BT15">
+        <v>1991000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1323000.0</v>
+      </c>
+      <c r="BV15">
+        <v>657000.0</v>
+      </c>
+      <c r="BW15">
+        <v>651000.0</v>
+      </c>
+      <c r="BX15">
+        <v>654000.0</v>
+      </c>
+      <c r="BY15">
+        <v>658000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>675000.0</v>
+      </c>
+      <c r="CA15">
+        <v>517000.0</v>
+      </c>
+      <c r="CB15">
+        <v>516000.0</v>
+      </c>
+      <c r="CC15">
+        <v>473000.0</v>
+      </c>
+      <c r="CD15">
+        <v>471000.0</v>
+      </c>
+      <c r="CE15">
+        <v>364000.0</v>
+      </c>
+      <c r="CF15">
+        <v>354000.0</v>
+      </c>
+      <c r="CG15">
+        <v>352000.0</v>
+      </c>
+      <c r="CH15">
+        <v>350000.0</v>
+      </c>
+      <c r="CI15">
+        <v>244156.0</v>
+      </c>
+      <c r="CJ15">
+        <v>243133.0</v>
+      </c>
+      <c r="CK15">
+        <v>241867.0</v>
+      </c>
+      <c r="CL15">
+        <v>242000.0</v>
+      </c>
+      <c r="CM15">
+        <v>192288.0</v>
+      </c>
+      <c r="CN15">
+        <v>192586.0</v>
+      </c>
+      <c r="CO15">
+        <v>191291.0</v>
+      </c>
+      <c r="CP15">
+        <v>190652.0</v>
+      </c>
+      <c r="CQ15">
+        <v>165384.0</v>
+      </c>
+      <c r="CR15">
+        <v>165344.0</v>
+      </c>
+      <c r="CS15">
+        <v>165001.0</v>
+      </c>
+      <c r="CT15">
+        <v>162916.0</v>
+      </c>
+      <c r="CU15">
+        <v>139061.0</v>
+      </c>
+      <c r="CV15">
+        <v>138819.0</v>
+      </c>
+      <c r="CW15">
+        <v>138427.0</v>
+      </c>
+      <c r="CX15">
+        <v>137029.0</v>
+      </c>
+      <c r="CY15">
+        <v>113408.0</v>
+      </c>
+      <c r="CZ15">
+        <v>112782.0</v>
+      </c>
+      <c r="DA15">
+        <v>89674.0</v>
+      </c>
+      <c r="DB15">
+        <v>89401.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:106">
+      <c r="A16" t="s">
+        <v>217</v>
+      </c>
+      <c r="B16">
+        <v>634469000.0</v>
+      </c>
+      <c r="C16">
+        <v>681902000.0</v>
+      </c>
+      <c r="D16">
+        <v>471955000.0</v>
+      </c>
+      <c r="E16">
+        <v>491520000.0</v>
+      </c>
+      <c r="F16">
+        <v>481670000.0</v>
+      </c>
+      <c r="G16">
+        <v>764170000.0</v>
+      </c>
+      <c r="H16">
+        <v>426380000.0</v>
+      </c>
+      <c r="I16">
+        <v>392775000.0</v>
+      </c>
+      <c r="J16">
+        <v>369420000.0</v>
+      </c>
+      <c r="K16">
+        <v>433029000.0</v>
+      </c>
+      <c r="L16">
+        <v>370698000.0</v>
+      </c>
+      <c r="M16">
+        <v>322023000.0</v>
+      </c>
+      <c r="N16">
+        <v>285083000.0</v>
+      </c>
+      <c r="O16">
+        <v>291359000.0</v>
+      </c>
+      <c r="P16">
+        <v>744876000.0</v>
+      </c>
+      <c r="Q16">
+        <v>944804000.0</v>
+      </c>
+      <c r="R16">
+        <v>1981320000.0</v>
+      </c>
+      <c r="S16">
+        <v>2021689000.0</v>
+      </c>
+      <c r="T16">
+        <v>1389287000.0</v>
+      </c>
+      <c r="U16">
+        <v>1008991000.0</v>
+      </c>
+      <c r="V16">
+        <v>883815000.0</v>
+      </c>
+      <c r="W16">
+        <v>537703000.0</v>
+      </c>
+      <c r="X16">
+        <v>392215000.0</v>
+      </c>
+      <c r="Y16">
+        <v>348727000.0</v>
+      </c>
+      <c r="Z16">
+        <v>183683000.0</v>
+      </c>
+      <c r="AA16">
+        <v>167256000.0</v>
+      </c>
+      <c r="AB16">
+        <v>256502000.0</v>
+      </c>
+      <c r="AC16">
+        <v>189400000.0</v>
+      </c>
+      <c r="AD16">
+        <v>221482000.0</v>
+      </c>
+      <c r="AE16">
+        <v>196552000.0</v>
+      </c>
+      <c r="AF16">
+        <v>156065000.0</v>
+      </c>
+      <c r="AG16">
+        <v>177257000.0</v>
+      </c>
+      <c r="AH16">
+        <v>143101000.0</v>
+      </c>
+      <c r="AI16">
+        <v>153323000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>183108000.0</v>
+      </c>
+      <c r="AK16">
+        <v>117764000.0</v>
+      </c>
+      <c r="AL16">
+        <v>209001000.0</v>
+      </c>
+      <c r="AM16">
+        <v>198802000.0</v>
+      </c>
+      <c r="AN16">
+        <v>118499000.0</v>
+      </c>
+      <c r="AO16">
+        <v>110296000.0</v>
+      </c>
+      <c r="AP16">
+        <v>106233000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>94157000.0</v>
+      </c>
+      <c r="AR16">
+        <v>126890000.0</v>
+      </c>
+      <c r="AS16">
+        <v>99796000.0</v>
+      </c>
+      <c r="AT16">
+        <v>99333000.0</v>
+      </c>
+      <c r="AU16">
+        <v>100696000.0</v>
+      </c>
+      <c r="AV16">
+        <v>123812000.0</v>
+      </c>
+      <c r="AW16">
+        <v>122429000.0</v>
+      </c>
+      <c r="AX16">
+        <v>137651000.0</v>
+      </c>
+      <c r="AY16">
+        <v>210569000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>101240000.0</v>
+      </c>
+      <c r="BA16">
+        <v>98336000.0</v>
+      </c>
+      <c r="BB16">
+        <v>121451000.0</v>
+      </c>
+      <c r="BC16">
+        <v>116370000.0</v>
+      </c>
+      <c r="BD16">
+        <v>85675000.0</v>
+      </c>
+      <c r="BE16">
+        <v>75977000.0</v>
+      </c>
+      <c r="BF16">
+        <v>175170000.0</v>
+      </c>
+      <c r="BG16">
+        <v>188143000.0</v>
+      </c>
+      <c r="BH16">
+        <v>267373000.0</v>
+      </c>
+      <c r="BI16">
+        <v>198052000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>205811000.0</v>
+      </c>
+      <c r="BK16">
+        <v>293668000.0</v>
+      </c>
+      <c r="BL16">
+        <v>58312000.0</v>
+      </c>
+      <c r="BM16">
+        <v>80088000.0</v>
+      </c>
+      <c r="BN16">
+        <v>141569000.0</v>
+      </c>
+      <c r="BO16">
+        <v>106966000.0</v>
+      </c>
+      <c r="BP16">
+        <v>96941000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>48635000.0</v>
+      </c>
+      <c r="BR16">
+        <v>51037000.0</v>
+      </c>
+      <c r="BS16">
+        <v>42647000.0</v>
+      </c>
+      <c r="BT16">
+        <v>42537000.0</v>
+      </c>
+      <c r="BU16">
+        <v>83640000.0</v>
+      </c>
+      <c r="BV16">
+        <v>71497000.0</v>
+      </c>
+      <c r="BW16">
+        <v>153649000.0</v>
+      </c>
+      <c r="BX16">
+        <v>51278000.0</v>
+      </c>
+      <c r="BY16">
+        <v>48161000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>49982000.0</v>
+      </c>
+      <c r="CA16">
+        <v>50293000.0</v>
+      </c>
+      <c r="CB16">
+        <v>62686000.0</v>
+      </c>
+      <c r="CC16">
+        <v>53704000.0</v>
+      </c>
+      <c r="CD16">
+        <v>48728000.0</v>
+      </c>
+      <c r="CE16">
+        <v>118911000.0</v>
+      </c>
+      <c r="CF16">
+        <v>83924000.0</v>
+      </c>
+      <c r="CG16">
+        <v>78399000.0</v>
+      </c>
+      <c r="CH16">
+        <v>32226000.0</v>
+      </c>
+      <c r="CI16">
+        <v>28480100.0</v>
+      </c>
+      <c r="CJ16">
+        <v>68170448.0</v>
+      </c>
+      <c r="CK16">
+        <v>44274867.0</v>
+      </c>
+      <c r="CL16">
+        <v>68010000.0</v>
+      </c>
+      <c r="CM16">
+        <v>26488177.0</v>
+      </c>
+      <c r="CN16">
+        <v>40606651.0</v>
+      </c>
+      <c r="CO16">
+        <v>54533664.0</v>
+      </c>
+      <c r="CP16">
+        <v>73361530.0</v>
+      </c>
+      <c r="CQ16">
+        <v>72485483.0</v>
+      </c>
+      <c r="CR16">
+        <v>93002379.0</v>
+      </c>
+      <c r="CS16">
+        <v>45455519.0</v>
+      </c>
+      <c r="CT16">
+        <v>37616772.0</v>
+      </c>
+      <c r="CU16">
+        <v>84236186.0</v>
+      </c>
+      <c r="CV16">
+        <v>104329727.0</v>
+      </c>
+      <c r="CW16">
+        <v>67116915.0</v>
+      </c>
+      <c r="CX16">
+        <v>63338952.0</v>
+      </c>
+      <c r="CY16">
+        <v>84266973.0</v>
+      </c>
+      <c r="CZ16">
+        <v>77193046.0</v>
+      </c>
+      <c r="DA16">
+        <v>63459408.0</v>
+      </c>
+      <c r="DB16">
+        <v>63096993.0</v>
+      </c>
     </row>
     <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9311,291 +38606,543 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
     </row>
     <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>47</v>
-[...30 lines deleted...]
-      <c r="AE18"/>
+        <v>219</v>
+      </c>
+      <c r="B18">
+        <v>57479000.0</v>
+      </c>
+      <c r="C18">
+        <v>39821000.0</v>
+      </c>
+      <c r="D18">
+        <v>47121000.0</v>
+      </c>
+      <c r="E18">
+        <v>58967000.0</v>
+      </c>
+      <c r="F18">
+        <v>35621000.0</v>
+      </c>
+      <c r="G18">
+        <v>50096000.0</v>
+      </c>
+      <c r="H18">
+        <v>88173000.0</v>
+      </c>
+      <c r="I18">
+        <v>74721000.0</v>
+      </c>
+      <c r="J18">
+        <v>26935000.0</v>
+      </c>
+      <c r="K18">
+        <v>74623000.0</v>
+      </c>
+      <c r="L18">
+        <v>48876000.0</v>
+      </c>
+      <c r="M18">
+        <v>69688000.0</v>
+      </c>
+      <c r="N18">
+        <v>68495000.0</v>
+      </c>
+      <c r="O18">
+        <v>28174000.0</v>
+      </c>
+      <c r="P18">
+        <v>72791000.0</v>
+      </c>
+      <c r="Q18">
+        <v>64319000.0</v>
+      </c>
+      <c r="R18">
+        <v>49426000.0</v>
+      </c>
+      <c r="S18">
+        <v>54080000.0</v>
+      </c>
+      <c r="T18">
+        <v>39847000.0</v>
+      </c>
+      <c r="U18">
+        <v>68312000.0</v>
+      </c>
+      <c r="V18">
+        <v>-4164000.0</v>
+      </c>
+      <c r="W18">
+        <v>34641000.0</v>
+      </c>
+      <c r="X18">
+        <v>41286000.0</v>
+      </c>
+      <c r="Y18">
+        <v>25684000.0</v>
+      </c>
+      <c r="Z18">
+        <v>31644000.0</v>
+      </c>
+      <c r="AA18">
+        <v>23558000.0</v>
+      </c>
+      <c r="AB18">
+        <v>44231000.0</v>
+      </c>
+      <c r="AC18">
+        <v>3887000.0</v>
+      </c>
+      <c r="AD18">
+        <v>14444000.0</v>
+      </c>
+      <c r="AE18">
+        <v>48276000.0</v>
+      </c>
       <c r="AF18">
-        <v>0.0</v>
+        <v>7544000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>28108000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>21845000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>31492000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>20537000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>22451000.0</v>
       </c>
       <c r="AL18">
-        <v>0.0</v>
+        <v>-31235000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>53226000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
+        <v>19879000.0</v>
       </c>
       <c r="AO18">
-        <v>0.0</v>
+        <v>3307000.0</v>
       </c>
       <c r="AP18">
-        <v>0.0</v>
+        <v>3613000.0</v>
       </c>
       <c r="AQ18">
-        <v>0.0</v>
+        <v>6217000.0</v>
       </c>
       <c r="AR18">
-        <v>0.0</v>
+        <v>21367000.0</v>
       </c>
       <c r="AS18">
-        <v>0.0</v>
+        <v>19748000.0</v>
       </c>
       <c r="AT18">
-        <v>0.0</v>
+        <v>-2256000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>832000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>24550000.0</v>
       </c>
       <c r="AW18">
-        <v>0.0</v>
+        <v>11989000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
+        <v>-7778000.0</v>
       </c>
       <c r="AY18">
-        <v>0.0</v>
+        <v>17080000.0</v>
       </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>5346000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>4250000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
+        <v>1294000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>-807000.0</v>
       </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>11043000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>10752000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>11710000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>1773000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
+        <v>1939000.0</v>
       </c>
       <c r="BI18">
-        <v>0.0</v>
-[...45 lines deleted...]
-      <c r="DB18"/>
+        <v>11115000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>11536000.0</v>
+      </c>
+      <c r="BK18">
+        <v>14825000.0</v>
+      </c>
+      <c r="BL18">
+        <v>10689000.0</v>
+      </c>
+      <c r="BM18">
+        <v>8030000.0</v>
+      </c>
+      <c r="BN18">
+        <v>14723000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-6196000.0</v>
+      </c>
+      <c r="BP18">
+        <v>14135000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>9363000.0</v>
+      </c>
+      <c r="BR18">
+        <v>10894000.0</v>
+      </c>
+      <c r="BS18">
+        <v>2704000.0</v>
+      </c>
+      <c r="BT18">
+        <v>8382000.0</v>
+      </c>
+      <c r="BU18">
+        <v>1794000.0</v>
+      </c>
+      <c r="BV18">
+        <v>-57000.0</v>
+      </c>
+      <c r="BW18">
+        <v>9059000.0</v>
+      </c>
+      <c r="BX18">
+        <v>8216000.0</v>
+      </c>
+      <c r="BY18">
+        <v>8966000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-4587000.0</v>
+      </c>
+      <c r="CA18">
+        <v>4937000.0</v>
+      </c>
+      <c r="CB18">
+        <v>4240000.0</v>
+      </c>
+      <c r="CC18">
+        <v>2619000.0</v>
+      </c>
+      <c r="CD18">
+        <v>-1990000.0</v>
+      </c>
+      <c r="CE18">
+        <v>3929000.0</v>
+      </c>
+      <c r="CF18">
+        <v>5917000.0</v>
+      </c>
+      <c r="CG18">
+        <v>3041000.0</v>
+      </c>
+      <c r="CH18">
+        <v>-229000.0</v>
+      </c>
+      <c r="CI18">
+        <v>4336805.0</v>
+      </c>
+      <c r="CJ18">
+        <v>3769054.0</v>
+      </c>
+      <c r="CK18">
+        <v>3725317.0</v>
+      </c>
+      <c r="CL18">
+        <v>1528000.0</v>
+      </c>
+      <c r="CM18">
+        <v>3462022.0</v>
+      </c>
+      <c r="CN18">
+        <v>3351833.0</v>
+      </c>
+      <c r="CO18">
+        <v>1690051.0</v>
+      </c>
+      <c r="CP18">
+        <v>6522458.0</v>
+      </c>
+      <c r="CQ18">
+        <v>-1217206.0</v>
+      </c>
+      <c r="CR18">
+        <v>444656.0</v>
+      </c>
+      <c r="CS18">
+        <v>2774182.0</v>
+      </c>
+      <c r="CT18">
+        <v>8890242.0</v>
+      </c>
+      <c r="CU18">
+        <v>-4581497.0</v>
+      </c>
+      <c r="CV18">
+        <v>4530656.0</v>
+      </c>
+      <c r="CW18">
+        <v>-2208453.0</v>
+      </c>
+      <c r="CX18">
+        <v>-1998467.0</v>
+      </c>
+      <c r="CY18">
+        <v>2125137.0</v>
+      </c>
+      <c r="CZ18">
+        <v>5859743.0</v>
+      </c>
+      <c r="DA18">
+        <v>-1937561.0</v>
+      </c>
+      <c r="DB18">
+        <v>206735.0</v>
+      </c>
     </row>
     <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>48</v>
-[...23 lines deleted...]
-      <c r="X19"/>
+        <v>220</v>
+      </c>
+      <c r="B19">
+        <v>-13294000.0</v>
+      </c>
+      <c r="C19">
+        <v>-168728000.0</v>
+      </c>
+      <c r="D19">
+        <v>-315809000.0</v>
+      </c>
+      <c r="E19">
+        <v>-366530000.0</v>
+      </c>
+      <c r="F19">
+        <v>-365743000.0</v>
+      </c>
+      <c r="G19">
+        <v>-333108000.0</v>
+      </c>
+      <c r="H19">
+        <v>-283192000.0</v>
+      </c>
+      <c r="I19">
+        <v>-69000.0</v>
+      </c>
+      <c r="J19">
+        <v>-180502000.0</v>
+      </c>
+      <c r="K19">
+        <v>-389084000.0</v>
+      </c>
+      <c r="L19">
+        <v>-114491000.0</v>
+      </c>
+      <c r="M19">
+        <v>-525748000.0</v>
+      </c>
+      <c r="N19">
+        <v>-288008000.0</v>
+      </c>
+      <c r="O19">
+        <v>-483500000.0</v>
+      </c>
+      <c r="P19">
+        <v>-145059000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-467010000.0</v>
+      </c>
+      <c r="R19">
+        <v>-292834000.0</v>
+      </c>
+      <c r="S19">
+        <v>-46653000.0</v>
+      </c>
+      <c r="T19">
+        <v>-38353000.0</v>
+      </c>
+      <c r="U19">
+        <v>-56471000.0</v>
+      </c>
+      <c r="V19">
+        <v>-103433000.0</v>
+      </c>
+      <c r="W19">
+        <v>40977000.0</v>
+      </c>
+      <c r="X19">
+        <v>21400000.0</v>
+      </c>
       <c r="Y19">
-        <v>1657860000.0</v>
+        <v>-680349000.0</v>
       </c>
       <c r="Z19">
-        <v>1513056000.0</v>
+        <v>-150583000.0</v>
       </c>
       <c r="AA19">
-        <v>1467313000.0</v>
+        <v>-87871000.0</v>
       </c>
       <c r="AB19">
-        <v>1481575000.0</v>
+        <v>-95991000.0</v>
       </c>
       <c r="AC19">
-        <v>1426643000.0</v>
+        <v>-250359000.0</v>
       </c>
       <c r="AD19">
-        <v>1345159000.0</v>
-[...28 lines deleted...]
-      <c r="BF19"/>
+        <v>77284000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-113161000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-20255000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-90984000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-115015000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-107214000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-124186000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-34529000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-48224000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-97235000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-149310000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-53505000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-77413000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-126075000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-116040000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-104777000.0</v>
+      </c>
+      <c r="AT19">
+        <v>5491000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-95973000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-56300000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-53072000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-45258000.0</v>
+      </c>
+      <c r="AY19">
+        <v>15693000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-6868000.0</v>
+      </c>
+      <c r="BA19">
+        <v>14075000.0</v>
+      </c>
+      <c r="BB19">
+        <v>196189000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-126210000.0</v>
+      </c>
+      <c r="BD19">
+        <v>-23062000.0</v>
+      </c>
+      <c r="BE19">
+        <v>-95884000.0</v>
+      </c>
+      <c r="BF19">
+        <v>94065000.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -9603,29425 +39150,51 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
     </row>
     <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>49</v>
-[...23653 lines deleted...]
-      <c r="A21" t="s">
         <v>221</v>
-      </c>
-[...5717 lines deleted...]
-        <v>220</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39087,51 +39260,51 @@
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
     </row>
     <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B21">
         <v>-68372000.0</v>
       </c>
       <c r="C21">
         <v>-186289000.0</v>
       </c>
       <c r="D21">
         <v>6116000.0</v>
       </c>
       <c r="E21">
         <v>44006000.0</v>
       </c>
       <c r="F21">
         <v>179814000.0</v>
       </c>
       <c r="G21">
         <v>-39993000.0</v>
       </c>
       <c r="H21">
         <v>64545000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -39303,51 +39476,51 @@
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
     </row>
     <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22">
         <v>49362000.0</v>
       </c>
       <c r="C22">
         <v>54794000.0</v>
       </c>
       <c r="D22">
         <v>45235000.0</v>
       </c>
       <c r="E22">
         <v>51384000.0</v>
       </c>
       <c r="F22">
         <v>49961000.0</v>
       </c>
       <c r="G22">
         <v>48834000.0</v>
       </c>
       <c r="H22">
         <v>50585000.0</v>
       </c>
       <c r="I22">
         <v>45446000.0</v>
       </c>
@@ -39623,51 +39796,51 @@
       </c>
       <c r="CV22">
         <v>1046443.0</v>
       </c>
       <c r="CW22">
         <v>1135237.0</v>
       </c>
       <c r="CX22">
         <v>1160052.0</v>
       </c>
       <c r="CY22">
         <v>1495258.0</v>
       </c>
       <c r="CZ22">
         <v>1422429.0</v>
       </c>
       <c r="DA22">
         <v>1436596.0</v>
       </c>
       <c r="DB22">
         <v>847163.0</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B23">
         <v>-88347000.0</v>
       </c>
       <c r="C23">
         <v>400536000.0</v>
       </c>
       <c r="D23">
         <v>253175000.0</v>
       </c>
       <c r="E23">
         <v>283119000.0</v>
       </c>
       <c r="F23">
         <v>-114322000.0</v>
       </c>
       <c r="G23">
         <v>681486000.0</v>
       </c>
       <c r="H23">
         <v>184018000.0</v>
       </c>
       <c r="I23">
         <v>23000.0</v>
       </c>
@@ -39680,57 +39853,57 @@
       <c r="L23">
         <v>241002000.0</v>
       </c>
       <c r="M23">
         <v>1388000.0</v>
       </c>
       <c r="N23">
         <v>323745000.0</v>
       </c>
       <c r="O23">
         <v>-227460000.0</v>
       </c>
       <c r="P23">
         <v>-34331000.0</v>
       </c>
       <c r="Q23">
         <v>-610258000.0</v>
       </c>
       <c r="R23">
         <v>359173000.0</v>
       </c>
       <c r="S23">
         <v>589017000.0</v>
       </c>
       <c r="T23">
-        <v>347199000.0</v>
+        <v>347353000.0</v>
       </c>
       <c r="U23">
-        <v>125323000.0</v>
+        <v>124060000.0</v>
       </c>
       <c r="V23">
-        <v>528946000.0</v>
+        <v>530055000.0</v>
       </c>
       <c r="W23">
         <v>228797000.0</v>
       </c>
       <c r="X23">
         <v>-23021000.0</v>
       </c>
       <c r="Y23">
         <v>710501000.0</v>
       </c>
       <c r="Z23">
         <v>217161000.0</v>
       </c>
       <c r="AA23">
         <v>147312000.0</v>
       </c>
       <c r="AB23">
         <v>65394000.0</v>
       </c>
       <c r="AC23">
         <v>22933000.0</v>
       </c>
       <c r="AD23">
         <v>-134000000.0</v>
       </c>
@@ -39943,51 +40116,51 @@
       </c>
       <c r="CV23">
         <v>66914173.0</v>
       </c>
       <c r="CW23">
         <v>25643952.0</v>
       </c>
       <c r="CX23">
         <v>-9999731.0</v>
       </c>
       <c r="CY23">
         <v>27087160.0</v>
       </c>
       <c r="CZ23">
         <v>22164415.0</v>
       </c>
       <c r="DA23">
         <v>40857235.0</v>
       </c>
       <c r="DB23">
         <v>14156397.0</v>
       </c>
     </row>
     <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B24">
         <v>105199000.0</v>
       </c>
       <c r="C24">
         <v>140881000.0</v>
       </c>
       <c r="D24">
         <v>-131625000.0</v>
       </c>
       <c r="E24">
         <v>-50301000.0</v>
       </c>
       <c r="F24">
         <v>-150676000.0</v>
       </c>
       <c r="G24">
         <v>-151893000.0</v>
       </c>
       <c r="H24">
         <v>-127321000.0</v>
       </c>
       <c r="I24">
         <v>77033000.0</v>
       </c>
@@ -40263,51 +40436,51 @@
       </c>
       <c r="CV24">
         <v>-23816469.0</v>
       </c>
       <c r="CW24">
         <v>-33004225.0</v>
       </c>
       <c r="CX24">
         <v>-27173415.0</v>
       </c>
       <c r="CY24">
         <v>-61555195.0</v>
       </c>
       <c r="CZ24">
         <v>5575738.0</v>
       </c>
       <c r="DA24">
         <v>-2791765.0</v>
       </c>
       <c r="DB24">
         <v>8350174.0</v>
       </c>
     </row>
     <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B25">
         <v>8862000.0</v>
       </c>
       <c r="C25">
         <v>7529000.0</v>
       </c>
       <c r="D25">
         <v>8246000.0</v>
       </c>
       <c r="E25">
         <v>3312000.0</v>
       </c>
       <c r="F25">
         <v>4763000.0</v>
       </c>
       <c r="G25">
         <v>8575000.0</v>
       </c>
       <c r="H25">
         <v>2694000.0</v>
       </c>
       <c r="I25">
         <v>6066000.0</v>
       </c>
@@ -40583,51 +40756,51 @@
       </c>
       <c r="CV25">
         <v>3954455.0</v>
       </c>
       <c r="CW25">
         <v>-3284778.0</v>
       </c>
       <c r="CX25">
         <v>-3340114.0</v>
       </c>
       <c r="CY25">
         <v>1185932.0</v>
       </c>
       <c r="CZ25">
         <v>4660745.0</v>
       </c>
       <c r="DA25">
         <v>-3824054.0</v>
       </c>
       <c r="DB25">
         <v>-43324.0</v>
       </c>
     </row>
     <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B26">
         <v>-27240000.0</v>
       </c>
       <c r="C26">
         <v>-3515000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-14000.0</v>
       </c>
       <c r="F26">
         <v>-10616000.0</v>
       </c>
       <c r="G26">
         <v>-11256000.0</v>
       </c>
       <c r="H26">
         <v>-9789000.0</v>
       </c>
       <c r="I26">
         <v>-8596000.0</v>
       </c>
@@ -40640,54 +40813,54 @@
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>-700000.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>16974000.0</v>
       </c>
       <c r="P26">
         <v>-16974000.0</v>
       </c>
       <c r="Q26">
         <v>-15949000.0</v>
       </c>
       <c r="R26">
         <v>-16974000.0</v>
       </c>
       <c r="S26">
         <v>-27520000.0</v>
       </c>
       <c r="T26">
-        <v>-21236000.0</v>
+        <v>-21390000.0</v>
       </c>
       <c r="U26">
-        <v>-11833000.0</v>
+        <v>-10570000.0</v>
       </c>
       <c r="V26">
         <v>-1109000.0</v>
       </c>
       <c r="W26">
         <v>15347000.0</v>
       </c>
       <c r="X26">
         <v>-15347000.0</v>
       </c>
       <c r="Y26">
         <v>827000.0</v>
       </c>
       <c r="Z26">
         <v>-15347000.0</v>
       </c>
       <c r="AA26">
         <v>-3709000.0</v>
       </c>
       <c r="AB26">
         <v>-11817000.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
@@ -40833,51 +41006,51 @@
       </c>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26">
         <v>-1115301000.0</v>
       </c>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
     </row>
     <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B27">
         <v>4304000.0</v>
       </c>
       <c r="C27">
         <v>4277000.0</v>
       </c>
       <c r="D27">
         <v>3022000.0</v>
       </c>
       <c r="E27">
         <v>3064000.0</v>
       </c>
       <c r="F27">
         <v>3128000.0</v>
       </c>
       <c r="G27">
         <v>3294000.0</v>
       </c>
       <c r="H27">
         <v>2564000.0</v>
       </c>
       <c r="I27">
         <v>2639000.0</v>
       </c>
@@ -41101,51 +41274,51 @@
       <c r="CK27"/>
       <c r="CL27">
         <v>50363000.0</v>
       </c>
       <c r="CM27">
         <v>288727000.0</v>
       </c>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B28">
         <v>-197067000.0</v>
       </c>
       <c r="C28">
         <v>197973000.0</v>
       </c>
       <c r="D28">
         <v>246880000.0</v>
       </c>
       <c r="E28">
         <v>315093000.0</v>
       </c>
       <c r="F28">
         <v>43221000.0</v>
       </c>
       <c r="G28">
         <v>618921000.0</v>
       </c>
       <c r="H28">
         <v>227771000.0</v>
       </c>
       <c r="I28">
         <v>-53084000.0</v>
       </c>
@@ -41421,51 +41594,51 @@
       </c>
       <c r="CV28">
         <v>65371426.0</v>
       </c>
       <c r="CW28">
         <v>32957204.0</v>
       </c>
       <c r="CX28">
         <v>-9800823.0</v>
       </c>
       <c r="CY28">
         <v>17833637.0</v>
       </c>
       <c r="CZ28">
         <v>28291019.0</v>
       </c>
       <c r="DA28">
         <v>32056080.0</v>
       </c>
       <c r="DB28">
         <v>11111337.0</v>
       </c>
     </row>
     <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B29">
         <v>58503000.0</v>
       </c>
       <c r="C29">
         <v>42842000.0</v>
       </c>
       <c r="D29">
         <v>49364000.0</v>
       </c>
       <c r="E29">
         <v>61287000.0</v>
       </c>
       <c r="F29">
         <v>40022000.0</v>
       </c>
       <c r="G29">
         <v>51977000.0</v>
       </c>
       <c r="H29">
         <v>89026000.0</v>
       </c>
       <c r="I29">
         <v>76508000.0</v>
       </c>
@@ -41741,51 +41914,51 @@
       </c>
       <c r="CV29">
         <v>5196792.0</v>
       </c>
       <c r="CW29">
         <v>-1339152.0</v>
       </c>
       <c r="CX29">
         <v>-1475286.0</v>
       </c>
       <c r="CY29">
         <v>2828099.0</v>
       </c>
       <c r="CZ29">
         <v>6441835.0</v>
       </c>
       <c r="DA29">
         <v>-1614016.0</v>
       </c>
       <c r="DB29">
         <v>616794.0</v>
       </c>
     </row>
     <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B30">
         <v>91131000.0</v>
       </c>
       <c r="C30">
         <v>-30868000.0</v>
       </c>
       <c r="D30">
         <v>-315809000.0</v>
       </c>
       <c r="E30">
         <v>-366530000.0</v>
       </c>
       <c r="F30">
         <v>-365743000.0</v>
       </c>
       <c r="G30">
         <v>-333108000.0</v>
       </c>
       <c r="H30">
         <v>-283192000.0</v>
       </c>
       <c r="I30">
         <v>-69000.0</v>
       </c>