--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1437,51 +1437,51 @@
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
         <v>-112000.0</v>
       </c>
       <c r="C5">
         <v>502000.0</v>
       </c>
       <c r="D5">
         <v>505000.0</v>
       </c>
       <c r="E5">
         <v>515000.0</v>
       </c>
       <c r="F5">
-        <v>-9178000.0</v>
+        <v>-15936999.0</v>
       </c>
       <c r="G5">
         <v>-14961000.0</v>
       </c>
       <c r="H5">
         <v>-9527999.0</v>
       </c>
       <c r="I5">
         <v>-1463969000.0</v>
       </c>
       <c r="J5">
         <v>-1394650000.0</v>
       </c>
       <c r="K5">
         <v>-1319934000.0</v>
       </c>
       <c r="L5">
         <v>-1404874000.0</v>
       </c>
       <c r="M5">
         <v>-1340373000.0</v>
       </c>
       <c r="N5">
         <v>-1289908000.0</v>
       </c>
@@ -3896,51 +3896,51 @@
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
     </row>
     <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
         <v>579830000.0</v>
       </c>
       <c r="C42">
         <v>415054000.0</v>
       </c>
       <c r="D42">
         <v>465079000.0</v>
       </c>
       <c r="E42">
         <v>464721000.0</v>
       </c>
       <c r="F42">
-        <v>1129010000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="G42">
         <v>-1.0</v>
       </c>
       <c r="H42">
         <v>-9528000.0</v>
       </c>
       <c r="I42">
         <v>1334772000.0</v>
       </c>
       <c r="J42">
         <v>1311319000.0</v>
       </c>
       <c r="K42">
         <v>1213946000.0</v>
       </c>
       <c r="L42">
         <v>1288187000.0</v>
       </c>
       <c r="M42">
         <v>1226240000.0</v>
       </c>
       <c r="N42">
         <v>1182316000.0</v>
       </c>
@@ -6421,51 +6421,51 @@
       <c r="K5">
         <v>505000.0</v>
       </c>
       <c r="L5">
         <v>2088000.0</v>
       </c>
       <c r="M5">
         <v>1257000.0</v>
       </c>
       <c r="N5">
         <v>207999.0</v>
       </c>
       <c r="O5">
         <v>515000.0</v>
       </c>
       <c r="P5">
         <v>135000.0</v>
       </c>
       <c r="Q5">
         <v>-358000.0</v>
       </c>
       <c r="R5">
         <v>-3720000.0</v>
       </c>
       <c r="S5">
-        <v>-9178000.0</v>
+        <v>-15936999.0</v>
       </c>
       <c r="T5">
         <v>-27654999.0</v>
       </c>
       <c r="U5"/>
       <c r="V5">
         <v>887138000.0</v>
       </c>
       <c r="W5">
         <v>-14961000.0</v>
       </c>
       <c r="X5">
         <v>-1567834000.0</v>
       </c>
       <c r="Y5">
         <v>-1532973000.0</v>
       </c>
       <c r="Z5">
         <v>-1533992000.0</v>
       </c>
       <c r="AA5">
         <v>-1503041000.0</v>
       </c>
       <c r="AB5">
         <v>-1492272000.0</v>
@@ -11500,51 +11500,51 @@
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
     </row>
     <row r="28" spans="1:128">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
         <v>868724000.0</v>
       </c>
       <c r="C28">
         <v>889426000.0</v>
       </c>
       <c r="D28">
-        <v>1000834000.0</v>
+        <v>986259000.0</v>
       </c>
       <c r="E28">
         <v>1039351000.0</v>
       </c>
       <c r="F28">
         <v>59290000.0</v>
       </c>
       <c r="G28">
         <v>159860000.0</v>
       </c>
       <c r="H28">
         <v>-57381000.0</v>
       </c>
       <c r="I28">
         <v>126408000.0</v>
       </c>
       <c r="J28">
         <v>174475000.0</v>
       </c>
       <c r="K28">
         <v>213788000.0</v>
       </c>
       <c r="L28">
         <v>72278000.0</v>
       </c>
@@ -12048,51 +12048,51 @@
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
     </row>
     <row r="30" spans="1:128">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
-        <v>127030000.0</v>
+        <v>168091000.0</v>
       </c>
       <c r="C30">
         <v>136195000.0</v>
       </c>
       <c r="D30">
         <v>162967000.0</v>
       </c>
       <c r="E30">
         <v>98000000.0</v>
       </c>
       <c r="F30">
         <v>96363000.0</v>
       </c>
       <c r="G30">
         <v>114381000.0</v>
       </c>
       <c r="H30">
         <v>81506000.0</v>
       </c>
       <c r="I30">
         <v>61238000.0</v>
       </c>
       <c r="J30">
         <v>82451000.0</v>
       </c>
@@ -13692,51 +13692,51 @@
       </c>
       <c r="DU35">
         <v>1537300000.0</v>
       </c>
       <c r="DV35">
         <v>1527500000.0</v>
       </c>
       <c r="DW35">
         <v>1519900000.0</v>
       </c>
       <c r="DX35">
         <v>1507900000.0</v>
       </c>
     </row>
     <row r="36" spans="1:128">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
         <v>92619000.0</v>
       </c>
       <c r="C36">
         <v>121480000.0</v>
       </c>
       <c r="D36">
-        <v>471324000.0</v>
+        <v>69880000.0</v>
       </c>
       <c r="E36">
         <v>105320000.0</v>
       </c>
       <c r="F36">
         <v>76020000.0</v>
       </c>
       <c r="G36">
         <v>82372000.0</v>
       </c>
       <c r="H36">
         <v>91725000.0</v>
       </c>
       <c r="I36">
         <v>74999000.0</v>
       </c>
       <c r="J36">
         <v>72847000.0</v>
       </c>
       <c r="K36">
         <v>63224000.0</v>
       </c>
       <c r="L36">
         <v>84667000.0</v>
       </c>
@@ -14392,51 +14392,51 @@
       </c>
       <c r="DS38">
         <v>1344900000.0</v>
       </c>
       <c r="DT38">
         <v>1350600000.0</v>
       </c>
       <c r="DU38">
         <v>1351400000.0</v>
       </c>
       <c r="DV38">
         <v>1341700000.0</v>
       </c>
       <c r="DW38">
         <v>1356500000.0</v>
       </c>
       <c r="DX38">
         <v>1359400000.0</v>
       </c>
     </row>
     <row r="39" spans="1:128">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
-        <v>95833000.0</v>
+        <v>41866000.0</v>
       </c>
       <c r="C39">
         <v>48622000.0</v>
       </c>
       <c r="D39">
         <v>49741000.0</v>
       </c>
       <c r="E39">
         <v>20670000.0</v>
       </c>
       <c r="F39">
         <v>18505000.0</v>
       </c>
       <c r="G39">
         <v>26120000.0</v>
       </c>
       <c r="H39">
         <v>74022000.0</v>
       </c>
       <c r="I39">
         <v>13570000.0</v>
       </c>
       <c r="J39">
         <v>13141000.0</v>
       </c>
@@ -14780,51 +14780,51 @@
       </c>
       <c r="DU39">
         <v>11100000.0</v>
       </c>
       <c r="DV39">
         <v>12700000.0</v>
       </c>
       <c r="DW39">
         <v>9900000.0</v>
       </c>
       <c r="DX39">
         <v>7300000.0</v>
       </c>
     </row>
     <row r="40" spans="1:128">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
         <v>161484000.0</v>
       </c>
       <c r="C40">
         <v>123027000.0</v>
       </c>
       <c r="D40">
-        <v>159091000.0</v>
+        <v>125909000.0</v>
       </c>
       <c r="E40">
         <v>101902000.0</v>
       </c>
       <c r="F40">
         <v>72883000.0</v>
       </c>
       <c r="G40">
         <v>3116000.0</v>
       </c>
       <c r="H40">
         <v>-8520480.0</v>
       </c>
       <c r="I40">
         <v>87967000.0</v>
       </c>
       <c r="J40">
         <v>91782000.0</v>
       </c>
       <c r="K40">
         <v>82242000.0</v>
       </c>
       <c r="L40">
         <v>62794000.0</v>
       </c>
@@ -15355,51 +15355,51 @@
       <c r="K42">
         <v>465079000.0</v>
       </c>
       <c r="L42">
         <v>1764201000.0</v>
       </c>
       <c r="M42">
         <v>465067000.0</v>
       </c>
       <c r="N42">
         <v>464807001.0</v>
       </c>
       <c r="O42">
         <v>464721000.0</v>
       </c>
       <c r="P42">
         <v>583997000.0</v>
       </c>
       <c r="Q42">
         <v>583669000.0</v>
       </c>
       <c r="R42">
         <v>-159000.0</v>
       </c>
       <c r="S42">
-        <v>1129010000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="T42">
         <v>-1.0</v>
       </c>
       <c r="U42"/>
       <c r="V42">
         <v>-115977000.0</v>
       </c>
       <c r="W42">
         <v>-14961000.0</v>
       </c>
       <c r="X42">
         <v>1447703000.0</v>
       </c>
       <c r="Y42">
         <v>1412673000.0</v>
       </c>
       <c r="Z42">
         <v>1423653000.0</v>
       </c>
       <c r="AA42">
         <v>1394655000.0</v>
       </c>
       <c r="AB42">
         <v>1365430000.0</v>
@@ -17350,51 +17350,51 @@
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
     </row>
     <row r="51" spans="1:128">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
         <v>1413055000.0</v>
       </c>
       <c r="C51">
         <v>1430899000.0</v>
       </c>
       <c r="D51">
-        <v>1463452000.0</v>
+        <v>1448877000.0</v>
       </c>
       <c r="E51">
         <v>1465349000.0</v>
       </c>
       <c r="F51">
         <v>678759000.0</v>
       </c>
       <c r="G51">
         <v>697382000.0</v>
       </c>
       <c r="H51">
         <v>551066000.0</v>
       </c>
       <c r="I51">
         <v>735490000.0</v>
       </c>
       <c r="J51">
         <v>753357000.0</v>
       </c>
       <c r="K51">
         <v>769641000.0</v>
       </c>
       <c r="L51">
         <v>843756000.0</v>
       </c>
@@ -20887,54 +20887,54 @@
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>192</v>
       </c>
       <c r="B5">
         <v>289050000.0</v>
       </c>
       <c r="C5">
-        <v>214995000.0</v>
+        <v>240155000.0</v>
       </c>
       <c r="D5">
-        <v>210605000.0</v>
+        <v>227086000.0</v>
       </c>
       <c r="E5">
         <v>167861000.0</v>
       </c>
       <c r="F5">
         <v>143171000.0</v>
       </c>
       <c r="G5">
         <v>136258000.0</v>
       </c>
       <c r="H5">
         <v>163837000.0</v>
       </c>
       <c r="I5">
         <v>194902000.0</v>
       </c>
       <c r="J5">
         <v>216626000.0</v>
       </c>
       <c r="K5">
         <v>213560000.0</v>
       </c>
       <c r="L5">
         <v>172072000.0</v>
       </c>
@@ -20988,54 +20988,54 @@
       </c>
       <c r="AC5">
         <v>162400000.0</v>
       </c>
       <c r="AD5">
         <v>169200000.0</v>
       </c>
       <c r="AE5">
         <v>144600000.0</v>
       </c>
       <c r="AF5">
         <v>-33300000.0</v>
       </c>
       <c r="AG5">
         <v>-28200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>193</v>
       </c>
       <c r="B6">
         <v>418537000.0</v>
       </c>
       <c r="C6">
-        <v>315790000.0</v>
+        <v>340950000.0</v>
       </c>
       <c r="D6">
-        <v>326702000.0</v>
+        <v>343183000.0</v>
       </c>
       <c r="E6">
         <v>296873000.0</v>
       </c>
       <c r="F6">
         <v>271575000.0</v>
       </c>
       <c r="G6">
         <v>252806000.0</v>
       </c>
       <c r="H6">
         <v>267820000.0</v>
       </c>
       <c r="I6">
         <v>350290000.0</v>
       </c>
       <c r="J6">
         <v>368899000.0</v>
       </c>
       <c r="K6">
         <v>358920000.0</v>
       </c>
       <c r="L6">
         <v>322702000.0</v>
       </c>
@@ -24095,87 +24095,87 @@
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
     </row>
     <row r="5" spans="1:128">
       <c r="A5" t="s">
         <v>192</v>
       </c>
       <c r="B5">
-        <v>81967000.0</v>
+        <v>87047000.0</v>
       </c>
       <c r="C5">
         <v>75197000.0</v>
       </c>
       <c r="D5">
         <v>91116000.0</v>
       </c>
       <c r="E5">
         <v>50271000.0</v>
       </c>
       <c r="F5">
         <v>72466000.0</v>
       </c>
       <c r="G5">
-        <v>60216000.0</v>
+        <v>66502000.0</v>
       </c>
       <c r="H5">
-        <v>59739000.0</v>
+        <v>66826000.0</v>
       </c>
       <c r="I5">
-        <v>49881000.0</v>
+        <v>56180000.0</v>
       </c>
       <c r="J5">
-        <v>45159000.0</v>
+        <v>50647000.0</v>
       </c>
       <c r="K5">
-        <v>39858000.0</v>
+        <v>44646000.0</v>
       </c>
       <c r="L5">
-        <v>67498000.0</v>
+        <v>72211000.0</v>
       </c>
       <c r="M5">
-        <v>53680000.0</v>
+        <v>57018000.0</v>
       </c>
       <c r="N5">
-        <v>49569000.0</v>
+        <v>53392000.0</v>
       </c>
       <c r="O5">
         <v>58574000.0</v>
       </c>
       <c r="P5">
         <v>51257000.0</v>
       </c>
       <c r="Q5">
         <v>41873000.0</v>
       </c>
       <c r="R5">
         <v>35704000.0</v>
       </c>
       <c r="S5">
         <v>24028001.0</v>
       </c>
       <c r="T5">
         <v>26590000.0</v>
       </c>
       <c r="U5">
         <v>29176000.0</v>
       </c>
       <c r="V5">
         <v>62816000.0</v>
       </c>
@@ -24481,87 +24481,87 @@
       </c>
       <c r="DS5">
         <v>-8300000.0</v>
       </c>
       <c r="DT5">
         <v>-8300000.0</v>
       </c>
       <c r="DU5">
         <v>-14000000.0</v>
       </c>
       <c r="DV5">
         <v>25700000.0</v>
       </c>
       <c r="DW5">
         <v>1800000.0</v>
       </c>
       <c r="DX5">
         <v>-5400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:128">
       <c r="A6" t="s">
         <v>193</v>
       </c>
       <c r="B6">
-        <v>120124000.0</v>
+        <v>125204000.0</v>
       </c>
       <c r="C6">
         <v>108420999.0</v>
       </c>
       <c r="D6">
         <v>123843000.0</v>
       </c>
       <c r="E6">
         <v>79212000.0</v>
       </c>
       <c r="F6">
         <v>94512000.0</v>
       </c>
       <c r="G6">
-        <v>83286000.0</v>
+        <v>89572000.0</v>
       </c>
       <c r="H6">
-        <v>83236000.0</v>
+        <v>90323000.0</v>
       </c>
       <c r="I6">
-        <v>80744000.0</v>
+        <v>87043000.0</v>
       </c>
       <c r="J6">
-        <v>68524000.0</v>
+        <v>74012000.0</v>
       </c>
       <c r="K6">
-        <v>65506000.0</v>
+        <v>70294000.0</v>
       </c>
       <c r="L6">
-        <v>101105000.0</v>
+        <v>105818000.0</v>
       </c>
       <c r="M6">
-        <v>84893000.0</v>
+        <v>88231000.0</v>
       </c>
       <c r="N6">
-        <v>75198000.0</v>
+        <v>79021000.0</v>
       </c>
       <c r="O6">
         <v>83580000.0</v>
       </c>
       <c r="P6">
         <v>76281000.0</v>
       </c>
       <c r="Q6">
         <v>66540000.0</v>
       </c>
       <c r="R6">
         <v>67477000.0</v>
       </c>
       <c r="S6">
         <v>57352000.0</v>
       </c>
       <c r="T6">
         <v>58403000.0</v>
       </c>
       <c r="U6">
         <v>61046000.0</v>
       </c>
       <c r="V6">
         <v>89277000.0</v>
       </c>
@@ -31256,51 +31256,51 @@
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>220</v>
       </c>
       <c r="B2">
         <v>554495000.0</v>
       </c>
       <c r="C2">
         <v>572458000.0</v>
       </c>
       <c r="D2">
         <v>537971000.0</v>
       </c>
       <c r="E2">
         <v>90964000.0</v>
       </c>
       <c r="F2">
-        <v>109539000.0</v>
+        <v>92696000.0</v>
       </c>
       <c r="G2">
         <v>73271000.0</v>
       </c>
       <c r="H2">
         <v>94089000.0</v>
       </c>
       <c r="I2">
         <v>6990000.0</v>
       </c>
       <c r="J2">
         <v>8420000.0</v>
       </c>
       <c r="K2">
         <v>8149000.0</v>
       </c>
       <c r="L2">
         <v>40504000.0</v>
       </c>
       <c r="M2">
         <v>25592000.0</v>
       </c>
       <c r="N2">
         <v>111057000.0</v>
       </c>
@@ -31532,51 +31532,51 @@
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>224</v>
       </c>
       <c r="B6">
         <v>2023000.0</v>
       </c>
       <c r="C6">
         <v>-17963000.0</v>
       </c>
       <c r="D6">
         <v>34487000.0</v>
       </c>
       <c r="E6">
         <v>447007000.0</v>
       </c>
       <c r="F6">
-        <v>-18575000.0</v>
+        <v>-17415000.0</v>
       </c>
       <c r="G6">
         <v>36268000.0</v>
       </c>
       <c r="H6">
         <v>-20818000.0</v>
       </c>
       <c r="I6">
         <v>5910000.0</v>
       </c>
       <c r="J6">
         <v>-1430000.0</v>
       </c>
       <c r="K6">
         <v>271000.0</v>
       </c>
       <c r="L6">
         <v>-32355000.0</v>
       </c>
       <c r="M6">
         <v>14912000.0</v>
       </c>
       <c r="N6">
         <v>-85465000.0</v>
       </c>
@@ -32142,54 +32142,54 @@
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14">
         <v>69400000.0</v>
       </c>
       <c r="AG14">
         <v>67200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>233</v>
       </c>
       <c r="B15">
         <v>8514000.0</v>
       </c>
       <c r="C15">
-        <v>-25898000.0</v>
+        <v>25898000.0</v>
       </c>
       <c r="D15">
-        <v>-2626000.0</v>
+        <v>2626000.0</v>
       </c>
       <c r="E15">
         <v>5414000.0</v>
       </c>
       <c r="F15">
         <v>1313000.0</v>
       </c>
       <c r="G15">
         <v>7590000.0</v>
       </c>
       <c r="H15">
         <v>650000.0</v>
       </c>
       <c r="I15">
         <v>57539000.0</v>
       </c>
       <c r="J15">
         <v>53337000.0</v>
       </c>
       <c r="K15">
         <v>49603000.0</v>
       </c>
       <c r="L15">
         <v>47059000.0</v>
       </c>
@@ -32220,51 +32220,51 @@
         <v>1300000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>234</v>
       </c>
       <c r="B16">
         <v>556518000.0</v>
       </c>
       <c r="C16">
         <v>554495000.0</v>
       </c>
       <c r="D16">
         <v>572458000.0</v>
       </c>
       <c r="E16">
         <v>537971000.0</v>
       </c>
       <c r="F16">
-        <v>90964000.0</v>
+        <v>75281000.0</v>
       </c>
       <c r="G16">
         <v>109539000.0</v>
       </c>
       <c r="H16">
         <v>73271000.0</v>
       </c>
       <c r="I16">
         <v>12900000.0</v>
       </c>
       <c r="J16">
         <v>6990000.0</v>
       </c>
       <c r="K16">
         <v>8420000.0</v>
       </c>
       <c r="L16">
         <v>8149000.0</v>
       </c>
       <c r="M16">
         <v>40504000.0</v>
       </c>
       <c r="N16">
         <v>25592000.0</v>
       </c>
@@ -33786,51 +33786,51 @@
       <c r="J2">
         <v>572458000.0</v>
       </c>
       <c r="K2">
         <v>626182000.0</v>
       </c>
       <c r="L2">
         <v>484121000.0</v>
       </c>
       <c r="M2">
         <v>553058000.0</v>
       </c>
       <c r="N2">
         <v>537971000.0</v>
       </c>
       <c r="O2">
         <v>367047000.0</v>
       </c>
       <c r="P2">
         <v>388798000.0</v>
       </c>
       <c r="Q2">
         <v>86252000.0</v>
       </c>
       <c r="R2">
-        <v>90964000.0</v>
+        <v>75281000.0</v>
       </c>
       <c r="S2">
         <v>95145000.0</v>
       </c>
       <c r="T2">
         <v>73341000.0</v>
       </c>
       <c r="U2">
         <v>97921000.0</v>
       </c>
       <c r="V2">
         <v>109539000.0</v>
       </c>
       <c r="W2">
         <v>98431000.0</v>
       </c>
       <c r="X2">
         <v>10818000.0</v>
       </c>
       <c r="Y2">
         <v>15597000.0</v>
       </c>
       <c r="Z2">
         <v>12880000.0</v>
       </c>
@@ -34838,51 +34838,51 @@
       <c r="J6">
         <v>24194000.0</v>
       </c>
       <c r="K6">
         <v>-53724000.0</v>
       </c>
       <c r="L6">
         <v>-517282000.0</v>
       </c>
       <c r="M6">
         <v>-68937000.0</v>
       </c>
       <c r="N6">
         <v>15087000.0</v>
       </c>
       <c r="O6">
         <v>170924000.0</v>
       </c>
       <c r="P6">
         <v>-39658000.0</v>
       </c>
       <c r="Q6">
         <v>302546000.0</v>
       </c>
       <c r="R6">
-        <v>11392000.0</v>
+        <v>10971000.0</v>
       </c>
       <c r="S6">
         <v>-4181000.0</v>
       </c>
       <c r="T6">
         <v>21804000.0</v>
       </c>
       <c r="U6">
         <v>-24580000.0</v>
       </c>
       <c r="V6">
         <v>-11618000.0</v>
       </c>
       <c r="W6">
         <v>11108000.0</v>
       </c>
       <c r="X6">
         <v>46561000.0</v>
       </c>
       <c r="Y6">
         <v>-4779000.0</v>
       </c>
       <c r="Z6">
         <v>2717000.0</v>
       </c>
@@ -35203,51 +35203,51 @@
       <c r="C7">
         <v>19448000.0</v>
       </c>
       <c r="D7">
         <v>15300000.0</v>
       </c>
       <c r="E7">
         <v>31035000.0</v>
       </c>
       <c r="F7">
         <v>75581000.0</v>
       </c>
       <c r="G7">
         <v>-21392000.0</v>
       </c>
       <c r="H7">
         <v>-36076000.0</v>
       </c>
       <c r="I7">
         <v>22239000.0</v>
       </c>
       <c r="J7">
         <v>9885000.0</v>
       </c>
       <c r="K7">
-        <v>-37214000.0</v>
+        <v>-15106000.0</v>
       </c>
       <c r="L7">
         <v>88514000.0</v>
       </c>
       <c r="M7">
         <v>-88372000.0</v>
       </c>
       <c r="N7">
         <v>-22293000.0</v>
       </c>
       <c r="O7">
         <v>162577000.0</v>
       </c>
       <c r="P7">
         <v>-74787000.0</v>
       </c>
       <c r="Q7">
         <v>-24168000.0</v>
       </c>
       <c r="R7">
         <v>-78345000.0</v>
       </c>
       <c r="S7">
         <v>-19965000.0</v>
       </c>
@@ -35729,51 +35729,51 @@
       <c r="C9">
         <v>80819000.0</v>
       </c>
       <c r="D9">
         <v>-39972000.0</v>
       </c>
       <c r="E9">
         <v>52549000.0</v>
       </c>
       <c r="F9">
         <v>33029000.0</v>
       </c>
       <c r="G9">
         <v>-40358000.0</v>
       </c>
       <c r="H9">
         <v>15727489000.0</v>
       </c>
       <c r="I9">
         <v>20642000.0</v>
       </c>
       <c r="J9">
         <v>30869000.0</v>
       </c>
       <c r="K9">
-        <v>-52524000.0</v>
+        <v>-58414000.0</v>
       </c>
       <c r="L9">
         <v>98951000.0</v>
       </c>
       <c r="M9">
         <v>-91948000.0</v>
       </c>
       <c r="N9">
         <v>24528000.0</v>
       </c>
       <c r="O9">
         <v>254058000.0</v>
       </c>
       <c r="P9">
         <v>-132554000.0</v>
       </c>
       <c r="Q9">
         <v>-67657000.0</v>
       </c>
       <c r="R9">
         <v>144056000.0</v>
       </c>
       <c r="S9">
         <v>-236919000.0</v>
       </c>
@@ -36841,51 +36841,51 @@
       <c r="C14">
         <v>-33972236.0</v>
       </c>
       <c r="D14">
         <v>38698000.0</v>
       </c>
       <c r="E14">
         <v>28458000.0</v>
       </c>
       <c r="F14">
         <v>23260000.0</v>
       </c>
       <c r="G14">
         <v>23070000.0</v>
       </c>
       <c r="H14">
         <v>23471000.0</v>
       </c>
       <c r="I14">
         <v>30831000.0</v>
       </c>
       <c r="J14">
         <v>23339000.0</v>
       </c>
       <c r="K14">
-        <v>29807000.0</v>
+        <v>28305000.0</v>
       </c>
       <c r="L14">
         <v>-33161000.0</v>
       </c>
       <c r="M14">
         <v>33018000.0</v>
       </c>
       <c r="N14">
         <v>32621000.0</v>
       </c>
       <c r="O14">
         <v>32949000.0</v>
       </c>
       <c r="P14">
         <v>32953000.0</v>
       </c>
       <c r="Q14">
         <v>32451000.0</v>
       </c>
       <c r="R14">
         <v>31406000.0</v>
       </c>
       <c r="S14">
         <v>32961000.0</v>
       </c>
@@ -37102,60 +37102,60 @@
       </c>
       <c r="DS14">
         <v>17000000.0</v>
       </c>
       <c r="DT14">
         <v>16900000.0</v>
       </c>
       <c r="DU14">
         <v>17400000.0</v>
       </c>
       <c r="DV14">
         <v>18200000.0</v>
       </c>
       <c r="DW14">
         <v>15800000.0</v>
       </c>
       <c r="DX14">
         <v>15800000.0</v>
       </c>
     </row>
     <row r="15" spans="1:128">
       <c r="A15" t="s">
         <v>233</v>
       </c>
       <c r="B15">
-        <v>-2701000.0</v>
+        <v>2701000.0</v>
       </c>
       <c r="C15">
         <v>2568000.0</v>
       </c>
       <c r="D15">
         <v>2564000.0</v>
       </c>
       <c r="E15">
-        <v>-1932000.0</v>
+        <v>1932000.0</v>
       </c>
       <c r="F15">
         <v>1450000.0</v>
       </c>
       <c r="G15">
         <v>1294000.0</v>
       </c>
       <c r="H15">
         <v>2839000.0</v>
       </c>
       <c r="I15">
         <v>5116000.0</v>
       </c>
       <c r="J15">
         <v>2703000.0</v>
       </c>
       <c r="K15">
         <v>657000.0</v>
       </c>
       <c r="L15">
         <v>2708000.0</v>
       </c>
       <c r="M15">
         <v>7414000.0</v>
       </c>
@@ -37392,51 +37392,51 @@
       <c r="J16">
         <v>596652000.0</v>
       </c>
       <c r="K16">
         <v>572458000.0</v>
       </c>
       <c r="L16">
         <v>-33161000.0</v>
       </c>
       <c r="M16">
         <v>484121000.0</v>
       </c>
       <c r="N16">
         <v>553058000.0</v>
       </c>
       <c r="O16">
         <v>537971000.0</v>
       </c>
       <c r="P16">
         <v>349140000.0</v>
       </c>
       <c r="Q16">
         <v>388798000.0</v>
       </c>
       <c r="R16">
-        <v>102356000.0</v>
+        <v>86252000.0</v>
       </c>
       <c r="S16">
         <v>90964000.0</v>
       </c>
       <c r="T16">
         <v>95145000.0</v>
       </c>
       <c r="U16">
         <v>73341000.0</v>
       </c>
       <c r="V16">
         <v>97921000.0</v>
       </c>
       <c r="W16">
         <v>109539000.0</v>
       </c>
       <c r="X16">
         <v>57379000.0</v>
       </c>
       <c r="Y16">
         <v>10818000.0</v>
       </c>
       <c r="Z16">
         <v>15597000.0</v>
       </c>
@@ -39695,51 +39695,51 @@
       <c r="C25">
         <v>125066588.0</v>
       </c>
       <c r="D25">
         <v>45299000.0</v>
       </c>
       <c r="E25">
         <v>3590000.0</v>
       </c>
       <c r="F25">
         <v>41670000.0</v>
       </c>
       <c r="G25">
         <v>38386000.0</v>
       </c>
       <c r="H25">
         <v>4213000.0</v>
       </c>
       <c r="I25">
         <v>2585000.0</v>
       </c>
       <c r="J25">
         <v>2178000.0</v>
       </c>
       <c r="K25">
-        <v>39231000.0</v>
+        <v>17923000.0</v>
       </c>
       <c r="L25">
         <v>33161000.0</v>
       </c>
       <c r="M25">
         <v>2182000.0</v>
       </c>
       <c r="N25">
         <v>4691000.0</v>
       </c>
       <c r="O25">
         <v>-1727000.0</v>
       </c>
       <c r="P25">
         <v>31761000.0</v>
       </c>
       <c r="Q25">
         <v>21330000.0</v>
       </c>
       <c r="R25">
         <v>2566000.0</v>
       </c>
       <c r="S25">
         <v>-171000.0</v>
       </c>