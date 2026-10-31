--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>2022-05-31</t>
   </si>
   <si>
     <t>2021-05-31</t>
   </si>
   <si>
     <t>2020-05-31</t>
   </si>
   <si>
     <t>2019-05-31</t>
   </si>
   <si>
     <t>2018-05-31</t>
   </si>
@@ -277,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
@@ -1019,85 +1025,86 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1126,3884 +1133,4034 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>126940169.0</v>
+      </c>
+      <c r="C2">
         <v>80484000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>105681000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>69764000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22289000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38441000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33147000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34057000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>39889000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24258000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21395000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17888000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8586000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8569000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8943000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9518000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11038000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9295000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7033000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5657000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4512000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3001000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
+      <c r="Y2"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
+      <c r="Y3"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>28</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>422302000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>389972000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>437258000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>576834000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>709302000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>289211000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>282522000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>508404000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>259136000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>247645000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>253115000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>195427000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>190590000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>140391000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>46562000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>23312000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>23403000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>30874000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2323000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6987000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
+      <c r="Y6"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7">
+        <v>848841000.0</v>
+      </c>
+      <c r="C7">
         <v>789373000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>647927000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>443942000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>615017000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1864662000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1462162000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
-        <v>1703000.0</v>
+        <v>1701000.0</v>
       </c>
       <c r="C8">
         <v>1703000.0</v>
       </c>
       <c r="D8">
         <v>1703000.0</v>
       </c>
       <c r="E8">
+        <v>1703000.0</v>
+      </c>
+      <c r="F8">
         <v>1697000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588000.0</v>
       </c>
       <c r="H8">
         <v>1588000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>1588000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>32</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>1467274000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1869953000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1939585000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2061613000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1948884000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>456088000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>428959000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>129059000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>249126000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>223422000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>141653000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>2000276149.0</v>
+      </c>
+      <c r="C10">
         <v>1612379000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1389359000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1662982000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1148637000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1612211000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>915057000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1414171000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>983319000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>641018000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>709209000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>531298000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>371593000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>417166000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>428261000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>317260000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>281104000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>254772000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>208440000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>204378000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>33425000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>40145000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>28046483.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>34</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>1612379000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1389359000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1662982000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1148637000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1612211000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>915057000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1414171000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>983319000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>641018000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>5292010672.0</v>
+      </c>
+      <c r="C12">
         <v>4577996000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4775105000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3996609000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4190957000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6260962000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3518130000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3191532000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2714823000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2165788000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1733960000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1200324000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1113492000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>972153000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>800055000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>617018000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>419009000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>314617000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>261391000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>207384000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>33425000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>28046483.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>1703000.0</v>
       </c>
       <c r="D13">
         <v>1703000.0</v>
       </c>
       <c r="E13">
+        <v>1703000.0</v>
+      </c>
+      <c r="F13">
         <v>1697000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588000.0</v>
       </c>
       <c r="H13">
         <v>1588000.0</v>
       </c>
       <c r="I13">
-        <v>1584000.0</v>
+        <v>1588000.0</v>
       </c>
       <c r="J13">
         <v>1584000.0</v>
       </c>
       <c r="K13">
         <v>1584000.0</v>
       </c>
       <c r="L13">
         <v>1584000.0</v>
       </c>
       <c r="M13">
         <v>1584000.0</v>
       </c>
       <c r="N13">
+        <v>1584000.0</v>
+      </c>
+      <c r="O13">
         <v>1573000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1555000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1540000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1518000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1500000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1503000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1595000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1032000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1000036.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
+        <v>158391000.0</v>
+      </c>
+      <c r="C14">
         <v>161972800.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>166950000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>168563000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>169642000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>165198000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>159537000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>159039000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>158557000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>157986000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>157392000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>157302000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>157903000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>157824000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>156872000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>156471000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>154832000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>153578000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>156449000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>142094000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>111111000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>104840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="X14">
         <v>100000000.0</v>
       </c>
+      <c r="Y14">
+        <v>100000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>1690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588000.0</v>
       </c>
       <c r="H15">
         <v>1588000.0</v>
       </c>
       <c r="I15">
-        <v>1584000.0</v>
+        <v>1588000.0</v>
       </c>
       <c r="J15">
         <v>1584000.0</v>
       </c>
       <c r="K15">
         <v>1584000.0</v>
       </c>
       <c r="L15">
         <v>1584000.0</v>
       </c>
       <c r="M15">
         <v>1584000.0</v>
       </c>
       <c r="N15">
+        <v>1584000.0</v>
+      </c>
+      <c r="O15">
         <v>1573000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1555000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1540000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1518000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1500000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1503000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1595000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1057000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16">
+        <v>2242913649.0</v>
+      </c>
+      <c r="C16">
         <v>1962413000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1788067000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1356953000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>955543000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1939385000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1340339000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1316886000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1281736000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>875317000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>652658000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>511193000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>394133000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>341929000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>277749000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>194317000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>107065000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>74782000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>59213000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>43228000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>30492000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18">
         <v>2220000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1982000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2461000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1722000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20">
+        <v>46557328.0</v>
+      </c>
+      <c r="C20">
         <v>43832000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>103958000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>105514000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>70803000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>73254000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>80366000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>79614000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>31729000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>14083000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>10545000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>11194000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>3692000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>3760000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1798000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>7588000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2818000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2712000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>209000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>7772887.0</v>
+      </c>
+      <c r="C21">
         <v>67920000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23122000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>28500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6427000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18825000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16283000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20340000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12329000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7673000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6524000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8181000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5080000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5404000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4309000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8478000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4190000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4351000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3745000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3469000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3249000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3143000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22">
+        <v>105801474.0</v>
+      </c>
+      <c r="C22">
         <v>80884000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>92806000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>52689000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>27925000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31175000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>31324000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>29046000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>40175000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>31742000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27303000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23983000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22366000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22540000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>20074000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>24963000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>17163000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15188000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10693000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6408000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4649000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3130000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
+      <c r="Y22"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>8791893192.0</v>
+      </c>
+      <c r="C23">
         <v>7805499000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7531673000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6392458000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6034666000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10151053000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6556885000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4646559000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3977712000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2924979000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2354834000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1951537000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1603545000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1353441000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1128817000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>863370000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>596420000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>469402000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>396743000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>316060000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>139079000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>134517000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>80093000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>61903203.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>14403000.0</v>
       </c>
       <c r="D24">
+        <v>14403000.0</v>
+      </c>
+      <c r="E24">
         <v>14653000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>65394000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>297631000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>117881000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>96457000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>13101000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>21711000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>14403000.0</v>
       </c>
       <c r="D25">
+        <v>14403000.0</v>
+      </c>
+      <c r="E25">
         <v>14653000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>65394000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>297631000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>117881000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>96457000.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26">
+        <v>830358000.0</v>
+      </c>
+      <c r="C26">
         <v>744146000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>525015000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>862319000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>437919000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>537749000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>431101000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>404704000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>433333000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>217259000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>178863000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>325991000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>117113000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>-1151447393.0</v>
+      </c>
+      <c r="C28">
         <v>-808603000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-727029000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1204387000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-468226000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>550082000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>664986000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1060656000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-983319000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-641018000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-709209000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-531298000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-371593000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-417166000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-428261000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-317260000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-281104000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-254772000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-208440000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-204378000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-9779000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>-24422485.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29">
+        <v>3986323000.0</v>
+      </c>
+      <c r="C29">
         <v>3676276000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3790337000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3619001000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3770900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5210906000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2851176000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2457143000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1991589000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1680948000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>44732354.0</v>
+      </c>
+      <c r="C30">
         <v>189897000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>193847000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>136769000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>125472000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>118495000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4178000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3179000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3343000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3747000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29766000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>28302000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16765000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3794000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9330000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1922000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1539000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>880000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1118000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>728000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
+      <c r="Y30"/>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>3628276000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4821196000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2636646000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2260732000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1947531000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1659192000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1387503000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1200973000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1016986000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
+      <c r="Y31"/>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32">
+        <v>1942070000.0</v>
+      </c>
+      <c r="C32">
         <v>1897888000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2388023000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2162909000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2763845000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3102710000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1277056000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1460018000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1191030000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1123581000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:25">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>2960222304.0</v>
+      </c>
+      <c r="C33">
         <v>2617797000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2142795000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1978571000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1560707000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3576898000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2800465000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1180317000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1035798000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>598717000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>485498000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>602657000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>369870000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>282609000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>230162000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>188101000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>132606000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>121675000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>109903000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>95169000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>95684000.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
+      <c r="Y33"/>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:25">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
+      <c r="Y34"/>
     </row>
-    <row r="35" spans="1:24">
+    <row r="35" spans="1:25">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>577910664.0</v>
+      </c>
+      <c r="C35">
         <v>561953000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>481804000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>326692000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>531028000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1661432000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1207710000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>115238000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12133000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2220000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1982000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2461000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1722000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>6354000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>112000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1147000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>137000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>157000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>-1040999.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>12798000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>5680254.0</v>
       </c>
     </row>
-    <row r="36" spans="1:24">
+    <row r="36" spans="1:25">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36">
+        <v>574335718.0</v>
+      </c>
+      <c r="C36">
         <v>102779000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>256087000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>127010000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>91728000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>120920000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>111470000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>82177000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>65492000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>48044000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>27527000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>20788000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16426000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>14763000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>16473000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10615000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5911000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3748000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2019000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>34000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>150000.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
+      <c r="Y36"/>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:25">
       <c r="A37" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-      <c r="E37"/>
+        <v>60</v>
+      </c>
+      <c r="B37">
+        <v>338093000.0</v>
+      </c>
+      <c r="C37">
+        <v>291859000.0</v>
+      </c>
+      <c r="D37">
+        <v>273080000.0</v>
+      </c>
+      <c r="E37">
+        <v>210440000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
+      <c r="Y37"/>
     </row>
-    <row r="38" spans="1:24">
+    <row r="38" spans="1:25">
       <c r="A38" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>61</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>243147000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>325991000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>647263000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>111766000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>224507000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>174794000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>143644000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>108815000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>76902000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>35226000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>9063000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>18650000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>17916000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>20990000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11612000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>7478000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4825000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3058000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1122000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2034000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>134517000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>80093000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>61903203.0</v>
       </c>
     </row>
-    <row r="39" spans="1:24">
+    <row r="39" spans="1:25">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>389126388.0</v>
+      </c>
+      <c r="C39">
         <v>338925000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>327120000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>227820000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>129605000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>163523000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>202788000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>242364000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>183737000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>125389000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>104326000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>94807000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>69515000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>59374000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>74732000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>23958000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>25720000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>16383000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>13876000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5981000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4593000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5346000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
+      <c r="Y39"/>
     </row>
-    <row r="40" spans="1:24">
+    <row r="40" spans="1:25">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>1234763192.0</v>
+      </c>
+      <c r="C40">
         <v>801096000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>767352000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>550460000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>488009000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>869128000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>620254000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>561210000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>362026000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>252061000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>211331000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>170775000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>155626000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>122865000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>141599000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>77002000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>44852000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>29956000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>31640000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>19983000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>11540000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>37102000.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40">
+      <c r="X40"/>
+      <c r="Y40">
         <v>34438854.0</v>
       </c>
     </row>
-    <row r="41" spans="1:24">
+    <row r="41" spans="1:25">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>19240000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>13172000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>11906000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>18781000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>12133000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>2220000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1982000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>2461000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1722000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>4518000.0</v>
       </c>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
+      <c r="Y41"/>
     </row>
-    <row r="42" spans="1:24">
+    <row r="42" spans="1:25">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>3986265505.0</v>
+      </c>
+      <c r="C42">
         <v>1467152000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1869898000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1939526000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2061613000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1948884000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>456085000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>428949000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>129058000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>249119000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>223413000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>141634000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>174003000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>164319000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>161485000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>202689000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>177982000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>179241000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>177794000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>197661000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>41780000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>30923556.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>27049000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>21784094.0</v>
       </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:25">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
+      <c r="Y43"/>
     </row>
-    <row r="44" spans="1:24">
+    <row r="44" spans="1:25">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-      <c r="U44">
+      <c r="U44"/>
+      <c r="V44">
         <v>117000.0</v>
       </c>
-      <c r="V44">
+      <c r="W44">
         <v>111000.0</v>
       </c>
-      <c r="W44"/>
       <c r="X44"/>
+      <c r="Y44"/>
     </row>
-    <row r="45" spans="1:24">
+    <row r="45" spans="1:25">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
+        <v>2439063000.0</v>
+      </c>
+      <c r="C45">
         <v>2135146000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1629564000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>799295000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>933792000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2722563000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2097921000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>532015000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>449592000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>282800000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>237698000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>231463000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>225335000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>247262000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>204342000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>160421000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>118118000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>109785000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>103098000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>90575000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>90192000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
+      <c r="Y45"/>
     </row>
-    <row r="46" spans="1:24">
+    <row r="46" spans="1:25">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>1734400984.0</v>
+      </c>
+      <c r="C46">
         <v>1561188000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1161886000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>799295000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>933792000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2722563000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2097921000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>532015000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>449592000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>282800000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>237698000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>231463000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>225335000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>247262000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>204342000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>160421000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>118118000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>109785000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>103098000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>90575000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>90192000.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
+      <c r="Y46"/>
     </row>
-    <row r="47" spans="1:24">
+    <row r="47" spans="1:25">
       <c r="A47" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>70</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>1561188000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1161886000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>799295000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>933792000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2722563000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2097921000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>532015000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>449592000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>282800000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>237698000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>231463000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>225335000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>247262000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>204342000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>160421000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>118118000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>109785000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>103098000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>90575000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>90192000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>79521000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
+      <c r="Y47"/>
     </row>
-    <row r="48" spans="1:24">
+    <row r="48" spans="1:25">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>2028957000.0</v>
+      </c>
+      <c r="C48">
         <v>1770716000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1514361000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1225861000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1065362000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2253399000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1986411000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1647627000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1352543000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1171109000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>931930000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>824015000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>654744000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>500770000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>386971000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>323432000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>224755000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>147102000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>88509000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>45375000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>15118000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>26457887.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
+      <c r="Y48"/>
     </row>
-    <row r="49" spans="1:24">
+    <row r="49" spans="1:25">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
+      <c r="Y49"/>
     </row>
-    <row r="50" spans="1:24">
+    <row r="50" spans="1:25">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
+      <c r="Y50"/>
     </row>
-    <row r="51" spans="1:24">
+    <row r="51" spans="1:25">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>848828756.0</v>
+      </c>
+      <c r="C51">
         <v>803776000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>662330000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>458595000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>680411000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2162293000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1580043000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>96457000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>23100000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
-      <c r="X51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>3623998.0</v>
       </c>
     </row>
-    <row r="52" spans="1:24">
+    <row r="52" spans="1:25">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>285011889.0</v>
+      </c>
+      <c r="C52">
         <v>255997000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>199933000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>155752000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>168623000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>514033000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>384239000.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52">
         <v>82303000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>293917000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>235913000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>198404000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>175445000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>141534000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>145377000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>74119000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5750000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3728000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>12775000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>17965000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>10301000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
+      <c r="Y52"/>
     </row>
-    <row r="53" spans="1:24">
+    <row r="53" spans="1:25">
       <c r="A53" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B53">
+        <v>3291734522.0</v>
+      </c>
+      <c r="C53">
         <v>2965617000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>3385746000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2333627000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>3042320000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4648751000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2603073000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1777361000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1731504000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1524770000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1024751000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>669026000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>741899000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>554987000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>371794000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>296384000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>137905000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>59845000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>52951000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3006000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>383000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>450000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
+      <c r="Y53"/>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:25">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
+      <c r="Y54"/>
     </row>
-    <row r="55" spans="1:24">
+    <row r="55" spans="1:25">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>8791893192.0</v>
+      </c>
+      <c r="C55">
         <v>7805499000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7531673000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6392458000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6034666000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>10151053000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6556885000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4646559000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3977712000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2924979000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2354834000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1951537000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1603545000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1353441000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1128817000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>863370000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>596420000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>469402000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>396743000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>316060000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>139079000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>134517000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>80093000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>61903203.0</v>
       </c>
     </row>
-    <row r="56" spans="1:24">
+    <row r="56" spans="1:25">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>5831670888.0</v>
+      </c>
+      <c r="C56">
         <v>5187702000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5388878000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4413887000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4473959000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6574155000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3756420000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3466242000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2941914000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2326262000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1869336000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1348880000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1233675000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1070832000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>898655000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>675269000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>463814000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>347727000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>286840000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>220891000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>43395000.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56">
         <v>28046483.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:25">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>3889628899.0</v>
+      </c>
+      <c r="C57">
         <v>3289814000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3000855000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2250978000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1710114000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3471445000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2479364000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2006224000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1750884000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1202681000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>918190000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>725232000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>576065000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>489835000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>438303000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>288000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>168705000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>117761000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>97886000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>68868000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>58013000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>54051000.0</v>
       </c>
-      <c r="W57"/>
-      <c r="X57">
+      <c r="X57"/>
+      <c r="Y57">
         <v>34438854.0</v>
       </c>
     </row>
-    <row r="58" spans="1:24">
+    <row r="58" spans="1:25">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>4467539563.0</v>
+      </c>
+      <c r="C58">
         <v>3851767000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3482659000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2577670000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2241142000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5132877000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3687074000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2121462000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1763017000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1204901000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>920172000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>727693000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>577787000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>496189000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>438415000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>289147000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>168842000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>117918000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>97886000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>68868000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>70811000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>76020000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>53044000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>40119108.0</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:25">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
+      <c r="Y59"/>
     </row>
-    <row r="60" spans="1:24">
+    <row r="60" spans="1:25">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>3986265505.0</v>
+      </c>
+      <c r="C60">
         <v>3661873000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3775934000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3604348000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3705506000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4913275000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2736924000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2360686000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1982718000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1680948000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1404572000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1220348000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1025758000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>857252000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>690402000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>574223000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>427567000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>351246000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>298680000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>246954000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>65032000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>58497000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>27049000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>21784094.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:25">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
+      <c r="G61"/>
+      <c r="H61">
         <v>-3000.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-10000.0</v>
       </c>
-      <c r="I61">
+      <c r="J61">
         <v>-1000.0</v>
       </c>
-      <c r="J61">
+      <c r="K61">
         <v>-7000.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-9000.0</v>
       </c>
-      <c r="L61">
+      <c r="M61">
         <v>-19000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-6000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-17000.0</v>
       </c>
-      <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
+      <c r="Y61"/>
     </row>
-    <row r="62" spans="1:24">
+    <row r="62" spans="1:25">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD62"/>
+  <dimension ref="A1:CF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
       </c>
+      <c r="CF1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:82">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>142052000.0</v>
+      </c>
+      <c r="C2">
+        <v>126940169.0</v>
+      </c>
+      <c r="D2">
         <v>108506005.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>94519000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>85195000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>80483000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>85604000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>92146000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>101989000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>105681000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>138458000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>108949000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>76555000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>69764000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>89534000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>81529000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>43433000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>22289000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>28001000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>33486000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>38441000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>38441000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>30234000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>32975000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>34432000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>33147000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>38392000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>32201000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>34057000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>34057000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>36952000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>36126000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>35795000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>39889000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>40500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>34292000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>26882000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>24258000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>21416000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>27024000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>24367000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>21395000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>17615000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>23491000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>20336000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>17888000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>15737000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>11689000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>17621000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>8586000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>10796000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>11485000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>13910000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>8569000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>8355000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>9958000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>9758000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>8943000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>9330000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>8458000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>8357000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>9518000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>9001000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>10388000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>11798000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>11038000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>6197000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>9110000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>8300000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>8300000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>9194000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>8139000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>9474000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>7033000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>8059000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>7235000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>7645000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>5657000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>4933000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>4769000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>6430000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>4619000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>3001000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:82">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5042,54 +5199,56 @@
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
     </row>
-    <row r="4" spans="1:82">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5128,254 +5287,258 @@
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:82">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
         <v>422302000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...4 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
       <c r="J5">
         <v>389972000.0</v>
       </c>
-      <c r="K5"/>
+      <c r="K5">
+        <v>389972000.0</v>
+      </c>
       <c r="L5">
-        <v>437258000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>389972000.0</v>
+      </c>
+      <c r="M5"/>
       <c r="N5">
         <v>437258000.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>437258000.0</v>
+      </c>
       <c r="P5">
-        <v>576834000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>437258000.0</v>
+      </c>
+      <c r="Q5"/>
       <c r="R5">
         <v>576834000.0</v>
       </c>
-      <c r="S5"/>
+      <c r="S5">
+        <v>576834000.0</v>
+      </c>
       <c r="T5">
-        <v>709302000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>576834000.0</v>
+      </c>
+      <c r="U5"/>
       <c r="V5">
         <v>709302000.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>709302000.0</v>
+      </c>
       <c r="X5">
+        <v>709302000.0</v>
+      </c>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>400566000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>289211000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>289211000.0</v>
       </c>
-      <c r="AA5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AC5"/>
       <c r="AD5">
         <v>282522000.0</v>
       </c>
-      <c r="AE5"/>
+      <c r="AE5">
+        <v>282522000.0</v>
+      </c>
       <c r="AF5">
-        <v>508404000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>282522000.0</v>
+      </c>
+      <c r="AG5"/>
       <c r="AH5">
         <v>508404000.0</v>
       </c>
-      <c r="AI5"/>
+      <c r="AI5">
+        <v>508404000.0</v>
+      </c>
       <c r="AJ5">
-        <v>259136000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>508404000.0</v>
+      </c>
+      <c r="AK5"/>
       <c r="AL5">
         <v>259136000.0</v>
       </c>
-      <c r="AM5"/>
+      <c r="AM5">
+        <v>259136000.0</v>
+      </c>
       <c r="AN5">
-        <v>247645000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>259136000.0</v>
+      </c>
+      <c r="AO5"/>
       <c r="AP5">
         <v>247645000.0</v>
       </c>
-      <c r="AQ5"/>
+      <c r="AQ5">
+        <v>247645000.0</v>
+      </c>
       <c r="AR5">
-        <v>253115000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>247645000.0</v>
+      </c>
+      <c r="AS5"/>
       <c r="AT5">
         <v>253115000.0</v>
       </c>
-      <c r="AU5"/>
+      <c r="AU5">
+        <v>253115000.0</v>
+      </c>
       <c r="AV5">
-        <v>195427000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>253115000.0</v>
+      </c>
+      <c r="AW5"/>
       <c r="AX5">
         <v>195427000.0</v>
       </c>
-      <c r="AY5"/>
+      <c r="AY5">
+        <v>195427000.0</v>
+      </c>
       <c r="AZ5">
+        <v>195427000.0</v>
+      </c>
+      <c r="BA5"/>
+      <c r="BB5">
         <v>190590000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>190590000.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5">
         <v>140391000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>55138000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>55138000.0</v>
       </c>
-      <c r="BG5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BI5"/>
       <c r="BJ5">
         <v>46562000.0</v>
       </c>
-      <c r="BK5"/>
+      <c r="BK5">
+        <v>46562000.0</v>
+      </c>
       <c r="BL5">
-        <v>23312000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>46562000.0</v>
+      </c>
+      <c r="BM5"/>
       <c r="BN5">
         <v>23312000.0</v>
       </c>
-      <c r="BO5"/>
+      <c r="BO5">
+        <v>23312000.0</v>
+      </c>
       <c r="BP5">
+        <v>23312000.0</v>
+      </c>
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>23403000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>23403000.0</v>
       </c>
-      <c r="BR5"/>
-      <c r="BS5">
+      <c r="BT5"/>
+      <c r="BU5">
         <v>327352000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>318385000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>30874000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>312752000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>295148000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>284938000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>2323000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>242742000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>1254000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-18000.0</v>
       </c>
-      <c r="CC5"/>
-      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:82">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5414,136 +5577,142 @@
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:82">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7">
+        <v>864038000.0</v>
+      </c>
+      <c r="C7">
+        <v>848841000.0</v>
+      </c>
+      <c r="D7">
         <v>806970000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>779854000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>784046000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>789373000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>724234000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>708430000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>696068000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>647927000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>549604000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>496270000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>455156000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>443942000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>452196000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>471926000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>527549000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>615017000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>758640000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1277034000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="V7"/>
+      <c r="W7">
         <v>1864662000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1720809000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1564608000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1502866000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1462162000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1427128000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1297568000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1212649000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5552,87 +5721,91 @@
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:82">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8"/>
-      <c r="C8"/>
+      <c r="C8">
+        <v>1701000.0</v>
+      </c>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8">
         <v>1703000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8">
         <v>1703000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>1703000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8">
         <v>1697000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8">
         <v>1690000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -5648,89 +5821,91 @@
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:82">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>456088000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
         <v>428959000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -5738,358 +5913,366 @@
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:82">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>1754565000.0</v>
+      </c>
+      <c r="C10">
+        <v>2000276149.0</v>
+      </c>
+      <c r="D10">
         <v>1940820435.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1842935000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1282311000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1793091000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1418786000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1418215000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1146959000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1566770000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2013627000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1942559000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1748909000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1662982000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1329453000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1029865000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1103872000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1148637000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1466779000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1026912000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1612211000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1612211000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1569841000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2643243000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1047605000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>915057000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1057138000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1047581000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1157113000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1157113000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>844901000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>842860000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>833132000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>983319000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>721530000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>818138000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>838910000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>641018000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>535929000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>520689000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>591081000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>709209000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>464061000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>524053000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>525449000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>531298000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>411929000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>451686000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>547855000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>371593000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>355782000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>420629000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>480618000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>417166000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>514395000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>282349000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>586682000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>428261000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>457314000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>379179000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>398389000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>317260000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>538668000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>248732000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>293298000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>281104000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>250792000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>210574000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>238709000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>238709000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>223955000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>182831000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>196885000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>208440000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>230090000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>247096000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>231096000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>204378000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>443434000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>148766000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>37083000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>33426000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>40145000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:82">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>1842935000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1282311000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1612379000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1418786000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1418215000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1146959000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>1748909000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1662982000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1329453000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1029865000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1103872000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1148637000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1466779000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1026912000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="V11"/>
+      <c r="W11">
         <v>1612211000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1569841000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
@@ -6104,1134 +6287,1158 @@
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
     </row>
-    <row r="12" spans="1:82">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>5157590000.0</v>
+      </c>
+      <c r="C12">
+        <v>5292010672.0</v>
+      </c>
+      <c r="D12">
         <v>4959783116.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4937874000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4668753000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4758688000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4294773000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4712638000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4806971000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4952516000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4565466000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4446482000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4117041000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3996609000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4311059000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4208693000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4250882000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4190957000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4410011000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4804810000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6260962000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6260962000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6078365000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6094660000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4117775000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3518130000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3567310000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3617466000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3191532000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3191532000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2734285000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2638079000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2631991000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2714823000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2517558000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2428398000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2392889000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2165788000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1970569000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1898287000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1862817000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1733960000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1550951000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1294275000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1316017000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1200324000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1059781000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1058525000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1152892000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1113492000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1151619000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1091801000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1118415000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>972153000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>892865000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>839646000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>890544000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>800055000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>757747000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>705523000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>706043000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>613644000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>538668000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>504523000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>487586000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>419009000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>371167000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>352240000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>367736000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>367736000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>286504000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>269367000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>265824000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>261391000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>260088000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>247096000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>231096000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>207384000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>443434000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>148766000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>37209000.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:82">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
         <v>1703000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13">
         <v>1703000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1703000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>3873873000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3829619000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1703000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1703000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3725495000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3607181000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1697000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1697000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>4022771000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>4104578000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1690000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1690000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4915339000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4703903000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1591000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1588000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2754775000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>2594469000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1588000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1588000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>2073494000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1951653000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1584000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>1584000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>2028929000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>1821083000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>1584000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1584000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>1574328000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>1513593000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>1584000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>1584000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>1310873000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>1288289000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>1584000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>1584000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>1147383000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>1137442000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>1584000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>1584000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>991595000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>943856000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>1573000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>1573000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>840594000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>804649000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1555000.0</v>
       </c>
       <c r="BF13">
         <v>1555000.0</v>
       </c>
-      <c r="BG13"/>
+      <c r="BG13">
+        <v>1555000.0</v>
+      </c>
       <c r="BH13">
-        <v>1540000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1555000.0</v>
+      </c>
+      <c r="BI13"/>
       <c r="BJ13">
         <v>1540000.0</v>
       </c>
-      <c r="BK13"/>
+      <c r="BK13">
+        <v>1540000.0</v>
+      </c>
       <c r="BL13">
-        <v>1518000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1540000.0</v>
+      </c>
+      <c r="BM13"/>
       <c r="BN13">
         <v>1518000.0</v>
       </c>
-      <c r="BO13"/>
+      <c r="BO13">
+        <v>1518000.0</v>
+      </c>
       <c r="BP13">
+        <v>1518000.0</v>
+      </c>
+      <c r="BQ13"/>
+      <c r="BR13">
         <v>1500000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>1500000.0</v>
       </c>
-      <c r="BR13"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BT13"/>
+      <c r="BU13"/>
       <c r="BV13">
         <v>1503000.0</v>
       </c>
-      <c r="BW13"/>
+      <c r="BW13">
+        <v>1503000.0</v>
+      </c>
       <c r="BX13">
-        <v>1595000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1503000.0</v>
+      </c>
+      <c r="BY13"/>
       <c r="BZ13">
         <v>1595000.0</v>
       </c>
       <c r="CA13">
+        <v>1595000.0</v>
+      </c>
+      <c r="CB13">
+        <v>1595000.0</v>
+      </c>
+      <c r="CC13">
         <v>1456000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>1041000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>1057000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:82">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
+        <v>156882566.0</v>
+      </c>
+      <c r="C14">
+        <v>158264643.0</v>
+      </c>
+      <c r="D14">
         <v>159635720.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>160450536.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>159858846.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>158798800.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>162484000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>165903000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>165903000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>167129000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>167173000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>166969000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>166532000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>166872000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>168141000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>169938000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>170233000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>172093000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>169697000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>170275000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>169564000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>167381000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>169532000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>161931000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>159770000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>159577000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>159529000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>159375000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>159066864.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>159066864.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>158865345.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>159031000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>159194000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>158935000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>158430000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>158322000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>158234000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>158211000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>158039000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>157866000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>157830000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>157536000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>157722000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>157301000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>157010000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>156373000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>156875000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>157395000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>158558000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>158285000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>158379000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>157846000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>157108000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>157775000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>158344000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>157931000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>157250000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>157036000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>156958000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>157000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>156395000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>155160000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>155160000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>183600000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>155404000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>150993000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>153811000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>154579000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>154876000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>15487555.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>153096000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>153437000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>154001000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>150657000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>157333000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>157175000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>156019000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>146143000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>152238000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>148176000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>100000000.0</v>
       </c>
-      <c r="CC14"/>
-      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
     </row>
-    <row r="15" spans="1:82">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>1690000.0</v>
       </c>
-      <c r="V15"/>
-[...1 lines deleted...]
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>1591000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1588000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15">
         <v>1588000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>1584000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>1584000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>1584000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>1584000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>1584000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>1573000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>1555000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>1540000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>1518000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
         <v>1500000.0</v>
       </c>
-      <c r="BR15"/>
-      <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15">
         <v>1503000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15"/>
       <c r="BX15"/>
-      <c r="BY15">
-[...1 lines deleted...]
-      </c>
+      <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15">
+        <v>1595000.0</v>
+      </c>
+      <c r="CB15"/>
+      <c r="CC15">
         <v>1456000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>1041000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:82">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16">
+        <v>2121109000.0</v>
+      </c>
+      <c r="C16">
+        <v>2242913649.0</v>
+      </c>
+      <c r="D16">
         <v>1885819953.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2161514000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1906668000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1954451000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1749923000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1960630000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1733126000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1780063000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1521733000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1644991000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1401420000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1337630000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1163165000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1139080000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1012528000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>933062000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>971255000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1065823000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1939385000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1939385000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1865734000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1987106000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1563138000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1324384000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1374990000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1570433000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1301103000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1301103000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1191753000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1250262000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1146747000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1270195000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1083783000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1137304000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>930008000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>866630000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>760521000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>764696000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>657098000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>646903000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>585349000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>586455000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>511728000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>501170000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>424906000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>440746000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>398949000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>380837000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>381358000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>363696000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>323745000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>332194000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>293860000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>278040000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>243621000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>269411000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>239836000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>201770000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>174680000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>194317000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>150652000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>137910000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>100611000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>107065000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>69787000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>71061000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>57941000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>57941000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>55423000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>52660000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>42554000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>59213000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>35794000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>37745000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>26646000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>43228000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>17443000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>23315000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>17065000.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:82">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7270,148 +7477,152 @@
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:82">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18">
         <v>2220000.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>1982000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18">
         <v>2461000.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18"/>
       <c r="AV18"/>
-      <c r="AW18">
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18">
         <v>1722000.0</v>
       </c>
-      <c r="AX18"/>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:82">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7450,1474 +7661,1510 @@
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:82">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20">
+        <v>46829000.0</v>
+      </c>
+      <c r="C20">
+        <v>46557328.0</v>
+      </c>
+      <c r="D20">
         <v>45950731.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>44579000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>44243000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>43832000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>103473000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>103943000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>105757000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>103958000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>104466000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>105201000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>103758000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>105514000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>107717000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>105783000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>69183000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>70803000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>73757000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>73283000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>73254000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>73254000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>99545000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>93195000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>90225000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>80366000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>81647000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>78496000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>79614000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>79614000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>81404000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>66365000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>29851000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>31729000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>32122000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>29225000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>18194000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>14083000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>15634000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>10079000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>10390000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>10545000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>10589000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>10861000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>10882000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>11194000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>11067000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>3755000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>3755000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>3692000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>3753000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>3786000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>3769000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>3760000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>3707000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>3704000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>1804000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>1798000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>1820000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>1796000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>1796000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>7588000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>8670000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>8544000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>2828000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>2818000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>2713000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>2712000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>2711000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>2711000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>2159000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>2163000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>1401000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>1401000.0</v>
       </c>
-      <c r="BV20"/>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:82">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>63521000.0</v>
+      </c>
+      <c r="C21">
+        <v>7772887.0</v>
+      </c>
+      <c r="D21">
         <v>9167746.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>65656000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>66878000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>13020000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>18644000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>20187000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>17596000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>23122000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>23454000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>25138000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>26265000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>28500000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>30961000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>32335000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>5863000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>6427000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>7150000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>7503000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>18825000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>18825000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>23276000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>23652000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>17259000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>16283000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>17790000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>17755000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>20340000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>20340000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>31887000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>25862000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>20851000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>12329000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>13017000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>11601000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>7506000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>7673000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8011000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>5673000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>6136000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>6524000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>6850000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>7328000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7652000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>8181000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>8439000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>5075000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>5117000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>5080000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>5218000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>5320000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>5356000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>5404000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>5391000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>5445000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>4286000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>4309000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>4390000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>4373000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>4407000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>8478000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>8838000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>8501000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>4167000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>4190000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>4229000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>4266000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>4301000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>4301000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>4408000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>4482000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>4207000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>3745000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>3673000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>3557000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>3499000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>3469000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>3446000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>3214000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>3389000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>3459000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>3143000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:82">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22">
+        <v>113751000.0</v>
+      </c>
+      <c r="C22">
+        <v>105801474.0</v>
+      </c>
+      <c r="D22">
         <v>86045625.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>92092000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>86283000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>80883000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>85714000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>92659000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>95354000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>92806000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>96519000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>86638000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>63270000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>52689000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>62733000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>74612000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>43933000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>27925000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>30732000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>34430000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>31175000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>31175000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>35716000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>30737000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>31093000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>31324000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>32776000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>28859000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>29046000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>29046000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>34144000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>35141000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>36321000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>40175000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>42176000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>34775000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>31801000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>31742000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>28168000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>30190000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>29339000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>27303000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>25803000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>28255000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>25974000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>23983000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>24694000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>24676000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>24076000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>22366000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>23388000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>24407000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>21936000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>22540000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>21376000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>21264000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>20734000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>20074000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>19295000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>17238000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>17468000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>18011000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>17307000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>17345000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>17753000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>17163000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>13883000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>14577000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>13672000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>13672000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>14514000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>12866000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>13071000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>10693000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>9365000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>7670000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>7588000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>6408000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>5071000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>5203000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>5428000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>4649000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>3130000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:82">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>8861188000.0</v>
+      </c>
+      <c r="C23">
+        <v>8791893192.0</v>
+      </c>
+      <c r="D23">
         <v>8244132472.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>8290897000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>8012925000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7805447000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>7447209000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7634488000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>7709118000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7531673000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7189543000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7131494000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6674715000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6392458000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6164297000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>6023553000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6019868000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6034666000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6669222000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7614312000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10151053000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10151053000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>9777255000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>9477960000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7329265000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6556885000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>6641873000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6494137000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4646559000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4646559000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4218951000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>4002643000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3961249000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3977712000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3574698000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3377071000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3237404000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2924979000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2659410000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2570158000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2510715000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2354834000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2129934000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2101147000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2080231000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1951537000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1765923000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1754318000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1761556000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1603545000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1518702000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1465393000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1505820000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1353441000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1264402000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1209718000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1234445000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1128817000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1061316000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>983509000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>968986000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>863370000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>777889000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>728751000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>685264000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>596420000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>537417000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>514538000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>527631000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>527631000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>439727000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>417549000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>412714000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>396743000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>385477000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>365448000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>348276000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>316060000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>550300000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>255322000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>142512000.0</v>
       </c>
-      <c r="CC23"/>
-      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
     </row>
-    <row r="24" spans="1:82">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
-[...4 lines deleted...]
-      </c>
+      <c r="C24"/>
+      <c r="D24"/>
       <c r="E24">
-        <v>14403000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F24">
-        <v>14403000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G24">
         <v>14403000.0</v>
       </c>
       <c r="H24">
         <v>14403000.0</v>
       </c>
       <c r="I24">
         <v>14403000.0</v>
       </c>
       <c r="J24">
         <v>14403000.0</v>
       </c>
       <c r="K24">
         <v>14403000.0</v>
       </c>
       <c r="L24">
         <v>14403000.0</v>
       </c>
       <c r="M24">
+        <v>14403000.0</v>
+      </c>
+      <c r="N24">
+        <v>14403000.0</v>
+      </c>
+      <c r="O24">
         <v>14653000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>14853000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>15103000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>44150000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>65394000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>113174000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>179364000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="V24"/>
+      <c r="W24">
         <v>297631000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>297476000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>299969000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>298226000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>117881000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>117523000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>117169000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>95213000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>96457000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>51099000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24">
         <v>8103000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>13101000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>21711000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:82">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...4 lines deleted...]
-      </c>
+      <c r="C25"/>
+      <c r="D25"/>
       <c r="E25">
-        <v>14403000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F25">
-        <v>14403000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G25">
         <v>14403000.0</v>
       </c>
       <c r="H25">
         <v>14403000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
+      <c r="I25">
+        <v>14403000.0</v>
+      </c>
+      <c r="J25">
+        <v>14403000.0</v>
+      </c>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>14403000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>14653000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>14853000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>15103000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>44150000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>65394000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>113174000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>179364000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="V25"/>
+      <c r="W25">
         <v>297631000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>297476000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>299969000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>298226000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>117881000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>117523000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>117169000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>95213000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>96457000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>51099000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:82">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26">
+        <v>852335000.0</v>
+      </c>
+      <c r="C26">
+        <v>830358000.0</v>
+      </c>
+      <c r="D26">
         <v>808048000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>761085000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>755874000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>744146000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>778669000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>501119000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>467780000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>525015000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>608708000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>794771000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>854741000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>862319000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>429225000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>399149000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>426651000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>437919000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>582703000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>522997000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="V26"/>
+      <c r="W26">
         <v>537749000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>554913000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>507733000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>434756000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>431101000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>473240000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>467356000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>432168000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>404704000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>424804000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>391334000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>417955000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>433333000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>297854000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>242099000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>230299000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>217259000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>195397000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>203350000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>199248000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>178863000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>325991000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>117113000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26">
         <v>8000000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:82">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8956,374 +9203,386 @@
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:82">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>-890527000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1151447393.0</v>
+      </c>
+      <c r="D28">
         <v>-1133872707.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1063081000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-498265000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-989320000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-680149000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-695382000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-436488000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-904440000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1449620000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1431886000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1279350000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1204387000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-862404000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-542836000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-532173000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-468226000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-594965000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>429486000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>550082000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>550082000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>448444000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-778666000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>753487000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>664986000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>487513000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>367156000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1060656000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1060656000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-793802000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-842860000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-833132000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-983319000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-721530000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-818138000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-838910000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-641018000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-535929000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-520689000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-591081000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-709209000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-464061000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-524053000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-525449000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-531298000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-411929000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-451686000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-547855000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-371593000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-355782000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-420629000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-480618000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-417166000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-514395000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-282349000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-586682000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-428261000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-457314000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-379179000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-398389000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-317260000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-538668000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-248732000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-293298000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-281104000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-250792000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-210574000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-238709000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-238709000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-223955000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-182831000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-196885000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-208440000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-230090000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-247096000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-231096000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-204378000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-443434000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-148766000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-23575000.0</v>
       </c>
-      <c r="CC28"/>
-      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
     </row>
-    <row r="29" spans="1:82">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29">
+        <v>4244470000.0</v>
+      </c>
+      <c r="C29">
+        <v>3986323000.0</v>
+      </c>
+      <c r="D29">
         <v>4086130000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3886042000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3952677000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3676276000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3700631000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3714229000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3983032000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3790337000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3888276000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3844022000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3753510000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3619001000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3740348000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3622284000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3750232000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3770900000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4135945000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4283942000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="V29"/>
+      <c r="W29">
         <v>5210906000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5212815000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>5003872000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3323290000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2851176000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2872298000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -9334,518 +9593,532 @@
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:82">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>58212000.0</v>
+      </c>
+      <c r="C30">
+        <v>44732354.0</v>
+      </c>
+      <c r="D30">
         <v>42586824.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>42868000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>42514000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>40196000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>39283000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>41086000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>39104000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>193847000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>40031000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>40769000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>43759000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>136769000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>37439000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>38317000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>26570000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>16430000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>43942000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>34342000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8667000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8667000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>12416000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>11988000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>34259000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4178000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>41918000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>45040000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>45944000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>45944000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>25815000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>25612000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>18684000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3179000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6739000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6175000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5851000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3343000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>8699000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>8182000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>8551000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>6766000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4459000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>3646000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>3262000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>7808000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4085000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>5827000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3375000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>6898000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3700000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>3817000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>4225000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>5902000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>6166000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>4174000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>4183000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>14599000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>3287000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2886000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2924000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1655000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2390000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>2425000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>2071000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>1922000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1179000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>2039000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1985000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1985000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1375000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>1315000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1410000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>880000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>1157000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>868000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>529000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>1118000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>395000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>340000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>194000.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
     </row>
-    <row r="31" spans="1:82">
+    <row r="31" spans="1:84">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
+        <v>3609084000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>3586817000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>3469063000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>3631036000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3628276000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3941864000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>4023792000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>4821196000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>4821196000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>4792518000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>4587056000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2917580000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>2636646000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2655338000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>2498218000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2409470000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>2260732000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1960203000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1859426000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1945253000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>1947531000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>1983790000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>1780257000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1792924000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>1659192000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>1550683000.0</v>
       </c>
-      <c r="AM31"/>
-[...1 lines deleted...]
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>1387503000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
         <v>1200973000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
         <v>1016986000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
     </row>
-    <row r="32" spans="1:82">
+    <row r="32" spans="1:84">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32">
+        <v>2247108000.0</v>
+      </c>
+      <c r="C32">
+        <v>1942070000.0</v>
+      </c>
+      <c r="D32">
         <v>2148541000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2033508000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2098714000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1897888000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1930269000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2237604000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2525749000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2388023000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2499207000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2311979000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2204648000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>2162909000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2746483000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2694376000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2815928000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>2763845000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>2802119000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2908018000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="V32"/>
+      <c r="W32">
         <v>3102710000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>3198034000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3150181000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1607067000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1277056000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1323139000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -9856,298 +10129,306 @@
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
     </row>
-    <row r="33" spans="1:82">
+    <row r="33" spans="1:84">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>2938723000.0</v>
+      </c>
+      <c r="C33">
+        <v>2960222304.0</v>
+      </c>
+      <c r="D33">
         <v>2817184249.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2703013000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2702328000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2617780000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2574291000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2262813000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2217825000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2142795000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2062448000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2154608000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2103699000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1978571000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1463500000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1406157000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1435287000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1560707000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1977168000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2459349000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>3576898000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>3576898000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>3403037000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>3113740000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2944840000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2800465000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2762106000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2578934000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1180317000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1180317000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1198770000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1096000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1055689000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1035798000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>842711000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>719630000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>662176000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>598717000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>533002000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>510881000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>504298000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>485498000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>445398000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>671063000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>614785000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>602657000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>577020000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>571924000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>484417000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>369870000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>266202000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>272455000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>275667000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>282609000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>280987000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>274833000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>249502000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>230162000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>220422000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>199740000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>189477000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>188101000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>181528000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>173016000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>145604000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>132606000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>129028000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>125631000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>124879000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>124879000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>119609000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>117339000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>116009000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>109903000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>104216000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>98876000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>96880000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>95169000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>94853000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>95045000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>93901000.0</v>
       </c>
-      <c r="CC33"/>
-      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
     </row>
-    <row r="34" spans="1:82">
+    <row r="34" spans="1:84">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -10186,529 +10467,555 @@
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
     </row>
-    <row r="35" spans="1:82">
+    <row r="35" spans="1:84">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>580862000.0</v>
+      </c>
+      <c r="C35">
+        <v>577910664.0</v>
+      </c>
+      <c r="D35">
         <v>547839880.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>531790000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>542638000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>561949000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>529026000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>518786000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>504635000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>481804000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>411572000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>370780000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>328826000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>326692000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>333404000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>357447000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>434549000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>531028000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>674705000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1186816000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1661432000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1661432000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1556379000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1447393000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1402832000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1207710000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1179422000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1070259000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>115238000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>115238000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>276420000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>224794000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>219950000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>227397000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>3279000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>3734000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>2761000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>2220000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>2311000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1735000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>1870000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1982000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>2097000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>2214000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>2306000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>2461000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>2530000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1703000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1721000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1722000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1767000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1804000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>6418000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>6354000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>6215000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>6158000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>101000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>112000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>117000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>117000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>120000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>1147000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>1178000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>1203000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>133000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>137000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>141000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>142000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>149000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>149000.0</v>
       </c>
-      <c r="BR35"/>
-      <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
-      <c r="CB35">
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35">
         <v>8102000.0</v>
       </c>
-      <c r="CC35"/>
-      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
     </row>
-    <row r="36" spans="1:82">
+    <row r="36" spans="1:84">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36">
+        <v>101399000.0</v>
+      </c>
+      <c r="C36">
+        <v>574335718.0</v>
+      </c>
+      <c r="D36">
         <v>122143631.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>172093000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>166398000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>476847000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>141085000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>140276000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>149706000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>395683000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>212422000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>267755000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>234541000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>127010000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>77728000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>57980000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>68419000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>91728000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>89711000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>74419000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>120920000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>120920000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>115588000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>90233000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>122538000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>111470000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>120564000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>79117000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>82177000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>82177000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>78019000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>76323000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>68336000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>65492000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>49523000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>45110000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>48252000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>48044000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>31582000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>26054000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>23331000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>27527000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>21316000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>22432000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>22511000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>20788000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>19422000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>22575000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>19187000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>16426000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>16447000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>15400000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>14696000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>14763000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>17931000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>15539000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>20944000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>16473000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>23461000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>13592000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>11330000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>10615000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>9695000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>13056000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>8862000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>5911000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>5925000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>4584000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>4480000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>4480000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>1834000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>1136000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>1347000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>2019000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>22000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>80000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>34000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>34000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>70000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>273000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>469000.0</v>
       </c>
-      <c r="CC36"/>
-      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
     </row>
-    <row r="37" spans="1:82">
+    <row r="37" spans="1:84">
       <c r="A37" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      <c r="G37"/>
+        <v>60</v>
+      </c>
+      <c r="B37">
+        <v>360499000.0</v>
+      </c>
+      <c r="C37">
+        <v>338093000.0</v>
+      </c>
+      <c r="D37">
+        <v>331818000.0</v>
+      </c>
+      <c r="E37">
+        <v>318689000.0</v>
+      </c>
+      <c r="F37">
+        <v>305727000.0</v>
+      </c>
+      <c r="G37">
+        <v>291859000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
@@ -10740,1190 +11047,1214 @@
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
     </row>
-    <row r="38" spans="1:82">
+    <row r="38" spans="1:84">
       <c r="A38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>292966000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>282823000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>243147000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>211916000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>202632000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>207452000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>290739000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>647263000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>110881000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>110972000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>108735000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>111766000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>108386000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>80882000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>80882000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>224507000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>186035000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>147742000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>171623000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>174794000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>210020000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>151336000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>82757000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>92698000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>86571000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>123498000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>112883000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>108815000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>423885000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>354614000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>328234000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>315917000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>273556000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>261240000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>253631000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>247800000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>212777000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>437875000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>383457000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>371194000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>344650000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>340604000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>253605000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>144535000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>34521000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>33718000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>32935000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>35347000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>34279000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>30313000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>31894000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>29099000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>33191000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>23035000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>18750000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>27680000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>28190000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>30913000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>17398000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>14488000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>13677000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>12418000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>12158000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>11890000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>10236000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>9351000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>8577000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>6805000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>4697000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>4710000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>4585000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>4593000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>4155000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>4631000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>4344000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>5493000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>5512000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:82">
+    <row r="39" spans="1:84">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>592912000.0</v>
+      </c>
+      <c r="C39">
+        <v>389126388.0</v>
+      </c>
+      <c r="D39">
         <v>338532657.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>515050000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>513047000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>307900000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>453148000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>525292000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>549864000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>491278000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>425079000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>402997000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>346946000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>331515000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>289566000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>295774000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>263196000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>238647000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>207369000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>281381000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>273351000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>273351000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>247721000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>226835000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>201298000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>202788000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>237763000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>223838000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>199677000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>199677000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>225894000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>207811000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>218564000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>183737000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>165514000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>188093000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>144687000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>125389000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>118972000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>122618000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>105710000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>104326000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>103323000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>103908000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>120193000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>120351000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>100343000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>93366000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>96796000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>95035000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>73793000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>72913000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>85577000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>59374000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>63008000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>69801000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>69482000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>60648000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>60565000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>58122000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>53074000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>34284000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>37996000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>31442000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>32250000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>25720000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>22160000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>20051000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>19359000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>19359000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>17725000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>16662000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>16400000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>13876000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>10651000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>10938000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>12183000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>5981000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>6547000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>5968000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>5780000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>4193000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>5346000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:82">
+    <row r="40" spans="1:84">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>840881000.0</v>
+      </c>
+      <c r="C40">
+        <v>1234763192.0</v>
+      </c>
+      <c r="D40">
         <v>1010877560.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1036284000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>746376000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>998862000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>678283000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>687100000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>702538000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>2555419000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>623810000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>591326000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>553089000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1907413000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>447725000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>435737000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>432595000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>510490000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>602491000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>804580000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>869128000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>869128000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>690635000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>652925000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>632439000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1960593000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>635307000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>583589000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>115459000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>115459000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>538638000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>456799000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>462010000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1643762000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>315455000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>281010000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>354705000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>260748000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>220564000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>190941000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>215339000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>863989000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>168846000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>157287000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>247507000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>681968000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>148142000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>139804000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>158449000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>549759000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>119498000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>120488000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>205838000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>122865000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>99633000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>97902000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>163818000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>149937000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>78199000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>73760000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>90236000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>68506000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>61600000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>57219000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>63891000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>44852000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>39153000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>32966000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>45449000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>45449000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>28480000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>29398000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>42301000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>31640000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>28686000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>25102000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>28823000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>19983000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>284938000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>17831000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>18456000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>43053000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>37102000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:82">
+    <row r="41" spans="1:84">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>23128000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>18918000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>17608000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>17609000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>19240000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>18551000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>10614000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>10614000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>13172000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>19150000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>19296000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>13348000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>11906000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>17596000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>18050000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>18944000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>18781000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>18697000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>18170000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>13326000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>12133000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>3279000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>3734000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>2761000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>2220000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>2311000.0</v>
       </c>
-      <c r="AM41"/>
-[...1 lines deleted...]
-      <c r="AO41">
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>1982000.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41"/>
       <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41">
         <v>2461000.0</v>
       </c>
-      <c r="AT41"/>
-      <c r="AU41"/>
       <c r="AV41"/>
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41">
         <v>1722000.0</v>
       </c>
-      <c r="AX41"/>
-[...1 lines deleted...]
-      <c r="AZ41">
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41">
         <v>4601000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>4518000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>4384000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>4312000.0</v>
       </c>
-      <c r="BD41"/>
-      <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
     </row>
-    <row r="42" spans="1:82">
+    <row r="42" spans="1:84">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>4244470000.0</v>
+      </c>
+      <c r="C42">
+        <v>3986265505.0</v>
+      </c>
+      <c r="D42">
         <v>4086017230.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>3886042000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>3952677000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>3661849000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>3686228000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>3699826000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>3968629000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1869898000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>3873873000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>3829619000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>3739107000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1939526000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>3725495000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>3607181000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>3706082000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>2061613000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>4022771000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>4104578000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1948884000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1948884000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>4915339000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>4703903000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>461844000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>456085000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>2754775000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>2594469000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>428949000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>428949000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>2073494000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>1951653000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1995955000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>129058000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>2028929000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>1821083000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1818624000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>249119000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>1574328000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>1513593000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>1535312000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>223413000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>223413000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>1288289000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>141634000.0</v>
       </c>
       <c r="AT42">
         <v>141634000.0</v>
       </c>
       <c r="AU42">
+        <v>141634000.0</v>
+      </c>
+      <c r="AV42">
+        <v>141634000.0</v>
+      </c>
+      <c r="AW42">
         <v>1137442000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>174003000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>369430000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>369430000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>943856000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>164319000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>164319000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>840594000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>804649000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>794614000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>161485000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>723017000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>687374000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>680567000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>202689000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>548810000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>515269000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>498978000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>177982000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>415536000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>395157000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>407991000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>407991000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>341668000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>341668000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>177794000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>188242000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>188242000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>313995000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>197661000.0</v>
       </c>
       <c r="BZ42">
         <v>197661000.0</v>
       </c>
       <c r="CA42">
+        <v>197661000.0</v>
+      </c>
+      <c r="CB42">
+        <v>197661000.0</v>
+      </c>
+      <c r="CC42">
         <v>158440000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>39630000.0</v>
       </c>
-      <c r="CC42"/>
-      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
     </row>
-    <row r="43" spans="1:82">
+    <row r="43" spans="1:84">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11962,54 +12293,56 @@
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
     </row>
-    <row r="44" spans="1:82">
+    <row r="44" spans="1:84">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -12045,983 +12378,1003 @@
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
-      <c r="CB44">
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44">
         <v>116000.0</v>
       </c>
-      <c r="CC44">
+      <c r="CE44">
         <v>117000.0</v>
       </c>
-      <c r="CD44">
+      <c r="CF44">
         <v>111000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:82">
+    <row r="45" spans="1:84">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
+        <v>1781710000.0</v>
+      </c>
+      <c r="C45">
+        <v>2439063000.0</v>
+      </c>
+      <c r="D45">
         <v>1636262000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1579107000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1595176000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2135146000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1451994000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1425768000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1405360000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1629564000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1021081000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>904404000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>828686000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>799295000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>786338000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>759587000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>2722563000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2539268000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2341418000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>2230977000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>2097921000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>1979409000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>1863991000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>1768513000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>532015000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>524569000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>488941000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>474149000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>449592000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>418826000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>365016000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>333942000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>282800000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>259446000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>249641000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>250667000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>237698000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>232621000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>233188000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>231328000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>231463000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>232370000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>231320000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>230812000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>225335000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>231681000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>238737000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>242732000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>247262000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>246708000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>244520000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>217608000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>204342000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>187231000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>176705000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>170727000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>160421000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>153338000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>142103000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>128206000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>118118000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>115351000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>113213000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>112721000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>109785000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>109373000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>107988000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>107432000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>103098000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>99519000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>94166000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>92295000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>90575000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>90697000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>90410000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>89556000.0</v>
       </c>
-      <c r="CC45"/>
-      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
     </row>
-    <row r="46" spans="1:82">
+    <row r="46" spans="1:84">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>1781710000.0</v>
+      </c>
+      <c r="C46">
+        <v>1734400984.0</v>
+      </c>
+      <c r="D46">
         <v>1636216842.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1579107000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1595176000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1561178000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1451994000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1425768000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1405360000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1161886000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1021081000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>904404000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>828686000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>799295000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>786338000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>759587000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>824855000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>933792000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1205172000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1774684000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2722563000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2722563000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2539268000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2341418000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2230977000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2097921000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1979409000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1863991000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>532015000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>532015000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>524569000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>488941000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>474149000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>449592000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>418826000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>365016000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>333942000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>282800000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>259446000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>249641000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>250667000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>237698000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>232621000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>233188000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>231328000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>231463000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>232370000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>231320000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>230812000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>225335000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>231681000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>238737000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>242732000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>247262000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>246708000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>244520000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>217608000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>204342000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>187231000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>176705000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>170727000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>160421000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>153338000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>142103000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>128206000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>118118000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>115351000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>113213000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>112721000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>112721000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>109373000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>107988000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>107432000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>103098000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>99519000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>94166000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>92295000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>90575000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>90697000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>90410000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>89556000.0</v>
       </c>
-      <c r="CC46"/>
-      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
     </row>
-    <row r="47" spans="1:82">
+    <row r="47" spans="1:84">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>1579107000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1595176000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1561188000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1451994000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>1425768000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>1405360000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>828686000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>799295000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>786338000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>759587000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>824855000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>933792000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1205172000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1774684000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1774684000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>2722563000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2539268000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2341418000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>2230977000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>2097921000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1979409000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1863991000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1768513000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>532015000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>524569000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>488941000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>474149000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>449592000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>418826000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>365016000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>333942000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>282800000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>259446000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>249641000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>250667000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>237698000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>232621000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>233188000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>231328000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>231463000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>232370000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>231320000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>230812000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>225335000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>231681000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>238737000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>242732000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>247262000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>246708000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>244520000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>217608000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>204342000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>187231000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>176705000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>170727000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>160421000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>153338000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>142103000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>128206000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>118118000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>115351000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>113213000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>112721000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>109785000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>109373000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>107988000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>107432000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>103098000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>99519000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>94166000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>92295000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>90575000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>90697000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>90409000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>89557000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>90192000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>79521000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:82">
+    <row r="48" spans="1:84">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48"/>
-      <c r="C48"/>
-      <c r="D48">
+      <c r="C48">
+        <v>2028957000.0</v>
+      </c>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48">
         <v>1770716000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>1770716000.0</v>
       </c>
-      <c r="F48"/>
-[...6 lines deleted...]
-      </c>
+      <c r="H48"/>
+      <c r="I48"/>
       <c r="J48">
         <v>1514361000.0</v>
       </c>
-      <c r="K48"/>
+      <c r="K48">
+        <v>1514361000.0</v>
+      </c>
       <c r="L48">
-        <v>1225861000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1514361000.0</v>
+      </c>
+      <c r="M48"/>
       <c r="N48">
         <v>1225861000.0</v>
       </c>
-      <c r="O48"/>
+      <c r="O48">
+        <v>1225861000.0</v>
+      </c>
       <c r="P48">
-        <v>1065362000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1225861000.0</v>
+      </c>
+      <c r="Q48"/>
       <c r="R48">
         <v>1065362000.0</v>
       </c>
-      <c r="S48"/>
+      <c r="S48">
+        <v>1065362000.0</v>
+      </c>
       <c r="T48">
-        <v>2253399000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1065362000.0</v>
+      </c>
+      <c r="U48"/>
       <c r="V48">
         <v>2253399000.0</v>
       </c>
-      <c r="W48"/>
+      <c r="W48">
+        <v>2253399000.0</v>
+      </c>
       <c r="X48">
+        <v>2253399000.0</v>
+      </c>
+      <c r="Y48"/>
+      <c r="Z48">
         <v>2161063000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1986411000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1986411000.0</v>
       </c>
-      <c r="AA48"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AC48"/>
       <c r="AD48">
         <v>1647627000.0</v>
       </c>
-      <c r="AE48"/>
+      <c r="AE48">
+        <v>1647627000.0</v>
+      </c>
       <c r="AF48">
-        <v>1352543000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1647627000.0</v>
+      </c>
+      <c r="AG48"/>
       <c r="AH48">
         <v>1352543000.0</v>
       </c>
-      <c r="AI48"/>
+      <c r="AI48">
+        <v>1352543000.0</v>
+      </c>
       <c r="AJ48">
-        <v>1171109000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1352543000.0</v>
+      </c>
+      <c r="AK48"/>
       <c r="AL48">
         <v>1171109000.0</v>
       </c>
-      <c r="AM48"/>
+      <c r="AM48">
+        <v>1171109000.0</v>
+      </c>
       <c r="AN48">
-        <v>931930000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1171109000.0</v>
+      </c>
+      <c r="AO48"/>
       <c r="AP48">
         <v>931930000.0</v>
       </c>
-      <c r="AQ48"/>
+      <c r="AQ48">
+        <v>931930000.0</v>
+      </c>
       <c r="AR48">
-        <v>824015000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>931930000.0</v>
+      </c>
+      <c r="AS48"/>
       <c r="AT48">
         <v>824015000.0</v>
       </c>
-      <c r="AU48"/>
+      <c r="AU48">
+        <v>824015000.0</v>
+      </c>
       <c r="AV48">
-        <v>654744000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>824015000.0</v>
+      </c>
+      <c r="AW48"/>
       <c r="AX48">
         <v>654744000.0</v>
       </c>
-      <c r="AY48"/>
+      <c r="AY48">
+        <v>654744000.0</v>
+      </c>
       <c r="AZ48">
+        <v>654744000.0</v>
+      </c>
+      <c r="BA48"/>
+      <c r="BB48">
         <v>500770000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>500770000.0</v>
       </c>
-      <c r="BB48"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BD48"/>
+      <c r="BE48"/>
       <c r="BF48">
         <v>386971000.0</v>
       </c>
-      <c r="BG48"/>
+      <c r="BG48">
+        <v>386971000.0</v>
+      </c>
       <c r="BH48">
-        <v>323432000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>386971000.0</v>
+      </c>
+      <c r="BI48"/>
       <c r="BJ48">
         <v>323432000.0</v>
       </c>
-      <c r="BK48"/>
+      <c r="BK48">
+        <v>323432000.0</v>
+      </c>
       <c r="BL48">
-        <v>224755000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>323432000.0</v>
+      </c>
+      <c r="BM48"/>
       <c r="BN48">
         <v>224755000.0</v>
       </c>
-      <c r="BO48"/>
+      <c r="BO48">
+        <v>224755000.0</v>
+      </c>
       <c r="BP48">
+        <v>224755000.0</v>
+      </c>
+      <c r="BQ48"/>
+      <c r="BR48">
         <v>147102000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>147102000.0</v>
       </c>
-      <c r="BR48"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BT48"/>
+      <c r="BU48"/>
       <c r="BV48">
         <v>88509000.0</v>
       </c>
-      <c r="BW48"/>
+      <c r="BW48">
+        <v>88509000.0</v>
+      </c>
       <c r="BX48">
-        <v>45375000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>88509000.0</v>
+      </c>
+      <c r="BY48"/>
       <c r="BZ48">
         <v>45375000.0</v>
       </c>
       <c r="CA48">
+        <v>45375000.0</v>
+      </c>
+      <c r="CB48">
+        <v>45375000.0</v>
+      </c>
+      <c r="CC48">
         <v>47999000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>46259000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>25886000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>26459000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:82">
+    <row r="49" spans="1:84">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -13060,54 +13413,56 @@
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
     </row>
-    <row r="50" spans="1:82">
+    <row r="50" spans="1:84">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -13146,692 +13501,712 @@
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
     </row>
-    <row r="51" spans="1:82">
+    <row r="51" spans="1:84">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>864038000.0</v>
+      </c>
+      <c r="C51">
+        <v>848828756.0</v>
+      </c>
+      <c r="D51">
         <v>806947728.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>779854000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>784046000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>803771000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>738637000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>722833000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>710471000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>662330000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>564007000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>510673000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>469559000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>458595000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>467049000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>487029000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>571699000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>680411000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>871814000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1456398000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2162293000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>2162293000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>2018285000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1864577000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1801092000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1580043000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1544651000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1414737000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>650818000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>652062000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>137793000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>51099000.0</v>
       </c>
-      <c r="AF51"/>
-      <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
-      <c r="CB51">
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51">
         <v>13508000.0</v>
       </c>
-      <c r="CC51"/>
-      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
     </row>
-    <row r="52" spans="1:82">
+    <row r="52" spans="1:84">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>297248000.0</v>
+      </c>
+      <c r="C52">
+        <v>285011889.0</v>
+      </c>
+      <c r="D52">
         <v>273263000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>262059000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>260219000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>255995000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>239579000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>218601000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>222441000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>199933000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>178263000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>166252000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>163861000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>155752000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>152563000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>147190000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>154759000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>244273000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>215660000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>280196000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>514033000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>514033000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>481056000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>436480000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>411608000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>384239000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>382825000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>362528000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>555605000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>555605000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>86694000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>66610000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>415207000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>415207000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>56127000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>54423000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>293917000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>293917000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>43460000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>37276000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>235913000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>235913000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>31784000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>30040000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>198404000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>198404000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>23521000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>22934000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>175445000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>175445000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>13688000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>24064000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>141534000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>141534000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>15745000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>13011000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>145377000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>145377000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>89015000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>12030000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>74119000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>74119000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>6648000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>6989000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>5750000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>5750000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>6769000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>6189000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>3728000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>3728000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>4962000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>25121000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>12775000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>12775000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>23361000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>20417000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>17965000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>17965000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>15875000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>15145000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>5406000.0</v>
       </c>
-      <c r="CC52"/>
-      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
     </row>
-    <row r="53" spans="1:82">
+    <row r="53" spans="1:84">
       <c r="A53" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B53">
+        <v>3403025000.0</v>
+      </c>
+      <c r="C53">
+        <v>3291734522.0</v>
+      </c>
+      <c r="D53">
         <v>3018962680.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>3094939000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>3386442000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>2965597000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>2875987000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>3294423000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>3660012000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>3385746000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>2551839000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>2503923000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>2368132000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>2333627000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>2981606000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>3178828000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>3147010000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>3042320000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>2943232000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>3777898000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>4648751000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>4648751000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>4508524000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>3451417000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>3070170000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>2603073000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>2510172000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>2569885000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>2034419000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>2034419000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>1889384000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>1795219000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>1798859000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1731504000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>1796028000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>1610260000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>1553979000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>1524770000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>1434640000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>1377598000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>1271736000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>1024751000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>1086890000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>770222000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>790568000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>669026000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>647852000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>606839000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>605037000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>741899000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>795837000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>671172000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>637797000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>554987000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>378470000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>557297000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>303862000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>371794000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>300433000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>326344000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>307654000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>296384000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>296384000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>255791000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>194288000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>137905000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>120375000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>141666000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>129027000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>129027000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>62549000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>86536000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>68939000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>52951000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>29998000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>29998000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3006000.0</v>
       </c>
       <c r="BZ53">
         <v>3006000.0</v>
       </c>
-      <c r="CA53"/>
+      <c r="CA53">
+        <v>3006000.0</v>
+      </c>
       <c r="CB53">
+        <v>3006000.0</v>
+      </c>
+      <c r="CC53"/>
+      <c r="CD53">
         <v>126000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>383000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>450000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:82">
+    <row r="54" spans="1:84">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13870,1042 +14245,1068 @@
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
     </row>
-    <row r="55" spans="1:82">
+    <row r="55" spans="1:84">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>8861188000.0</v>
+      </c>
+      <c r="C55">
+        <v>8791893192.0</v>
+      </c>
+      <c r="D55">
         <v>8244132472.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>8290897000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>8012925000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>7805447000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>7447209000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>7634488000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>7709118000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>7531673000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>7189543000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>7131494000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>6674715000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>6392458000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>6164297000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>6023553000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>6019868000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>6034666000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>6669222000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>7614312000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>10151053000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>10151053000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>9777255000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>9477960000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>7329265000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>6556885000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>6641873000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>6494137000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>4646559000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>4646559000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>4218951000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>4002643000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3961249000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3977712000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>3574698000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>3377071000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>3237404000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2924979000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2659410000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2570158000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2510715000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2354834000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2129934000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2101147000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2080231000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1951537000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1765923000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1754318000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1761556000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1603545000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1518702000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1465393000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1505820000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1353441000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1264402000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1209718000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1234445000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1128817000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1061316000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>983509000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>968986000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>863370000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>777889000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>728751000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>685264000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>596420000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>537417000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>514538000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>527631000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>527631000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>439727000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>417549000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>412714000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>396743000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>385477000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>365448000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>348276000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>316060000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>550300000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>255322000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>142512000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>139081000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>134515000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:82">
+    <row r="56" spans="1:84">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>5922465000.0</v>
+      </c>
+      <c r="C56">
+        <v>5831670888.0</v>
+      </c>
+      <c r="D56">
         <v>5426948222.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>5587884000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>5310597000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>5187668000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>4872918000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>5371675000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>5491293000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>5388878000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>5127095000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>4976886000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>4571016000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>4413887000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>4700797000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>4617396000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>4584581000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>4473959000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>4692054000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>5154963000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>6574155000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>6574155000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>6374218000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>6364220000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>4384425000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>3756420000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>3879767000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>3915203000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>3466242000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>3466242000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>3020181000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>2906643000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>2905560000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>2941914000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>2731987000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>2657441000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>2575228000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>2326262000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>2126408000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>2059277000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>2006417000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1869336000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1684536000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1430084000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1465446000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1348880000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1188903000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1182394000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1277139000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>1233675000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>1252500000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>1192938000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>1230153000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1070832000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>983415000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>934885000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>984943000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>898655000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>840894000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>783769000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>779509000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>675269000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>596361000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>555735000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>539660000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>463814000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>408389000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>388907000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>402752000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>402752000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>320118000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>300210000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>296705000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>286840000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>281261000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>266572000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>251396000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>220891000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>455447000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>160277000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>48611000.0</v>
       </c>
-      <c r="CC56"/>
-      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
     </row>
-    <row r="57" spans="1:82">
+    <row r="57" spans="1:84">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>3675357000.0</v>
+      </c>
+      <c r="C57">
+        <v>3889628899.0</v>
+      </c>
+      <c r="D57">
         <v>3278466518.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>3554376000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>3211883000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>3289792000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2942649000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>3134071000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2965544000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>3000855000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>2627888000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>2664907000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>2366368000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2250978000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1954314000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1923020000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1768653000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1710114000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1889935000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>2246945000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>3471445000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3471445000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>3176184000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>3214039000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>2777358000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>2479364000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>2556628000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>2668160000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>2006224000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>2006224000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1854037000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1809797000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1730785000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1750884000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1495865000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1507029000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1374617000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1202681000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1045961000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1019937000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>939606000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>918190000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>803594000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>797273000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>816181000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>725232000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>612306000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>615173000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>603070000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>576065000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>525340000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>519733000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>572494000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>489835000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>417593000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>398911000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>439730000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>438303000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>338182000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>296018000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>288299000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>288000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>227901000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>212506000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>186294000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>168705000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>121906000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>119326000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>119491000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>119491000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>98059000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>90197000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>94329000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>97886000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>72539000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>70082000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>63114000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>68868000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>307314000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>45915000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>47357000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>59384000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>54051000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:82">
+    <row r="58" spans="1:84">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>4256219000.0</v>
+      </c>
+      <c r="C58">
+        <v>4467539563.0</v>
+      </c>
+      <c r="D58">
         <v>3826306398.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>4086166000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3754521000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3851741000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>3471675000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3652857000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3470179000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3482659000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3039460000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3035687000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2695194000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2577670000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2287718000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2280467000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2203202000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2241142000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2564640000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3433761000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>5132877000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>5132877000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>4732563000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>4661432000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>4180190000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>3687074000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>3736050000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>3738419000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>2121462000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>2121462000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>2130457000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>2034591000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1950735000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1978281000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1499144000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1510763000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1377378000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1204901000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1048272000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1021672000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>941476000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>920172000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>805691000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>799487000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>818487000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>727693000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>614836000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>616876000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>604791000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>577787000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>527107000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>521537000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>578912000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>496189000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>423808000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>405069000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>439831000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>438415000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>338299000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>296135000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>288419000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>289147000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>229079000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>213709000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>186427000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>168842000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>122047000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>119468000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>119640000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>119640000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>98059000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>90197000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>94329000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>97886000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>72539000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>70082000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>63114000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>68868000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>307314000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>45915000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>55459000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>72485000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>75762000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:82">
+    <row r="59" spans="1:84">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -14944,404 +15345,414 @@
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
     </row>
-    <row r="60" spans="1:82">
+    <row r="60" spans="1:84">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>4244470000.0</v>
+      </c>
+      <c r="C60">
+        <v>3986265505.0</v>
+      </c>
+      <c r="D60">
         <v>4086017230.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>3886042000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>3952677000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>3661849000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>3686228000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>3699826000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>3968629000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>3775934000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>3873873000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>3829619000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>3739107000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>3604348000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>3725495000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>3607181000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>3706082000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>3705506000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>4022771000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>4104578000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>4913275000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>4913275000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>4915339000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>4703903000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>3025064000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2736924000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2754775000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>2594469000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>2360686000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>2360686000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>2073494000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1951653000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1995955000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1982718000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>2028929000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1821083000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1818624000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1680948000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1574328000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1513593000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1535312000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1404572000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1310873000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1288289000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1260350000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1220348000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>1147383000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1137442000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>1156765000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1025758000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>991595000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>943856000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>926908000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>857252000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>840594000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>804649000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>794614000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>690402000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>723017000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>687374000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>680567000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>574223000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>548810000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>515269000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>498978000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>427567000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>415536000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>395157000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>407991000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>407991000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>341668000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>327352000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>318385000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>298680000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>312752000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>295148000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>284938000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>246954000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>242742000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>209149000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>87028000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>66570000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>58494000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:82">
+    <row r="61" spans="1:84">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61">
         <v>-3000.0</v>
       </c>
-      <c r="Z61"/>
-      <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61">
         <v>-10000.0</v>
       </c>
-      <c r="AD61"/>
-      <c r="AE61"/>
       <c r="AF61"/>
-      <c r="AG61">
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61">
         <v>-1000.0</v>
       </c>
-      <c r="AH61"/>
-      <c r="AI61"/>
       <c r="AJ61"/>
-      <c r="AK61">
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61">
         <v>-7000.0</v>
       </c>
-      <c r="AL61"/>
-      <c r="AM61"/>
       <c r="AN61"/>
-      <c r="AO61">
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61">
         <v>-9000.0</v>
       </c>
-      <c r="AP61"/>
-      <c r="AQ61"/>
       <c r="AR61"/>
-      <c r="AS61">
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61">
         <v>-19000.0</v>
       </c>
-      <c r="AT61"/>
-      <c r="AU61"/>
       <c r="AV61"/>
-      <c r="AW61">
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61">
         <v>-6000.0</v>
       </c>
-      <c r="AX61"/>
-      <c r="AY61"/>
       <c r="AZ61"/>
-      <c r="BA61">
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61">
         <v>-17000.0</v>
       </c>
-      <c r="BB61"/>
-      <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
     </row>
-    <row r="62" spans="1:82">
+    <row r="62" spans="1:84">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15380,107 +15791,110 @@
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15509,2680 +15923,2764 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>2577333540.0</v>
+      </c>
+      <c r="C2">
         <v>2183291000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2050960000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1409438000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1754291000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2036875000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1588899000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1376269000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1065740000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>749586000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>614364000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>526714000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>451669000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>384177000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>304027000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>222625000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>147261000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>112011000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>77219000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>55239000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>40962000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>33068000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23077000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17556942.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>148</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>145888000.0</v>
+      </c>
+      <c r="D3">
         <v>106820000.0</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3">
+      <c r="E3">
         <v>122703000.0</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>230181000.0</v>
+        <v>194429000.0</v>
       </c>
       <c r="G3">
-        <v>150840000.0</v>
+        <v>225657000.0</v>
       </c>
       <c r="H3">
-        <v>113741000.0</v>
+        <v>151002000.0</v>
       </c>
       <c r="I3">
+        <v>114004000.0</v>
+      </c>
+      <c r="J3">
         <v>79030000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>55389000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>48515000.0</v>
+      </c>
+      <c r="M3">
         <v>47386000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>43808000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>39193000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>26358000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17019000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12350000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10602000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7803000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7052000.0</v>
       </c>
-      <c r="U3">
-[...1 lines deleted...]
-      </c>
       <c r="V3">
+        <v>5215000.0</v>
+      </c>
+      <c r="W3">
         <v>2949423.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>779000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-966.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B5">
+        <v>730577000.0</v>
+      </c>
+      <c r="C5">
         <v>488549000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>435206000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>302136000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1028448000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>321724000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>492463000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>317464000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>262959000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>262149000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>195077000.0</v>
+      </c>
+      <c r="M5">
         <v>151419000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>193946000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>122565000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>143460000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>109775000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>77314000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>60920000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>52484000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>27133000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7853351.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13958863.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5524000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2982066.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B6">
-        <v>595369000.0</v>
+        <v>645546951.0</v>
       </c>
       <c r="C6">
+        <v>634437000.0</v>
+      </c>
+      <c r="D6">
         <v>542026000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>424839000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>551905000.0</v>
+        <v>-834019000.0</v>
       </c>
       <c r="G6">
-        <v>643303000.0</v>
+        <v>547381000.0</v>
       </c>
       <c r="H6">
-        <v>431205000.0</v>
+        <v>643465000.0</v>
       </c>
       <c r="I6">
+        <v>431468000.0</v>
+      </c>
+      <c r="J6">
         <v>341989000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>317538000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>243592000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>198805000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>237754000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>161758000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>169818000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>126794000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>89664000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>71522000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>60287000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>34185000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>13068351.0</v>
+      </c>
+      <c r="W6">
         <v>16908286.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6303000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2981100.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B9">
+        <v>3104167276.0</v>
+      </c>
+      <c r="C9">
         <v>2716971000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2262626000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1588322000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1350955000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2239664000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1989783000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1720222000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1381690000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1049923000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>863984000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>720052000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>687218000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>575677000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>467691000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>335247000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>239046000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>180556000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>123784000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>81206000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>57360000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>44653000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>30302000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>24393131.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B10">
+        <v>715316092.0</v>
+      </c>
+      <c r="C10">
         <v>522126999.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>434908000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>301429000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1083964000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>313609000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>489221000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>313560000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>357024000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>330709000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>262858999.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>218366000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>243199000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>152031000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>143460000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>109775000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>83536000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>68109000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>52657000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>240242000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6637944.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13180000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5930000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3280201.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B11">
+        <v>196810977.0</v>
+      </c>
+      <c r="C11">
         <v>146294000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>109690000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>66066000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>136312000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>83588000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>134362000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>85714000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>59408000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>50624000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>37531000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>26221000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>26042000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15355000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10772000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8236000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5974000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7256000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3644000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1848955.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1720243.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>706000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>319000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>192555.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B12">
+        <v>28000.0</v>
+      </c>
+      <c r="C12">
         <v>311000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>298000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>707000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4050000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6747000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4627000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1615000.0</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
         <v>416000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1207000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>384000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1256000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>766000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>373000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B13">
+        <v>76908000.0</v>
+      </c>
+      <c r="C13">
         <v>10078000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>153589000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>860000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>14933000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>134475000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>93446000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17658000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>92204000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>68531000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>66861000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>66605000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B14">
+        <v>-41489000.0</v>
+      </c>
+      <c r="C14">
         <v>-4117000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-15627000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-58022000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>32555000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>104901000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>136516000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>164411000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>223106000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39130000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>30090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3496000.0</v>
       </c>
       <c r="M14">
         <v>3496000.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>3496000.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>2000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12000.0</v>
       </c>
-      <c r="W14"/>
       <c r="X14"/>
+      <c r="Y14"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B15">
+        <v>476868028.0</v>
+      </c>
+      <c r="C15">
         <v>372440000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>309591000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>177341000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1187721000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>334414000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>413333000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>238065000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>296130000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>274457000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>224884000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>190903000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>215704000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>136269000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>132688000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>101774000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>77789000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>61016000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>49013000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>29631000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6158000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>17152000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6329000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2339049.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>161</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>371716000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>309591000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>177341000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1187721000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>334414000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>413333000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>238065000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>296130000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>274457000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>224884000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>193013000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>215704000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>136676000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>132688000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>101774000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>77789000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>61016000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>49013000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>29631000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5079000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12475000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B17">
+        <v>516661000.0</v>
+      </c>
+      <c r="C17">
         <v>375833000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>325218000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>235363000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1220276000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>230021000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>354859000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>227846000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>297237000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>276796000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>225328000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>192718000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>215704000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>76880000.0</v>
+      </c>
+      <c r="C18">
         <v>119294000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>153291000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>113746000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>119492000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>134764000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>111490000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>95915000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>84838000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>61445000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>66861000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>645546951.0</v>
+      </c>
+      <c r="C21">
         <v>428250000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>350425000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>190046000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-982513000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>117266000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>399003000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>305534000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>262959000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>262149000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>198837000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>151419000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>153529000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>122565000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>116797000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>95501000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>77314000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>60920000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>45335000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>207615000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7927107.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13422000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5524000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2982067.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
+      <c r="Y22"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B23">
+        <v>5035953865.0</v>
+      </c>
+      <c r="C23">
         <v>4472012000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3963161000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2807714000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4087759000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4159273000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3179679000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2794584000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2184471000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1537360000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1283271000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1095347000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>944941000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>837289000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>654921000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>460834000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>308993000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>231647000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>155668000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>109312000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>90133000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>64299000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>47855000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>38968006.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>178729000.0</v>
+      </c>
+      <c r="C25">
         <v>145888000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>106820000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>122703000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>194429000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>230443000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>151002000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>114004000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>79030000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>55389000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>172</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>783959000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>660586000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>444693000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>466895000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>600778000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>445259000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>384287000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>324249000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>232826000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>197897000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>188821000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>169062000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>142098000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>115151000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>82797000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>58396000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>38947000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10077000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>313000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10483000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6128000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5028000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2496572.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B28">
-        <v>1444463000.0</v>
+        <v>2449876000.0</v>
       </c>
       <c r="C28">
+        <v>1448803000.0</v>
+      </c>
+      <c r="D28">
         <v>1251615000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>953583000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1866573000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1489826000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1145521000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1034028000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>794482000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>554948000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>471010000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>379812000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>324210000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>311014000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>235743000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>155412000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>103336000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>80689000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>78449000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>54073000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>38688000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>25103000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19750000.0</v>
       </c>
-      <c r="X28"/>
+      <c r="Y28"/>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>196111000.0</v>
+      </c>
+      <c r="C29">
         <v>146294000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>109690000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>66066000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>136312000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>83588000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>134362000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>85714000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>59408000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>50624000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>37531000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26221000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>2458620325.0</v>
+      </c>
+      <c r="C30">
         <v>2288721000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1912201000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1398276000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2333468000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2122398000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1590780000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1418315000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1118731000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>787774000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>668907000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>568633000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>489651000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>453112000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>350894000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>238209000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>161732000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>119636000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>78449000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54073000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>49171000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>31231000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>24778000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>21411064.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B31">
+        <v>69769141.0</v>
+      </c>
+      <c r="C31">
         <v>93876999.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>84483000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>111383000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-101451000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>196343000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>90218000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>8026000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>94065000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>68560000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>64021999.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>66947000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>45632000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>29466000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>26663000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>14274000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6222000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>7189000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>7149000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>32627000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1289163.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-242000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>406000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>298134.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B32">
+        <v>5681500817.0</v>
+      </c>
+      <c r="C32">
         <v>4900262000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4313586000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2997760000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3105246000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4276539000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3578682000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3096491000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2447430000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1799509000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1478348000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1246766000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1138887000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>959854000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>771718000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>557872000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>386307000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>292567000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>201003000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>136445000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>98322000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>77721000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>53379000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>41950073.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>176</v>
+        <v>146</v>
       </c>
       <c r="CE1" t="s">
-        <v>177</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>178</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>179</v>
       </c>
       <c r="CH1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CI1" t="s">
-        <v>180</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>181</v>
       </c>
+      <c r="CK1" t="s">
+        <v>182</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>816968000.0</v>
+      </c>
+      <c r="C2">
+        <v>718245368.0</v>
+      </c>
+      <c r="D2">
         <v>656174000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>558025472.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>637795000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>569872000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>531586000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>498312000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>583521000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>542398000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>644786000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>422558000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>441218000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>391615000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>369560000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>336196000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>312067000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>247827000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>372747000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>491676000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>642041000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>578847000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>539499000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>453663000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>464866000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>391080000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>398628000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>358962000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>440229000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>371241000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>337524000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>300105000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>367399000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>299465000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>268823000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>227258000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>270194000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>199257000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>183551000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>163408000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>203370000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>163433000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>145045000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>134235000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>171651000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>137526000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>126111000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>114601000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>148476000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>113819000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>107767000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>97474000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>132609000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>94088000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>91194000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>80679000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>118216000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>78242000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>71895000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>61163000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>92727000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>56691000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>54922000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>44591000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>66421000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>36356000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>35430000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>27823000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>47652000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>47652000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>26035000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>21719000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>38486000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>17669000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>18475000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>15726000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>25717000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>12309000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>13923000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>10965000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>17430000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>16082000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>-19542000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>19542000.0</v>
       </c>
-      <c r="CF2">
-[...2 lines deleted...]
-      <c r="CG2">
+      <c r="CH2">
+        <v>0.0</v>
+      </c>
+      <c r="CI2">
         <v>7740000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>7198000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>6007000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>12123000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
         <v>36472000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26705000.0</v>
       </c>
       <c r="G3">
         <v>26705000.0</v>
       </c>
       <c r="H3">
         <v>26705000.0</v>
       </c>
       <c r="I3">
-        <v>30675750.0</v>
+        <v>26705000.0</v>
       </c>
       <c r="J3">
-        <v>30675750.0</v>
+        <v>26705000.0</v>
       </c>
       <c r="K3">
         <v>30675750.0</v>
       </c>
       <c r="L3">
         <v>30675750.0</v>
       </c>
       <c r="M3">
         <v>30675750.0</v>
       </c>
       <c r="N3">
-        <v>48607250.0</v>
+        <v>30675750.0</v>
       </c>
       <c r="O3">
-        <v>48607250.0</v>
+        <v>30675750.0</v>
       </c>
       <c r="P3">
         <v>48607250.0</v>
       </c>
       <c r="Q3">
         <v>48607250.0</v>
       </c>
       <c r="R3">
-        <v>57610750.0</v>
+        <v>48607250.0</v>
       </c>
       <c r="S3">
-        <v>57610750.0</v>
+        <v>48607250.0</v>
       </c>
       <c r="T3">
         <v>57610750.0</v>
       </c>
       <c r="U3">
         <v>57610750.0</v>
       </c>
       <c r="V3">
+        <v>57610750.0</v>
+      </c>
+      <c r="W3">
+        <v>57610750.0</v>
+      </c>
+      <c r="X3">
         <v>37750500.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>46168000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>46168000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>37750500.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>28501000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34206000.0</v>
       </c>
       <c r="AC3">
         <v>28501000.0</v>
       </c>
       <c r="AD3">
-        <v>19757500.0</v>
+        <v>34206000.0</v>
       </c>
       <c r="AE3">
-        <v>19757500.0</v>
+        <v>28501000.0</v>
       </c>
       <c r="AF3">
         <v>19757500.0</v>
       </c>
       <c r="AG3">
         <v>19757500.0</v>
       </c>
       <c r="AH3">
-        <v>13847250.0</v>
+        <v>19757500.0</v>
       </c>
       <c r="AI3">
-        <v>13847250.0</v>
+        <v>19757500.0</v>
       </c>
       <c r="AJ3">
         <v>13847250.0</v>
       </c>
       <c r="AK3">
         <v>13847250.0</v>
       </c>
       <c r="AL3">
-        <v>12128750.0</v>
+        <v>13847250.0</v>
       </c>
       <c r="AM3">
-        <v>12128750.0</v>
+        <v>13847250.0</v>
       </c>
       <c r="AN3">
         <v>12128750.0</v>
       </c>
       <c r="AO3">
+        <v>12128750.0</v>
+      </c>
+      <c r="AP3">
+        <v>12128750.0</v>
+      </c>
+      <c r="AQ3">
         <v>-7520000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11846500.0</v>
       </c>
       <c r="AR3">
         <v>11846500.0</v>
       </c>
       <c r="AS3">
         <v>11846500.0</v>
       </c>
       <c r="AT3">
-        <v>10952000.0</v>
+        <v>11846500.0</v>
       </c>
       <c r="AU3">
-        <v>10952000.0</v>
+        <v>11846500.0</v>
       </c>
       <c r="AV3">
         <v>10952000.0</v>
       </c>
       <c r="AW3">
+        <v>10952000.0</v>
+      </c>
+      <c r="AX3">
+        <v>10952000.0</v>
+      </c>
+      <c r="AY3">
         <v>-7242000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9798250.0</v>
       </c>
       <c r="AZ3">
         <v>9798250.0</v>
       </c>
       <c r="BA3">
         <v>9798250.0</v>
       </c>
       <c r="BB3">
+        <v>9798250.0</v>
+      </c>
+      <c r="BC3">
+        <v>9798250.0</v>
+      </c>
+      <c r="BD3">
         <v>6589500.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>6589500.0</v>
       </c>
-      <c r="BD3">
-[...2 lines deleted...]
-      <c r="BE3">
+      <c r="BF3">
         <v>-8053000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
+        <v>-8053000.0</v>
+      </c>
+      <c r="BH3">
         <v>-7056000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>-6382000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>-5172000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>11677000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>-3952000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>-3507000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>-2401000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>4911000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>-1561000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>-1635000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>-1463000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>-1463000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>-1927000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>-2605000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>-1863000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>7068000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>-2303000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>4660000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>-1622000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>2411000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>-1493000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>-1023000.0</v>
       </c>
-      <c r="CB3"/>
-      <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...4 lines deleted...]
-      </c>
+      <c r="AG4"/>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
@@ -18301,604 +18799,622 @@
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="C5"/>
+        <v>150</v>
+      </c>
+      <c r="B5">
+        <v>374660000.0</v>
+      </c>
+      <c r="C5">
+        <v>173123000.0</v>
+      </c>
       <c r="D5">
+        <v>180320000.0</v>
+      </c>
+      <c r="E5">
+        <v>66307000.0</v>
+      </c>
+      <c r="F5">
         <v>339662486.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>51625000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>142245000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>46476000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>320534000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>26083250.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>118493000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>43658000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>238604000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>48054000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>113619000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>20528000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>107924000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-224334250.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-108786000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-782195000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>61621000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-66340000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>101470000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-32147000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>150305000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>10255000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>117253000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>25299000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>246196000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>76920000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>95780000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-30277000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>159484000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>36827500.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>58367000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-13070000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>161077000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>37988750.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>57515000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>214000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>152584000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>40853000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>42297000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-10399000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>129846000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>12756500.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>31903000.0</v>
       </c>
-      <c r="AU5">
-[...2 lines deleted...]
-      <c r="AV5">
+      <c r="AW5">
+        <v>-12982000.0</v>
+      </c>
+      <c r="AX5">
         <v>110521000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>34401000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>30655000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>664000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>135468000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>14578750.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>23490000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-26857000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
+        <v>9443000.0</v>
+      </c>
+      <c r="BG5">
+        <v>9443000.0</v>
+      </c>
+      <c r="BH5">
+        <v>16579000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-3990000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>94765000.0</v>
+      </c>
+      <c r="BK5">
+        <v>10421000.0</v>
+      </c>
+      <c r="BL5">
+        <v>21206000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-2050000.0</v>
+      </c>
+      <c r="BN5">
+        <v>65924000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-1258000.0</v>
+      </c>
+      <c r="BP5">
+        <v>13641000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-911000.0</v>
+      </c>
+      <c r="BR5">
+        <v>60931000.0</v>
+      </c>
+      <c r="BS5">
+        <v>60931000.0</v>
+      </c>
+      <c r="BT5">
+        <v>8688000.0</v>
+      </c>
+      <c r="BU5">
+        <v>870000.0</v>
+      </c>
+      <c r="BV5">
+        <v>48865000.0</v>
+      </c>
+      <c r="BW5">
+        <v>-56000.0</v>
+      </c>
+      <c r="BX5">
+        <v>10180000.0</v>
+      </c>
+      <c r="BY5">
+        <v>6741000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>35619000.0</v>
+      </c>
+      <c r="CA5">
+        <v>-3168000.0</v>
+      </c>
+      <c r="CB5">
+        <v>6993000.0</v>
+      </c>
+      <c r="CC5">
+        <v>36000.0</v>
+      </c>
+      <c r="CD5">
+        <v>0.0</v>
+      </c>
+      <c r="CE5">
+        <v>0.0</v>
+      </c>
+      <c r="CF5">
+        <v>0.0</v>
+      </c>
+      <c r="CG5">
+        <v>0.0</v>
+      </c>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
+        <v>0.0</v>
+      </c>
+      <c r="CJ5">
+        <v>0.0</v>
+      </c>
+      <c r="CK5">
+        <v>0.0</v>
+      </c>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>151</v>
+      </c>
+      <c r="B6">
+        <v>374660000.0</v>
+      </c>
+      <c r="C6">
+        <v>85908759.0</v>
+      </c>
+      <c r="D6">
+        <v>194607000.0</v>
+      </c>
+      <c r="E6">
+        <v>80912075.0</v>
+      </c>
+      <c r="F6">
+        <v>376134486.0</v>
+      </c>
+      <c r="G6">
+        <v>78330000.0</v>
+      </c>
+      <c r="H6">
+        <v>168950000.0</v>
+      </c>
+      <c r="I6">
+        <v>73181000.0</v>
+      </c>
+      <c r="J6">
+        <v>347239000.0</v>
+      </c>
+      <c r="K6">
+        <v>56759000.0</v>
+      </c>
+      <c r="L6">
+        <v>149168750.0</v>
+      </c>
+      <c r="M6">
+        <v>74333750.0</v>
+      </c>
+      <c r="N6">
+        <v>269279750.0</v>
+      </c>
+      <c r="O6">
+        <v>78729750.0</v>
+      </c>
+      <c r="P6">
+        <v>162226250.0</v>
+      </c>
+      <c r="Q6">
+        <v>69135250.0</v>
+      </c>
+      <c r="R6">
+        <v>156531250.0</v>
+      </c>
+      <c r="S6">
+        <v>-175727000.0</v>
+      </c>
+      <c r="T6">
+        <v>-51175250.0</v>
+      </c>
+      <c r="U6">
+        <v>-724584250.0</v>
+      </c>
+      <c r="V6">
+        <v>119231750.0</v>
+      </c>
+      <c r="W6">
+        <v>-8729250.0</v>
+      </c>
+      <c r="X6">
+        <v>139220500.0</v>
+      </c>
+      <c r="Y6">
+        <v>14021000.0</v>
+      </c>
+      <c r="Z6">
+        <v>196473000.0</v>
+      </c>
+      <c r="AA6">
+        <v>48005500.0</v>
+      </c>
+      <c r="AB6">
+        <v>145754000.0</v>
+      </c>
+      <c r="AC6">
+        <v>53800000.0</v>
+      </c>
+      <c r="AD6">
+        <v>280402000.0</v>
+      </c>
+      <c r="AE6">
+        <v>105421000.0</v>
+      </c>
+      <c r="AF6">
+        <v>115537500.0</v>
+      </c>
+      <c r="AG6">
+        <v>-10519500.0</v>
+      </c>
+      <c r="AH6">
+        <v>179241500.0</v>
+      </c>
+      <c r="AI6">
+        <v>56585000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>72214250.0</v>
+      </c>
+      <c r="AK6">
+        <v>777250.0</v>
+      </c>
+      <c r="AL6">
+        <v>174924250.0</v>
+      </c>
+      <c r="AM6">
+        <v>51836000.0</v>
+      </c>
+      <c r="AN6">
+        <v>69643750.0</v>
+      </c>
+      <c r="AO6">
+        <v>12342750.0</v>
+      </c>
+      <c r="AP6">
+        <v>164712750.0</v>
+      </c>
+      <c r="AQ6">
+        <v>33333000.0</v>
+      </c>
+      <c r="AR6">
+        <v>54143500.0</v>
+      </c>
+      <c r="AS6">
+        <v>1447500.0</v>
+      </c>
+      <c r="AT6">
+        <v>141692500.0</v>
+      </c>
+      <c r="AU6">
+        <v>24603000.0</v>
+      </c>
+      <c r="AV6">
+        <v>42855000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-2030000.0</v>
+      </c>
+      <c r="AX6">
+        <v>121473000.0</v>
+      </c>
+      <c r="AY6">
+        <v>27159000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>40453250.0</v>
+      </c>
+      <c r="BA6">
+        <v>10462250.0</v>
+      </c>
+      <c r="BB6">
+        <v>145266250.0</v>
+      </c>
+      <c r="BC6">
+        <v>24377000.0</v>
+      </c>
+      <c r="BD6">
+        <v>30079500.0</v>
+      </c>
+      <c r="BE6">
+        <v>-20267500.0</v>
+      </c>
+      <c r="BF6">
         <v>101555000.0</v>
       </c>
-      <c r="BE5">
-[...265 lines deleted...]
-      <c r="BE6">
+      <c r="BG6">
         <v>1390000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>9523000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-10372000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>89593000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>22098000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>17254000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-5557000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>63523000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>3653000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>12080000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-2546000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>59468000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>59468000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>6761000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-1735000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>47002000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>7012000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>7877000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>11401000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>33997000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-757000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>5500000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-987000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>22653000.0</v>
       </c>
-      <c r="CC6"/>
-      <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...4 lines deleted...]
-      </c>
+      <c r="AG7"/>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
@@ -19017,92 +19533,94 @@
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...4 lines deleted...]
-      </c>
+      <c r="AG8"/>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -19221,917 +19739,937 @@
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B9">
+        <v>1057523000.0</v>
+      </c>
+      <c r="C9">
+        <v>813278998.0</v>
+      </c>
+      <c r="D9">
         <v>761167000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>635851251.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>885185000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>673283000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>651469000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>540324000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>851895000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>594281000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>562500000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>447042000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>658803000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>468956000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>384593000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>302018000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>432755000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>276196000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>241344000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>166645000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>666770000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>633139000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>650999000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>434026000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>521500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>407393000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>524593000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>426249000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>631548000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>471610000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>459198000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>296967000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>492447000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>401536000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>349258000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>239925000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>390971000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>287096000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>254298000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>177830000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>330699000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>231432000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>201867000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>143847000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>286838000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>191282000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>161622000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>121642000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>245506000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>173668000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>146640000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>110856000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>256054000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>145557000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>127280000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>85227000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>217613000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>115046000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>102574000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>70818000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>179253000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>80695000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>77596000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>51069000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>125887000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>50225000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>53737000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>33372000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>101712000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>101712000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>39414000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>27711000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>79776000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>22499000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>29623000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>16856000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>55381000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>13888000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>19027000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>10611000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>36548000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>62699000.0</v>
       </c>
-      <c r="CD9">
-[...4 lines deleted...]
-      </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
+        <v>0.0</v>
+      </c>
+      <c r="CH9">
+        <v>0.0</v>
+      </c>
+      <c r="CI9">
         <v>47603000.0</v>
       </c>
-      <c r="CH9">
-[...4 lines deleted...]
-      </c>
       <c r="CJ9">
         <v>0.0</v>
       </c>
+      <c r="CK9">
+        <v>0.0</v>
+      </c>
+      <c r="CL9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B10">
+        <v>388238000.0</v>
+      </c>
+      <c r="C10">
+        <v>98481114.0</v>
+      </c>
+      <c r="D10">
         <v>194607000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>80912075.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>339662486.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>12872000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>142245000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>46476000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>320534000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>56759000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>118493000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>43658000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>238604000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>71838000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>113619000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>20528000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>107924000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-175727000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-108786000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-855750000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>61621000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-95632000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>173613000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>34596000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>209956000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>22018000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>150479000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>63660000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>254064000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>69463000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>124697000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-26330000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>146807000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>80237000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>80269000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>10732000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>186010000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>70715000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>77265000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>16098000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>166631000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>53920000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>57285000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>6335000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>146523000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>40214000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>47705000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>3615000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>126613000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>44794000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>41888000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>9828000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>145696000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>30531000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>31883000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-19677000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>109294000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>17496000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>24337000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>3132000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>99937000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>14835000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>25158000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1457000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>68325000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>5216000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>15202000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>724000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>62394000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>62394000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>10615000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>3475000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>50728000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>956000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>12483000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2137000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>37287000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-1285000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>10585000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>1104000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>20994000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>5904000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>954000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-11396000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>11396000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>13193000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-787000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>787000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>12834000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B11">
+        <v>105153000.0</v>
+      </c>
+      <c r="C11">
+        <v>25412058.0</v>
+      </c>
+      <c r="D11">
         <v>54723000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>24517019.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>91703311.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1535000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>52579000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>14629000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>77551000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>5531000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>32703000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>8926000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>62530000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>19442000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>19339000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3942000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>23343000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5618000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>16863000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>94852000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>18979000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-29322000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>46971000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>6817000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>59122000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>36194000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>33255000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>14077000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>50836000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>30555000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>29464000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>11000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>25684000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>16148000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>13409000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2973000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>26878000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>14460000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>10583000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2870000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>22711000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>10622000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>8515000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>455000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>17939000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>4470000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>6333000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1225000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>14193000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1912000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-192000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>5562000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>18760000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>2354000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>3874000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-3908000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>13035000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1246000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1220000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-922000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>9228000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>532000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>1884000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-296000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>6116000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-734000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>1438000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-296000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>5566000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>5566000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>206000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>411000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>6226000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>-806000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>922000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>191000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>3361000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>38000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>101000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>62000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>241000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>138000.0</v>
       </c>
-      <c r="CD11">
-[...2 lines deleted...]
-      <c r="CE11">
+      <c r="CF11">
+        <v>0.0</v>
+      </c>
+      <c r="CG11">
         <v>-2211000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>2211000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>263000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-26000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>26000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>422000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>34496000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7162000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>41987000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>78035000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>78035000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>73555000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1615000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1615000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>4627000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4627000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
-[...4 lines deleted...]
-      </c>
+      <c r="AC12"/>
+      <c r="AD12"/>
       <c r="AE12">
         <v>1615000.0</v>
       </c>
       <c r="AF12">
         <v>1615000.0</v>
       </c>
       <c r="AG12">
-        <v>0.0</v>
+        <v>1615000.0</v>
       </c>
       <c r="AH12">
-        <v>0.0</v>
+        <v>1615000.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
@@ -20216,169 +20754,175 @@
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
+        <v>0.0</v>
+      </c>
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
         <v>12000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>421000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>421000.0</v>
       </c>
-      <c r="CB12">
-[...2 lines deleted...]
-      <c r="CC12">
+      <c r="CD12">
+        <v>0.0</v>
+      </c>
+      <c r="CE12">
         <v>805000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>451000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>451000.0</v>
       </c>
-      <c r="CF12">
-[...2 lines deleted...]
-      <c r="CG12">
+      <c r="CH12">
+        <v>0.0</v>
+      </c>
+      <c r="CI12">
         <v>1103000.0</v>
       </c>
-      <c r="CH12">
-[...4 lines deleted...]
-      </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
+      <c r="CK12">
+        <v>0.0</v>
+      </c>
+      <c r="CL12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>1337000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>7786000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>458000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>212000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2505000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>11913000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>7248000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>7565000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>6752000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>271000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>318000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1682000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1072000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>14323000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="V13"/>
+      <c r="W13">
         <v>5974000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2443000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>3400000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1246000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>22592000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>4083000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>6713000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>11282000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>30659000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>6527000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -20391,995 +20935,1011 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B14">
+        <v>-9929000.0</v>
+      </c>
+      <c r="C14">
+        <v>-10792000.0</v>
+      </c>
+      <c r="D14">
         <v>-13069000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-10828000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-6800000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-4237000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-2411000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>84000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2447000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-1650000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1377000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-4666000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-10688000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-10957000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-12632000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-15854000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-18579000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-2635000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3210000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>14092000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>17888000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>104901000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>129353000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>112625000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>124011000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>136516000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>151048000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>161249000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>158309000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>164411000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>221624000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>223023000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>221183000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>223106000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>46625000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3480000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>764000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>493000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>34788000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2022000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1021000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>78000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>328000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>-41000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>41000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3496000.0</v>
       </c>
-      <c r="AT14">
-[...4 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>3496000.0</v>
       </c>
-      <c r="AX14">
-[...4 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>177000.0</v>
       </c>
-      <c r="BN14">
-[...4 lines deleted...]
-      </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
         <v>238000.0</v>
       </c>
-      <c r="BR14">
-[...4 lines deleted...]
-      </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
         <v>1000.0</v>
       </c>
-      <c r="CD14">
-[...2 lines deleted...]
-      <c r="CE14">
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
         <v>-1000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>1000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>12000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>-4000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>4000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B15">
+        <v>273156000.0</v>
+      </c>
+      <c r="C15">
+        <v>62262998.0</v>
+      </c>
+      <c r="D15">
         <v>126815000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>45544919.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>241147192.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>7119000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>87255000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>31931000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>245430000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>26972000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>87167000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>30066000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>165386000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>28959000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>81648000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>732000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>66002000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-181345000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-122439000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-936510000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>60530000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-45466000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>151326000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>53902000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>174652000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>13191000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>137715000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>53437000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>208990000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>43248000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>97411000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-25826000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>123232000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>65082000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>68376000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>4279000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>158393000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>55416000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>67619000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>10360000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>141062000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>42016000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>48442000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>5883000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>128543000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>35186000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>41483000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2390000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>112360000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>42882000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>42080000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>4266000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>126476000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>28177000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>28009000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-15769000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>95852000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>16250000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>22415000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>3314000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>90709000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>14303000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>23274000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1836000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>62361000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>5773000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>13843000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>1107000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>57066000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>57066000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>10409000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>3064000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>44903000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>1762000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>11603000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>1946000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>33926000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-1193000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>8399000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>1042000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>20753000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>4998000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>1306000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-10149000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>10149000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>1507000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>1365000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>1442000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>12840000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>45452000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>240723000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7100000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>87255000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>31931000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>245430000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>165386000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>28959000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>81648000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>732000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>66002000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-189302000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-122439000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-437990000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>60530000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-45466000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>151326000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>53902000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>174652000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>13191000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>137715000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>53437000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>208990000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>43248000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>97411000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-25826000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>123232000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>65082000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>68376000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4279000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>158393000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>55416000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>67619000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>10360000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>141062000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>42016000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>48442000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>5883000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>128543000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>35715000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>41483000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>3455000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>112360000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>42882000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>42080000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>4266000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>126476000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>28177000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>28009000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-96259000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>96259000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>17639000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>23117000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>4054000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>91106000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>14303000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>23274000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1836000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>62361000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>5773000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>13843000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1107000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>57066000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>2640000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>10409000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>3064000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>44903000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>1762000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>11603000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>1946000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>33702000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>20923000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>8708000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>1366000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>20752000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>3778000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>1301000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>-9184000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>9184000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>12475000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>-757000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>757000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>12399000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B17">
+        <v>283085000.0</v>
+      </c>
+      <c r="C17">
+        <v>72974000.0</v>
+      </c>
+      <c r="D17">
         <v>139884000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>56280000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>247523000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>11337000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>89666000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>31847000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>242983000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>28622000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>85790000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>34732000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>176074000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>39916000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>94280000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>16586000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>84581000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-186667000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-125649000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-950602000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>42642000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-75234000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>126642000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>27779000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>150834000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-15176000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>117224000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>49583000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>203228000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>37831000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>95233000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-26341000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>121123000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>63719000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>66602000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-151398000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>159157000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>210374000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>66422000.0</v>
       </c>
-      <c r="AM17">
-[...4 lines deleted...]
-      </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>225328000.0</v>
       </c>
-      <c r="AP17">
-[...4 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>192718000.0</v>
       </c>
-      <c r="AT17">
-[...4 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>215704000.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -21447,54 +22007,60 @@
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -21539,54 +22105,56 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21631,92 +22199,90 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...4 lines deleted...]
-      </c>
+      <c r="AG20"/>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
@@ -21835,358 +22401,366 @@
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>374660000.0</v>
+      </c>
+      <c r="C21">
+        <v>85908759.0</v>
+      </c>
+      <c r="D21">
         <v>180320000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>66442554.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>311374726.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-8674000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>124519000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>19255000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>293150000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>10527000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>113432000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>21342000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>205124000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>48054000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>66491000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2488000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>77989000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-105649000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-141194000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-768103000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>32433000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-102362000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>101470000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-32147000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>150305000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>10255000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>117253000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>25299000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>246196000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>76972000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>95780000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-28553000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>161335000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>56585000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>58367000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-13070000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>161077000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>51836000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>57515000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>214000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>152584000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>37093000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>42297000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-10399000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>129846000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>22493000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>31903000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-12982000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>110521000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>30780000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>31903000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-12982000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>110521000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>24377000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>23490000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-26857000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>101555000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>9443000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>17280000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-3240000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>94765000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>10421000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>21206000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-2050000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>65924000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>3653000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>13641000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-911000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>60931000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>60931000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>8688000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>870000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>48865000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-56000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>9944000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-124000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>35619000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-3168000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>7612000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>36000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>22653000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>8189000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-10557000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>10557000.0</v>
       </c>
-      <c r="CF21">
-[...2 lines deleted...]
-      <c r="CG21">
+      <c r="CH21">
+        <v>0.0</v>
+      </c>
+      <c r="CI21">
         <v>13423000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-885000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>885000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>12908000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...4 lines deleted...]
-      </c>
+      <c r="AG22"/>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
@@ -22305,320 +22879,332 @@
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B23">
+        <v>1499831000.0</v>
+      </c>
+      <c r="C23">
+        <v>1445615608.0</v>
+      </c>
+      <c r="D23">
         <v>1237021000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1127434169.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1212153000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1251829000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1058536000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1019381000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1142266000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1126152000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1093854000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>848258000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>894897000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>812517000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>687662000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>640702000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>666833000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>629672000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>755285000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1426424000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1276378000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1282554000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1089028000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>919836000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>836061000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>788218000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>805968000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>759912000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>825581000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>765931000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>700942000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>627349000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>700362000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>644416000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>559714000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>480253000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>500088000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>434517000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>380334000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>341024000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>381485000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>361532000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>304615000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>288481000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>328643000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>306315000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>256346000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>249225000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>283461000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>260328000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>223752000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>207666000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>253195000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>215268000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>194984000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>192763000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>234274000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>183845000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>152643000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>130434000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>177215000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>125428000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>111312000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>97710000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>126384000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>82928000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>75526000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>62106000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>88433000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>88433000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>56761000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>48560000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>69397000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>40224000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>37918000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>32283000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>45479000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>29365000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>25957000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>21540000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>31325000.0</v>
       </c>
-      <c r="CC23">
-[...4 lines deleted...]
-      </c>
       <c r="CE23">
         <v>0.0</v>
       </c>
       <c r="CF23">
         <v>0.0</v>
       </c>
       <c r="CG23">
         <v>0.0</v>
       </c>
       <c r="CH23">
         <v>0.0</v>
       </c>
       <c r="CI23">
         <v>0.0</v>
       </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
+      <c r="CK23">
+        <v>0.0</v>
+      </c>
+      <c r="CL23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22663,88 +23249,90 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>46168000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25">
         <v>34206000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
@@ -22759,92 +23347,90 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
-[...4 lines deleted...]
-      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
@@ -22963,642 +23549,662 @@
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B27">
+        <v>262157000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>198785000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>193985000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>200576000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>211906000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>182240000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>196121000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>193692000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>208241000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>161259000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>154965000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>136121000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>147793000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>102631000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>95525000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>98744000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>95786000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>93706000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>112378000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>165025000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>194223000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>156084000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>133588000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>116883000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>117986000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>118233000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>107847000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>101193000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>105931000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>87458000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>91597000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>99301000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>101046000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>77209000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>72091000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>73903000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>66307000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>55882000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>52172000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>58465000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>59386000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>44989000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>44145000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>49377000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>53371000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>41730000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>44188000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>49532000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>51666000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>37922000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>36782000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>42692000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>36666000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>31615000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>34347000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>39470000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>34032000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>28059000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>24540000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>28520000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>22550000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>18348000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>18554000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>23345000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>17362000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>13848000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>11676000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>15510000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>15510000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>10547000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>10547000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>420706000.0</v>
+      </c>
+      <c r="C28">
+        <v>726424000.0</v>
+      </c>
+      <c r="D28">
         <v>382062000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>375423696.0</v>
+      </c>
+      <c r="F28">
         <v>373782000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>409752000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>344710000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>324948000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>365053000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>375513000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>287809000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>270735000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>317558000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>273109000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>215471000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>208981000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>256022000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>286059000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>288832000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>822370000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>469312000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>509484000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>393445000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>332585000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>254312000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>279152000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>289107000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>293103000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>284159000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>288759000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>275960000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>235647000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>233662000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>243905000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>213682000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>180904000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>155991000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>168953000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>140901000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>125444000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>119650000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>138713000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>114581000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>110101000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>107615000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>115418000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>88505000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>90436000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>85453000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>94843000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>78063000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>73410000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>77894000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>84514000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>72175000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>77737000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>76588000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>71571000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>57936000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>50268000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>55968000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>46187000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>38042000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>34565000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>36618000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>29210000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>26248000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>22607000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>25271000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>25271000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>20179000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>26841000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>30911000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>22555000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>19443000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>17028000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>19762000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>17056000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>17056000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>10791000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>13895000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>14622000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>10559000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>9467000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>14523000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>7367000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>9933000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>6725000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>7206000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>105153000.0</v>
+      </c>
+      <c r="C29">
+        <v>25379000.0</v>
+      </c>
+      <c r="D29">
         <v>54723000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>24467000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>91542000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1535000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>52579000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>14629000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>77551000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5531000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>32703000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>8926000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>62530000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>19442000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>19339000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3942000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>23343000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5618000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>16863000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>113831000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>18979000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-29322000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>46971000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6817000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>59122000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>36194000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>33255000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>14077000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>50836000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>30555000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>29464000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -23611,903 +24217,924 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>682863000.0</v>
+      </c>
+      <c r="C30">
+        <v>727370239.0</v>
+      </c>
+      <c r="D30">
         <v>580847000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>569408696.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>574358000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>681957000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>526950000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>521069000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>558745000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>583754000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>449068000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>425700000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>453679000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>420902000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>318102000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>304506000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>354766000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>381845000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>382538000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>934748000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>634337000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>703707000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>549529000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>466173000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>371195000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>397138000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>407340000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>400950000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>385352000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>394690000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>363418000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>325520000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>332963000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>344951000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>290891000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>252995000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>229894000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>235260000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>196783000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>177616000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>178115000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>198099000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>159570000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>154246000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>156992000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>168789000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>130235000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>134624000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>134985000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>146509000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>115985000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>110192000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>120586000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>121180000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>103790000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>112084000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>116058000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>105603000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>83313000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>74808000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>84488000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>68737000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>56390000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>53119000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>59963000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>46572000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>40096000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>34283000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>40781000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>40781000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>30726000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>26841000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>30911000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>22555000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>19443000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>17028000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>19762000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>17056000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>12034000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>10575000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>13895000.0</v>
       </c>
-      <c r="CC30">
-[...4 lines deleted...]
-      </c>
       <c r="CE30">
         <v>0.0</v>
       </c>
       <c r="CF30">
         <v>0.0</v>
       </c>
       <c r="CG30">
         <v>0.0</v>
       </c>
       <c r="CH30">
         <v>0.0</v>
       </c>
       <c r="CI30">
         <v>0.0</v>
       </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
+      <c r="CK30">
+        <v>0.0</v>
+      </c>
+      <c r="CL30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B31">
+        <v>13578000.0</v>
+      </c>
+      <c r="C31">
+        <v>12572355.0</v>
+      </c>
+      <c r="D31">
         <v>14287000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>14469521.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>28287760.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>21546000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>17726000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>27221000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>27384000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>46232000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>5061000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>22316000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>33480000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>23784000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>47128000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>23016000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>29935000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-70078000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>32408000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-87647000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>29188000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>6730000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>72143000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>66743000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>59651000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>11763000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>33226000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>38361000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>7868000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-7509000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>28917000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2223000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-14528000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>23652000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>21644000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>23802000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>24933000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>18879000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>19750000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>15884000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>14047000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>15623000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>14988000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>16734000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>16677000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>17721000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>15865000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>16597000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>16032000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>14014000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>11233000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>9164000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>9768000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>6154000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>8393000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>7180000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>7739000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>8053000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>7057000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>6372000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>5168000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>4414000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>3952000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>3507000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>2401000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>1563000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>1561000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>1635000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>1463000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>1463000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>1927000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>2605000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>1863000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>1012000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>2303000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>2261000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>1668000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>1883000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>2973000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>1068000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-1659000.0</v>
       </c>
-      <c r="CC31">
-[...4 lines deleted...]
-      </c>
       <c r="CE31">
         <v>0.0</v>
       </c>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
         <v>0.0</v>
       </c>
       <c r="CH31">
         <v>0.0</v>
       </c>
       <c r="CI31">
         <v>0.0</v>
       </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
+      <c r="CK31">
+        <v>0.0</v>
+      </c>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B32">
+        <v>1874491000.0</v>
+      </c>
+      <c r="C32">
+        <v>1531524367.0</v>
+      </c>
+      <c r="D32">
         <v>1417341000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1193876724.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1522980000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1243155000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1183055000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1038636000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1435416000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1136679000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1207286000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>869600000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1100021000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>860571000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>754153000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>638214000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>744822000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>524023000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>614091000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>658321000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1308811000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1211986000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1190498000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>887689000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>986366000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>798473000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>923221000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>785211000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1071777000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>842851000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>796722000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>597072000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>859846000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>701001000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>618081000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>467183000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>661165000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>486353000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>437849000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>341238000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>534069000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>394865000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>346912000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>278082000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>458489000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>328808000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>287733000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>236243000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>393982000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>287487000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>254407000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>208330000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>388663000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>239645000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>218474000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>165906000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>335829000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>193288000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>169923000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>131981000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>271980000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>137386000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>132518000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>95660000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>192308000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>86581000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>89167000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>61195000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>149364000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>149364000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>65449000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>49430000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>118262000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>40168000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>48098000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>32159000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>81098000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>26197000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>32950000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>21576000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>53978000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>20898000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>21232000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>15841000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>40352000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>14762000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>17106000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>13617000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>32237000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -24530,2100 +25157,2184 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>1817133000.0</v>
+      </c>
+      <c r="C2">
         <v>1589104000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1805427000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1194527000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1632127000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>919424000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1418227000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>986765000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>641018000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>709209000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>531298000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>371593000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>417166000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>428261000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>317260000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>281104000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>254772000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>208440000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>204396000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34222000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>43112000.0</v>
       </c>
-      <c r="V2"/>
+      <c r="W2"/>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B3">
+        <v>246907000</v>
+      </c>
+      <c r="C3">
         <v>259211000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>283388000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>143045000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>150738000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>436348000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>309548000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>276878000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>219612000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>105736000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>64401000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>55318000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>31703000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>61468000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>71690000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>49553000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19558000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15998000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11360000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8131000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12242000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>41687620</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
+      <c r="W5"/>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>279356999.0</v>
+      </c>
+      <c r="C6">
         <v>228029000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-216323000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>610900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-437600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>712703000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-498803000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>431462000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>342301000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-67024000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>177911000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>159705000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-45573000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-11095000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>111001000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>36156000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>26332000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>46332000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4044000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>170156000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7559227.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>40593714.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B7">
+        <v>236836000.0</v>
+      </c>
+      <c r="C7">
         <v>250710000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>518874000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>537876000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1153960000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>528924000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>191499000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>310821000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>366098000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>263727000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>225547000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>118779000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>83838000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>81573000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>69201000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>80941000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>37349000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10063000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11176000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>18174000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6199000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2814705.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B9">
+        <v>-2745000.0</v>
+      </c>
+      <c r="C9">
         <v>-17849000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3339000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10373000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-8113000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4627000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12684000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3531000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5017000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-75000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-187000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2096000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>443000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>213000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2164000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>314000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-410000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-661000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-179000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1407000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>817000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2711401.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B10">
+        <v>-19008000.0</v>
+      </c>
+      <c r="C10">
         <v>12427000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-41214000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-21899000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1820000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3752000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3278000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6032000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5855000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5376000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5649000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1750000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-481000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1664000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1753000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>91000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1982000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4309000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3432000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1648000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1342000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>120581.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>513387000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-940170000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>433149000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>62012000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>334149000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>348111000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>241227000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>184413000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>126334000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>60994000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
+      <c r="W11"/>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>132867000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-92732000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35756000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>48621000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>142758000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>40330000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24564000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19563000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14967000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1286000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6266000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2854000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>929000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2023000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>910000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>479000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>809000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>919000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>586000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>8605000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-209676000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>63117000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>77815000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-56061000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7602000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13979000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>45511000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-11316000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>21596000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>26000000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
+      <c r="W13"/>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B14">
+        <v>178729000.0</v>
+      </c>
+      <c r="C14">
         <v>145888000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>106820000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>122703000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>194429000.0</v>
       </c>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
       <c r="G14">
+        <v>225657000.0</v>
+      </c>
+      <c r="H14">
         <v>151002000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>114004000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>79030000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>55389000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>48515000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>47386000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>43808000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>39193000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>26358000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17019000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12350000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10602000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7803000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7052000.0</v>
       </c>
-      <c r="U14">
-[...1 lines deleted...]
-      </c>
       <c r="V14">
+        <v>5215000.0</v>
+      </c>
+      <c r="W14">
         <v>2949423.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B15">
+        <v>96361000.0</v>
+      </c>
+      <c r="C15">
         <v>98197000.0</v>
       </c>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
         <v>12878000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7781000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>19659000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10259000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>96457000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>71153000.0</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
-        <v>62668000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L15">
         <v>62668000.0</v>
       </c>
       <c r="M15">
+        <v>62668000.0</v>
+      </c>
+      <c r="N15">
         <v>54476000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>46990000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>7997163.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7911525.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B16">
+        <v>2096489999.0</v>
+      </c>
+      <c r="C16">
         <v>1817133000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1589104000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1805427000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1194527000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1632127000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>919424000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1418227000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>983319000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>641018000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>709209000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>531298000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>371593000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>417166000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>428261000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>317260000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>281104000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>254772000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>208440000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>204378000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>33425000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>40593714.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B18">
+        <v>1027079999.0</v>
+      </c>
+      <c r="C18">
         <v>637381000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>839255000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>827963000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1431191000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>693737000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>494907000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>528770000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>561515000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>512401000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>453493000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>318827000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>329642000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>222160000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>177614000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>166266000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>122332000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>81184000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>65348000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>51409000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13565000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-21295990.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B19">
+        <v>-218013000.0</v>
+      </c>
+      <c r="C19">
         <v>-93428000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1153922000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-37411000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1168532000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1791210000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1256370000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-574712000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-406716000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-672264000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-309737000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-103584000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-312875000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>1512640000.0</v>
       </c>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>233347000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
+      <c r="W20"/>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>-14403000.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-240000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-48764000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-221997000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>177083000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96457000.0</v>
       </c>
       <c r="I21">
         <v>96457000.0</v>
       </c>
       <c r="J21">
         <v>96457000.0</v>
       </c>
       <c r="K21">
         <v>96457000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>96457000.0</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
+      <c r="W21"/>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B22">
+        <v>475172000.0</v>
+      </c>
+      <c r="C22">
         <v>375833000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>309591000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>235363000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1220276000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>230021000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>354859000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>227846000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>297237000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>276796000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>225328000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>192718000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>215704000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>136269000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>132688000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>101539000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>77562000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>61016000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>49013000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>29631000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6303000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12475272.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>-380153000.0</v>
+      </c>
+      <c r="C23">
         <v>-41279000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-97255000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6475000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-9035901.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-35639000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-37862000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-7193000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>85918000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4250000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>65995000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15123000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21849000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4652000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>945000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6432000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-17550000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-272000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-389674.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4185.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1274205.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B24">
+        <v>-457701000.0</v>
+      </c>
+      <c r="C24">
         <v>-23383000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-34960000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1048000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-24339000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>62620000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18061000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1765000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10239000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1133000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1979000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>659000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>201000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5514000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>586873000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-9364000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-77818000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-5794000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-73000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2840000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2501000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-689661.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>463441999.0</v>
+      </c>
+      <c r="C25">
         <v>93545000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>86131000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16806000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>676821000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
+        <v>121247000.0</v>
+      </c>
+      <c r="H25">
         <v>53604000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>98914000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-3860000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2456000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3630000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5121000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>109000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2981000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>187000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2429000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>317000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-106000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4264000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-31708000.0</v>
       </c>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
       <c r="V25">
+        <v>149000.0</v>
+      </c>
+      <c r="W25">
         <v>8014587.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B26">
+        <v>-230890000.0</v>
+      </c>
+      <c r="C26">
         <v>-445495000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-62943000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-191628000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-7956000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-19659000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-13370000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-55962000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-89647000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4557000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-6419000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-59420000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-21487000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-28511000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-29996000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-35455000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-27263000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>5106000.0</v>
       </c>
-      <c r="V26"/>
+      <c r="W26"/>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B27">
+        <v>88466000.0</v>
+      </c>
+      <c r="C27">
         <v>59933000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>122458000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>89788000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>132968000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>68880000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>62057000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>71336000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>57443000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>20287000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>16810000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>15689000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>20079000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>27242000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>24125000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>15045000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>16183000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>16750000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4647000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>36807000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8228000.0</v>
       </c>
-      <c r="V27"/>
+      <c r="W27"/>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>-380153000.0</v>
+      </c>
+      <c r="C28">
         <v>-584971000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-160438000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-246867000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-230858000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1654084000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-17862000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>266649000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-74881000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4792000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5503000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-44297000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-54114000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-70849000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>945000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6432000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-17550000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-30125000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-19261000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>126691000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-19824256.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>31939340.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>1027079999.0</v>
+      </c>
+      <c r="C29">
         <v>896592000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1122643000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>971008000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1280453000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1130085000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>804455000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>805648000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>781127000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>618137000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>517894000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>374145000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>361345000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>283628000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>249304000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>215819000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>141890000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>97182000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>76708000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>59540000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>25807000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>20391630.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>-457701000.0</v>
+      </c>
+      <c r="C30">
         <v>-93428000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1153922000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-37411000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1168532000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2177639000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1256370000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-574712000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-406716000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-672264000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-309737000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-173417000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-344377000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-237888000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-143701000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-198152000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-97925000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-22262000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-59775000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10971000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-15004000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-40054091.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI30"/>
+  <dimension ref="A1:CK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>176</v>
+        <v>146</v>
       </c>
       <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
         <v>178</v>
       </c>
-      <c r="CF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CG1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CH1" t="s">
-        <v>180</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>181</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>182</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>2096490000.0</v>
+      </c>
+      <c r="C2">
+        <v>2036797000.0</v>
+      </c>
+      <c r="D2">
         <v>2098138000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1540647000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1817133000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1589277000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1611073000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1351151000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1589104000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2189074000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2120746000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1890721000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1805427000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1431001000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1137112000.0</v>
       </c>
       <c r="P2">
         <v>1194527000.0</v>
       </c>
       <c r="Q2">
+        <v>1137112000.0</v>
+      </c>
+      <c r="R2">
+        <v>1194527000.0</v>
+      </c>
+      <c r="S2">
         <v>1511242000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1050130000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1349340000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1632127000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1586192000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2648124000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1052479000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>919424000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1060604000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1051365000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>976883000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1418227000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1418227000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
@@ -26636,317 +27347,325 @@
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>99000000</v>
       </c>
       <c r="D3">
+        <v>68800000</v>
+      </c>
+      <c r="E3">
+        <v>23700000</v>
+      </c>
+      <c r="F3">
         <v>55400000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>65900</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>52400000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>60600000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>80200000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>169293000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>80100000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>80100000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>132500000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>143045000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>49200000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>14000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>150738000</v>
       </c>
       <c r="R3">
         <v>150738000</v>
       </c>
       <c r="S3">
+        <v>150738000</v>
+      </c>
+      <c r="T3">
+        <v>150738000</v>
+      </c>
+      <c r="U3">
         <v>37400000</v>
-      </c>
-[...4 lines deleted...]
-        <v>214316000</v>
       </c>
       <c r="V3">
         <v>214316000</v>
       </c>
       <c r="W3">
+        <v>214316000</v>
+      </c>
+      <c r="X3">
+        <v>214316000</v>
+      </c>
+      <c r="Y3">
         <v>62000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>95232000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>245249000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>245249000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>64299000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>64299000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
-        <v>214255000</v>
+        <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
-        <v>0</v>
+        <v>214255000</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
-        <v>105736000</v>
+        <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
-        <v>0</v>
+        <v>105736000</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
-        <v>64401000</v>
+        <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
-        <v>0</v>
+        <v>64401000</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
-        <v>55318000</v>
+        <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
-        <v>0</v>
+        <v>55318000</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
-        <v>31703000</v>
+        <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
-        <v>0</v>
+        <v>31703000</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
-        <v>61468000</v>
+        <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
-        <v>0</v>
+        <v>61468000</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
-        <v>71690000</v>
+        <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
-        <v>0</v>
+        <v>71690000</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
-        <v>49138000</v>
+        <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
-        <v>0</v>
+        <v>49138000</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
-        <v>19558000</v>
+        <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
-        <v>0</v>
+        <v>19558000</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
-        <v>15998000</v>
+        <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
-        <v>0</v>
+        <v>15998000</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
-        <v>11360000</v>
+        <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
-        <v>0</v>
+        <v>11360000</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
-        <v>8131000</v>
+        <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
-        <v>5092000</v>
+        <v>8131000</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
-        <v>12033000</v>
+        <v>5092000</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
+        <v>12033000</v>
+      </c>
+      <c r="CF3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41687000</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
-        <v>0</v>
+        <v>41687000</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
+      <c r="CJ3">
+        <v>0</v>
+      </c>
+      <c r="CK3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26990,54 +27709,56 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -27081,294 +27802,302 @@
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>-143081000.0</v>
+      </c>
+      <c r="C6">
+        <v>59692999.0</v>
+      </c>
+      <c r="D6">
         <v>-61341000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>557491000.0</v>
+      </c>
+      <c r="F6">
         <v>-276486000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>227856000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-21796000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>259922000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-237953000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-599970000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>68328000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>230025000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>85294000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>374426000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>236474000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-14288000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-57415000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-316715000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>461112000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-299210000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-282787000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>45935000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1061932000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1595645000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>133055000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-141180000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>9239000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>74482000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-441344000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-441344000.0</v>
       </c>
-      <c r="AD6"/>
-      <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6">
         <v>342301000.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6"/>
       <c r="AJ6"/>
-      <c r="AK6">
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6">
         <v>-68191000.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6"/>
       <c r="AN6"/>
-      <c r="AO6">
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6">
         <v>177911000.0</v>
       </c>
-      <c r="AP6"/>
-      <c r="AQ6"/>
       <c r="AR6"/>
-      <c r="AS6">
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6">
         <v>159705000.0</v>
       </c>
-      <c r="AT6"/>
-      <c r="AU6"/>
       <c r="AV6"/>
-      <c r="AW6">
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6">
         <v>-45573000.0</v>
       </c>
-      <c r="AX6"/>
-      <c r="AY6"/>
       <c r="AZ6"/>
-      <c r="BA6">
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6">
         <v>-11000000.0</v>
       </c>
-      <c r="BB6"/>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7">
         <v>515786000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>75187000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>896592000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>497470000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>496507000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8839000.0</v>
       </c>
       <c r="J7">
         <v>-8839000.0</v>
       </c>
-      <c r="K7"/>
+      <c r="K7">
+        <v>-8839000.0</v>
+      </c>
       <c r="L7">
-        <v>-25769000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-8839000.0</v>
+      </c>
+      <c r="M7"/>
       <c r="N7">
         <v>-25769000.0</v>
       </c>
       <c r="O7">
+        <v>-25769000.0</v>
+      </c>
+      <c r="P7">
+        <v>-25769000.0</v>
+      </c>
+      <c r="Q7">
         <v>358917000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-215969000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-21415000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-21415000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1074835000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-159538000.0</v>
       </c>
       <c r="V7">
         <v>-159538000.0</v>
       </c>
       <c r="W7">
+        <v>-159538000.0</v>
+      </c>
+      <c r="X7">
+        <v>-159538000.0</v>
+      </c>
+      <c r="Y7">
         <v>802276000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>159538000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-101155000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-101155000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>101155000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>101155000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -27381,54 +28110,56 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27472,1133 +28203,1199 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9">
         <v>-16953000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
-[...4 lines deleted...]
-      </c>
+      <c r="H9"/>
+      <c r="I9"/>
       <c r="J9">
         <v>3339000.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>3339000.0</v>
+      </c>
       <c r="L9">
-        <v>-3870000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3339000.0</v>
+      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>-3870000.0</v>
       </c>
       <c r="O9">
         <v>-3870000.0</v>
       </c>
       <c r="P9">
-        <v>-8113000.0</v>
+        <v>-3870000.0</v>
       </c>
       <c r="Q9">
-        <v>-8113000.0</v>
+        <v>-3870000.0</v>
       </c>
       <c r="R9">
         <v>-8113000.0</v>
       </c>
       <c r="S9">
         <v>-8113000.0</v>
       </c>
       <c r="T9">
-        <v>-946000.0</v>
+        <v>-8113000.0</v>
       </c>
       <c r="U9">
-        <v>-946000.0</v>
+        <v>-8113000.0</v>
       </c>
       <c r="V9">
         <v>-946000.0</v>
       </c>
       <c r="W9">
+        <v>-946000.0</v>
+      </c>
+      <c r="X9">
+        <v>-946000.0</v>
+      </c>
+      <c r="Y9">
         <v>-4627000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1603000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-615000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-615000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>343000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-807000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
       <c r="AF9"/>
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9">
         <v>5017000.0</v>
       </c>
-      <c r="AH9"/>
-      <c r="AI9"/>
       <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9">
         <v>-75000.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>921000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9"/>
       <c r="AR9"/>
-      <c r="AS9">
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9">
         <v>-2096000.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9"/>
       <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9">
         <v>443000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9">
         <v>213000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-      <c r="BI9">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>314000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9">
-[...1 lines deleted...]
-      </c>
+      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9">
+        <v>13000.0</v>
+      </c>
+      <c r="CD9"/>
+      <c r="CE9">
         <v>817000.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10">
         <v>12427000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
-[...4 lines deleted...]
-      </c>
+      <c r="H10"/>
+      <c r="I10"/>
       <c r="J10">
         <v>-41214000.0</v>
       </c>
-      <c r="K10"/>
+      <c r="K10">
+        <v>-41214000.0</v>
+      </c>
       <c r="L10">
-        <v>-21899000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-41214000.0</v>
+      </c>
+      <c r="M10"/>
       <c r="N10">
         <v>-21899000.0</v>
       </c>
       <c r="O10">
         <v>-21899000.0</v>
       </c>
       <c r="P10">
-        <v>1820000.0</v>
+        <v>-21899000.0</v>
       </c>
       <c r="Q10">
-        <v>1820000.0</v>
+        <v>-21899000.0</v>
       </c>
       <c r="R10">
         <v>1820000.0</v>
       </c>
       <c r="S10">
         <v>1820000.0</v>
       </c>
       <c r="T10">
-        <v>-4797000.0</v>
+        <v>1820000.0</v>
       </c>
       <c r="U10">
-        <v>-4797000.0</v>
+        <v>1820000.0</v>
       </c>
       <c r="V10">
         <v>-4797000.0</v>
       </c>
       <c r="W10">
+        <v>-4797000.0</v>
+      </c>
+      <c r="X10">
+        <v>-4797000.0</v>
+      </c>
+      <c r="Y10">
         <v>3752000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1519000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1625000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1625000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-1653000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1653000.0</v>
       </c>
-      <c r="AD10"/>
-      <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-5855000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10"/>
       <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-5224000.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-6264000.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10"/>
       <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-1750000.0</v>
       </c>
-      <c r="AT10"/>
-      <c r="AU10"/>
       <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10">
         <v>-481000.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-2000000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>91000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10">
         <v>121000.0</v>
       </c>
-      <c r="CG10"/>
-      <c r="CH10"/>
       <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...2 lines deleted...]
-      <c r="M11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>513387000.0</v>
       </c>
-      <c r="N11">
-[...4 lines deleted...]
-      </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>-940170000.0</v>
       </c>
-      <c r="R11">
-[...4 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>433149000.0</v>
       </c>
-      <c r="V11">
-[...4 lines deleted...]
-      </c>
       <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
         <v>177697000.0</v>
       </c>
-      <c r="Y11">
-[...4 lines deleted...]
-      </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>241227000.0</v>
       </c>
-      <c r="AL11">
-[...4 lines deleted...]
-      <c r="AO11">
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>184413000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
         <v>126334000.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>60994000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>170400000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-268150000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>299316000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>172938000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>119245000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>218649000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-112526000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-99427500.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-507043000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-409954000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-128012000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>356776000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11240000.0</v>
       </c>
       <c r="Z12">
         <v>11240000.0</v>
       </c>
       <c r="AA12">
         <v>11240000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12"/>
+      <c r="AB12">
+        <v>11240000.0</v>
+      </c>
+      <c r="AC12">
+        <v>11240000.0</v>
+      </c>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12">
         <v>39869000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12"/>
       <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12">
         <v>24412000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>19563000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>14967000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>1286000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12">
         <v>6266000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12"/>
       <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12">
         <v>2854000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>929000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12">
         <v>2023000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12">
         <v>910000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12">
         <v>479000.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
-[...1 lines deleted...]
-      </c>
+      <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12">
-        <v>1518000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="CB12"/>
       <c r="CC12">
+        <v>1518000.0</v>
+      </c>
+      <c r="CD12"/>
+      <c r="CE12">
         <v>919000.0</v>
       </c>
-      <c r="CD12"/>
-[...1 lines deleted...]
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12">
         <v>586000.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...4 lines deleted...]
-      </c>
+      <c r="M13"/>
+      <c r="N13"/>
       <c r="O13">
         <v>8605000.0</v>
       </c>
       <c r="P13">
         <v>8605000.0</v>
       </c>
       <c r="Q13">
-        <v>-209676000.0</v>
+        <v>8605000.0</v>
       </c>
       <c r="R13">
-        <v>-209676000.0</v>
+        <v>8605000.0</v>
       </c>
       <c r="S13">
         <v>-209676000.0</v>
       </c>
       <c r="T13">
         <v>-209676000.0</v>
       </c>
       <c r="U13">
-        <v>63117000.0</v>
+        <v>-209676000.0</v>
       </c>
       <c r="V13">
-        <v>63117000.0</v>
+        <v>-209676000.0</v>
       </c>
       <c r="W13">
         <v>63117000.0</v>
       </c>
       <c r="X13">
-        <v>-52628000.0</v>
+        <v>63117000.0</v>
       </c>
       <c r="Y13">
-        <v>-52628000.0</v>
+        <v>63117000.0</v>
       </c>
       <c r="Z13">
         <v>-52628000.0</v>
       </c>
       <c r="AA13">
         <v>-52628000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
+      <c r="AB13">
+        <v>-52628000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-52628000.0</v>
+      </c>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13">
         <v>7602000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>13979000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>45511000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-11316000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>21596000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13"/>
       <c r="AZ13"/>
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13">
         <v>26000000.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14"/>
+      <c r="F14">
+        <v>36472000.0</v>
+      </c>
       <c r="G14"/>
       <c r="H14">
+        <v>26705000.0</v>
+      </c>
+      <c r="I14">
+        <v>26705000.0</v>
+      </c>
+      <c r="J14">
+        <v>26705000.0</v>
+      </c>
+      <c r="K14">
         <v>106820000.0</v>
       </c>
-      <c r="I14">
-[...5 lines deleted...]
-      <c r="K14"/>
       <c r="L14">
-        <v>122703000.0</v>
+        <v>30675750.0</v>
       </c>
       <c r="M14">
-        <v>122703000.0</v>
+        <v>30675750.0</v>
       </c>
       <c r="N14">
-        <v>122703000.0</v>
+        <v>30675750.0</v>
       </c>
       <c r="O14">
         <v>122703000.0</v>
       </c>
       <c r="P14">
+        <v>48607250.0</v>
+      </c>
+      <c r="Q14">
+        <v>48607250.0</v>
+      </c>
+      <c r="R14">
+        <v>48607250.0</v>
+      </c>
+      <c r="S14">
         <v>194224000.0</v>
       </c>
-      <c r="Q14">
-[...7 lines deleted...]
-      </c>
       <c r="T14">
+        <v>57610750.0</v>
+      </c>
+      <c r="U14">
+        <v>57610750.0</v>
+      </c>
+      <c r="V14">
+        <v>57610750.0</v>
+      </c>
+      <c r="W14">
         <v>104672000.0</v>
       </c>
-      <c r="U14">
-[...7 lines deleted...]
-      </c>
       <c r="X14">
+        <v>37750500.0</v>
+      </c>
+      <c r="Y14">
         <v>46168000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
+        <v>46168000.0</v>
+      </c>
+      <c r="AA14">
         <v>116634000.0</v>
       </c>
-      <c r="Z14">
-[...2 lines deleted...]
-      <c r="AA14"/>
       <c r="AB14">
+        <v>28501000.0</v>
+      </c>
+      <c r="AC14">
+        <v>28501000.0</v>
+      </c>
+      <c r="AD14">
         <v>34206000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>34206000.0</v>
       </c>
-      <c r="AD14"/>
-[...1 lines deleted...]
-      <c r="AF14"/>
+      <c r="AF14">
+        <v>19757500.0</v>
+      </c>
       <c r="AG14">
+        <v>19757500.0</v>
+      </c>
+      <c r="AH14">
+        <v>19757500.0</v>
+      </c>
+      <c r="AI14">
         <v>79030000.0</v>
       </c>
-      <c r="AH14"/>
-[...1 lines deleted...]
-      <c r="AJ14"/>
+      <c r="AJ14">
+        <v>13847250.0</v>
+      </c>
       <c r="AK14">
+        <v>13847250.0</v>
+      </c>
+      <c r="AL14">
+        <v>13847250.0</v>
+      </c>
+      <c r="AM14">
         <v>55389000.0</v>
       </c>
-      <c r="AL14"/>
-[...1 lines deleted...]
-      <c r="AN14"/>
+      <c r="AN14">
+        <v>12128750.0</v>
+      </c>
       <c r="AO14">
+        <v>12128750.0</v>
+      </c>
+      <c r="AP14">
+        <v>12128750.0</v>
+      </c>
+      <c r="AQ14">
         <v>48515000.0</v>
       </c>
-      <c r="AP14"/>
-[...1 lines deleted...]
-      <c r="AR14"/>
+      <c r="AR14">
+        <v>11846500.0</v>
+      </c>
       <c r="AS14">
+        <v>11846500.0</v>
+      </c>
+      <c r="AT14">
+        <v>11846500.0</v>
+      </c>
+      <c r="AU14">
         <v>47386000.0</v>
       </c>
-      <c r="AT14"/>
-[...1 lines deleted...]
-      <c r="AV14"/>
+      <c r="AV14">
+        <v>10952000.0</v>
+      </c>
       <c r="AW14">
+        <v>10952000.0</v>
+      </c>
+      <c r="AX14">
+        <v>10952000.0</v>
+      </c>
+      <c r="AY14">
         <v>43808000.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14">
+        <v>9798250.0</v>
+      </c>
+      <c r="BC14">
         <v>39000000.0</v>
       </c>
-      <c r="BB14"/>
-[...2 lines deleted...]
-      <c r="BE14"/>
+      <c r="BD14">
+        <v>6589500.0</v>
+      </c>
+      <c r="BE14">
+        <v>6589500.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15">
         <v>98197000.0</v>
       </c>
-      <c r="E15"/>
-[...1 lines deleted...]
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15">
         <v>100000000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>71153000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>62668000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>62668000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>54476000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>46990000.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
         <v>8262000.0</v>
       </c>
-      <c r="CD15"/>
-[...1 lines deleted...]
-      <c r="CF15">
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15">
         <v>7912000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B16">
+        <v>1953409000.0</v>
+      </c>
+      <c r="C16">
+        <v>2096489999.0</v>
+      </c>
+      <c r="D16">
         <v>2036797000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2098138000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1540647000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1817133000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1589277000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1611073000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1351151000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1589104000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2189074000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2120746000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1890721000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1805427000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1431001000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1122824000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1137112000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1194527000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1511242000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1050130000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1349340000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1632127000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1586192000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2648124000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1052479000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>919424000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1060604000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1051365000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>976883000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>976883000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1418227000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -28610,54 +29407,56 @@
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28701,141 +29500,147 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B18">
-        <v>-7455000.0</v>
+        <v>195392000.0</v>
       </c>
       <c r="C18">
-        <v>323468000.0</v>
+        <v>419749000.0</v>
       </c>
       <c r="D18">
+        <v>-76255000.0</v>
+      </c>
+      <c r="E18">
+        <v>299768000.0</v>
+      </c>
+      <c r="F18">
         <v>136918000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>399056100.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-51437000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>252697000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>103010000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>207542000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>29336000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>300586000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>203286000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>278564000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>500199000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>187670000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>185247000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-121391000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-234965000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-628322000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-446513000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>90179000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>23314000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>348678000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>296366000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-136777000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>39657000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>291757000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>300270000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>300270000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28848,205 +29653,209 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-451712000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-88292000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>79891000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>210129000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-295156000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-864010000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>11285000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-93031000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-208166000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>64939000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-102350000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-54203000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-195296000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-238428000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>753586000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>1377522000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>1377522000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1791210000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1122254000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-327896000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-468904000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-375843000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-375843000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-226638000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-775229000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-196344000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-566753000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-246373000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-103584000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-312875000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -29090,113 +29899,115 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...4 lines deleted...]
-      </c>
+      <c r="M21"/>
+      <c r="N21"/>
       <c r="O21">
         <v>-48764000.0</v>
       </c>
       <c r="P21">
         <v>-48764000.0</v>
       </c>
       <c r="Q21">
-        <v>-221997000.0</v>
+        <v>-48764000.0</v>
       </c>
       <c r="R21">
-        <v>-221997000.0</v>
+        <v>-48764000.0</v>
       </c>
       <c r="S21">
         <v>-221997000.0</v>
       </c>
       <c r="T21">
         <v>-221997000.0</v>
       </c>
       <c r="U21">
-        <v>177083000.0</v>
+        <v>-221997000.0</v>
       </c>
       <c r="V21">
-        <v>177083000.0</v>
+        <v>-221997000.0</v>
       </c>
       <c r="W21">
         <v>177083000.0</v>
       </c>
       <c r="X21">
         <v>177083000.0</v>
       </c>
       <c r="Y21">
         <v>177083000.0</v>
       </c>
       <c r="Z21">
         <v>177083000.0</v>
       </c>
       <c r="AA21">
         <v>177083000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21"/>
+      <c r="AB21">
+        <v>177083000.0</v>
+      </c>
+      <c r="AC21">
+        <v>177083000.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
@@ -29211,1673 +30022,1729 @@
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B22">
+        <v>273156000.0</v>
+      </c>
+      <c r="C22">
+        <v>62182000.0</v>
+      </c>
+      <c r="D22">
         <v>126815000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>45452000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>240723000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7100000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>87255000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>31931000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>245430000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>26972000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>87167000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>30066000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>165386000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>28959000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>81648000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>20161000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>66002000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-189302000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-122439000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-914984000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>60530000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-45466000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>151326000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>53902000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>150834000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>13191000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>137715000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>53437000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>203228000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>43248000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>97411000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-25826000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>123232000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>65082000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>68376000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>4279000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>158393000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>55416000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>67619000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>10360000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>141062000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>42016000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>48442000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>5883000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>128543000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>35715000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>41483000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>2390000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>112360000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>42882000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>42080000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>4266000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>126476000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>28177000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>28009000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-15769000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>95852000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>95852000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>22415000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>3314000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>90709000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>14303000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>23274000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>1836000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>62361000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>5773000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>13843000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1107000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>57066000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>2640000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>10409000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>3064000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>44903000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1762000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>11603000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1946000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>33702000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>29631000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>8708000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1366000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>20752000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>6304000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>1306000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>10149000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1507000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>1365000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>1442000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>12840000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B23"/>
       <c r="C23">
-        <v>-89445000.0</v>
+        <v>-152720000.0</v>
       </c>
       <c r="D23">
+        <v>-137988000.0</v>
+      </c>
+      <c r="E23">
+        <v>-60010000.0</v>
+      </c>
+      <c r="F23">
         <v>-29435000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-98477000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-94581000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-138419000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-153494000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-109230000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-33492000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-4725000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-12991000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>117280000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-170345000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-97758000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-19993000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-50872000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-66727000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-112178000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1081000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>15417000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>13364000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1465618000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1230000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-10858000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2385000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-6291000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1569000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1569000.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23"/>
       <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23"/>
+      <c r="AI23">
         <v>3512000.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23"/>
       <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23"/>
+      <c r="AM23">
         <v>8807000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23"/>
       <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>65995000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23"/>
       <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23"/>
+      <c r="AU23">
         <v>3791000.0</v>
       </c>
-      <c r="AT23"/>
-      <c r="AU23"/>
       <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23"/>
+      <c r="AY23">
         <v>3791000.0</v>
       </c>
-      <c r="AX23"/>
-      <c r="AY23"/>
       <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23"/>
+      <c r="BC23">
         <v>-170000000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23">
         <v>8000.0</v>
       </c>
-      <c r="BR23"/>
-      <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
-      <c r="BY23">
-[...1 lines deleted...]
-      </c>
+      <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23">
-        <v>225000.0</v>
+        <v>218000.0</v>
       </c>
       <c r="CB23"/>
       <c r="CC23">
+        <v>225000.0</v>
+      </c>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>8000.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24">
-        <v>-174293000.0</v>
+        <v>-233125000.0</v>
       </c>
       <c r="D24">
+        <v>117517000.0</v>
+      </c>
+      <c r="E24">
+        <v>301119000.0</v>
+      </c>
+      <c r="F24">
         <v>-396312000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-88226100.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>132291000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>270729000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-214956000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-864010000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>91385000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-93031000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-75666000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>207098000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-53150000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-68203000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-195296000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1780406000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>753586000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>474055000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>179319000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-2429103000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-1122254000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-265896000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2171000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-2701982000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-33101000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-226638000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>4247000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>4247000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24">
         <v>427000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-1674000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>-3289000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-1079000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-745000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24">
         <v>160000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24">
         <v>752000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>862000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
-[...1 lines deleted...]
-      </c>
+      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24">
+        <v>30000.0</v>
+      </c>
+      <c r="CB24"/>
+      <c r="CC24">
         <v>230000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24">
         <v>1615000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B25"/>
-      <c r="C25"/>
+      <c r="C25">
+        <v>433856000.0</v>
+      </c>
       <c r="D25">
-        <v>-71689000.0</v>
+        <v>-155362000.0</v>
       </c>
       <c r="E25">
+        <v>256637000.0</v>
+      </c>
+      <c r="F25">
+        <v>-108161000.0</v>
+      </c>
+      <c r="G25">
         <v>363386000.0</v>
       </c>
-      <c r="F25">
-[...4 lines deleted...]
-      </c>
       <c r="H25">
-        <v>-69073000.0</v>
+        <v>-129116000.0</v>
       </c>
       <c r="I25">
+        <v>246336001.0</v>
+      </c>
+      <c r="J25">
+        <v>-95778000.0</v>
+      </c>
+      <c r="K25">
         <v>324066000.0</v>
       </c>
-      <c r="J25">
-[...4 lines deleted...]
-      </c>
       <c r="L25">
-        <v>130769000.0</v>
+        <v>-35876750.0</v>
       </c>
       <c r="M25">
+        <v>210284250.0</v>
+      </c>
+      <c r="N25">
+        <v>100093250.0</v>
+      </c>
+      <c r="O25">
         <v>392650000.0</v>
       </c>
-      <c r="N25">
-[...4 lines deleted...]
-      </c>
       <c r="P25">
-        <v>100190000.0</v>
+        <v>397739750.0</v>
       </c>
       <c r="Q25">
+        <v>86110750.0</v>
+      </c>
+      <c r="R25">
+        <v>51582750.0</v>
+      </c>
+      <c r="S25">
         <v>-176693000.0</v>
       </c>
-      <c r="R25">
-[...4 lines deleted...]
-      </c>
       <c r="T25">
-        <v>-550220000.0</v>
+        <v>-200098750.0</v>
       </c>
       <c r="U25">
+        <v>198006250.0</v>
+      </c>
+      <c r="V25">
+        <v>-607830750.0</v>
+      </c>
+      <c r="W25">
         <v>383162000.0</v>
       </c>
-      <c r="V25">
-[...4 lines deleted...]
-      </c>
       <c r="X25">
+        <v>-180184500.0</v>
+      </c>
+      <c r="Y25">
+        <v>292128000.0</v>
+      </c>
+      <c r="Z25">
         <v>3232000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>35503000.0</v>
       </c>
-      <c r="Z25">
-[...4 lines deleted...]
-      </c>
       <c r="AB25">
+        <v>-144108000.0</v>
+      </c>
+      <c r="AC25">
+        <v>198604000.0</v>
+      </c>
+      <c r="AD25">
         <v>16788000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-68988000.0</v>
       </c>
-      <c r="AD25">
-[...4 lines deleted...]
-      </c>
       <c r="AF25">
-        <v>-137152000.0</v>
+        <v>-135157500.0</v>
       </c>
       <c r="AG25">
+        <v>-7618500.0</v>
+      </c>
+      <c r="AH25">
+        <v>-156909500.0</v>
+      </c>
+      <c r="AI25">
         <v>-87297000.0</v>
       </c>
-      <c r="AH25">
-[...4 lines deleted...]
-      </c>
       <c r="AJ25">
-        <v>-161519000.0</v>
+        <v>-105012250.0</v>
       </c>
       <c r="AK25">
+        <v>-27439250.0</v>
+      </c>
+      <c r="AL25">
+        <v>-175366250.0</v>
+      </c>
+      <c r="AM25">
         <v>-64388000.0</v>
       </c>
-      <c r="AL25">
-[...4 lines deleted...]
-      </c>
       <c r="AN25">
-        <v>-141943000.0</v>
+        <v>-88016750.0</v>
       </c>
       <c r="AO25">
+        <v>-24653750.0</v>
+      </c>
+      <c r="AP25">
+        <v>-154071750.0</v>
+      </c>
+      <c r="AQ25">
         <v>-45648000.0</v>
       </c>
-      <c r="AP25">
-[...4 lines deleted...]
-      </c>
       <c r="AR25">
-        <v>-132292000.0</v>
+        <v>-64734500.0</v>
       </c>
       <c r="AS25">
+        <v>-22712500.0</v>
+      </c>
+      <c r="AT25">
+        <v>-144138500.0</v>
+      </c>
+      <c r="AU25">
         <v>-40411000.0</v>
       </c>
-      <c r="AT25">
-[...4 lines deleted...]
-      </c>
       <c r="AV25">
-        <v>-115125000.0</v>
+        <v>-56386000.0</v>
       </c>
       <c r="AW25">
+        <v>-18684000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-126077000.0</v>
+      </c>
+      <c r="AY25">
         <v>-46836000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-47440000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-9651000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-131856000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-35172000.0</v>
       </c>
-      <c r="BB25">
-[...4 lines deleted...]
-      </c>
       <c r="BD25">
+        <v>-41324500.0</v>
+      </c>
+      <c r="BE25">
+        <v>2378500.0</v>
+      </c>
+      <c r="BF25">
         <v>-102572000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-95852000.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
         <v>-474828000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...4 lines deleted...]
-      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26">
         <v>-79664000.0</v>
       </c>
-      <c r="K26"/>
+      <c r="K26">
+        <v>-79664000.0</v>
+      </c>
       <c r="L26">
-        <v>-193802000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-79664000.0</v>
+      </c>
+      <c r="M26"/>
       <c r="N26">
         <v>-193802000.0</v>
       </c>
-      <c r="O26"/>
+      <c r="O26">
+        <v>-193802000.0</v>
+      </c>
       <c r="P26">
-        <v>-7956000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-193802000.0</v>
+      </c>
+      <c r="Q26"/>
       <c r="R26">
         <v>-7956000.0</v>
       </c>
-      <c r="S26"/>
+      <c r="S26">
+        <v>-7956000.0</v>
+      </c>
       <c r="T26">
-        <v>-16168000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-7956000.0</v>
+      </c>
+      <c r="U26"/>
       <c r="V26">
         <v>-16168000.0</v>
       </c>
-      <c r="W26"/>
+      <c r="W26">
+        <v>-16168000.0</v>
+      </c>
       <c r="X26">
-        <v>-9853000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-16168000.0</v>
+      </c>
+      <c r="Y26"/>
       <c r="Z26">
         <v>-9853000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
+      <c r="AA26">
+        <v>-9853000.0</v>
+      </c>
+      <c r="AB26">
+        <v>-9853000.0</v>
+      </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>542000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>2176000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>11332000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>21849000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
+      <c r="C27">
+        <v>22711000.0</v>
+      </c>
       <c r="D27">
+        <v>21092000.0</v>
+      </c>
+      <c r="E27">
+        <v>21379000.0</v>
+      </c>
+      <c r="F27">
         <v>23284000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>28636000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>16119000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>8324999.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6853000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>25797000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>27470000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>29560000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>39631000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>30538000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>21404000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>18791000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>19055000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>28784000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>29962000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>31045000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>43177000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>46224000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>14422000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>18480000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>15833000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>51037000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>17549000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>11215000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>11020000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>25740000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>17989000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>13687000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>13920000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>22215000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>22789000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>9313000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>3126000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>8972000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>8269000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2165000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>881000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>3632000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>4446000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>4983000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>3749000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>4696000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>3951000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>5342000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2765000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>3954000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>5360000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>5385000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>5380000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>6995000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>6726000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>6801000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>6720000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>6720000.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B28"/>
       <c r="C28">
-        <v>-89445000.0</v>
+        <v>-152720000.0</v>
       </c>
       <c r="D28">
+        <v>-137988000.0</v>
+      </c>
+      <c r="E28">
+        <v>-60010000.0</v>
+      </c>
+      <c r="F28">
         <v>-29435000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-98477000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-94581000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-238419000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-153494000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-109230000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-33492000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-4725000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-12991000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-76522000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-170345000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-97758000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-19993000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-50872000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-66727000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-112178000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1081000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-751000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>13364000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1465618000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>175853000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-10858000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-2385000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-6291000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1569000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1569000.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28"/>
       <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28">
         <v>-74881000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28"/>
       <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28">
         <v>9349000.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>5503000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28"/>
       <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28"/>
+      <c r="AU28">
         <v>-44297000.0</v>
       </c>
-      <c r="AT28"/>
-      <c r="AU28"/>
       <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-54114000.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28"/>
       <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28">
         <v>-71000000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28"/>
       <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28">
         <v>945000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>6432000.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
-      <c r="BY28">
-[...1 lines deleted...]
-      </c>
+      <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28">
+        <v>126690000.0</v>
+      </c>
+      <c r="CB28"/>
+      <c r="CC28">
         <v>98827000.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28">
         <v>31939000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28"/>
       <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>195392000.0</v>
+      </c>
+      <c r="C29">
+        <v>518749000.0</v>
+      </c>
+      <c r="D29">
         <v>-7455000.0</v>
       </c>
-      <c r="C29">
-[...2 lines deleted...]
-      <c r="D29">
+      <c r="E29">
+        <v>323468000.0</v>
+      </c>
+      <c r="F29">
         <v>192318000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>399122000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>963000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>313297000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>183210000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>376835000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>109436000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>300586000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>335786000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>421609000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>549399000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>173670000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>185247000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>29347000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-234965000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-628322000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-446513000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>304495000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>23314000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>410678000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>391598000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>108472000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>39657000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>291757000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>364569000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>364569000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
-      <c r="AG29">
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29">
         <v>781127000.0</v>
       </c>
-      <c r="AH29"/>
-      <c r="AI29"/>
       <c r="AJ29"/>
-      <c r="AK29">
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29">
         <v>618137000.0</v>
       </c>
-      <c r="AL29"/>
-      <c r="AM29"/>
       <c r="AN29"/>
-      <c r="AO29">
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29">
         <v>517894000.0</v>
       </c>
-      <c r="AP29"/>
-      <c r="AQ29"/>
       <c r="AR29"/>
-      <c r="AS29">
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29">
         <v>374145000.0</v>
       </c>
-      <c r="AT29"/>
-      <c r="AU29"/>
       <c r="AV29"/>
-      <c r="AW29">
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29">
         <v>361345000.0</v>
       </c>
-      <c r="AX29"/>
-      <c r="AY29"/>
       <c r="AZ29"/>
-      <c r="BA29">
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29">
         <v>283628000.0</v>
       </c>
-      <c r="BB29"/>
-      <c r="BC29"/>
       <c r="BD29"/>
-      <c r="BE29">
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29">
         <v>249304000.0</v>
       </c>
-      <c r="BF29"/>
-      <c r="BG29"/>
       <c r="BH29"/>
-      <c r="BI29">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29">
         <v>215819000.0</v>
       </c>
-      <c r="BJ29"/>
-      <c r="BK29"/>
       <c r="BL29"/>
-      <c r="BM29">
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29">
         <v>141890000.0</v>
       </c>
-      <c r="BN29"/>
-      <c r="BO29"/>
       <c r="BP29"/>
-      <c r="BQ29">
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29">
         <v>97182000.0</v>
       </c>
-      <c r="BR29"/>
-      <c r="BS29"/>
       <c r="BT29"/>
-      <c r="BU29">
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29">
         <v>76708000.0</v>
       </c>
-      <c r="BV29"/>
-      <c r="BW29"/>
       <c r="BX29"/>
-      <c r="BY29">
-[...1 lines deleted...]
-      </c>
+      <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29">
-        <v>23182000.0</v>
+        <v>59541000.0</v>
       </c>
       <c r="CB29"/>
       <c r="CC29">
+        <v>23182000.0</v>
+      </c>
+      <c r="CD29"/>
+      <c r="CE29">
         <v>25809000.0</v>
       </c>
-      <c r="CD29"/>
-[...1 lines deleted...]
-      <c r="CF29">
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29">
         <v>17395000.0</v>
       </c>
-      <c r="CG29"/>
-      <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B30"/>
       <c r="C30">
-        <v>-174293000.0</v>
+        <v>-332125000.0</v>
       </c>
       <c r="D30">
+        <v>48717000.0</v>
+      </c>
+      <c r="E30">
+        <v>277419000.0</v>
+      </c>
+      <c r="F30">
         <v>-451712000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-88292000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>79891000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>210129000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-295156000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-864010000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11285000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-93031000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-208166000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>64939000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-102350000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-54203000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-195296000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-238428000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>753586000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>474055000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>179319000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-258585000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1122254000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-327896000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-468904000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-223063000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-33101000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-226638000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-775229000.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30">
         <v>-406716000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>-672264000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>-309737000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30">
         <v>-173417000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30">
         <v>-344377000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30">
         <v>-238000000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>